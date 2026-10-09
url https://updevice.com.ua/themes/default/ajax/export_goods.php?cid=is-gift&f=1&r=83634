--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129d315f67d22ec92e9c027df6104fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00063f55645a5f76d46edbe551952b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f89b81dc8afdc7e99dee57de6d1b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35493226e7c9ffc33730aecdca294e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f3aec8c66d20dd7fb5ac3fc3331be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87af62f9a4fc307efe82447964ff056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf22dcb8aa309a8045167d0178d2dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db38a3436b1b7c113c0850921937938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c68ad1b7aa22bfbb07e6c81676b5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc04d8e1a64eeeea5784e02211de03c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe84d63b980c977277992a20482f4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dc1d979c24fa6c6b8054ad4451c0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af28030b5c1aa4461bba343863a4a6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe1f29e742e316691f97da520dcded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e6817f12d8f91b6fb47cfa77e7ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185368ec0f56aa3d728c942a57e1122c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bcfef18b3700dc9b109bcac6e73a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2586b15833157cf2456a918d1ebc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45aae3e57328bd21c2f24beb9f352219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c02c491aca70660a406b0094768e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84be1511972ac4319ff3bb8eb701f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa928a5701125d3dd9ac121df8d5dc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae5dd26bfab6faa2baccd080628ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0946d716e75737b48524cd502261724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac862ae64fdc9a24099304278e7c8af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9774db201e69a4052843d5f7c3ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df086381f1afb6a2923cfc4b5988b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705d29479c20dda8b91472c532788028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225c6c94af1df68e4a4c788209a475229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5b2d38b0c45bf6130979fe8a4861c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9d75b72f3afc3ea6a49064464aeda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eac6c367e17a12d840e05d68f767332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd1d67ba329fb831552208ac49840c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfcede3627f51e4ae08a2a51a9137834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b27fb52f0642471194ee76cfcbc0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9b327cb8688dfeadd38fdf7377ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029e7edfbc1478e29559764ae3fb32137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f6526458ef2d09152abb1d207804338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f7b105b0105d69f72794a906e7bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283ff42cb8be8ce8e77c4de650060d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841efab7f4c38704ff7e59ac22e4395541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c690f5d4f13d644c38c2e6d0fb1e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae7b722c50b4b6acb90508853671743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f93409d3178cd1e3efdd6debdfe6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e14431848af12d4ed79172f824abc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc0b606f3dd5d7114a0918719dc0df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a908a17b4e6e71dfe4a21f4c2b697f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1053d24fc11feb61a49eb1cbfe0e4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f844bee726df3414a453bcd5a6e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0022e18b4b5ea1c6f13a282ac1d63f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48b45d170c025e99cc9dc0729c122651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987033450d114cb01d31b95dcd77283552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc6859064d9735d63dfb8ead295eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a6365cac9df86db951d66c505a0ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9173b009fd48da442f7242143dfe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08b37dc387567b2e13b17b6b107b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce59374696fedfa62cfcaf2e6640d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2570423ef19b054af0c05b20fa2be3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f9bf7e367b0601eeb8c995de50d0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32a4accebee74b72b4b9c50d737b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ce0b13c773793373743c13d71b8fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6104f0aa4f87171ee8f31a3b4cc39b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2807e5f21bfd4833b3b520798ebbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157f75969d80545fea58d8f70bbf9a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b762baf1090cee245c2a1de80269c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca266b381aef42b363eabd2fe8cb7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c6bbf9738afbe13b854eb2103e97b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f13fdfd607311cddc8b4c249094eb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86db110b585045df1b2fde9c7177cdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940eb29885b04f8728cd87ce706be770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fea69b4f0f03e141565af968bec12071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cca32219b8c699533ba05ca9fbdd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88007e685f72d905fce3e1a91e0d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b39e4c469787da4ac3c352e7821a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe46497fda48423fc6027505b77c12f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7456c50eb17663ff31c0569158396876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649c57cf397be8d988e495cd4c43f9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb8695e9c8d94b69345b823558be6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb26370aa84d3a6e2dfd73ad28692c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c05ccf3717023dbb9662a8f6d1ea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256584be657d0d1b039dcf5e7844084d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818256d68ae25cb4bcfc804fed5560f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb4d05c41b2a116b60222c36947bdb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840a85145011d3310008bd81ae6ebb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf12aac28e37db33ac3de1c18caa54785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e81f9332df2c9ca02455cb4d8416886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f27273a8480ca2191cb53e6886acb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7fd224546e6697bccc5c8daa2fd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d3e4cbda6754ae84a3f06897f0a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e3ccaf5f36bb0ccbcadc4ccf3033990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aa6fe57179d8ccb2840384f1d8c5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eab6fe9da3d93cb427e2c48fc048192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903df70409542cfa578d6e90269945593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ce43d604e10593a82a32ccbba45c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3b4560a9096c1c2aec0783540b9f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a67eb9681e3ac4401b9ac04141fd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce6763660e146a73feeebe87656bc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455503696ed7a1227d9a8d1c3ba85c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7481ed5a5a84520b547e7be9fbd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659ae8bc1080d9b19c49c82057f222100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa905dba6d039b2bbf8f3feed81d82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fdcfa4132f35f40b5388b79b7360f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e147ae1562b26a85c9be421d739330103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62873f9b6012d35f0f8843ea4b60d226104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e2887e46051bc30c736c13388db6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cafdfda664e3e76c94ed34a0745bf5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea432b584079bb77f2f1dd0287d0fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f107c7ea23050206ee35463d06e73d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738f0f40b157f3e9c96bd83779527f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c16e65bf3c0e3fba8832da226dd56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d8bed1a7b0c46a75b71f8bd0b774e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad048f0770ee43b12f6cadd440534c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac65d9a610e2353e70cb07968bf338113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ca56a81d5f90b6ef198d2e629e735114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb9111ccef914f3888f2ff9985ff1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135abec07a0bc62aee5339c0cb0f08e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7415d5a89a204fe06e781fc8e22b7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f469ee0f591e4d0151edb51a8b8bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c63b311147ce29e960f8ebc6b2f1c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb8035c4b839bb9e6fa79923dad3d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638297d6d5c0cae4ef463982537da15b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0786436bfcaec4488de6b9102878fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef701e40edb0a4406a6b7079e7d39c98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e3e9d1e1da03be7a627d2319304d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc70dde231a32d5edc837308fa48ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027c5f09b1d3d61d96697a72d20ebb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5f3636d2d475f475ca89052426f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd8c3fbe3f1bebcdd271b7ea2f47d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8968de2c705e7c411d85d0b0c44750129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0685b70f4550c5c1af9a2002f008cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28c4b6d4d9820c64ba9270aae99b9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b01c47489e9e3d4a3896e893835c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4e53e27f2344f86b443aedea3e35d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a5abf1b8c73e581bc8a12cf3180fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c31bf4252aec1295d7026a42720efb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877c38770c62ca49740a7aa5da2c33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb61d1033fa69f0673b8cb95431e0fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7372b9888dedb0568aab3a00491f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309bb394f30398101eb3433d3b6ec1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9db9d7a808832365c8487b7fe984a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcf27cf0aa7d86814bd5e2137332fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c7c3ad092a9c97158a7b70ea2a4a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c17efcbe6840d664cac5cb9cc30b00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90fbc22361736dfa3b00d120566ae5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd0c8c9dbf85eabf7b27ed662ff8b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67c1841addece500ecd3a45c634097146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5603d1c5b87035b7f05b6b2622aab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090246b0eae7e8a676c08d2d5853fa2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee661f94051b63490e73dc86c30b93ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef16a2e7c1601e082cd493a42d9ede0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd1f37e9d9ed20c545832cfdc9b8f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df0adc0d27a96dc0177f20c3f2bf2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27a2d20fd14e3fb3b5f0f28163abe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d656a266ea705b19e06fc694212e64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8902f2dadb4d7d88855e4e4addabab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a586de8a2681dd896bb031693170e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce72f8988429c4b50e9eb1544923d08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d6a5498e39dbe992a5f0174813bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636620b980adb66bc2d37db3e6cc9e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289889f7e7d19a0907896bfdedb323f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d3715140ff77be5a83d609fd1517b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ea807155d4d834610d6c72b7cdf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903b8f74c0146c9e485d72b81ee548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c0b62a990d546e7839ee716bf2f30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de4de87e2a994921a2dcbdf4d6412e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611751579a0164878ea074e057926d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977fc70dae4266d43757981fd2d731d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47147bb92c7c074495f581cd15538e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fda79ec30e1157f943779d7487f7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53506dbfa4e8d27f810ae76ea4b6c0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208a8027146dcc10d53d1d569fefa56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e378381149637db0777ea723976cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94fd62e732ee6dead2c9c2f07d439f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757558b072c5388ab38c842994f466f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741937f808b16e8d3afe5f8d8d7a2ff5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1554f747acc764a3a13ef1080c242176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ef193f43bba2a3095083ebf6e4d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883133de1819c0b98fd8f30305aa6a73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c267ef43ab41b03551c2a4b99f971d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbd972fe712aeceb555b8f1629dcc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e592413288ace2ad2af652f09eb0785181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891c2dcbb3db5c19da12ee284470c85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fe6f30c897abfdbde0f82c5fa05e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b69deb56724002eb9004731e3f51c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b1e3c346a08344a26b95e614fce04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a9a6e2cc8332fc513c0713bea2b00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bc7b26b685a58cf938d0dc46f8379187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9b5da1550460099fae29e9a69dffd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10958e274145bcb436bcc12210dfe9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a598dd57a575e71e0c0893aa80bd54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c191a6f7eec8d715716771b7b45745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26cbf7f5c3cc68388be28e94f3d067192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748789a6979b259099cf7832bd0fbb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d03b27a976b964e776374d2f38da6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0162f5cd42e5b935e452c4ac8bd24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea41e970b44cc6fb1499c3660ff27f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64ca0d50e5e4b0166e0b43ae036674197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a382650db5f8cd79f24d4c03eeae1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951642cec5b9166edc87d36f34254065199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494a8d63140ad57e8b28aebc566bf0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad9ff21e72193b0586651c86e83dce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12ff72bad2278736a5d55939297f0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba63a0b00f856eb2ac408d65327f0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98c240a2a40206fdd69b19a5089f36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbbdf8f36c4a835ecfce400c14fd99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a97abffc1520e29f6407a285577fc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05681ea59a21c945865d71c14dca5070207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a0b9ae056ced2163d222ca467188208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2548e50d0ebf7ae362b61e2e73a7ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038564b21a612193821cda5c6479814e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf543f847f4eca7c5fa5e369863a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f3b7d921e1aaa2beafe2a1781077f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c58886b06db9c8978b8526276630213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bad32abcb4d3f10decec3ef9e35220214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f305b2b161fb20c49d5f835325998215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8968c951f26a00ac777dd5b3eb84556216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de107a210a0b7b0a2dae6ad887fc070217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d952d03689cb183eb9f4d393a90bbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2611a1896815574b8fe864ac95e80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e39675fdc1ae5d713d8ba55d481e0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90921ed997e6dfdde2b80003a6ba7065221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac436663feca965b74e6a74a83d16067222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d7cc022118170b61462ae76116ff2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a0f7d6926af9d34f34077c920b7ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3faf466811e54f55992332eb9ed6cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baa14850a313639dfc79448fdc0031226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c53772d5f1650022453728bfc8f65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874baa55286707c5795c3a173661cdca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257abc1cf141651f7d479c1200eb3219229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81bbb5ebe26b9737faa3838cf931aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ddcff034c7a006844a5e09614c1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670a1cf76e748db25d48942a974d38a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969795689ad844eafdd3a08a9679fad6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bbd29ab3f92523fc0eb31fe2cd5f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581f77a04dd154a351f37591a087be3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88258d0758b90248835fe4695c4472b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf9f51d70a8caec8eeb07535f0a9c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba283d712f1bc0fa8afa8210c85a78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720932eb4047b6b6f3cbad1f3ee32ad7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63329e420e8426a4ae4578386dcc8b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784a4a01446a7427cb52a073285c51d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8158369e5ade1830a462f5b5967142a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd2b69554f5a9c7cc57e0a00107afe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0139cc330da61930a80fee07e8ce69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eba0334b4809a871f6b0ddbaf23ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdcdf17f698fb5569dd73572e74b5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925f5b96ac0c47f6f24d4d8296cc28d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e5072274522e9e9413d2c90c3fcf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20eb77d9dafc6187b074af60d63a26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b6759b3149aec38990134effa3a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08454f39767bb9e09f3a8e5899a7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccfc1bf45e2ee10332809f46e77589252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c0eddde4f09cc4518645791a07ee2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6db08fc978ab897a56e5de41b811aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0c71119c78e2c7455b97e9a731097255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fddab67ab5acaef8222cbc6bc95b45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f14085c5674e99a1d786c364649473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab03090b1d82a253f2236d7efc42b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490445cb3bf26a50a9e1a77de0d63a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c555c07a6dd45d8cd3fb924ed95b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f7fbf3baec9d25cea048e80eb90ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1df508f1a934e4f647f7bae0f3e1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b547e7364b5acfaaf3c7ed21c0214263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a57d1f141af7d11c1ed4ba678e4c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49830e02ffe98606f20c1f632e753331265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f353a08e5ca7d78ad3949a87e06258266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce373e5cfc13a05539af1a288fe6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dc2cc7754ca75a4c8e3fe9770cb00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab128813c4729f1c60428a4beaa1615269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f72822f75dbdf378df7c84013a810270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4e0a4e6941a22d6fe7a708ea47310271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d129924de6600d22732375c95eb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848701497e7349fedab8e35a925c650a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcc215ba5c58f1b53c7fa846719554274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7d0063bea9762dc09fa3b0d38dc63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d81bfdcafa0c95909234dc6d94af9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd40fc7a98760de9fad4b9cee4ee24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b01f12756a5df53f64281597ded04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39191868ae276e2881338b605ba2f095279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b98ea2763bf5300f9bbfa6069288c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5101b10727f626a8386e04e7790606281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc719f85886addd95a0b622944239f19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791b7be92dbdebbd2586ca5132f992b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c271ed41a3bec63cca9b20dd4593f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c11f286a48e7fffdfedc109fed141285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d419099fc7437e051a395b70f54bb7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea4b6b0adbe0cb6f9a61526d609d5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2595fa7d583bce06530c02162526c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bfd66b489749f64f1725b41f10544289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8443f6d14aeac9c8181a34b41b9b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae727b3c641d25b3445575cc365a472291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199fbc390e5225dc8534b648d0aef4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba9e8e7023b2c55211ccf40baa8472293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80015b5df59964e786041b65fad3526294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6d78a16af63f8777ed66ecad10d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb2998666ee4e7e5b9a80a1611b0e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d20e8cb75c6383a54187b1350e9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcb63645382d26f408508eb0d6dcb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ab4d5bdc4e7bab375c84f33da44de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c33e3d9e3ec3bed9e5e0d8e915327c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae0cb685b9e624c60362770a3ea949301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96108f31456eada26ab56c00ea59b450302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65831187122aaecffd1a83e233b536b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4dae178d08ec0d4d81397c99140a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d978cf0e38b9690a8bc0e51a8cb69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9372ed509dd54f6aea64a505e650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30776e2ee679ac468c8dbac9c869618307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba26cd02f4371fff5db4f6301704ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763c4f003e1f8c5a4117249e21f52f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086b4463944335eabadf34abe86a8b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7c794aa4a95ae37cb2879606daa17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98783527700c3478b6f1f8c7e2d7d66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1df3d2d943007d31ad186667051332313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5d25cccc4b101715e9e21a1ed576314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d4bd72de86981335f2c84cc299999315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09475eff52b559dace27227bf3b22f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acd33bc0a5798ec62599a5708f1962317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb02dbf030e160a6d843efd150737a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f537aaf6bb4117381fa336dec9dc797319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5975e933aab3136a79a53a71f14651320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6193065e2e4778c36fb5c1cdb588a42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc32ef292da5b0f6005aa3484945184322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8399b2640b8d4a1fa9425dac468c750323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2fe57876796eaaf45ff4f8bfe735324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36189f8d8e5352d03d3c622f29115e75325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dde60fb81349eb6180ccf0803a85ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5922e9417d51c522e3f96c2dcec3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf61341ee53716b22624510e58ba77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e4b2095764412793553ba5597a063329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153520db656cb5921e6ccfb9d9b4efae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49786f755b15811c5d021c574aabf9ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d952214fa932d842473430e0dc7fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf36d52bdbeb7166423ba8eb2a3a91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc2e1f1f39ee8200ffc6dd1f4d7c7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e37e89c65a0792b1df6534c9896a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2de241cdd3f1790e3c21db0d81cdc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e92bfdd3136246e2b0e2a9c45d9650337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b6e248ddbfaa06b51eca13e46a06a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6decf51a69fe9fb63d7b3c58d00a48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93505f9e47efd54959eb7e0863e69728340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aeee1852d42735850a958fc699624341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6b50db1e0ac0239e0c1585acdb4a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf57eef4ba3ea3a740f3dd9fca9fb05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791db12eef7893f2c200f6a6ed5dce61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad013a774f8719f8d4b8413c08a9f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fde5bb87ee4e8640b7e7968ee3bd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827259a0ada3c68468f7b81671fb80f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2651962a2efc29a6a976d4e455fb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340ae4c463194c16c551a3b31a58e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbab7afb89df71e4e5f093dc36e887350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490eca29851e8c91c2d5b38c7869db6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cd4315c89c9b4c7ec32a1ef19035e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34482050b338adccfda74904ca637353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c5731a7421a0b73f2f7220e3a4c0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780b7302ffcf29bc4bccd2d7440df2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cece7ae5f4205d55a2d5986a2ecf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b314f79213db2ae63b969a546bb6cdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14268a961d9ff38b48c9adc5065c68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119806d2e74f5b11a531f6a5ba10865f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c482d188c2194e108291987a83e9eac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb2faea74b8438eba9caa67cca0841361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ff2e1a1262a884113309ecc72a1dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02da6c8e9d4b38733716abe9db4f7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9fe00fdea1b508a7f08a45468ff8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c50310b79037e6c62612f63496662365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da0f5ab84b7dee7a96a7178df3692366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cd28f205a53a4ca51255d6794a498367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4dad1dc2d39126b66da41be3ff1e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b024cfb8bff9b635f821147719ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34fa4fbd6289496d2976a79722ee0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdbc5a2d222d1c68ed3cf894a2f88f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ec7154b8d1a063e100b229e9ca536372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900158a06d123f66e40166c72ff6848373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b314efd4a4ca6a8249f8db119c672374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299757c96c825cc13328eda5964bab6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accba8ed5cd41c3be730e3e18a77b61b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfebc1809712476ab214c4a177e27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c27ca61d1fcd8ce5829ed8f168ab8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeba74e4e74aca788da0d0bafb1abc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c3b4dbc0694a6b9512bfba5add58e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23bd2fc393f22e64a890ad73a6908381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f16d7b917a46c6ebb6d5d764954461382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f099dc1fcb0cec2bc110439dd7db67d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b03078d65f283446df4ffd7552e7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c330e9194201569e003ee9b034744f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c586b3df5597ae5934c7c2692a89e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ea50d9c69e74cf0df08a52d34ca93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31087430253b0377fdba490c892479388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617116d66fbba73823858d939389dc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8376130a309e27685b100797fc641d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc108db0992e336ef1251909a748d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b545a282d15128210408034d88547392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c7f75f4275c1eb60bc4fc9b27f9be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ecbb9143b7d2a26cf7774e69160bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df439798221f232fa849bfb8bf8df77d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c219160e5ec8417fc91d26f67decbb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436de41524cb74f94f582848ca738b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9629b006476a6dea400fb61fee4f51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903402059c34a90b88cf6aa5974073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef4004761ef46f6988f6180db95e66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa9449b6ea5fe32397b7e664140ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b12449873125a123c615adfd6b8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c6ca2437a2830ac1bd16b283c67f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab4b40a2b19abc4c96950128068aec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708cfc540ab80c41e70284732489aac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4ae731c898b300b701cc390bf4f24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960dbf497e77008534f102d027f5524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb9dc7f061b8f52bea29bb71cf50ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62779a97e43be4ea34f6fb943314f00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef12c5947eb95d3be39791802c3d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f909d82414acccf4a7f2a124c188b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c403f7313d17ddc138933a5a7e022412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca88af4c1da9ac5f3400f97a534cc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd822739e63a13ffd1ffc3b8146e9a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2360b8932c8b0d7ac03272abc622934415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9170f15a00aeb71c6b472f604b41e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859e40a81803d4d55fc199e8d7e618b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6ccc8e6f2bf8df7e65d3e69f99a78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3acb498e400eca24fe07e888e9a63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e774439c0296dc49e3a4b4ca162d31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f5fd722787947d3ee7cf1b9fe6752421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dac11ac541cb02e3299938927af55d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13334dc4fa32dc7c46fea911ee6b1012423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e29c6d01a56d7bdd30d5cff80cc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880312c3d8c2b5a7e1a23d8d04868f67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf893bf0a90227ce74e436a7b5935553426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8191f6280638b60c3a4b58d5cca6a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6894acab7f838d577f96bfb11be56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd89e3c9dc7caae72c0445c1cb0ee2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56280e13c331ce8dfe7bd0dfed7afbdc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88499c19534fd0516eefe824ad73a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f7a3acacac5591c0df9f2bbfc745a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6cba483168d3fcf59277c88b7c7fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015748d6f1be01a74d596cce7f9776434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f8d73d7d656e929ed178aa5bbf72a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7924c66bae406820ff78bf449622d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee610be2ed8a0ac078413d0b4e2e91ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf68d01eab603249757fc98072ec9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebbb235a0628d36842cfa956f92d36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b592cdcba22ee2ccb4895d6eaa08e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d663651304d282ea5af53dde5e98acb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300f5e4e8491e7852ecc720ecbff0e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e03ba4e6a50fa699832fcb9741589443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c94c8251ec9ea9c375f107dbbf2cd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05a0cf385c4b982cbdaf46293c71a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14087aa03cbade83d3daaa3f867c62dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330fc04e3f70b705ae07b55adb7bd7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace038caf8a7ee3341d8eac8870b3d7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ace66440a9bebf6b2ccdc79ad0b46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2f62db6ce8d46392a9b549222b0d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6776314a2b3c5c717893760a24e39d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8c7805eb335972ac404bf45254482452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1ee54c7897b88234dcec229960f00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea7ec9b56e5711e0ca87e74d594048454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ef95df61eb2ed32e5e008793af1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288e939a42fc62c46d0018fc98fc4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6ed8810e142c7b6164ad8fa302aa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041bc750240a10568223085e6c66498458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a1d5dce1044a8853e4f1240ef9287459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8804315b7ce1e4c9c42791bd84dd9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49998705904b5ca0e39327afa6462c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254fc612702931f9e9f91472aad002462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4648eb21039ad1b80b4c7061df399463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da4f2ece5b03072d1a9a89cd4b423464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c926319328f12448801811ce9cad146465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d65b49a2a4d1b9b17f85e8d6a697466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc7244f71370c5aaf63bd2553d07e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2be1a57fb6c5fed9bfc6bd39d858b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38af95b6fdd1d173b5afebeb4a1efa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df1e44c6e95bc2f0c808919a2ea9c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a2d03233a9ec565fb6e1720c59f8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd484c32359c6f7e6e83691b9ac0d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2744075de96a0ddd379dc41904922473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e5342a24aa28d4b3f739f667fcf42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbf9ea1b013ad92579ab7bc9057491475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f96ff235611801ebddea0e45b081e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffbef12ea57fbfaa563287eef8b026477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b28944066aac53e7e1c9e5423dac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b307b20106abe2670bebd188be51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6862204d9dd9b2012b6e9137b5622480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808132e71ccaf0a5506bb939d52c61c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699183fa152a1846d1e2def14fd70d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a84891308547ed09b4f69ee3f5983483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104ac0c60545c9a02de5d350f8f48b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970d9b9dd79472d0f61d82f62c3ced485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13362c616b91c71503dd7c1d8343647a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fda267e97c9830549645155d572f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047539da681c5b688ef5728f722d07b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb95e4609a619353713f6629c6e6527489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757af39fc7bb4e0336f778614ba7286490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c0d8355828bd16b6305ba1d74c29c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca71f78269df85297174145988456b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5815afb76f6e985f743e8ab6567724493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c2f930e0877393d799da0f49d45f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8b582629a741160ccd653d786c73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992056ab993d813a35fd79455d48bd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27350e42e061466af6eca000e8daba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5b0ee0e0a0780d00f2da7b5f4d281498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24ca03afd9f87a2bbc4b95baef4e0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518b53485899814e270caba41d67539500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd93fe3d3a95f1b8c7f359d4c8b578501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1798ff46b86227a5fcb7ade275a1f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5479873db58d953448ac4a5b351f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062228514adc02c8ab19f9c29bea6fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80817ee6e95f398a21cb6f7fda66dc14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa741af505ec8296aa09267d9f78b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ccf205469d5b4424b5d01743e4e18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658facc49d3751c7bb9d560876e2a2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378dd23f5faef070ff853631c32aac0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1029ae6570210d89eb1c2f6927bcd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524008ff526c1129fd6620be14df5ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba70702bdc045bb0bc5616f510caaeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28374cd1d19c6988cbc0d9184b3b98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a615b0b6b8c7134c2274721fbd5c944514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353e7763ec18b70f44471270c8689d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572f23ffeed65043022f929fe6b2ec1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60abe4f8bea788feb2f3d315656c7b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f2cbc93774557b00a9152eda2a8b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf825c97b3f8c7a89ac7ec8a4d890897519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2cb382060bfd1fb2957b827982d24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c8152b1965acc858ffbb6340da34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f233e0e731a0527b961aa3b0469003d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e211f061b0eea53f9bf78d7a83fec7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9dbb47ae044f84609656aae6bfdc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2cddf47ebac3582b4bae895406d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598d7c56485a6e7b0245895642490c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ed8868542e881c5edb417dd87716527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505c0444be681450d0c5f62110847b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ff9b24b31f9a5e5b0960da5d17eda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e58bd9d6f5cc694fbccaf2e3f24d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef074df639f0042709120b62c16bfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa76c98491e7843f56020e5eed6af98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264bff36e3cec1b7c6cd7eda834d07f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98d9b49a7dcb0ce6b786927d47041534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090e199c1f76a374b4abaa14fc0487c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9094f11a055ca673c1e087a75eac30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dc7e435fdf6cb2f46ed7b9182cb30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d050f9c71e167636ac7b41b69a55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7182a6918a3f113406d4f43a7e2434539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a54d72fcedbdbcab3f6ea8ca7980e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3914ac1618232247ed33756725a6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63789c1b241ce4d0ec1449f43e81be9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b413406d0995ead4de976e323b34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d699624e7c0f57a7eb330ff5311c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f24a4208e156002a629fcb908de87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a456402b678eef3474e10a89095ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5310bbd946d2d44aabb102f28a46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afb59076aa81d490e6691d530da084548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc636e3e5c6a2c9124970499f053818549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657413e4ae9da5025b52a1c332f70e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a681d97d04146d0228d50a8de747f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca38cef6e6bb158a9e4bce596bcf24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba9331642afdf1fb1efd005392ea6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9614eb109ad29527933ebc7fb4db1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09689ad47eddd179d7116033e623f64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29e6e3520856c175cde6098b63cbdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0b784ed350561f5830ad6643f393c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e72ab8c1f4801f00a77e78945558d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5848f16ef3ea611b42cd4ee222303e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a70d8d0254cc6a1cb2041840a4547560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2191596f3b1206b35d159320482752561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a059e94493a5fb77ec70ebba6f403562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3646c56b977e4db5c00635c2378e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525271ae6dd7e2e7f052d22c2ab8b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4c4e87a3e9c1ba73da80d9a136df6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea30b2ac054c76b7f4ffe9869fbc9a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307994d370ac9901ceff40a6f2d6645567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b80d35cf6ebeaee23091f02d9e4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29333b374c62e2acdbcf6bbc45aada569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e045d261936ecbf25512c8ad7902e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26f5ce04a7e57efaacf56375fe1c50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148a2e12c54472926b613bb13df9fba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a3df221343542dc8b296105c7aac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed5f8698faabd3e5c3cc57954d4da0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2af1bde5ba6de06b3cd211ae8700c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78824dc1493e0ec46d56cc9fbe7fd052576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9396f9568209cdc6ded06c98933a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3831a3ceb8e723d43f57d10e82f9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f9a089e2329e2896ebe84b1bab666579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3fd53f82aaf10fa07a6f4b25eac38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac84dc0871b1a565630c275a1cd1dcf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000938de98d9bac583638c84a64ab5f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1ddbc719887dbdc404282085e553583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36e1bf19586825609936da3febb2cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74975d3f77cfeb3831b568a67c0ba66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452982e09055bc6b6da631211c053e8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb93da0dc6554e5b611afc18ae36b68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef41c37d87c98e87863a55a7032a4b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2fa5be7856f6cb96400eae67a95c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a0d90f4ca8ab5e3625c76fdf57f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4c93fedc19835ae1ba1116d60e77591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7e9761777043235728b8a55f3e420592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483c18f061d51ff6396509897156ba0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8d127693c9602e4dc4cf933fb0614594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6972a40777ea72afd15ec483cee5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f63d25a66428fae60a56c863795c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef17d2ecafe6bde59a4e69f688b1448597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944f917c1c25127139eb9787244829f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae56ebceb8041c6cc7bdeebee784ae2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbf8fdf55b9c476e7b91efecd6bad4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3efa174c5ccb109645991c8c8ded42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015ed66bfaa638326e34aa65ce1c8b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e553150bd6000fe307d4434325177603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073878c14db8dccaed0d4158c7732197604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d86a816f4f2b714662435abc63f5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6ac3800ff881a8d74d985548dc0e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92c6eb9b03c389d950191396af79a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372c70f4fbef8e68665cce60ccedd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04113d4612ecdfc7f9fbf232ee1e7432609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448c130b40a0c2df58ee8546cb00e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bd37ed188fa2719682a851fc9892b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0deb72b75d11c1979f2219cd85538612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724018885fbf0917c9aea67fefa6985d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9627cddbe570e489689929ecd2ce89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e39612b74a3d4c1b09d419c29788dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbca0d7133bdcf95afb820495d43b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7d81c1820340256c1e6e885d9a07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3464cff527ca1a618fe1e4fdfda6b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc548eb49b16b59f6006c213e7508afb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b598890bef60653f21b65bd2f1001c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561c8ff873d99cc48d750b78be3ad61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa50761fe8597c824e2524910bbabc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d2af1bd72f26b438833bfd3fd793623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429dec8213ddb60ee74fd7c5309834a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e58767342091856fcf1af91b5b3cd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b5aea0fd49802766080be90b44142626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae9e9060aa03fa3415d931592502f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fac61beec9e4df47241ed58cad916628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a676b89e303cf97469f9ce5bea0830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec2c7ff2e4625257ee3da3d78a24d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5adbe852118bc079082172bc92c49f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98ac2568c148833073dacc6a44e06b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abe66f846e32bad75c630e060fef9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c313fafad07e8ead1092f9454915b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841d9a7567406cabe037e77025689c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e0d2eabff14ee2332eb882995d005636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a936a6d3b5dce146a7b55d5eb0e95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca691e537069f87cee93bfbd7567956638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05979dd7eaa0c25438515c5612011204639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888030deacb2309842e18d85424924e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7483a72c0cf19c6daca384b3f048b83641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af52b283908fb2a6e65ece03b41fa63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1621ef738874664ebdc0607a944dbb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e0e84b62ef0325d79157da5ec680c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752cb44f4062dc052d4aae7d0ea446b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024b5513194d98035f7e88d5d2ba05f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2c7a6c5f3d944b426cb212791163d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c83cfe024695141ffd27f4d31f43c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c9a463f714aee84c3afad218a2633649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33040e6eda6a2ff20dc734014aff7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9386fa71025296ea61588439f9f572651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d3de494f1a97a4b816c3ae4b2cb42652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f363af180d06476c941602544df0191653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59a96ccc43a6e86155289a3ec4065d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d73c79683dba125d96e6d9496d33d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55073f87e19157197a6b837c53734b17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2865187298a1ff5e223a2c81574ce35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ff3c56106a22b33ea99527d64004658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e574c64e2eff61c7ebc203adfa06be2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3dc9b6d6478c41b01516a352de5e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddfdaccf278d18ca02efc686de1cd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db55ac9ce16606fd80c99db53dfe2e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c8d390ed7f5f65a1ea643041878cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d472e7296dfb71d59fb7c9c7595a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6108aaacb961e3dc0d2bce9035f534665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54a7c1f3787e51431b8de52611eac3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178413a9e141e4013c3b27e819cbaf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e66054319078140ea241749f329b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ab55c1a5fe510a0cdd5359b265e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62766dbb25eb7bacd9910f46c63aa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743275e6d3371c1853c4d826eae14a6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab087da4a88f382322666bcdc203737672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b4801999d6a9cfc0b7586a332552673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db20c5e760fa7ed487b0580dbfe57ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b49566f6c1f9f87be52c4831052cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e95778cf8bfb031c4b3aea91e7153676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eb590909eec9fcd923a46435c4a25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eace0d844d113f085d021f0852fcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b98879843aeb60d02777ed6d9b1a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef3a0c1d5ae6707a46e4d8699e7bf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7007ee2744e09cb3176f01ef6d5734681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5fe28a9403b550fe3f467709251cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102f011cdd3ff29a7d1f2a217832322683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ace340e9450f2b09296f9401c91a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343f8a36bab19b268f26d0852a814b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b27cdeeeedfa8a9547cc47e9275007686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5b59e1b872f2e2adc2c6cc97832a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c930c7057e52545472b29e85e7f60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c3cbd52813b92ae27fd7d12a6eb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bbe1dc67bda5c1a10e2f7dccb4ed0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed976d9feea9c91899f1fed3ceb2b6d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976e661932f4a383374743a94e28c31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55800999dad4f6189b9fce21f43911693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f9f67c277e4a0a237d1ef3cec24e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d457510bf2622b7b5d3955d063541c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e62028ffc2095c2fa18603a00995b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a89b136a2a02d600dc606b863e756697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e044cbc0f268fa210dce62820294698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25838fe90c5fc667fa6f0592ac3b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac5ac474baed1b02b5268019b21c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9271f0a323998b2ef107b75422c2d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9ee18c2842efeef9bd98a2a4cdb0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864501a4b80f0f146d1849e01033ae7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c789cdd7161ca3f033e015cbcab0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde31872de69491af53db1cb3e22d7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee978f2799301c364b528e86d0daf49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c10ad630d7d3c656129202b17d3d95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec69ea47c6298f86f719fd80ba04e42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2abf0272e43c8d64cf3085c875fc0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82d56abb894e8372c79dc009ec10bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13eb8ff293f887c4353f9ecbea1ffc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c4a048c6a58801ac8b7378eff354712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8127bcc2dd9ee9657c3c1a9f8204842713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ee302562528d52ccb3fa28a37bbcd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ffd93758ab1c4290990faea35d2a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1500e52fb281e676a677f1d954074b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dbb3383025fcea557a264a491914c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dde36a7dac4ef6cee44c676fa52e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e832ad2bc512a458b28167ff78a30c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8bbee18e2b25f513bf05afe419f45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e02df8a93a195101832fee76b083c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5738208b21730cc1499ecb9562256722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8cabf2850d2ee39c3ba8888589bbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b53357cb8475130ac097bbbba326724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354fbaf4e7c8ff402777d6f3318180f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce5202b48f548577810c5181f4e2ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7513ce8a571e8db4d319f85316a2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c60752d084ef4a3424fbd0bcfc01e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378c6c5c7f02e132dc1293d31da2cd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447048eef8ad72097f769492c747e58f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5fc64e1171d402676f7e7befe1246731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b06977e8099bcecb80913846f69c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5a71f086ae844c979e3041b67c614733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3946ce1573ab34b9778100a25958a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2742ca7d297c6d64f428eb16e64e7e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3420346920d71e29735c9de7368bfa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca14e305b58b54d91183bd4079f09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0603ef5641a8115191bb077927ab0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb888368b8210c9c291afdf2031b4e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870054396c6ddf8c8e5f831acad3930b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ea4612329bf9b16c4e289fbbbc0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9378ce96318890fd560b5b044f27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361573704d04ebc83bbd3cb53c9c4d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79f340b9d871e5084bd5d81551dca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba51baad782a926521d5367bf100b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b04e9b78333f7380940508b86162d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaa8e2d476da83200cc9522d141216747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc34e8f8d396b79f883b353960016f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edbeef9cb0e4102af8953b080f3621749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f5dabb5d49143125f7b673db7174f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af5b0d74c84d6e0f542f66906973bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f2da74bb785e83a3f408f04c4dbcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded86975514e49d4717581ce2b6cdad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4dd6ffa045b9e3e8012bff74388fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d3a28dfab55fb98330c0e17b1cf7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239214fe249925552b7f94e6456a3d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a0bc5d78008e504b308948a18a1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f869647e710cc60b81c53bf5144fdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d8daf70834775825f7c767af3688759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf096b26cf9b42cad99f1472cbd6f071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b334d998e9513995223c52d1a549d472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef40a45fb8e3998053d598c311390c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806686796d9866f309534e45184643434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5185ae7db2a7f7bb424c89071aa4d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc0bce6de2467cacbc0894ed5e2186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5744fddfba065c16a35917b1d6b2b497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2538060805c053baa8088e9fc92738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a770ef57f3ae32d7d91233e4d5ea9b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaedd1aed609ae6589c2a0cd0fa5b3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb0a00fa84dff62c86c27b77269f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74735d9195e5e1c2588416c3297f47512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ee560a581b3f98057e833019e0a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570aaa26d9ac3b9b476420fa8e2e12414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668521b43c0c9891d98ab82785fd0f8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78b093caabb49a7b77d269697d739d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca943835955e73d55ec67a2c280eb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec037ede9b5a797c8d63c6a0be79a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa997af51dfc9b3a8c0e57dc7ee81ef119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d49062db5c0b9b1f488561967bd6c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b5c6b0dea7e9079c75b68b040c70f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c6b13d33ed7c1467f023f3e7d04222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a552593d8a1dbd725e7ce50b64fa123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde729de5a189c594c5b550c0130301d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ea3514cf15ec141e0462ae62b65f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7e822fab49f8ee7f751d0f04f6a7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f66d666e7877a608d6dbc8ee045b6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73f29c41de54611287a2002cec0f6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd58d37fb86b4497af9f837653fd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366f6d6d1234ba48c74f044706e64130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5747877c6fcc66fc67caa66dfbf64d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f042e2a71d40dbf86b52da3dbde532a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c2c356d75cbddda64f38f7d0bfbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ab4016da742630ae6825d6748a2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9985f93c0fbb8773697727a9c51635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded493bb2827af80b068c757a2c86f5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a319fd6bbd4c7d60e033a74b3e62f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f204d5ada6760df0d0dc2ed18158a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec0bc4778b63062d2a44ce62c8b5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a0850219381155638b3737480466540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b9af40326e79603e933d9ea5afa5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da468e2ed6864269b6ea1c4d6333b45542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f614c11a00ced48a74551897bd5f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f2feabefd658ea5d24fdf9aed5c2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d350db65b724bdfe4935b02485dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0660f568c06f5454430e2555c15f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada6c9a6f67f2a292f263d3effc165c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be9593e1cc2e72f9b3f7547cf2baac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dff88bbb3e7477117b0119c50792de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c978de29d0b9c3d45c0b54a3b107c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838c62f4d29874de0c0ec6e9faf122851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da87d898955b82416902277af19c1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa407017d477552e9153962d7ffd767453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86e0e6c8de725f3236a3731064f77c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d442ed6bb95a60383d1c5149b574955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4722d998ef5d134efbcd189f38ae456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c823abe588873b0d251039dc2fd89b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64ca09a97690d799b1ac058f5627258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60af0446fd266b03197f7ba244b4d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f7fc6145eb3b823f89565e963f8ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbfc36f4955cab045d50d68ab1f4cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588313f412821c681eea50a1a060d3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c36a87fd54017004269eaec2df211b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279eb83baa31aaee50f6c6d4bb35e52b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8995b394244a4ecb7414f6261392a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766960a84369825b36c666ecacf570bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef85b0e10d791e16d64c1ff2c86f48367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef6eeec1049807ccb2fdde420ba44568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cbf5cd8577088f09383fd5e26968d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237c5ecc29df1589b012aecd09977c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea291cb4da83ca96c24658860449e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b1717e16b9ee96728c4b45ec401ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550f47086e25aa321d9b5ec755dff4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8d74b22d070430cdd9529e43fb2e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59e8064e100d0ded22e5202f74c48d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a110b12fad5bf9d469cea6823634b3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c0b9745bc2ca6a92be22c0499b8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53564ababa4900c728b6341943cf3f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4ca7e64d8afdfe27ee1eceec554979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05fe5389198aa4f7c496b87275992f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c30f39691b2ff2b939cc7fa14170fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d210909e717179ffb89bbfd602e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411f19572346a8c9e062aeba4ab7fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa5250a9ae7eb352ec678c24ada00884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea498c22a60128894778d0cc4dc25fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec29b9258fd60e73b5322735183b18186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c763f4355cdd114d3fe62ffe2618bee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f195a87429e72ead006af3f7646888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f0a595b496a783bdf38833a743e3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e73127c6249dac000e781cba68a6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739b471b2359e0b0bf1bd47ef3c428991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e6379a9b825f4ad1b288d6c8c1a6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0a4565c4fd34cbbdef887db9dd2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4de32766741a518d77c0de28570be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85471753d9143ab2144251334a3a26695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094cf8f8280730f8bb01080486051e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da20bc1937a3e3fc17bc707c0b279297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac92dd7dec361ecc762450525d36898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68edf5fef99c5f93f26c10895e1f6bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee87418b520b4119595f933814f435100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e684a0ecad81a1b67c8c3da8c7f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8157130a9f01ed53bbfefde0da37c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c62719321b99b32b09400088c819b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a2c179c16ce950216e30fd96e395e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ca280b3133832cbde352f999ebbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3aa020df402187f90a0e71a8cd2e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edfe93baddecc88a754ea045739701107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd5c0ef1ebba1d929aa1c1e862cea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949c370d81442bd62c2e72e7dae9db3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de2a3d1dc7319061a39c7004a5744110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f317fb2a8998eb98aa79da73013713111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec0c4c51ca62ffdc943e2032aa17f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64d8f6b1bcbe326b2d2918a1b30d08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c8af4ec12b493f89cb7b164d076e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab760535260504fcc06b6c554088ad42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392d31559934581bec0c97ead182c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f14fe64de397495d9b4d9398caeaf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f4877a260d32b4da4a20a0862a013118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8373fe61a4dbc1b350ceb5cdd23ccd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c86b59c37ec779778ffcc84b71f98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9c1dd3c57dd8b9f2c46fb839b8c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ada942d56ab806ef1003b10eb23f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8c61227862f43138b609355d38e43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ace4d75d50bc3e60131733fd296d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f115c7ba23096fd5ecc9deaae15844125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692ca98f8e53a1a6a83c583fec704e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475be67ad10e0185ac274cbc77caba29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2923fec84bf12c45d0956029a09c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2b65e291c1d815944d0e7bcf4d631129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22903f493b25a4bd1900e75f0607893130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34b5215fd97e65aae40e83ab3ac1f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073951a3b734e925e5b0566034530c2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d86d20099382735cf2f253d36e58b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24409172e888ac8e95169823428f6dab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b740e2c48f92ca4f4061a4386631135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3664780b6bd0ab52d77080ba3aef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640afd5183fbc918667784f892b77dc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a513013b0688eef18c2328bb9d8390c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def1690da1e5aef991ae73b127f2d34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed69831eed17e8db6190e4113d5e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608b28bcb575b14e389290fbff25bcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739915233abecd89bf83d93cb48c5d06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ad21dee9e4a195f744e1b4143df92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225a6c7a9bcf30c5ca81591b7206583144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e9d95d30cff5fd945baf5f0078c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27b04a5923987d4e8dc3e4b62b47f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a0821171fba2b4c6f3ea946418b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb0316d3b49dbc81bf412aaa4eafe0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f6d4fb7d4ae16928c304e9fbc71d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c7dddef853f0a9dd93653308107a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa2c154ae6e61d2ba7bbae851a5335151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc51c6a31b9b97bb5fcd89f3af4b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00ade255c65c28e2c17a4989915ccb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d0da495f139707cc2d6268841a2a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289c5441ae39f0ca0e9e5b9dba5d470155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be5c27e1006a1d3a2db62318b2e80a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3500ffdaf6ac188d19617a348315e22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f037b0daf1724708ccdf96d1f18b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e7f7922ed1ed46492193dcc04be95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c1b1a98b6bef22be74a200d5c8eee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34cc31989f6e99c5926555913462de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e7d5a0ec740c4d927026005aebcd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7647d8307ae7068592c76e8b1a3ebf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347534744c9dd1321bb69f4b9468c57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e91ce636afd03d7fd670d34626edf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456529dd19f6f4b9db069b0b3cd3fc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d667a5a2bf518bf8a4d44207a8645167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a077afd0155fe4a9fd1a4ab6fff839168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0606748bb92c6c1cdd675fe0124f66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb0854c490e0a4cb13d4c76e06a4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52278872fe2747955123b0006daad3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3da08c376c197cfbdf32a4163760f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeca2425ac079a43afc7e2eebd055b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee530e5d615a35935d3c0bd64e3d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7bb20232a500538a8ef430cfad8d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ed01f761cd6c77e564f1ca046cee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd09319a556b5316601170c9aec284177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047fb9ccfcc63202329d0ed686313c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf71a2a2247aa9cff2b468e2a383c75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17856294b44505fcc265c865771547d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b28940cb8c5730eab2beb5ee2fca13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f658e0d30bb6b173588fea41bf679c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ded2b21b8f9671595598c770865d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b24fed323b41a8d4fc6cb422d396184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b3a27cfbadafb531a71af49a50324185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a44e91fdc7a5241214a6507c424db2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a95f952238b87e7bbdd5d2338db5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ec357d27205e78e35b5261361078188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857817cbff3ac2cb2bd32443c94a8c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18187ce6c551580b590e111bcf109190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d75ab4ff7cc86609d90ae108dfa15a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c475ae174cdbe8f27c4dfca18d2ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120db9eb067bd9fd6958abc60947c72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff24fb5c83e89d12f4c0b205d858ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cfeaec4973dbdd213248f72e1b46e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038130ba69639f9f6eba9293eadd725196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2224851983b5746851d35b15ee71953197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92243ebc6a4d970f9fa56bf0f74b8312198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c18e7882d00bbacd18a0783a648292199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6b956029dab9bda5f627895e8f07c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f8cdbf005f53f1f4fbab6e257a580201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe42ccf30cfad691884d2b005fc43c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645d2f8f23bcb553bd383da6a32470203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6ec72d8e27b51b269c98eebcf9f4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5999b2cd6cda989439b66f22b0c646205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210e311d82830764550720ddd1cdb17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3734d9b921156abba625521022fb2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249529f097fbdf03cd3a9701a6d7fd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f40b4da8d9230bf16f6f9cb0c860209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea519dc0344157af6f6a46e5401dfeee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d78dbfcf798e485e4ca2405de5afc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98126d20218a899308b8d7479f376223212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb81ab904bbef24c1e82d0d6caa27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc11659efca0f46c78aee73b4f15c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb13559116895c6249d5ac92b78773a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cb6afd0ba6daaa21c56a62eeca0be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff895b7ff4fcf7d90bcd3a0b8c78cb49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1aa8ae7b7b676a505a6b5f100e641218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d51fdd21ccea48bf208f39e10e14b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb004437447f95f3aeea792c4694b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c9d756ac35112780bdf5e78700e12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8414a3ef3b49d240e28914a2e956c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d67a99389628d6ef63d780ad29bdb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839219a48cf5b4fd4913806b33eb7f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c24c2c6cada50f9dc98ee7d16745d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bce4ede27602f400cb44c377ca4da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338498e879cc80fbb807062e1641f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd015eceea6b21e4d6b870d20e380bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a72f0edf692dc2bc0cc18db24f366a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8f5ea97726f5a56421dfdfdf0b87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dff97ad3bbc383c39b880cf7b610d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb94442b0276d70e07cfd92f77edd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db772c298c24d9abd7cec76ee43a0dee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfc73e1064345b90ccb213f9d6b352234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b35f9c66fef875daec9e171903ecb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ebc648cd6ad8bd49bec297a45731236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cd114cbf9ecd0af89ccacbadbab18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62079e7f36eb82b79fbea4bb81e9b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1076d40ff9df37ed7f327437df0363239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591a8daaa7d275a955e4c53ffb0f1af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b33febc164558856bf073f7be12ac8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e298ad5507e6381f6ee29a367a0690242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639fa5ce3aa0fe159ac02d0478e3142243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f6c6d594c8ca3f3b547df68e9d103244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3d002f2a0bb1c1378cbc9eecdb118245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ad4bdee08d97f9f1b36f7cf9a0f75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75280ea95ff447dc57277eee8e2c86c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6a49efdade30b3292ac052ccb627248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425378980e45dc56a6e469c4a8dac1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b147be7bf336a6d986890e19650b8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2689a0cb1f3c05ff8981c99247d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21e9d5622e6558275641dce58bb302252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dd913afea7eae190b9762415befcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f7b04277d695e036a1853b5c3e06a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23e33080bcc1eb41d8fd53c8d6846255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d1eeb76dc3ba852d98ce5da79b0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc8d388e225771b2141ce4d2bd19ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ecb401f8f4f65a62d72625d31e276258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a3d08ae5d17125991971a89680bfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297792ae0036272494d41eaf7c7a913260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f0a66794fa59aa61d1cab29f6a49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03728e3b7f332e38026cd4f5ea87fee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c329cb0d0513d1377e3616f8d85d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb68cd24e0f7488053bfd29f53b3592264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aea167dca62f59bc7d2ef8cf46164265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a39f0ea45dc98a36a5f506048b8a83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ffb1d0a3d80f103c9a5bfa9a532c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788789813ee3d29a8b389428c2c2ca7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6c754e8bff5277d252b90cc696bfe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c16b0e80a13541bc235b77fb67178e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43faca89056e66c5b89d87e1384435ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b3bdc130d30d7c6200ca76bd9e46b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36fbca34511ebaf6765b1b4b98dd2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa35f6a2c03284bee0ddf21455272e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207009b3c43bd2d129ac1ed2191d922275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e317ecd4a9c0da8c5aaf01dc0ec41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2547c811481ac467b518d3fcd85c32d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db706a1bd1099898e7e6433acbf5f748278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0b0ae0f13e0d4dab41e2739cc5a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea5451bf4ca2071719ff858ef29565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1e33d0e6e4cabef06d727b3f8acb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e9b6dcef543c16d6c8c0bf1acc3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b68c81b797fc27ff68775752a9128283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11f92705bf2b615e8d36d6e89793db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801ced6db3691c361fb98efd672880285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e33fd95d4276f662f6890a5258893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07f46dd4e68c7cc5331e907f5ff4ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9db1d1620f20fb55227215548dcba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e0de47bfff107f7a02c29d2b629d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e558d71e5b086fe8ee38faf0b8b5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9404b8005e829a81f67d0476ddb17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6540f7d02a44300e02fcadb189ddf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5725d7bc7d0c1a2efc253882188b11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc039bd53b07c5d41671a93649977a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ab10665ea6311a71621ee7acf027295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5724b02be526b4ff54b1c051b1d7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40750c3a5023d3ba0ca3bca4dc3244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c71e45fa78333fddd1caedaf682032298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684d8654a6f0138401f7c787d53bc8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255649c2fa8b88a4730de39cdfa6a0c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54c1facf82363d4cf1a49e9ed1327301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de5dd169da1db911294838f9d4a1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47fa523e3b4014287524ebdd3684e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed03b007699ae2250588ca04a50a398304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf2b10be85c2d105607148953a542305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275e8f2b19d81433683386696064c84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2d4670fd6160189c1f054e0a4972c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb4ad0bcaa07ff279997b1452b2ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08b9bdb98dd5cd7ad05022ed425fab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af8c6b7dbb62b8eb28012a7e1b321310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd173f70bf9887773b423b7a0f11661311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc1cb41e0673378ad62761012cbc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1874875bec2345470b83de03028ba7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff383da3cfefdb233cdfa5772167b84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1554fe2ca8606fd56a44455831b9b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83db7d119472487fe9273071f55c20e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f61c2bb44eca1128dd9a9ecaba92b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e60ae895421cae6c160a8ffd9d9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f3d00a8a7b8dcdb408b43b92956f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f598403120af2eac3a107239b077320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb544c77959bf8236ad6a3d97d3e082321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec29fed5b7d0f77c7df53ed961cc7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f95c70258fad009f58169567569f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c148e0ebac007de81f1a98215c176324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3cf3ebfb54d947afcd48ad6653ab6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d2013d936479b1e268376c15a725326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06e0689b657b75cc8a02581cd75879327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47400ac043e1f538166d0f70f249c71e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5401ec548e8f49d7a8643df3a37e586329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8a5047a0fd957c77ffffc91a02754330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d25d5c5479550f2dcd5034385b9fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc2883b4762b5176c783de63d27a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f229499fc3dfdd9e05e4b03a8fefe6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e92661ad98c161f3f48e66c3ddf92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e318c398b1f96ca7cc44df56b44cdaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26d3269673c124abd3ea7fc16fd598336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b352fc2284eb705b02c4b3e11b734337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504f0fc8bf717927ac92064674272d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b2d07ca7dc71104c4b4e0a36eb84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195d37de45f8061d04a0884fdfb9d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0af7fe48a117fa3d88f5b890d6475f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992a4aeff2313386000e3191fb6a0d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d819f44aeb53cab48260bd1ab52fbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4263d8d10427528a56076ec2966d62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ea791b5432f84f5e219b99af0dd9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fad25cb077ed808fbfaced08cbfc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55e2dbf95a4636e0a73bcb82069bc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fab415edd7dd2722a45f079432c20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3633a9c99c3da2ef2957eda051c77ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8d33040fc0733d36d173b1d886ba3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd58f062ab60ef977f239a8cf77a750351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d220ea9c7e39e12e26bd091a87199352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d9ad3d9576e370384bee58c01b97f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b31b86aa7ee33334b00db6614e868a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68226106b027cc87a0ac5a4178fceb03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbc1ebcbaaf7ea6eaa3fb19401fb31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca30146b969ff591a7e1a7f14e5125357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150477225cf641b3685c9f3efbd2063c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2e11e3737d2acaaec64fcdcd1148a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95046d31e186799f653a7b192e5613de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b509fe8f9a85fbea6b65325485c993361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7295608623f448ed178d86bdd095323362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f89bdec2b1ec5d2fe84ab5d516ca0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00feba54c62614de6a54982ecff60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd63f0c8bad700384126abd5450d5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdb05d4a9744e4a1e7853fe449abd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d20cce555c05ea893b6f34f334906367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b76ee90f31118811f3fd2a5a44eaba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f5a8bcc4a74859ed1ba6c75767d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf1a44ad83e7824094a582c2d11a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631768aca47b5bf49aae4a91c934f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6fe437cdcb463c514c9018a3b03dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3df86eafec4296992e7d33f288647373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60939a3f26da1337d563bab90a64b139374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f918625aec185e047a0c63172976a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4d9e07d51d9b3c8bdce47ae5f4de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf54b1a0ee30e95b3cd1dd1821760e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9d238904d87e1d1cf578892e37758378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea2cc3cefa9ef1135b7d650a42cd3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2e73213fb51ef0fa920428901ac1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fad0d1234ef0f68c06890667a08a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e0f45518cad984903ea86d5f5e78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca95c74c17963852a0121eca954293c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61af6d1fb710952ab3af2bdb63d4f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cc8d7d142565d203c0dace7b593c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc25386b47f19b686e5988f8d9aee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f501496f1b10a43da0c06a144977f85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831c994e4b92d75e089f8b8c44cc43b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a5d195d1bfc0b4d94cfaba0cf9c04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8165d9c7af91e3f4a7f533eb8ed41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a1ab8886395158ef4d258ada2bd17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497955b64328c860f1fc9be11f5d888392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730703f382fe513f927e4e40ee942e39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c771429624d1d4adf0d4e7e5f7f3b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101b99ee4b543e528e123384ecd0eff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850263823e1aa3d3d7610da1e29b4901396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db8bc9c4fa0203c74c640439cf57da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd04ad9adc8749c848c7486992a40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c470e7ee076bbb9157899b981a04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571de8c58c53b00248541554fd78b01f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a8d16185daab82523c9960277678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bff4e7bf3f700f5bc56366aa34e55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bff68ea14de00afdc8041280931bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef9f30bcf44386b880e4c58a037ab8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459c08a68c290b8a5316c8a0f4397ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f6c3349511aaccaf906c9d57ef97f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1597aaf777376f25c6b9499421241f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e96ac2adee4b43dad8363e0bb51b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb32e3c49265beb8240b4e2f2894cff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d85aa4b0957f4e5d792d90f4da056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8017f3955e653f2b6c898be2be999c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b3c01b20d14a9bfda242722caccd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01b2998e68cf51a762db6f302acdbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1924c2504e95a310989ba6064f3ff58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5c9b5b3fe4717644c0e50a6525647415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f589a00d049ba478daded43415d83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf34893b23214d3281074393c63c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8ba3e0608d5d4e0639cf6cfd885e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc00c02f6ca7bb618c54546d6648bfa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e089bcd16556b1280c1609ef78195b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca87baf0b96385fb5980aca1df7437421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e6aefcdfc70dcdc9ae34bcf486864422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b04fd82c01af6406d1ff3ff3538925423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f151ed3b0d02bc3dba1a36218d8d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d22d9b08b745991a9d63169d23511425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ad39ddc8103c4a48bb96115829c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f79a2f0337ae1399e3eb9e6a52e19c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e455768543f8a958297ce96df886b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b725f5652dcc3132cf3b97ac416c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5bba267866c098602eb21f78958e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3013683213bb5a228d3d676333b94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379289b85dbed4eb0de653ea197bf190432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe792f906d0b09a57c78f00d42b77cd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a92fcae05a16457f1d9cb147666d67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ae851574d223a0bbe2609abc89767435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da307017b0043a81e1ef9136df0427436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36868d9b03288b078bd6d1bf31bda4eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee1c49c8764e3369bdac32124a271438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb1b2d6504aff7a89bf64e45734b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb30899851ae1cbba57e657f1bf8f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1099683a5889f7e6ba62bf454f173441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb91f9c58f5c1fd7ed648096292d41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac632f9f0f3e4529147d74c1e9803c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad8d9a3e7f20f0717be8f9c7f6f7a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb546dcb696e90cbcedf32b953d16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308c9e3d49bed87c92d08f933b3bac3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d720029e8c31cccdcaae89c40f5d9a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9af625638b6c2cecaac2d7c80d545448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2300bb272ad3dd6ced4eaf5d98d699449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d017776c0156f3a6fdaf9b8b86390450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e98397aa07d1e76d77a79891d4cec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886218fffd9f99aa8c187197a21a3f5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac024c36efdec37929e409d9a4d90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08fcf36b5fee599b32b464cebc3c1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77a53365db9b0df2d27b9515b0f5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f63f8743e37be19a5bf24df000128456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efbe270e790ac7fda664ac408825b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db0740ee7cf36ca0a66f426097b03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c960c7efb5a28f5171184eae2ac071b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3d95972446fe6db958d1e91ff139460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b718438bd8f24e8d83311c6a370356f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a793598f3b0e2fc15e88e1d993ec7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ef22a708699a300449788d6539b49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cca8481df83dcdf1eff41f1b97ab2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f8b6eeec9f75eb1243e0d94795ca8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c22f45d72ea692cc443abf31fc4d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdccd777ed826dc40d9335469383d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ccad0199b30b7b250679b842a4796468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746eb07e37162981c73bbfa2bf46786469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94940cb516473574778c4d832f2325ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e30a61159071c03e004c0d2b42d1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ddfdbaa0f519e5db483d9d4ef2ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a50ff0e42ec2e51d52ac97e836ba84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bf216ac7f7924e1836d2c3da1a2ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b9e70fead8a541c0faebe31b6911d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228daab03a9bd7cc4f05d622d188839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a03dd24f49c124a76eeda8486eb60477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd621aa24631a3392f79bb838511288478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041a4cae99d30ed97d254aee90e46b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c500298902d3fdc29234bd9513eb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf9c22b5b746ce78901caa1f0f4ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1978ff11a16ee817ff15e56d0c35473482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772db1939c78af3c2196ec90c67a92ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3af62e94799bceab9916bbccaa7a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4baa145761a26f73ded97963d58b2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933bfb24d1debb5b64f0cd0fb229e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71672d963d8a09561e40a14c81553071487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48216ace38efbaa8165142d2997009b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24285dd810d012a1186853b1b9c0363489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969df06cdcab43d7470dd6e4c509d7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c74a9fd386f976b9b3be1aa122d52b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b36f44e65078fde974adb6644b0ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901be7fad3d2fe3df3b707df31682a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722b7b95a29b32b611eaf6cf84b7cc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4c9252882663cb787274d5a593a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b551705f10d0b5d636b53692d6a42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fcbf3e8caf37bc816ca2997866be3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee30484864ce7c6d98394b5ae6665b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd49cf8c030f07bd82c0de95fa8295499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9514dac86d5377baa613cfc8a0266500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dc7ca73be8c6589595855ddf229c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1daa8998c87fed407dd26dded7188d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de135bbf997a3478d023ed84f57b33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43634240dd0a2e70686a8718617e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf0f9352e2caab108214b9e5ad9ab9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c9db51b47961638e931e328f3fd3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b6e8d81f5c64f02cf791112f66106507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb41dbf1e0ecd1974fd91ae84476b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c25d91a1c03808ed4cb8596cd52059509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be4d1bbc9033f103620985cdcedd0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c0d3f15341fd54c48ea79786f8ec3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d24f7ad5040db45d3813e6fdca909d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342babb4757d3c52a66c06c4abc8af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d55a567992965b25e2db6ece4df823514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62206d2ada94613a04723561785bd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c675f0ad9e0490ac1c8264e9080fa6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c07d9317cd80e1956782a7dbe6ec3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0d340a3a0e9054e8a40e76d5140a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d2eac2277e00202fe93e91fe12b3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5c81118cbec2c1c304d489a20941520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b197dc23541b98ca59e8d48fab7c94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03919cb60e88fd844baea3bbc96590b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1dc35f356da1bf586c4c00b54b039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b0d17d583303cc02e06bdffa1612a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c04cd362f7f50cc78b2162c3f64d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e8e85a86591c90c30a2d24c4f93a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141436c911400a4606aaf4c9787ca78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094487154c6b3d75b84e40372c39f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cfa5be1e8494630e6ff160cc8aa18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d35231135a7d6e48aa56c7b8d1f014530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69312c076ebfa7e9ac6fadcbd5ad52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d734b9fe02e0dcd27596585a4ccf76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568b74d7bf927afbc7bcb784421912533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11867eecc4227c35abadb89cb6c41ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6eac25eefb1b19d03b95e65622959535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900faef555a66780cf0af8ba79c92e94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea21b8d20a162259204bacc2c0f92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c8f8df14145072a8a915c412378d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8604d2067ae39bbf66f439a97209d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a4b9ee6b6844d10287516e428511540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41a73f4a4f517635ba034e3743fc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c015cfd3d9addd16d19b4c8fe5f26c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a3eba2a5d7284828ebb62204c66e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16403898398b6a8dd68ba2c1660a5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49d69543d327c82f174e98df75432545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d98d2db7ecd11156cac5ac1828e48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1111f94da7e7bb19c12c1c82d2a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b833661854a87e44ed9247e549351548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837888aaa599f9254f80e747def245e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9077917753d25481e66114779a100550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c850922b46cd855c13f40c03d7ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee8e3d02790a1bb98c2796e03fb863552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b4542ba9f0baa5b2f019b1c808d93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf4a2dbdded19255cc9d5f91246e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087d2b4b34c4c9fa94fb6f750162b1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76717291a718a4d4d34d3ab0598469dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd984157d1aa43f9a7a39de1dac3441557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bddc5402a26a650fdbd3114afc58d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c2a9a42bfad4df88e7b586f340f33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd7aa11f053640343cf1369b10c9f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457caeec25ffcf614c2e322a8e3d9dc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6dafeaf7176a81c0d475ab051e616562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06030ebe26c8da7065989c57edc2871563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e681d0b5de2737b52b0592f74dde69e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f077ff84d64f79f72150f4c17cc693565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2cab368e22cc33070263daf50dcda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f1e25f689f72b03304169eec60bd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233189a8117ebcebc61fd1ebae8d04d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce927c08b7f4d23a2bd5798ada8e0f93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f36e58ce257e7fd11f78f76e8cc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d803c0fec7290d4fee68d83597134571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c37fcd48b793409749ae8c1bccbd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90283e5c82051973e5ea80760f70eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25517ab812c4aff4e9713134056d14574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa258d8ee588fef89a9ca38b89d34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e2ff94cbcb90660063434301c711c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289118abce8fddfebf15bc802b3737d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1aa574343eb88f647dbafa5f2e42e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7424879f0ded294b39cb0b3910131579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ffb169f12c8ed3e516eb1a7bf0f1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeda9bb3fc57f58ac5826a1ce2b17c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6ba2e25cfa608b88724d03b8d1c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66dd41b91bca21b2baa82cf90a437583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3bf0b45824d94fd14024ee8da6421584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1021d5b219f77d488636d4cffd197585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2b23b343f2d2f4f654b96ff52f07a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72722ef27453500ea497aca8a05f51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0641ae1e076a0d24d9f504b2830c8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc0ecf1030030acd4c96ec0fd2a823589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b08823467c184a0292d30d0721046590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a387cb9547886d503f8d81b702fbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd1ab43ff5c820bb79123374454fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9aeff4797e3ccc09847a0bbe317aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22592325f1cbc5b4d6d5239ef092dc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca75c3cb76d88fa5905304ea7f1d52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7219d76e8c0ab6ece5e782eb800ddf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86455fc683cc5f7189e6ce857010d2b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00e59788f5e9d25626406d63387824598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea79f4afedc0c563cdbe4fe9744ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586dfe5e2acb38123535d103c67223e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37167f40736bc7ccefd9239c892121ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5146ee1671b5a2dabd1ae225e0f4304602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f469c10b0b8e448fb77e3434be003603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1c3cd8441937ea31c466070503739604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4cc9628be37956b3d02516a41156d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a901c7f9176312465aac79bd2688606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c1362267eaa0d1ad0121ee77ae16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127988e66fae1fb06434734ac28bd061608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef64f1e8840c3562695edfe1d0f3ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccb007e7ee0323f9b2120ea8987849610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d139798dc9c3ccbe3e6b6e2f2d228611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dfe573df13eae35ea111f51ee2e55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5612899a71f2c2148aa415bf6d38d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63bf60aee45a71ef2871ec028c511614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc3b1e06e64dc3d8194fa6ef41fd67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35b440b20a9eee1f0dbecee573cd93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22b17eeb363a25d3e7174b4c047d9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b012869b67fd3393fae1ce92e14df2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2c640897a185db19e0e82361ce448619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb116a120181fbc5e643d2f1af35878620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d0e763b6b66cd6656965a3f35619621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51367ae1717d56854d830b110357f00d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35003c0ea0711cc70303defe62cc905d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c756a7bde2a35b5ce3102beb018ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acd95a2a8e837776cfef4910b52591625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdc33f0904139e5c7d3c88712b227626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7aea031368538ee8be17a566c752627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b28a432f2f510e8fc4648d8d453ebe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db92312834012001a5136e64b59c49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce067515f9daad717eac332f9b5c5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e1997044f19a5bc62cb09e33b38c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b1620a92daf16ba1b25a8ea120f4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a425a6363770cc6c637787bc42ed01633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448d79ba83a4bf506c6d5982bc6fd8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625053dad9d76c30bc16f097289ed906635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea325de0ca3b6e016a9dfc1e0d1642636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d10aa39929755baa1f83993fbb42e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27cf1cc1a108272ee451ab032ee66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e055c41fd8a97b6bdf1e615564b642639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c374911bbc27cb8c217d09012bebf87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a416066fa1fca09e5c5fade99b67b56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0af1e3ed2550dc1ccdfb52ccd130b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c5f6c7e11e6f6176c730a16e389d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c3a10b242b2c4bd426b50b1b49d84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a742a792a53fb72f0de6f8998d3393645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21693c96f495d1c21b64f332f6bd36c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf12415f0005d887cfee20d0e8a01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68c855e17f010fa5dfc645ec6e366648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc53d6050f536fdd8f4abc24ea2157b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a271a6a0898fc69dd416488b779ea3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73b06fbf5ea1deec556faf8720a532651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c489dc6824ca3e941aee505683263652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684b9ccf1fd24d470e4f3bcdd14dd88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c3b921b20fff6892c91ba61c18b1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cadc0c185710a7f7d5f5c0d732284655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca8b1768dae71f4fc9a2cc6bff507656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cccc23c7eca85900aa69798bbe61a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3cd8e4aab26d14904ae52861c067e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2cefc189157f11253a34f633d69d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cc8b6767f44ea6baf7823231710bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e358a17809edc21c7e33cbac72050661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf4706c223a1a223d395ef8c2c67e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816cdd615fdd0a0ed9720d12d24ca7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cfd495474bcbea10d619ca17465ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ebeaba2e8d2417b7a5bb069faed1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc404afad51bc4357e32942ea7936c2d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da2878a1936775174b6231e3273e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003132224cea61305d75703228dde581668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e65f7ce246242c2392c5e53ebc84a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2246badf37b0a74c4695b0784fafe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4415fe7e8893c0ef25e9cdf3d351964671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510a8f782e0abb48f68adb3a0e4c81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c68df0b748ed78a4821f73d48f0243673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d00e178260202c21d73a512deda5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa73d82997b90b3c7e826a86b6ad47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa29b19e598b449591fdf65ab2f4009676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235dc63fa8c5cbf158216e0cc063a7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd735962a72f48730b03d748b9a89049678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3414208f48a1e80c19bf54853f00cc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7adca358fea4d4124d1ec4e01a1342680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104cd8454a47589a71fe97662fa5b48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc2d89079cdb6abe115d5af89191f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f670105f750cdde408caea4f16aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031651e9de43a52d9c4eef10d68198f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d323d1e8a7d77a99044e468a70a4fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233f207d368acad95da226b4f8f1c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7a6dfe384afccb545e350a27ec389687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc5d4c3e2d8fb93d9c0160dad92a70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210abee0e7faf0e15cdc963a81d50b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83642bb13a3d3ca0f09e540b02f803c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f3c9970654977c335e44ba153297691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d58fe4ff61a3e536786005f49fd4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceaf3879a33086597e7bbff6d80105693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bd4eaefabb1509bbb83619afa9b99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a6a65688218aa0fbc52ede76ecbb1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912cd7d5fe84efd081c086d2a87456d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321a29e1e600d83c2f00f7beba35a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef92d4cc63f9b76c9ad9dd8732bff0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f69a172e27123b0f6a86c751f4d0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaea33e77f010d453b973492ed52c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d27bfb6949bb8e79cc9d8baeeb13e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e12400b55866465099c9a945faf1dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10443cb942f447312941fb033d5158703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e28b2310509574ecef66af6fcbaff8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3712ed6cb331afe8d9cc07bd11ff50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bac38bd3bc0b17e0c7659be2164d4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a278bd2ee333978c1410a1306e4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b119999b60d354b846ed832eab3c09708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d44c07c6b83fcd99921a9229bdc5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dceee55f52a5c98344c64badc26222710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a42b5495772ee572b0f9733493f16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac524a7c1cd785bb3b320a6b95476c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c753efca081c8e79f4634529a4ee22713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032dfa27b607ec4238b3721055acd20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361d5fa2c490e3f0e729193b66d2802715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a7f6f15b4faaa8566db2342a8ffc3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e8325998db3b7034daaf92ec4562a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5426cf8821e5b1f639e0ca821c98e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087f9f8ec53c9d60025f58ef99a0b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47519f2a8b8e72524aab72680a97b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92315248d5c619d181f10f0000b85b24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6acb27ab6abf936979937c9dca1071722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ed285a49b778f52fcac4ae579d21c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4730b5372d27d32a3c32de111fd617724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d01e9a4db8c8cba965cb729eb4fa2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca23c1ccf7a8bda9e4551bf91b89a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc844556bd3fccd605fc40e54941888b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf895b180fe580997e342643a7da2bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52892f1dec974dcc2b05d8fb4cb10cb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902cdea5c102c1ef0e634eac8db1b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09d10200357073843417cca1ba3186731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f914fce7d9246b9068397ae8a742732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b54128f2e24c55c64592f3ec358bd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311497d1a8e5b0ce144390446cb048ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520422ba5568bc2931a22b41b0e3cf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974b0fdf18c7ef1fa5a92ab7b080f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4e57e658e1f84fef1c41f93bda149737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb85739b3407c47897ff8aa87077e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd31faeedc6a02f7d6050c59fa882739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256f2627bdc5964489672656212e18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b9e3c95b161c863bbe421d5b0b8bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdaabd907253822455d85511b01c49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cff169d1debfdb1dfaa30d317de173743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62506748d63072d4f7c560c165b09980744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fbcca8f9dbcd6364b0f2c6f32d895745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6258de28db5d40595c7305d2201e43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71e1d766b600d7f96f0e234bf537ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1483f246fa2e4e0acb168f67a41a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae560de2a32e289f6d955c58c34fcd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac3c3848710d22c561d6ff9d9fd74750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b14b9cbce0d70549ed54c6b6001af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c300df64d8adbe5fc0d6e89f3386b8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d68eb0bf54a5844932b4f1887af9c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d63bc4a6c4d63159d593df07ef51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae0ef33b96320e913e44abeca024a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463b1311fe2c400d69b47abee9e481a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae946aea45c799c95911373f468bf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff140ba11b9c842cfe4fcd27290e6b57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a742b9d8c23a14e2243688873e395759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>