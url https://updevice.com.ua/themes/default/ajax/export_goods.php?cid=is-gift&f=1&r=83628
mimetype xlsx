--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f842b73bc3647121f8a8de903fea751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecc769d0db89637d73a9cd67163df72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210f2e9ee0777def9ac84c8dee6cc173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79626748016de5a432ca8bc8cbf82c3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc84afe9ddf7b28d751c368e8e90c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddf8205729be6f36eb1fdc1ff4dee46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9782d186c5e28061565d7674c93437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152180f9e23127ecdc00f4f34d417aab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4e6b16142ea64a707e72ec96d4ef19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fbb67b92bbbf8df19de7ad9e89de510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c62d2ce14eae95f91b462409bf470311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633233ff5ab99362f22f908cb21635812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886350529b963cf1e12de3b2ec8ab9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae3105b63a94151d93b9b2b7cb992614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc8a3ec7f0b75489315083093dc8d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f44035771ffae79dd511ba6ada5e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0226090f16083e05601092458d812617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2c7048b8d0a2e947f6917dabd390118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3411d71723cefe0fd29dcc09c5242a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711aee44f9413a1ebacd385e11dacb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b05cbfc5365c9568dac55d093eaf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4def21a8a385d2089008168bb812e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7752495f0eedb57372c27b31de911c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926328954e264c7f9734d3b3642ca9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9321212e6e6f5e1d147240d9110d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ba0ad9d81aa36e6107e95e4935a5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf153f84d2890482729a699faf3db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b5ff7bf15471533b2fb32eef928f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6336aab34086dbe96119b56088f1d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cb787e3b84a4b445919457774bf3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e033ea5fbee38ee584e22b2026c80031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b665c88300a143847bc0b0574030cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d39631a834f4d545336be4cb5a0a7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b8e794e59e35f5910473d0018cfff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0728cb236d356e53d920d209fd8a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f9d398901601169848d105d086db736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6f65a4c4a6b7be62074490e3e45a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0169ebfece3ec37e9b5a92dfe7ecaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7849e82e3d1ffb1e1ef3bab3aeed2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6744e30856674494ea6a7287ad3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866a5d050eb8ea36baa11324ad0971341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9035ee9d7c920f2c7ee510d9d935f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9beeecbf1c8a4f6f3a974b58c85e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c53351aa2c8bbb57347ea66a9bd1f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd8978c6883d80bcfd9d21567d9bd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc952b64c7f16ccfb5519bea2c1b0bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd3bb58954017959abf6acded0c6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124a6245bb86a7c1165e6c60c0ab0b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6b594a27d9f1c917cb18357df82a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed07fc3d199995a5055d372988de3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d74cff4f1f2d0c44029531b37bc8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322f5b655a198037556d4008b324b8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987ea83e2933cac9f549bb348dea65053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3e416be5dec73b7316876d78a56b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885982c1c02ce0c8e1bee9d03a34478055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff838a9753c9397be23da39205bcb8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dbe9dc5317c8ab7e25adaa5ba851657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90cbe61a4a53d703762e367f035aa458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dc17498d93b6e7dfe823a0192ef9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324de5135495e2a05df1a2ef1d86fa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f5bc2372fc1c8a3782aa2f7d5142161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced14c4b3fc8dfa54558295bd4bb23b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152492b28decda671123705c7799721463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ad341f18d03a2ae881a639de2445464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f11ba3dd6e0aa39022b2bbe1beef0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2452ee01e2ca5b2179768c82017f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f3c88b1bd862c9bb700b583870fd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9320458604acf03c3f7996c857a8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d3c8bd99a08bbdb7617391dd9deba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5086879c38ed8550b9dbad9f51cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f778ad929da77adabf1c322b4cd86a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d8861087d811cb80e1e68375f0ffb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452bbaf844fe4385d26d8c40eff9d0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7dfce301d846e27d56c845d8a180274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687393ff9800462bb73b9a6b91f01dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbb865834c29310ecbad853a4ae31476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4d5fd3bd463a8e0ac6d19d01c517477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20122012162f70ce5519a884b42f0def78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f38c931d3f7f472406e42ee6a4684d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d5944e3f62686e2abc1bc854d450680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b9f466ac638f6d1c674044776ed881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc7da581cbe5a287ae1d37447056f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef95925ed51f7b3823340df74a4712a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5392e7a5cf48c7326a4278e58e241d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178782b9e67eed7e700115a5cd140fc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe234c6a694dd151e7b322838ae789e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4b59738d486bee64b1ef2b73cb91e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e52e2d75470d4af8c9024d744b6d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3675b8b3b9d75c5c517274fc9c4ba6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11043bae5db70742eecac489d24a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed1e04dbbc69fb2f9a491e914725f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc032277fd4bf8aafada91efd9bfbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d5aed0cb67d68d8f457196df6736893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d085d89df062a0ce5b4cef597f1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27917cfe7b4d5f677c29b6720e9b29995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095706d21b91d05c0c43cbb39899f8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389914853a997fdc5272d77f79ea39597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0947a1762203a8dbe9133602fddf27a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee9c43cb32720eb329966f1e87e4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60efedd7dbcfb0dc8993f2899614689100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd050d2ba72dadddfcab9909d76d09a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace046cbcc7c1baf659e97d48a4ea99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4e330c32bf92fb22e8dec28f3b552103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73b054eb3b39cfcfd83e913778555104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45e06b7b4ef240289e62d290b00122105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eb481ec14e5edb7ac019554f96f75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b762e3f76631c629dd7625a086129107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54b94ce07155c209ffbeb6cf44f9fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647adc08526bd4c88d80df73eaeba156109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59f1ddaba77451fd44f4214679d74c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425b265607caab7faf0b8ddab84fff1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f80866e4894f579936dc21005a23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ab768a2e6d7074bda0c2376989be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72499489275650f6de295a6126d0c475114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05671a4a32191533a1569e1938f860b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41df3adb356425f5abdd174c05b774f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e743b9fe4348dc85271285627938117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f3d29c74f6301974c6903999d1a1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7eda4b657f47651e07a6c81413bd98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaa3ec44e8eade24398991b7b6971d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b718a21a81d0ef2c30167e97e1473121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e268ddd60154fba8b6f7b369100a21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f3d687fd2169b0dc7843d7edbe9ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdf803b0cc87378473010394cc4dbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fe5619609c0e5df2ddda2b6424aa0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a24aa1434c5cc0df48ba6907823e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707efee7e944cab2974c679a0bdaef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0352744c9684406062e9bb4a6a8bfed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37984b5f29dcc18eeaa50572f06c8f15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d3407c8e3b7e1777986d3939a4fc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a382333e6e1d7de9330144ac3b350131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a06e1a5476e3b976f1896d6e613d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e590df8325b580971cc7d7f526a83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd5ac52d066d60cf9eee589f4cd8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0c83bd5c16c9a29e4f3811b82cf7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d2b5a70d43d152ec312df20389b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9104c77a2c0fba17710698bf1eef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc19ff399133bd712bb0d66f5eb3ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598457c874ac7bab4bf9bfdbe4f0b86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e8ed5c48c7852da22aa87be0d867140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06db159a932a685daeaef1653edb753141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90e0fa1c14e3bb95137011e4e956a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2be33e90d6d87717d3960f00e2a49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1522276714b8951c2ead4507dd61248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e9641377b746317acdbbffac3a2af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ad53da528b8fe79fc4c06ed25985f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc469dfaf5e229e2d6d44d26326765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39064e6023646d9a92c0e51cf67b5b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9445da56758a25efa4aa1d0c5fee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee8d0fc0278d4943af13ba552b54a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c7a15e4daff5342ca6c1e8811f90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc5e1654eafbb3211dee6f00b40637152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb951dbdbcb96ddb4064b48881179a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10545eabb3d264ea5d775fbc361e954154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b06d98365c939b5c609c628a7eb4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cabe0ce3d79580f73f699f495cb84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac861e7716f9100e3fa5d852df7dfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe9f416933991308e9dab35cc752b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846717ea72dc72e27f2d0238827f4f50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d634755f01fc09080bd572cb9e1f539160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3521a0f15e7b8253916d80284140e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2610590a24aef26e24d70220f367cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e7888324edea552d02124bd251641163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a488b7e9e5131d62375bd574d61c2b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc732d06b16e0c4f163f42d930c799e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1c73197c188cd4d7a09954d6654e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5ad8841c2c0f9a0fd7f4386b220b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bb238c9b0ab9ce2ae68e074285d42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e7e4c1165e28ffde931772d57181169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3daa12772fa9c8b9993470155b61c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619a8513859efb522cb9fbc7756757c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1a4be6f4059d43bbc8b8226b9e40b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772853bd997119ece2cf210d4c8c85d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a216718efa18ebfaf129747551185d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2619bfb66792aa9745582e474f9b594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f756dce22d1d72ca2027814a7069d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1068848c829ee181422b665094610177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebc2ba79b2052a8a4311c6c301e96a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6476f4f4c24772fd7e86fcde0e6926179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f944e933a6a83a198708550509d69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9065439721d3334d1a3ecf0b6619adc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485a3f21e8eaac9bcf4a893bbf36bfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848ece08a878cc223f4c38d757b44c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a7fd529587298a10d6e8cd37f9b04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df14e3fcc5d2cf5a79a0f64291b48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e89c654a4a714402dfae6c0b8fd57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ff0d1391a3c8902759981faf2ff3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425ff4e36503f3c9d069f628b13590b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99346e3fb4510ba6bad1474e5ecbae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d0fd3d9ca6da9073bca09bd98769190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1210a16c6674fb65d2b4991ac50e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ab22f2572f4e7f9b4f0b6bc2b3a82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34bceb2ff82b4608a3f4e2b927b70b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d1ebd2c860d6579dfa560e00be679194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e775686e5cfd35f61b990b33e24abc7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a6ce86331adbe55fdf74eea307021196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bf69b8b8cf904d9a728b6e5d2f976197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c887552db688caad30061872e2f07bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90b21ba402c719f6d667c6e160a572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ac95d9fc55999ea08e8861fdcad7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6665e4be7d02643cbabdcb5fb3cc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8024b49360e79dd2eea86e8d2ceda4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d13328c5e85a791b1c4e13f1815c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00183722013a8ca7d0097225f319222204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7ee84f1b6225a35b83047bad5ee28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df701c16da2586b3fc5b006880cc0b25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2937feb4ea7b462e4258f04a376c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df7e1bbe24df3bd28caf4a9ef8d511208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b30ac6527a964e3f7a98454484474209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8d0921414affc4e35741b4be230c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145e3fc7ce9402a299aeea8eb6d099d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d9361f7ecab0820e3cbb0cf71dff2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7dc94c1be830945904e96e2aaa09a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935d36138f5b17a52ae207abd33f49a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e325b200ea91d90398905f5deb719215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de82d863eb28cc99ecab89468d4331d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e793f92364e4b894a2711f7d249470217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb85972604092ed55731952b8c22c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc4406c4916e74fe1f6fa8c19a169219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32210d37b70e99dcec75b283b97ffd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650bbd89070028fc3b9008e33acbdeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceeca08e59722afdd22fdf210857ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014582325ce91ca18722462ae7deff78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a271a5c2041809ab6d177f2ba7c7f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7af62d9f212b411900767641068de7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f09ab9bc390d23a01765d6b07f97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11547fb76b53ebaa5a76352c2debb29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78202049f2a18753e7731895c5c9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0928d01ed4435df68adcd6de5b2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457deb98b4d88bee7f514a06e1cc9096230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f0bb1d89e975031642cd4f68740dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17261f724f02616c31886b8578be6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1349bfc834e65fcd4378150faefb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9efa1ed377ddcde3a904a0232a4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654a36e92bcd60a9fcd5e235c33699b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee73c80e643f12695314b995598d814236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6054cfc3d242dcd16f7b282b8dceed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7446ac7a3b94f4afbb4795c1ced61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5aa8e4574c6c8311d4664b72b8b7d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbf4899f9ced946fa8d311b8635324240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbcd8b58bc2976e0d06379ab097aa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e377ecb4dc610ef855fc9b03342c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33e3611367afea380c5ea64c49f4ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e506a21aba36fa94aa4c62cc2ea3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1671d3ce7883a7d75ff99bf4ad9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dd069b4ce800bed2669a11ceabcfb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7cbbef5c57b18b4fa35ed6d0c9033247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93619c33697aa72805141dd8f7de4ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0be7cad1bf0df5ecdda4537a8a8e76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede2187ceb9b8ab429ce9d35dcde68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c25c8033b52c69cbfede696a6d28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff75634ce89365a00b714d60ec064252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ced0aa724a506275f2255f31b9cc4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408dae53ba4dbb5ae8203afafe20571254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e0754d12e0ab4915a3b52a59507c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fdecd6157ad2b004aa2d043e7e2dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c414460742c62504e74b9e3b91ef6b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24debe24bf1a448848193cd4d39a3f3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a21555e1e8002b6d4f9e240d4de8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e85b2b1e9c8f403a361f242123367260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4186e26808be8058cbeb3be8c9a50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ba965315d7e28c1ba37bea72ab7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429c8f40c38ab39334165eefea35249263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549543c4492f018d05a62a54b8c36f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9613f2b7ce67ae57196d727cdec4af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218d36486dcd8319bd0ce6a870b3911266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc264d6fb040de38573555e093942267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43b31afc9d67a5d61bda421499a7c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f60238beab7018742ae603dc38fd05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b887bb63465f800322752d1fb52d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1521d6d0b4f87d48e80ccfe4073d65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca1e31720eb0fdca4cf34700fe309272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3c20915df812c1d851a6283a54e91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056557e7f670e83e526e0f1dedfff3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac65c24b0a3648c6851e0ead9d4dcf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2a151701b92ba1d1fe9a72346089c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992b1b6863f25067b19131f78a7500277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef093654bbb952f4e617e566b8795b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3925af9c9313938b94b357121b0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96839acbdfcfd9c32cec0121167f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7a5919098c5b40575a71797f6b14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2daf10fe5f92aee6834b84f8276f69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27b106e3788aa0d0c702e2f6c7ec98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576c0045f791a75f030340e2d049cd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a5a77420fd517a0c94666e98d3cdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a83fdcb41a6b4dbf8a56991c752a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69350405fb7d36172908c9b4ba315d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9f976c64b1422c2ab5ee1d4d61a39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec491abb5eed5e2aa1abbe8200f477289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301f4cd9944f2376599888a2ea8d6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c0d480215004087b519775025163291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539813bdfbed928bc6f272a7387783292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f4d02aeec0d6adfd1c2f1eeb6f940293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf06bc943b8a8db91920a2bfe69ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993ff96970ffbf8cdcac6a47ec34159295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6349ea6faaafd26ba41a10b386c93e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678913da4c253ef30764387acb12f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a87aa29ee1533b6004c65e13a262298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99249eea994deb47a2e33295eb8cc90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ab81287644607d9ee93e28891fea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a422c318d4b77ca5e2c769b8e648c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de61eebeb6fae99c04cc5d3375a4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b90b99b86af08e6efcc98c65a74b77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46552d08cc077f5783bfad6e899ffa0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de189f88ca0f76c459c98e2c51cfe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3bf96bb537a36a207c89d5c2f48d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb5319dbf37a25d20e12be77ee9d86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c7fbc8824d6bee3d006738fdc510308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e189e41dfd26a0ecb06ba1b1cfd83a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f95e12f6d2d8a40bb4c05a63117b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b0f8a0fa72bb90235edad178e9f78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0f998255fcfd133a656498e6bd43c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a249beb5cc8308d89ea4ef7fc3f03a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd499ed463549473575853682d8935314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c276745e828d4e80a379c26e7098bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eef679f855b5f7cf5a666dd52121a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dc237701a283ec289829677f43009317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badf2a742fb9294c613d162ccc33c4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543926a96bfdcfb339d081e9ff56c69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85b41cb99277a8c546f213fe10f4ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d42465a5467d68c938a8794b6480d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501809d76dfc4f3506346d4c9398dbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812160936859744b83123d8a9800ef71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e264887ecfcb3961978d7f0c572106324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32474184b3d3a0b2438635141d3542325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe16592ef27b48416b1bbaf32ef7a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e0a9aba267d3d64ba9fc45cb645d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cdcf5a131a631bb561354ca7ad541328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1337aa51ad57d12bf5946f25c6ff3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae6b9774f74ca0a8ccd73c912d7e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e366d3aa928111368dcaa2ee4413fce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ab7eb4dd50679b9333e0f359ef0cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4164f4344b565f8acfe97c7a6aa82f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46cce1587bcdfc145a4c457dd5c9b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa0a01c871ddecdd28aa6a7cd9ba3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d93b5b0d4dbe754ed849e8e64900e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da942677c2a9ad25e6c6f363a2f8114d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3396bbddf3590030f6e7dba209d584338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce9a528e35e18bb3909e317f386a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4c74c8e4cc96917cde201a17eab96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b11c6e394d45ca8426b93481d367341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dfc49d2928f3e07e6f71cb6070921342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3147c625e664cd25670689d861ad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db1b51617ac0f9f90bb483d9c14ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007ca2d4116cccb8f856fbed77a0f8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90c08d324453632c5ea3a6e4811c57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913bce3436fd783dd6d92ef16f0cbdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190973644c89da2dff589d1bf7e8b91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648041f77a3e2f2823d52392bbf528aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047035d7f5cd04fe0fa890c2358e752d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c547374ba88e3c63d5aedb9a537c80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d142dc22f718acc9cfa57b2f1e17553352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a179d4920633f16efe2e866c47d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5eb3723af2a9a0d213712a146fa213354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a24af2d604df6dc66baf6811e69d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a22c183bb8e6020789fd6a9267049356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247a2ebf21fd47949842675b3a3549357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3508d2ef37d36461ee21960cd0ed775358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e6d3f3dbccb91e86387b4d22c980e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201edcbf8758cd822d946ff6e528813360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55008150762e01b16c8e81093f8696a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b156340c07be15e22a9aa41b465ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296fcfbb983022eb1d5042613d4de1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7b3adcc0beb43ce0a5b1d12829871364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed8f6166986a10cec6256854224c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7eb8594fc1285b08055d61ae78eb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9cd05c517d4e9cfcc496a014c4752367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aa0af7ac639eed89197217712fb03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5589c6e733e97e218a399e203ca00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b81e82de7c7fa2b91bb698d251c0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd94bc2877392e5494187b61b8f2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465407f06f3b6bfd95a0ec5b6c294525372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e678c98034d96b23d249b2a6f21ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea3462d6cac3c45882393755989b4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b417b165643b392bf7854ee93acf02c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd878b719b3a4502ac25accc33cfb56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d03453f1fc7c11263d2a95bf2ec8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d78c11f234bf3169403bb5cac963e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d863ab9ec44a8c5ba4cab2cb6636379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880d40d33388a62b270307f1430a738380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a3a9f7527fb5b842a51abe579966381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c43727d4febb4e7dea3a2d60f864382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c5fee7575a14e950769b5ca3ae995383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49d6a2d7dfca7695afeb10aa600e22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1936f63c3df606b12475341341f44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af32e5a520202e4de5ec156a807b5fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a793b55c19c6efc2e9f395646a18f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef506c19ab69fb64068a5992ba37d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da38552f61e5fb888d8954204e9e04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079cf005cfa21511b24543d85896699390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92967fb4fc9746a83168d6b82966dae8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafea6d816e9ea3ec92cae3f67bc4524392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e46b9f499374c1825e1af9cb80280393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a815da4ce4ac788463ade073737885e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4932a98df2dc3a27fbb2b6fa7e44a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc4129b85bd110ab293fbbd5d8fcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a766ca7a38bd05ed6533d9de7effec4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cd3d651b4d1ec524f4cefaec094ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace343024dcebbca6bca12daedc590399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a07151cbef43df3652324674712374400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0887fa9e9b50c1c1474a944926cb1dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4290e20593c56e037a177d7409f825c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd3eb6110c4d5152cc6d9e950e1a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8968412efcc495b94efac33ccbec5c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11791f3d63166abd40f24dd2eb3128405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef5ac06fb29ed07384e4cdd24fb25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d64afc8d10ae76020b67a8d2e4848f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adbcaecf14bfccbf2f7f9dcb422c43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6eeced53234243dd7050a92d590fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c672125fe46bd26140ee3d2bd0a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258b1808f1c04867ceb400e3a7f1e1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b80a208af4df99e2a868b09e6c5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd1841d77173279a3d47e00d7c82a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35c66c1d999e5ace7cf84dc6ec1609414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab055bef23843c4c51cc6cd7ed6cca83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed258dbf5726ee2ce05fff3a48736b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0813b86afa55f582ea79f5ad3cbf99d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6deb010d8556959d177bcbf2f74f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e53c1ef67a7a81c35adebe5fb8110419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9611f95240645ff30b62fd0165327420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66da7fb2940787c72f6d9cff48b660421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c05118128b8f843fb4e8ff84556714422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a10dd0a3fe604050d13445b559a573423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb66a181fea27e6aecf7b67dce88665424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0390c12e5439ae082f06bc856c399f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd13fc92e1c3f88b39a9b35468cc2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557bd331dbcf4c912ea455ed239dea2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cab5d85f5a9be869c9bfdeddb60238428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412abc3aaf7f24d723857ef709383cd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328d2e157aee51157a920c8527eed35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59896b66b3cf27b509d17397582d47a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df443060ac381ebc633c86f624565432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f773d68ccf3e49b2f476f16fa544d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339fbc14c92ade7bd636ef3295526f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ae5cec051d1d5a6773119d4d94da0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b2f6380fff08ac6e0cef0061053c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b5d059dce0cc5f0295a29252c7a6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84986f5cdd21a6142e9643a3b9f40f3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e96e4d721068bec451e040a5a5e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b395cbe15bec8c1461b025164b8187440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc8716e6bddb29424e0b1e6c954725441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df71207bfd5207cf07fb54cf91e53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c528c4e44e1efb83613b42e4e85ca8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c32159523d3713579e6fc47535fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb91396f65c663ccfac00d45666b5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a030baa950962fa3b7dd5142b56a1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4efe6579ac3929c8be51da049338a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47c2e787a8c174404b7a3ad2e40239448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f073f2e9e092301c639f270cd1931449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80be29b0f830e6c2a07bec5112c2ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c545bd2760ffb0785b417067e3e8af0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09c6e9b3ac806747375498cd8aee4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be25c94bebc08e93e4fcc3217bdebc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637091e017b5cd4f3044e911074a2a31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93074429c52ff2e57d9e7bb3e49d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e11191693aecb93c5ce485f6f5895a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc9870c838665bd4d25655a5c71cc3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82797a3818e665de8cb28da6a205888f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44172838034dfbde72b0a731b78aedb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5f9444ce5f9f2ee9f4673665a899460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761538e6ffe9c2b9c66a710cbfb314fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e800e46fe3edfb1c0102a15b9f3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3054cf03cc837b40f607b424bc7868463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109dcfb19b21eba73e5f158a6e269f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb283f9b46df325a76a34f3e08a8a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fefefd5fe7220b3c8040a6fff92ad4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fb43cd45ca232e7cc5cacaf12173a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf921bd91edd1a8faa1b23299ff15ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b24f6286897e0d5a300bff89944e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821831326f29210e942fa01a2501a2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660bd532428136433519930988be1d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816150e8fee7985e78eefe27bd48a7c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fd42177372be9bf66f5064baf01a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf534c9f339a4bd6d000f3dfcb7218474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f61bffec645d40f96d6bac3fad194f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc1692f3ab014115387ae772c4cf9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14ead67c84cc5f802c43b96d476e4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfc135d89be841f3bf9272ac46478478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a4dd6829f3a67a66760166465ff99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25370a48f2dd1e325a635099f59df225480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec700c90bf8991423034e2d8b7cd8bb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a790a2abe11e205dd39feac9e8f65c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1596bde6f0b1dab7fea3f74e805a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7e46f2eda610e4b572646ece36d3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f408083ba3ce51f5c7ee39e3fd1d5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20279d660db248eaaeab71448aec2467486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc53677dac85a33df42499a4daa2c82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e739dcec22efb3c57d8aa0e698996e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5c6ded6ad636f84d56db213394b16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a244ced17fde08d42858f8b7efb072b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf448f37fdf783b9781a337bfccff7f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb137740e39e72c65f96069df52fe26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb910d93414248e5e1d68f34576f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaf248fd432e86efbd6f8a7d7c6915494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf95dfafeaf99c298fd994b2706a5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88010dde64c7cd2cf0d58d949966de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a498ecbc26187d5e14e5d29e2cdf5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898898a1a13141a4964e11c12ec1cbc4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370c79580e345ace0bb6dfcd0d1d33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af88d3ea7345b5b5542e4b7b112c18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceb85bbd064e571cca5b7bb0cc6eea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db58f1e4fee78ad020f61e48cbef3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3966206f31cc89e3fb95b119628e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e51de97fbfca02067d99b630874c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c550ee9751e5327f3ac99e4a0a832505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ecea0304d6d2303ef6efc99e2a4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bda02d722d7b6df95b50a8542cc54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed3780590f89bc7788ea3e3c4d3aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3b5e641916ac48fa537bd7fd0f43f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed13ad1d62e3f9fd5c4e65d6f953e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931da4b7ee1593223783529b6916f30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012f8fea1462424b73fbc9776aee193512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4bfed668a7ab35975641e9c405113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736dfa80721370490fcd5ae62ed713514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208301958c82268b60db0063460a001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe95df00cf316daa5becd7d070e08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd1c458d0d4ce9c85f1e602eb16ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc78f7c29d02dd9e7c34d638332b6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff80c28ab75481e96b5bd0a3c2860d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ec43b77c794f224c050b28b0092f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e0acf0767beb35a3421998cc5321521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd9491c49018de44f4d7dd5ae21cad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8107a8e402838dabfb2c47d24c0ae4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a61642e316b41d19b2e5ade6163e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce08989898cee300f5baf664d992ee0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b47cfc615b3c60e2397f16eb79b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfcd3b1ae78a814b1598732d4000e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d4ef90d4860955a0e8994cd66039d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899683e0e04682e90afefd26b9111b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb1e6fbc0013743de7df9956f5282530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1aa96a96c4459de66123ff9d463e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98465f72513d51327c36b18e1f8cfaa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b693ffc1fa03c7be1df593de96775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f629cc5b1f58cadee810fe2e0ac16f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb993062e15a3bd64575b70da1dbc8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec90cf9e65b453c4833848c8b8d316536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485bb3df33aa3aeed512c834f007b9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e0732512a0ce636e090be2ea8e25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc951c1d9e634f2bc53ce91520c61f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c615da7f1b615d905d09c70a781be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4db9a161533b942c60a33f507dfec1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45877769161c0c73dd1b9efc2223e250542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399a2f3298f4e0fec702d22d5015e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc53aef0a30dfa577b61b13bc8a05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8da32c0f765a885c3a7427490cb6d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb1f9a1bb8923e2ec3b4cc44c614d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716434303a9dfa7e8cf41112f02addc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89e2710d929bcb49dab5aeb3fa8bbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f6b347d7d0d0065847981fdb743c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76048c72eda053766de1fa6e4d5ab35b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05befec9bd63d11680e08e118153fbd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1067823e01e4f3476d35a98538f8248552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a073b6b07253e42ba9e9c12a8e7ec7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bf7acb77948c3d777cead591a7ae0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f9bfc2dd22f9cc9bf0da4d47fb15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998321c500c7e1a05353a57b382b295556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2aba7fcde15900da69a8c1cd934c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968932dc650db91aa533ceeadbefed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd554a236f4d0555bb07608a1b87aef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323d0c7612e511b0666bd22e5f578de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87845bbd9438c878d19f5283435e63e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729f31d3dd80794df0a893f84c86e2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70006d0790f5e4c7222c7fc4fe96280e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a0b32df693683df848033f03ae4c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d30c4c0c916583cb891358ba428a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b9d48336e8d089a34e9bdc43902a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3b6f6f94cd4e6f5ffbeb01d32292c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f1f65d0678093aa5154b9410675f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ced5e2c55ff42efdb0c02235634fad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d50d3bdbb6fda3dcc4621a70250c7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026be1eccce33403a221e073b3dda7d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a028fd9ad5c6c19733a02b4249f510572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f96e8bcb0e0bdb99807488d40156f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff67c9ba0dd48f3084d6853d995f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a365f0a842232903f8ddc4433c8d3dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca8daab10781a567687b138ce32ac9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2933e93d215a79179911e61a688e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f7a8098679c1c45c0db31c7a0af43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30ce1fb5857c633e8de38f71791ebf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b060967d70f3eb3b3395e47348604580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3ef926486fb5f068ed36b014ea68c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c98cad3a19f464b0320e8de6e9f26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65912c46c122c4dcb624d11157c8b180583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779d48980b4da977c027b0dff085d8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18708c9a7c8b2e40a8b7e6461220a5dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52defbbd6451ba5a163865f12f8009e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f23bf5535cc9c933d25b21e76294c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a83df86fa27b04410be5b5be0d6eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee01781fa62106fea3c7d7694dd9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308e84384414e96e5e8acfb502d112f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7acfa3bf5e363f0a1eb9a3bb3eb83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd7c4e9609f3f2044287c5f6f7e0b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78727a55fabea4e6ca80b4d57723503593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf6f7e29bd9e27fd641ebdde7a62e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721556f49e69bb56adf374b9493d8dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf5434bb9ec443c28fef7f6281a48e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae3a1767030295d09dc92f8b7b955597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3c007c2079774ebc77232553b5bd0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b77ec3591a232484bc57479cc65c41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63889d417fc16efb885fd63e4bf1a22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc109e0e156628989d221429e4a46cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ab94a6ec601e0a0eac53d4e87be5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001041ca5ff960b118805ef9966f44a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4ef999692342eb5a6b46757b7974b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af952180bcc17473786815bba46da1e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11221ed3c38a759d3305ecde9a46e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c221ad791c96678995cc8710dede6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95314234925efea8507eb3dadf8357608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356eeebdce3a2d7cc72758c18fac34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c5b368bf42c44e065709770d511e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a23617e9f2478f0d4e78fd7711fd24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b979ef253347ca18fac8d04be3135b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83de78c0cbbc7e8b6554acc3b3b1893613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e92b05dc526a68b68072c9f43caa3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad640d3b3eb5bd824da03915daa691d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827adcfb57f5baa8e4fe06a862b91c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ff129db578f684cb207474592ba99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e63c7de83e52429154e61a435f14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aafc97ab278d5a9acbd8660ea32488619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5097e0177666e21f38fd9cc667399620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5b3b58670b9cdd83e15a33ef3186f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb3f50a33d0f45b076b307f29da849622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43309ede7faf3009ec108f6e037599c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59449b6fd4190e4ac163c1263d879eb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da0c186b8e00fa264bc197ac041dcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de4b638a0336bd8aecf780947c9f4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d2614efb42e84d567dbbe84f50e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f4907e89f67ebf98603a53b414f20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5add437dc5a215d177e6ff33f637e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f026c232334945a2140fc90035bb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73e492cbfc17ea8e4b3a106e8eade3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa54af073dc5471b304e87e6c17be7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4298a80c279551387fe6d99cca6cde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa722ea040aa760b752c0e3644883f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef28f7af0f2f331aca2bab7cf72f5ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e9a34cecf26a9128febc498bb0b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbb63262a6a7a3aff026596701687a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a47787785a2761f0b4d86862fe836638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38543e80ce39d7ad89d4c4881f835b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacbf7558b4fb3a6733468c20fd8510640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554fceab396c6e93d7b10db139c48cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53937c8211c834bc9aa1512b7a705cd3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46fa18907a8b4da4a4133ccfb6b37f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b73dfa73cc644234ef2d0d4a4fd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0d562d54cc6d98ec2d2cf650ceeef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a125e4a93cdc9943ec611544565df9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe8c8518d08bb009bef6e83b7f615647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1949f710aa6c11f0ed363225799e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6927e06c844e375b54d1e637339a8cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efc2d1438515dbf45fb52eca3bf253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e241caee2a9152517acdfb585352f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc335c74df60eae739aa3dd50216166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5657594ea1a5bab4e8a59d21aa4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79724f0d6db67bca088d0cad2757c277654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f251de5b7b4889bbe0c5f2d9393113655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0eac98ddc7ffb4d58ea9481a3d729656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159501a5aba7654142e2fe612ae8aeb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb19a6ae4b92f8ca4d89e2f7bb493b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb88baf5e6e6dff8feeefa98863e704659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e273121e9bf3135ec8f7f4924efcb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0cb79ddc6558d4f5278e6226e6d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e505e73ea6d63ea2f967efe3847e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32990c3ea9ae5fc73cc88c495bdf6c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28ba5be9b6ab8a0fa1a88a64aa1718664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9afc376f543940f36d0e4e089b757d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6c7206491a760771ce877929e62d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc577cb07d8551fd515658ddc28c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b31ee27765e86654b3cd92fb045fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979909bc536edc64379fe05e1508a54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7cd8f969fea36d08073fa90e4fc38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f33378dfd27f9a08e101aef9222b56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f8900d7539660fbb232205d95239d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf812a46d78023532b7aed8fc83810673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810514c1fe8296303030234766599e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4384167e4c748e00feb30bb578b2365675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513939fa62fd9aa868856b38ac398f2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da404bd52204d4c7f5a03d13b9b3029677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd968724947c117ff47fcf14d99367678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e921616bc095cf1b8e4de207d7f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac3cec6951ff99eb5113ee0d3f5a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9118d394fa2daf0b0a821fef1a665681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6d2ca88958034698b1b3531672e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d241b98a812fea1f1e190cd25cdc0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e55393adda182f73b6c3821d151fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528f3f13d2fceb95d9f34edf1068437685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d43ea1e66e7f1f3b440251656ccbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad26bf3e86ccbc2817dd934940789d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc65a453e2292ccc2710da9eb17de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f542868c587d2b4b5959df57300cd6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ce5ac81ad4ef099cc97b07d8d5951690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20ab7417a92c7220a4d83d424fe3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a1b4bd9135717cb8528f1b3c2d3b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480c7d0cf4f776dc5b2ac3205a1375693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ba772048a9e33ee225f0698bf4759694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778755660a2c90c88014ff06058b335695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab48f1666acb4c14d75176588d649696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ce3bbd1bf6e5d959eea9abb17974697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564245e6534bc1e8ab1c000d496f7096698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1197d2eeed7c7c86bd5e74b67a3d58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5fcf23a747220105203eef057febc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22561b54d69a00341ec0b2c3caf3582a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a619453e370411e4de6023bc717cdb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c585a1c59e70dd27941542761e79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ed24931b9f4dbe26bb5204477a014704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41921d5ec1dac8eb6c2a4e6e28f1b870705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230b1d041acd97a1db724e11cbf5b4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709119231b304964add50abdc20e520707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c222438fc82b95301c7795e8067a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8d843dc8e0930983e4b99f7ead7a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644d3872e27370c691903027f12861f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0e821e1a6b18673f6950f15fa387711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d16ce54e3d81ddb8de7e0562ebacf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85c381ed60adcdc801ebef81223dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397cd8cb5dce5613527eb5e8c91becc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b845cdb369ae420b3e937680aef1a13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e370e8ea584fd50573443943a3cb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a6e34d1765f0ed730f28ba5946ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e01bbe3979a8716a5f67555b4598718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f6f2b2c889d1d97979d7e60dc8ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79881cd44a3c462c971c528f33baaf8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74591748751d3aa95a17310cc4a4e6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd4506dc08178e2e7fecbac104400c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656039dbaaa5903556e6ae7594aaafbe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1738b04e4a30ff320aceeeb490ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444747dd2a82ed11659bc795166141fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d98a54bd61e75bd1f61142bf6a744726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d72d0985e042c46be0a076a94b563727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c7b9eeaecc3fad229c901199a466728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552165c846936c9259684cb05dd8bde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd0cfd2cfdd8d4b59ddda2a660149730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f172b667184013609a4ece9ea74e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8036a7bb15828347db2d0909fdbadfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383680c5cec57a6b9a0c529fe77764c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bc74483ca63eafbd3e749770e33d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6500a9584e50af4b4e9e0e7a80ddcf2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3af7dd39d0af735d8311c76075f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368d9759b58a1a3cb3a205c942699c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686eeb36820239b3b327e859d7d02e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48bc3ca5bc6270123586fd0ec266e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e563177e1115fed8d1bca5de873c4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b34a54fb93711bf77bfd9683eb308741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443315dac8eb4f6c4ed91ea5d7563314742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293e80d85dac4961a45e7c8f83843e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3d294acf3c58fc38afb62089247cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74f5b686b7ae53fd59c8c9d81174d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14840101cb842c3a29ed70830e3711fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f30d1ec505da9ac5622c005f77fe7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b2007466c19074878ae8353c7802e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9749827c03c597b8df37db42c5273749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f59716245cfe4da41261fc3076f54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc358ea2b4b2375da0e259a9673c6d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30eee382b82a3d5c8091fb4c9028b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa72ef4bbeb02ebe579dc97602096753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c54fd833dfabc2cec4fcd255ed96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3a7f2dcb70b097df30d0e29949707755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1141bc62ff01feeca203ca9e56782756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0de8d757a3d37c3eec925ec08c74b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b8acb67c58c64a03544bfe7d1262a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6767acf9f70671a408b7455a72988759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e7373a69530d779fb0ae89cf52d7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af579f9e08ead66cc37fa0f811bb9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb064c432a6f1adbb75829a71fb6a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd20cf0e79542f3d9bd4bca2124d6dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7fafc89bf1423bb12151b7f61826c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f0f87dcc4c890ebe5ee9e667c68936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c794bc974a17b1ba7f952165b706c3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117d500f361f85f998540f749dc4248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b16308c49f3ae5cca8e4c6210a9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942d5f2c79f929f95a44e827fdd99b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5778d35ddc5ee20114c97e0add70ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40adce35269ae3f34aae5e272c33f2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d8688a04e67fb4b9f081a9dcb2fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d6c5e46705df18c2b482d5d60fa6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b85f079d6b0f4a31f72f82298cbfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb9c4a2574fb3bea14ef348ebaa5fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3dd7a22d40ca0669cc0d639b1b99317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407f7553434c01f73ff730541dcedd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d957647b765219e3701201e1ba1f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5187ef426c95d72c17ae21e20de8b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc229e7e56eb446f9b20bbdc61e40f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8982f5ccb497347984d986c41233b9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8d50ac4901fbdc77fb3119030de1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5576ba044adc48360c98d22fe221c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b0aae4dd1607c29bcc3f51787ce0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f6fa3a07afae00934d5f7eae69e9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eae04cd898734c7a8687d8b284a4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31415fc25c86ea3106e18ec2d620d78a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38de65c003354b2a84dd3ab2c5a6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78e24a83859df66fdd8a277d7a54bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5c8a2565bddceabf2922b674b06c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919c8ecd8c2c6b983dec6d34452265932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae47a291b028d54069b650b45c5ee4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae465403a6f971ba21911ca671a6c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc1ff51c2d374ab605f13774f6cf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01efd5958d977448dc4cbae7f73dbf636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da63ae3d90cc3dc287bc99919701e7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b5e63b32642086e42747adc5ffa7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff36188606bed97237058e3d9c0bb1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a4d2bf4826571562b037b8f44e5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213454bc8bf63b4d2a59472d28761aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a377cd71d433ddf2f839e95df9bf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371205276fe915f54350d2f164beec5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fb2009b03231b51bbd2d7aba5021844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d280686730e1b5e0a1bbdf088bbb8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2b04ca01f83508603d8448aad36d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58883516bcc90ed51ac1873dd7ce9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3739a72e9f07e662a86b54c915996a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f26bc23e9515f513ca8ccb3458e6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086cf1f9f782938b292d3630ad6b5fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc8ab077685e7da0e20847d7787eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f5d59c27a0f796ece4a19917fcea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a34bb65efe66a9e1905008fa77fd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb66d93fca3094cc46ca563991f007554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082b49a9dfe2b468a964b03e291237255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b3203ad5b1d743e741f528bd0816a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c909e07bd64e4375541b7c228a0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa56f5ed04215d14884eb77d32f6aa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110344d0d02e1d019b83f1a13bd2b87959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a50ec33bf754bd839fb0f198d98c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad1f34fc9f70cc366fc008660789b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f469f097fcac38e14d12337181d4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0040df0ad9b842be8551ed60c984363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b69e540845b80f0ec12dacc76a5b6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc950e6e5c3808b648592c92ed11a4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c142342ce4550cf8851c35912f88d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042172e0aad14eb43d3c23fc54715767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47dee4380324bb9da77b2496f7932568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e32a53f4700aff3bb5d189e1ac605769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a10086c5e1ba6edfbefd3f8f9ed1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0d4f885303296dd00d6a74e798ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955af55d01f713828e513529fa7361672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f6449aca2dd47cee8cb42331d7b3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a98756c646967a33a5cfe9392d41174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1c026f88b847235214c01ef83a48175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876205e22d745c9f18682413dd86e9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fcacd6bf1a986d0e7586681a561d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3aac787355aa39170e532af36dd2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640775b3784b2a0c33137da29b99d11579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aaad2c0c41cf7e4d639785b8687ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ef279df9dc76438c630823a4a3c2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f20dca92af5ece587909c67a89b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e93be4caf7ccf77266551599da90d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e669c67fcd65a3381b5841cb6055984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a614d82d36dc8d42ad3b691b7f7407385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fe59779abf2a660e81265e8e757c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a87237828adad9993c90badc3dc2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144acbf920b49bb10f8c825b2c5f6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b344e9a11d71c79935942491db66b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6fbe98cfa0d69a31dcce5d980bb7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616eabeab1d393cb55c5152dbaff0fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60640e76cdbf882edb0aec41cfefe92c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405463df318e87dc4ac568a54751a74993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd1baa21cb6b996756a2b889429e1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435df597b1fffd7786f31b4e25b7de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930f321bee053f66d7f22f6b6f1564096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c585f3c1a3c3259054a9212727650997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160eed6a5587af7bb0e1bbc79660ff798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b67329b9047b8823093d84dccb5a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867649319c51026e7f54124a9ffa99d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251b5c511c51b340620fde2e311fd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33b24e13dfc35dcda7ddd1612bd1b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9892a1b96c5996e79bd12d36bfa39e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5308376c95880ff5807a6d4afa80b93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ec096d867665fb771445f1af067a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1050b71c806f3c1bb5472fcb4517da4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca45d454b25fd08569226eafddaf3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad289f6da823d8905f5ad0f9e0fdac4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d575f4df1b1e012dcf5cf70646f906109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb72652a854d65181407dae22c59f17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ad51375ec75bc7643b5c4429f66e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d4bc73c8fee36ce8ab9b20bf86f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265d390acb2bfee439d0e9b518a13c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec414ed4a26019dfceeb6e8f2654c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e467c804b7ad5b3645978f08e6c5a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69ea9b460e8b635a5688a689709d92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec34d7e08025aaa2a89ad26a8b39814117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ddbb81e7d682293abae5490f557ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edab61fb65acd9ad1fff0a2f9929ba0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce47437fbcaee135d3b8e75b600655120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c263758fbaf23dd549282d8dd989cb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad34022febac6dd5c0f70e9ecb115122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc68607b2ebfc9347abb905b92245c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6847314521a3776b7292f67672225db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb760d6fb6d8ca1ea8bb1a0e0ee38ce7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f10c1d58242f5e2ecb4ca8e11cc6e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f05e219c2c05573ff4ccb29b4ffe95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff369be8e5f85e5b374310daa4f356a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3685c1982147526ab1c9f8cc4e9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb476847a7f4afa4cd0ee4d5f0320c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0dcd01d36d140210c1071e62707b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d66e83c87d43c450075ebbf2168727132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fcb616040cef39e3da4fb788e8a32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999275ee4187fd6706769d93a3577882134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531777531fc15d66e99b80c28c94e5b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0263f13482b106c714378c5d894dcb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161936e5ce6e148488d78c59be667c2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cad9420f7d22cf56f26c3c961f5a3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e349f6d40e49ce4ce4e27d9569822b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d23dffee027f2b6effc8452329e106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eca2832f9cfe978593168dcd926bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582badaf3ed54270fa8721e71f24538c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359da482af771f36b44bed27e55ef81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257daae5d88496c7c9734c1e8f7247c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fe1dca539e5211a08d5fb7fa52935145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2dc3a71ea81634885c159250aaf4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e773f8202ee88fe3dc4930b894eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601a13f520edaa910d354a41d7a49e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1d0bccad9e87f5b967d9953320fc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e8a13b9bc87fe72c3eb6d8fad2f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7f978853dafb34890f0903b2fcfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cddb25db864ac593a45d3cad060868152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8021672d8974ac9c62c167ef4dcd4ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4f62738826cebd51526144f7fe52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c568caeba274bf515d623092cf7b865155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496e08cd1ef2727de0ea483b1614802156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b25bfada601db00d7b463dc2c00413157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831c909c8686d9973141a1ce61c846158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4467916fedabe9a443e8461f75fc9e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30216a97785eb2d00ff66c3370a7bbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e8156c2441ff2627128829150d74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539abdadad386697c19ffdb6b3965ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf70f0659f5937bf80ce2758972cbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ab3ccb22509aabe6100740f2beea0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa03e9c79254b9bb6b294138673a91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eec7c9a8f62a5afb287769f24240a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f305e547ea4c0e0c7d657daebe809a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a436b8f0123e49d3f9242f5ad50571c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b9ba0dcedf6fe8dba1faf8c02384169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1a027cb16cd32e884c92bfbab3c6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdce1c00a6d6ace950d65b196c12c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f8ac81a9346137f17ef65e2eb91c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0743d3966804da3579ec9cfec38f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bffc7da60c0aba1b3642ce4de3bce0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb682d5280abd38a775965d7c6e833175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8882f3e24013e746d72f3f5dd4274176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdb9cbdec3c2cda9a812fd1f679ef2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d047aaefdc0b7f0eb9fdcf622e68c29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dedc072a31f3feabd11b8315e0ce2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f05afe1060af40823ca918c8a7cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ece856ba24a6d3a4a157c2cf2bf690181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e0e6cbed0f859079e138de95f4bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610a2f8e3f2a865a70e6f6b05051899183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb004bf46f04134b642830beb79ff2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06e0c7e81208be57995fc8f9b3e39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024ca0abd3b12ce1fb996ed894f615b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa213e3f511f0cbe0d5894c219b9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a3e024b5ecd92f0bda35dfa438af3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe341986c96c9f447b599b3d7df073c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089fe5c99fb3c72c403a2356a776252190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2327e6fef2abfd040e7f543fc00e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88f06fd026bd8520fc30622c4afdcf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9de469e7ca8836715e9eecd44d9cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdd1a6b16613194ab68baa928420f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c134523796aefb97ebfa884bde7e49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a765ec439766106f67b7474be0ed85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dff323fbfd2d14cf6d3c05d57d2e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9c17be6bcb3563b619a98c8efdfb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf4eeb7510d9d3b8556488cd0ef5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9e68698410e3f580c1c7d7b9dee50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411628effd817370250d476c9d6abdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceccd93eea995a906cc24348f626c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e76f6af28f838738da6924a5324d73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6495ad70f310397a06e742ebe8a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf74ab91e48c2e0b1f7910cdd3127e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41841d64b7955e3434e2daf856309f58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400a15091db7e774b1640081d02d61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40045ab16ec171b05a45bb9dffe7e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0049a94f868fc23bcace9e608c63fec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c7f92f2bccf98c64aa318d7b8e7dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac433f9552fa031d43bf7337a6340f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b99de36bb6cb956a6330eb69162ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32441ee6ffbb5f386d95b78f6ff6fd5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc417dcd0b827cd1cfcd5fb3f59a121d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a693b6711f679faca42e8cb44b23fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94364e6c84da54710a3194c3c2575549216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb630e4efcf81b71fff2d97f3cc4d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38996a9f19e31e1c6c500331c08d3e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd5006385c1b679d0ef35cc96b7b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3e55f6c8a455ac632c501c3fb6e08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21198507492d7e3cec0c195f94dae26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27f7fcfe5e06bb089db1bdf4fd132222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f4b993aae1fa1bdf4c1d3b9c82937223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1194aedd3e3abf8b8e549cb5d1a84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5ae5b8bb8dc33fc60583f3b665dd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68653863e243396cf2d60cf42ba0a0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6314efb11d3e4ba1e49ee7855590f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930b3a6946d2bd0076bcb1e6b6e9a54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0608ae543ab33b3a4bca2684f1376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a882e578b3e955e23ae2a18d445d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5909d796885e534aa65a01cb08e7c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45e6eec62cb4814d0785bb14757b58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2939c33eb3892e49da36ca6de4efee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287fc4d102b21d5d68cf4312d0e1810f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d7ad24a59ad07db300814f3ab697235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a073647caba2ceb83c670c94105d5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a9e5fd806cd5bd0fe2ccdd68cf96f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522559810f0c7eefd97c03e2daba1e1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d56b5d1e85f68ca7860ede3886000239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec1491b240a5d0b33f22a0a783f50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26cfe444ad47a967cc5b76020a614241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91387883a88c856da47f686786ba39e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c619d8ae1bc007bcf67da3be8297cd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d19ea9b7c1fc5324f9c31e9e48b561244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2725514afd0723433b70607663b30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7af59a99ac85bdd0b8f3657a7a91d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d04afd311fb9f17eb9e16ac08288247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ac15147f147a63cbc56a65830ab6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a590a05bf4767f04a14ad1f664725249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb32ecb4799d9a4b49431a21ab7e2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db35b6d97d43dbbcf211a258393523f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe37d6049d8046820634a0e9e7a27b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887966219dd69a746cfbd3c9d813953253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54940c24fbf4c1ffbb0e53e10f550254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4b73cecb075c453c62a2b6ff6bed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe69be4258a475e8555af44be6b1ab6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425eec370bc7e20045ac84b6c2ce531257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9951c29c9c6cb6dd4212e1f423ac0d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79f07a5baf71952ca7bf0163f728ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e6ecbb76bc5d07529ace48bea0443260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786befa3dc5ddd3276f59de67041cac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b446bc7b356a37322c26525d905a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988cd7ce4564ff6cb6f3f75b7a7e892263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256a00adec24bd906919b925c8af9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3db019ef1fc769b69daa466dcb048265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baebcabf2b4c3cd9a15b7b2f49a5ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ab0734c8d1c31757e28ffa62a74c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f42e8370fa4515ca2441e772d6087268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610587aff334c317581fe8b77a5f37a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174986756eae4e9c3fc8536cce5d32a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62bf173b237fea72a204fb82d0495271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc44065b13bad06a29bd6ee337e2f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d84953ac76438cc1f9f1b789c3897273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308cd5c7727261c276d9bc6749b432274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2cefa10087e48a6b53b987a55018275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb3aa085baca7648126dd6f0bdf09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b51c9d3db87c7cbea3cb41507ff9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb59ce74a49713e548dea310f95d1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb671ca27e68875152c2e3227667178279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034810a55298a9e315bce12126bd2cdb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d85bb951761454638e7d6d22b27d30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff423b95019d480796704e71459392282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c4cfe57e3bee15af489073290149283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b631d07e8df3d6aae4645f7b86b72f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14debc0dc70fc4ef3086e4cde2a94d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429657bb7f0d3851a51eb9bf427be1db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de478c916ed5be449a7e42bc8d7924da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2356b97757ffe154923918ca919ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd3ddb6d507321bf60b89768eec863289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d06ce10bc67a471f8de9b85b173ba6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52eb4132e7bffcd8df3d7ba12f2166291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5d1f0c88391637a99ac5f0cdade32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f9f41ad3b4ed00935ae3f456909a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324b8b305f32432e514d6fd1f97d83d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c48635998367e0e7e71188469cf3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227aba84a2f79e1d9bc7ed63fb1c969296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc14d795e439106af8052568b87526c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79dbeedf4c69717662b04cee7e1042298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92248ea204c87aa7806ab017180eebca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101897a0203d33c0a9a37c918495e5d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1dfcc4dfdba4ff532d8d4ed04e505301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c1a66c93bc5eb3d56c630a5ffd08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477d144bfff0579c1eff0c9aab865e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070ce8674abfa03166a3528fd325696304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727260cdd3628722da51fc5854192dc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ec90b8a7c65690e070d273a62365306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614816f1654449094ceb000400a5388307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956495a3c5b15089cbc98e8d106bd13d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111735d1facbc3e3b9aa5f07f8ad670309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af79f026def776547dec0eef7ad924310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2091414cb006dcf74fdb1301d69296a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f7123e78acbe0073dda7d90abb9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f126afdc319e47cf1002424405c06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37c50652aa7658191249a90ce52a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795772863d630f3e3a593daaeb4eb663315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7793d8e674f37f28da4b0ced02eb74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540e7a364f869af2af98ed9065a6e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182bdfa8cef10aa5037e8021c058067318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea6ab5f2c493e44bf1ed7ff344fdf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f4373d1746555e9aaf0000342e18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918514d9a0d4df6252dd7a7726aa558321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681c063ea68c505f26cc1848931940d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb3b6e63b2b5055a51ced9772f4a89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17153f66cd98e1918206a32d19938d5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c25589ab210f2a20b19058ada63eb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eded47c6d944c48ffa0d7618a6418326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1268f69dacf7d47eeb2d520cfea5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e69c38af9d099cfc6cc9293c8f8bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3dc7da2c792a7c494f62da22541e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8785b120775b8e0b1f8f477a0540d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e9d6d41f4f37118ee676a310ab6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb638de19156940f23e7b73d2ce2c19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d203acc82cb074555a5a647429ae2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a88f33277fc33532232dde7c4dfc99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495aa94a5a11d78dcebf0dc01bc9bdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d3175e8f57e9573fbe5ff7fe879f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ed70019785d2c57f909df5aaa46fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129af368ec07e9bca59ff80687a9832338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3aa213b6c703f4a3c8f3a99644c80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b7d834ac1a37365485e1a96759222340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe89abd8e0de2895b574a1512337f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139277f8c3605bbd5b36c823756ae123342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304314b72227d9efaa62ffac6b2f57ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f74ad448e5063b02ca38dc172b13e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50437168e041f0cfe708c80d0672090b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108505d46e326089d42def71ff9bd5c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f49530f5112fc6d87427fcc882ca30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144ff1ad3669c5a4164908ac6e64657348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c8a7fb4d3e7eaaf94099a7e57fd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f280be01fc394fe69da3e8452e05ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6801475150c29851f95445eb4f85fbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae1666708c584453e764250167a1ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e876cd79db24102312605df6abd83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa261c058998746dcb0661cd058e5e81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d86406cf668627c746f205d5bbf82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540914d2554c076f6a020fc0f4761ebe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912daabfebb065b45ae0e56aa024742357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b26cabac8ca64c430d8f39cad0cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fce8b65dcd33e19a3fa5939bd65c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8db169233898b39f3b61bb368a322a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9b7431a5124b77ec1a8678fbdf893361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359e4a9ed8ba76072dea654822ae5d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f6f3867de993c1bdd2e41151155d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9073acadef7159a1cb1d1929fafde3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00ca2ff899058830671312f60cbf5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66ab7d61082e0458a37f956230f34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309b93a0814bb892674caac80da02a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b193ed13c36f2c60f91bc8ea642343368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f48f203bd5ad648a43db83f8ed5f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10452bae21eae6df5b919d73b0cef3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3799d1e2d24b66e5bebe890fcc9b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b584e35f61e9be6ab75bbc0c89c91a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3989084dd8cab14daeeb618d3306d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47996e22005d57ca9e8b3d2ce9df516b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4494c9514af8b6ac2750db7e880b8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb84826b7ec2eaa1126d10347b5cf3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13a2489d97bd688f84f1ce67fa6ef8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f94f4f64396720c75925155b27fa4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63eadbc7ef2c2a97481dd0df5e26819379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7892b8ed6a48132744ee72e9d71bef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70af31db7af766b82e2d89974ff3af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968bd79aec9573fd2d49477a43a51ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576211de1a35d462a4a0814a2a394ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b472bd5a43627649f43a4a03d7bb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4ce2907acfa861f764fbe15803df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a0cfb605567ee5da0714bf5ee4681386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9687d1a768a0fbf451d191e2cb1fba8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da2d5fd38257755ba7747e14b03584388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fabe9a7e1d65a9ba6831dde617539b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159699f18c59f545c662de5e390a023390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d3d79943b1601182fee60eb0dfd0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f40c96388d649fb2a14e39fa8f9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e9b74693eb29e28480bb90541588393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f8a4a45d7eb0c7fce43f862c3f268394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835eca86be18dee4ce756650380282a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88500fd7f4d5d58f6fb3f422934a5686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce359a379a71c072582f288b1aa300d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ec56726cc72a778f13918572ce87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8cd2813fc1f23bac92ad259eb018399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af15f1daf709f820a918fda147ea34a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0747fd9a26346018b1577f020f3ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de59bf5dcca03a3162478ec16ef471402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664970146219c8dfba499581020c7c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf544a16e1d054486a7e0e450b9fbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645bcc8a471cd43b6d7ff8650f0905405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a0d95f94ddcce70e80006c7608d31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe741eb9f2246b22724a368d83bafd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a12ca6d03f88a6eae356934597e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb021a809f8288622d169a1ca78117409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384ff17d1e07dc39ef5d4110e591724410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df1b82e08dda98001132d795499d6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b4ec9b4fdd4325595c1e8d1cc43c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b070dff38e374985cd0a2c44051999413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7329a43c2ea7f51f383b7cf5ce4158414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78087352e151b856b30286ffedb17d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0125ec8e51d9bf448e4bc2f7f5f4602416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985c732171149790997b64feb936c28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709afacfe04d1088175b350048aec01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9018e8d10a83c311429fd994877893419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699117f1da7b9ff4b2b66470a84cf6b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010ef5f501629191aa1033519fc2354421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae72f78cb857d78bc762fe61e990482422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b5a27aadb435151676ed7e4ba69c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa12a2453663811481793e4d2970c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac84ccf062515ff64afd1507e8e9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea6ad72318753a1c82c9c2977c8b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864642fed04dc8a6b5a825c4fdce7481427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4689978512de3e5b0425db583c5fd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e532dbd31bea025c7b61d2748ee66c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07c766bcf3e8becda2c72b51ea9692430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab05bbb1c90f82be24819b33158ce1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a325abf2cdfc8f816e4eb7501fe56f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb00d601d066f66e262fe5f4bdafd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a31a9775787a144a23d48755879b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5786d6e3393db7a241e3b44246968435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7299b6d9ac77ba07c69c3646b131938436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec644e3cb1619ec708fc7aefd742d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beec96e194327cdcf78552a9934c9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809622f1b064427008af8ef2255971c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2751be77ce15b0539fdc7fbed666b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236f64de38cf8651bbd305caffb8e49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a09c6ebb19d49b071e24aecf56e552442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7602b7d927fd01456e08bde49d0fe6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cac3a1e7addff76d4348068c41e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ef2b32e048bb873c4aaf65d2ce67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d50b25b67fa14dc1df992be2aa9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ae21c655785739b1b52d8de5a224d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d41f34598208650cf86ff82e04a295448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743405acb78a276780f91e11ddb00071449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd93b75efff454b4f1cbeabeae2f65e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b95cba2710554b8458575e300bcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf325faea01d455eff5867e24702774452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3db24ad890030c83a129276ce259ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ecaf4fa80a2a804d332b9e5c3a610454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae188fdce92eaaa9c97086f4b7bc58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd58e591b9a65c07ddc3042ebb3ab8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bdd48310fb3709892af8233737aa4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5b7c0cc4969390b99aedd28e60034458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bbb34bdca4754d3d2a2f08343604c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3615777b9c6b598620a6f75a7a7b56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe0d9d6c9574464462793748e87412461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f24089c845eef9a612d8a5b70af5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d552f0d16446f720e1fdef1b13e7f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7c6c84ae7263a753cbcb42ae053b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bab88da9e7ea73194760c9c5ddb90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f537e5330eb6f27c5790f30128af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b949f524fea9fcc7d5b1d7aeb222c94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba14a188a70fa3ea6fdf5bc60b5793468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f1234e9b07b0587984829e9e8727469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bd2c60e39b510b7ad1561580332f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578b3727e6f1f2a1323ec82b8a6e7cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839361443026473ef96a8166a580a11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc0533781534616e173a48fec5b51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf214bd7dda762d804af8fe08b2ed8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3cf3666251dadf7f56be287b81092475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5bf1a6712acffbfa9b25060033193476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d80ba1fd5b2cc7ac7c01a54c457294477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bce4b36d22640d05852d5cab3e5bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921b619b32cb77614a89479f7ca9b39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2cf71ce5dd47c237ede1cf7c379d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbb7b2939900cd0d28ac9e19aa9734481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4fd1856997014d033423f7e6e9482482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20cfe2bcd1507e42e204bd67f29a5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f4faf2676adbc49333de48e1b17db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9beb2a95b598acb5736452bd95820485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a16f5fef1b66db3472c802fa1d8a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142d2230419098f09f945a922ba3d87487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705509277fa167e2a033c687de04c1cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554acaab15ec1b98b7470db9a6a5785d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae564e0509bf7a9fc8f12bef36c027490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aa7e797b18e746b9f5cc8b5ec5026491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba35572254bcaeb72ad27815fbde8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e127b7bac06120fd2d4b113221f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee31746309fa5aa8b4cc0da62acefc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ddeaf77b03feeebf7da43619b29f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505769b6d6d18a8b9bc7ec818217725496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af7ac7a91164c19f827397164760c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04428c0552fce9e5a9458690a6600f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b25334b6e267b5159ab2f8b21862499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c20bcd868bdc788a8a2fb2f6ef517500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b01cb844c69019250516600531db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee5358e072c8c949b19f625e9f3b24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7370a7557e12762604a4e268511ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead062ffe7bccd5bfe0fd0613b8f0ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e29c1d22a682fcd6c22b0f0bd61d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc441bf1357f68827f288ad948d9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6a70552b1459dbc7dfcbf565a92a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57596b12a9c782ad77cdade30c7fac96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb8dccf2f41c1155ce68edf6b1788b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025cb7f9478f6df1174f07b93e8f7c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceaaf2ac4935dcf0225937ff33e023511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de5d813442269c74f9c41cfce0f6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfc41b2eb894e5fc1a6922dc9d5395513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5495060cfbb30e77bd77ca41ea14dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084f2f24cb5bec86b9969e7dc47380515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b730a8493d3ec0196205c75fa82441516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784b58ee1b7a399f2a3f4b41dc0c6dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2d1cac77b7234d79a90e16b39e334518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f7cfe39312fccf34cd7b9cc91be9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e6b9b8303b0152367fc5744cdd72d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834f93074c676d6f27e105241c2630521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d9bafbf223256b51fb5b167999f96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4486dc688b370ae58b7604989364b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188b9160f332d45d7595cfa29130cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119756d5f6172f3515490c1b38212b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64ae182074389512cb898566af5e27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65ea2f50bf3f69735d1eb717d99eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bcaf86ec7c178d4c330a97ff3ec36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946de593179ad52799accab51152071529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984d2259aa497602884703b0920513d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbd5154c05bf3ae361e04e6185c085531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c36cea9dfa73c94b229a54d4773090532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9732012b95dd78ad5523c9571c1a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40a128ac66e1ce92db249550b8b6ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee57b8a8037bebe885eaa9e7a55589535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a22e4fdaddcfcd3a081b6a596ec5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf18553b04caa5fc878b471d749b2ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a12e393747043772e00ff640f837538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb5a02aeb2925e7f990a3567312a95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee3f9d8d30e68e7d93297c8a82529540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d5b643450a8647c7fd01799ac6bda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a330bcdf0028944dac6a4942e151b58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16427285f9e4df4e8dd6edc846bebb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287188258cbb0799072ff64903305045544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705da73e32474158f9481618b14f769545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ef0e56f1c0aa038157e1473a6683546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b123e9cf5ace0f8b04d711f8c928a43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c8840bc62976bd61f926de707bdfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb89b386efc827ba2002c05086aa78549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc9e67b62b573d3ce40dbb709f5e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696d91b74335314fa35e4633506fce6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf653c68c7089d5f8b5fa729322e59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29b999ae51db87937bec55ff6b0213553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624239c25146f966011e9c972d55986e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07884e69363ca5e7fe0c079326439e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c0011b43f1f0a161babfc0be82c12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003dbd45a47e9d20827f2f8a792afe6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4248fc94a120169ff6c42df7581429f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3491a7d87b8b6d16e19fc785edece559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f09310fe81be15d456de9edf71af68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3519920e21fd62760d43287c13b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130b453ea340879fba0f6c9d1e754da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb03fccdee7bf1ca57e6c5e33fd17e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351333f058f1c7263a522618be1fa9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e8ae3b1784b23bf4de64d67467e5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6822ce3d53ffb08d9b3bbdd1dce94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ef4d1b7ebe9169bba8a0b13cfde0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5db8e056109cdfa02cbdf76283bc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27e4f719b31c0c62ec8b1650b1869c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0c5a8ece371bd39e5d8a078c38d2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9f7352392ed5444fcdbf071252f76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7475c8d1154a72c70f8695b3417c760572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d88483f3cc0494d6dab3ae6bc5dac0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef8b56a87ee92efd6eb02ca4828eb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04320d6c4effa00493f00bc3821dc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3c6c233ee0ae3d851fec61335c3b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4e9d0223656a573d850b863ff8d15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102d7d369c01e07a1608f027766e40e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170b154997c06a4c7e998b04613ba4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185702a9b52d0717016075e685a95cc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ceed24492ff3719f56a9f2a6c9a0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8d6844630ddf01b2e444b83580b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495c31808c9a62826b59d55462a33bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4fd455a59a78c708876eafdd61d40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6a8b0162fe242e6ef7cbedf214cf1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ce912120fa5f853ce07928e4f2b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252cb64813361be583337fe2054ecff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf846300be213cae370a0f93edb2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f159d883a70ab1ceb814a1c90e2af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265146d0b309e155aa90c5619e403b33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e4315924d889acb91032f5a3996c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4fb4911c2fe1f116c3970aabad20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea723e80be47568e8bf2e2c922391593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa6b641aaa9b52d76a65aac37e798594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef57187ac07e395fed25873f2730c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7241e163e538adc5aa95cc4a3b512596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785635fcebd4008ef1c121f57ea2902597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5da09a7356fe6340351b7b50ae1d3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749ae528761da948c2a19ba0b0f424599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e5cc5d0e8d545126feaf11e4cd84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbca065dcd7be9fde7b86cb34be61d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e062120e1ee43e4b5678e1476cb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a3638933279970e739e713b610eef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9a1214545b36982e8a07a7811f4ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c15d40f3b68c1da87bfae030dc7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac44135253f05461505c8bdfdc7fe0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ee791e520054403728e438cc9f13b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b3b9cc2a80e6fe561103bf4c16b3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8ad5fac5a4562a90232407659a1fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8301ef7f25390993502ea4fd52d54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd062a110296676e4224055fdc50928611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50899772744d732f93abfc5506a5b148612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad136b01c968359828bb0c3add043613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879272d37d1f2e4b383f83f8226c6eed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6016ca5e1d0f9eb63081a3caff748e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb478669d4317d3b85e3e11215358616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5402423f4b2a2b30e5ed38cdb4621a0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1b23d433e931041113473b208ce3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ca33b2537662a85722d40b6c8acee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf35557b1fcd64cf7d18b6d74d7e141620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed082a59f110f028d952a99a02e89cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569353bcfafc08fdda82986a73f2d86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e434640eba92e9dcea45e490083bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25e6f0714409700d587a0951d6b06d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6155a1c3ca062021b9698fa01cdebe1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94eb1045b67a5e5dad2301e2af53c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ac65e61bac5fba447c982d57d9124627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fdfc6c21a242410ed0eb7d8a25c8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7bd7e2f3fb1815d9701c927f8f446629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb75e6875b02dbba67c793b33b270b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce592f9e9cf707a41c09f2bf1c070547631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215176a981ec20b3bf1183e3da9f13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960c9ac99f59585d51673a08598772633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62b45cff7a1ecadc6966e2ba85af1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31848967026c850788e9e9249cfc1615635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bdbeccfb73e8eac4242871ca45c85636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549972e5c777bf30fed03a6c9865c2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036cb4c4e95e0ae131e68ad2b9d54f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb57a555043f1ce795286106bb1ae1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55af8fb5d24d8af0d584b5a8f29360640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd7666f9d11a8d1b19d077d2b96805641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ca0286fb5ff38b2e960b727b55c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3e35cdaa3280cd325e297c341039643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c9d746ef444ebe4765ffbb1c6f04f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b9640a64b77f8c2effaceeb0b6d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66bf851cd6452921d7b44bd9b49d0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070fc585bc23557561654ae79f163b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43fa4c76d44a88ae8c34c443f3f45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a255c04ac7a0c80b423829dcb5998649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39703c9d81961b52f49d36b5d2e006a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4450041a339142baba41c4b72b09122651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac395eddf270ae26b2594730668fb6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0c904122b02c6c92ac6e00daa4dc1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18380fac021abd6c755d4bf39b167e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58364b64f9bcb49c1e874f1eabfda1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5007912ff8ef0bc3f5a9ba24a210537656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c03dfe2b8b759d7d8f47c89497d30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb8c1cc8626d6c44576a3d25457033658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8e728b6a6f5edd1e36037ffebed7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd32d7842fe390b70a1e1df6faba5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789106692c8cdcd1bccb749d034c08a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311169bd108406b3f614e6d5cf1fb9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331e48cc484911e200f02f8a091355663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8e3aba031efbda5d681fba244c1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce545bffb11c93ee80c5e4ae7d11370665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4e09ae4f75115d39879defd29b584666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fadee799586a6aa04969d612c825e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd075a9032c2c0566755dcc0e4ea3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58159f669be6a8925b54689ed9e80a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc3bbeb09012af3bcbc477e7d9344d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6e9a58315c07f33f1c21a19660486671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbb3c7fc941cf95c9b16a5385ece7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d47a06b3e50cb0dabf2de5a99386f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db156c232b44c80ef7b282867d1626b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be1243bda2a55011d704030bb81fb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8324ef82acd28283d2ed8ba12f647c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24629cc3254b41fce9ed5533bc11b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01cd44686a5144a63953214faf7031678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738af513d7a0811f229a8bbb1ad7213b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c8ce5fb4f263c8c7b8db3de49c1ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507af6127a286ca22af1bfb3c3b93a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7498f3c7ea1b25c541acc260f3ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bc798f54d352887160eaedbb18aa7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c592c07951fbf3be4b68d12e4b51f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a972355318dad77679d4530d4449f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ef85ceea94608d6db5e7d5b30568b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e217da6450f03086de6fcd643602ec9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b65060119df93b62dfd1edaffe93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd75d0402c6c0a14b2fa6a69f7b2e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8940a672dd7b554bdae3c264c1e4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54ad210211bf70201c050cdd8faab4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89081fef8d461fb3dd945ab9feb1e34d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618c5d122650f427cb01047568be72b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36425aaeca541df7b8f8602a3edd542694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762371310559b8f8affe2598c014e74695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656353fd4afb20251848bfb85b539d26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67d70f67928ec0195d68d5a589f339697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee53211f2abf12dffe3be316ce73fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e4c4378e253f9988b4eafb4e15274699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8fd26f87477299e9e8e50c95e1a9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b99c05806a19b819bd02f9b434d7d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a92bd090b7bd65d082a18e727909702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba810073c81b4552bbe8a24a088d7e82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0d2e3f11d737fc54f000358fb3f3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b47446e4a54d9098f48003b58c62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdedf4ce2d68e12a92a33e7acdc751706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d979ba9504588c7f0f21c5f74cd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb558f744f303f091436bc646f548708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd8aef841ae2342ad27c00429f4840709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2e212bade561f7644dacc5b922e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fe79af5aa2392078f63a222a2799711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb31950b6603e4d8d434bae6eb76af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f192316bbdaa92a68105319330b42f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0416e84eb123092f37ebee9a4600e7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2baa1b4050618edfa069f4c27dcf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6039b5b081c930ee59161060615b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e47a70d69ca5f20091f4fb7e2d3d4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c125adeda2556cea61f60cb55eac51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d88ae64e4782d26fb576b723298ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e76f75aa31bf80c34d15e47f16494720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adb88fcc602dcf0617465a3d21cb88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cfbb26b6d424c936631ed1c4b9b23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d6f8140ed10849215e49de053a8d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f81b377f626e96498b7eb49593925724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6816ce98e6f3ee5675dde3f352a2f26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e320bedf84d3ddf8aa2663d08cb174726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6484c3f45c3c33ea5f545c21ce664727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9af178accba2e5e76301aa7378b26b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468c4d41860fe42690fbe998c610a33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb8c32c7424f9379ce9b5ad5bab7ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14a7eebc5a934b729e7de5a3ce9014731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd99a128500e6e3b419f3ced6f077ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404ce2eda5ea3d5359caeaeb41756a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d183837042cdbce5f492207e7d800734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2619a34533724150fce484e29504ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02665cfb57b689e3affc2fa6216f15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9977cf5074d6a496bda03d45897af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cd4f8df10e0ea7b2cb6839998825a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5972d380121ecc8f162930b341bfb29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e957eb77f49fb1b2dadf17a1a7d88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a8492535ea98124e878c34b90ae7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bbb7cee5a67532be71b23a80295e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f77d83c557305d31e558d1421f7f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95cefb2d25de40c880eea3724272e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c3479e0c884c59d9c91db3c10b949745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eb98bb69d6fa603c914e1fa3ec2f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf34952e3398f95c7641bb5a8354d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea65ce3216dc9cd0f08f774e46601748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe44488ff2da7d1ad5e13e8dac78606749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e719dd065bd6d94b53705071015541750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e718f12e9d6181578a4268d424da0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8671721d57a67174c8409b620ce89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b058784983c001e8b0a1ddf85569a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e228b93d0ddd92ef7598c4111f9e13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb48c676bea50495e0d637b4939372755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba2f807fa24653312423d3c419980756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838db5806237667109bcc80e64042a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1933bc0a4f3136bd3bf79185639a9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88c53a2a2bfca2faa66d25a734ad51759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>