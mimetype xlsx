--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdc3a85798b30e762b86f82326e6d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcc605121e79455471d9c887f4b58c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26776faeea036c5dfef25a15bd0333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641b2d2f80f3837bf4725b2697414a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272f898db0a37b12cfd8382e30aab3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84065ba34bd9ed996c181ac24c98eb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3cf2101c0225f4d6d9082de1a49547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85715c04ee3fadd46e305b3ef6f1f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9604e1f211941abc11afbb1d3d37e4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c83df99980996739dda042cfa975a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191744c222bc09e8331d1aab425a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811f3ab2549d4f7478a7a1ba64103a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000d75bbaec2878d28ba31d00426f6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f4dabc6daec335c7e160d66bf7d9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753963dff3432e39f21ac6d4874bd7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd874dc8616eb773137f3dddc4ff2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9febecee766eff963d1e2c4647e2e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c21e033eb67b01fde106c8c68d38d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44607c50ea2e4a935d225d5bbc756d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6812f58fe93d2741f694f3635727820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df97c125c555efd6e8d49e3caabf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab663ebfeba701235896ddee40bcf02f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e8230d491bab8d84613e08ebf81323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827d972ffbe3c722295751b0f06c2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf294161e2e9797c33b6c941f924f0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73cdf0ad3b38cc8ab292b4276864ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b3e97ccd1b7f3ca8a2d625e2875ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee73587a8b2e165e26cc58e8e392da928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab9d1d96d6afc73d9320d08b27212029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c6cc27dcee0c556d1f0364a46518830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b2236c518cf37d8313f55e6e97e8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c271c04c183bb1b80c174299fe832832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecd0a4e260bc660ab4f076fd9a2cf633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c205f0145f0d056a322bea0b3faaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a8bd422bf4af4e06a259b50fdfe2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525509a83f4400431a33f464b499d7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ed0548a254c0846b60e6323ee2bb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999157bb0bedc12d6b0536405596f14138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902588f65f5d277a70f65e7f2a6b6b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac09981e1617e8861d6e2c43b3dbd2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc21f0575b0110ad4c3d293c52259a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb367d3e46248b8dc584372eeb9ab942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0c9192cce0b20a73fe68e49d5c0db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705c67d297ec142998b3b0d82afd39c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2401ba76be4fb497a4e2e61886e3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f75b163eadc432e49d6d92c80ead8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c2ffe7ee381b6c07bd79288f265dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2c9227f260c17b4f7827ef1601dea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae279b3d9ae274ae44d00b0b9c4a9f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef1681c4e2f41db066f8fc3e18d3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2990b350d86b77df60b770b88d9fa8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee93d5c6e0b213b3ed792a28d98fd7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cd30eab09a6a94ff352e242197cff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6405844be5f23c4f1f3ac17b513c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81411077c028ce2549991b0f9cd352bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93871180a848950f34e0fd210b85bb9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7926f18e33b68c368738445097ab7d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bbce2b27465f79374573f3a19ff4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de966678c32f62dbf5adae84f65ec9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507fb244ebbf241ce925c0d0375cdf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4570e1ada3490b2aa6cf2b0eb6767361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9366484e8535e4ab63ff5d5be6694862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac4bb619bb8ab528002f290a99cbf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868548fff1e91fa8bd23ee673384bf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3263b6e435897bdadfb58683167c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf457e77abe05d383d8dc4d282676d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6e47d419dd7d970fa7308c55f6d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ffffed4a6c9d8cca4cbf8005f87cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782560c056d1f5f6e08b22facf99ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bec46c93f0bd01e70d8a6e03ae2e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b546e785261af2778b903aa71232f7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa2f0849af1d0a100125a22e51aa5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425a35f04162ffca705409c276364373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fd7fb57c70170716dba49d621a08574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769593b42cfd18e74c4f4f615cb6f3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a1169c0e5ec13fea0357c4a63b2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cdd06284cc8f58af048014825d4b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f4bbad74b677692bc05cbbc8f46678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1de115d8d6e3896d46092fbcb8e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913e8f1bc9fbfed71c94f54dd81a3fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364f3050ce70a31ae7343d27f7570c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af5918e058060a4b3d86f97216944682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9de7b93046b2ce82401e0fd7a3ca5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f63e0a369a17680323bc0dd65d8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d37c1688999ebbdbf80ddb6a9570185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae09d5c430295ed0748c5350b524186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b11755326051a97bb6b9f2e4bd154787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d369fec45036947d48fad766db2cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000d92239b415129f7cdb2702fa6cf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d336e672cc91d3b4219ca54c37ed65790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2d291605a4df73911fb17eea6041291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cc36b09a147ff41963bfa7d472a7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a39a7b1d09de806b42f51e6043b40c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e785bfef748d2a127354b21b80be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80c47d65190d59de2c1fc09378303c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff14d698a60f6892ff3a5aa03e3d5c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dca27fa9745a2f6837fd8efd9443e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b4a0b692b62123f11938a27a1b7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb021ac05200f5fd2d909b09bb9047499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b159eaf9327ac74f00ae77d431f1f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e66d57094d3b5bcb05a3ed641d6410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09424e3b2ec8543685206533ed83e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0504ee719108759e6c6755d964f7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c752fd1e42fccb610ee5990ce2ba1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d41a51962a65b0e240878ab9b6f14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138282a95761a56f7375e0c825a3197106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228039eb62ed5b18d24133c51cd8fd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca7e33879103e3969f4522b696967d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c561cfa4af1adc27953ea890986628109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f8a157cf4b88114b3a315dc05293d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d56e17cec0b1f26d1ae91b31843bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f98710c7ead038d7e2f7a33615290112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc48dcd7e5fe3fff6a41f26127d410113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c97d7dbb2350a4fc1e576a7a34a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f56048ef3fecde3ead438a4775ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632d500634e4539b51a88d397b2757116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b63a3c6bc49c51c9226ed9faa5030117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68c9d68524329c500e30e9379ecd46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bcfc868d82bef0c968d9e000182a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db4118c203c08e3707075304d9f35d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b26a41bf628498c498347d9adace0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046304e3abb050511889dd9c0d7c618122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18df3faaeb5e3a7b40da747f93ae69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23686562b9c9f84f1b750a7968078884124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c6b2ba9bfb8fb3a96769129b0e17c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ed5058ed9c37bd7465a372fe7313126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67778849c70d921365314f6104add69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a646af389e4c270364985913babe12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec4a5a0cbc0f8171080e0404c0b06b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139017ea2070c73b3db0d3f866252aa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5ce0a824c782c62e9ab1be98086eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700332b1eb52f43193eda49989608fc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171781bc23262b1a52836f0c1e01006133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969373d4e526bcb75feb02321d4bee2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf674d64ac5ae1e00dd00d5decec5fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845a1f632328530dc44e3974eaf52d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839e054f9e9f0e9c21abc2d69784e16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e26612cc24cf499deeeebd109a3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e9282bc65dfd54ed8ecfb423453b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2e08cf747de58ceef5f77411febd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eb9e71048ae99559f3ff12010402f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f8577484bb17cf2e3f6e0fa64aa2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7156b638f089cf6c5879f0af0f4dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a384caec35c41e71ae3914a094e5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204c405c0830c9b755aa759c9833df5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb047f71afae10b690b92992c3fe93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1a41c997571b98999a06be23faa53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3099a524d1c2d154e59785c5ad8834b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a0609d9902503bd1a3ef10bcf85a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0c1f2dfde75e7fe082a9c39dc5dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27f21121db15e24182874aed94d12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b14a62794d367315ff69f06c161c8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d9738a1f6b03587f5e09837a60082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6304619a7cdc54c34314d59d4aec43e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97662608f33a2226aa0b715a936b0ec8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f62da4adaaeb809df91fb8dd9ed2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1689eb32bd721d7b5ba9c28333207157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a904aa8de8df0cb53c12f5b88b9c3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e8d0dbf1e84aff9191908b8a5270159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb668c6c60a334b8c47466e095a53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f49bc9ffe955c14bee726ccc44d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5358003fa2146d11cd8b6d0d7e355ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75a74cbb40d95ded4a58f20ce4290b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa99a42ed1a4322ec21d4ad38b18c26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7daaee67d5552ddfdb71517d14ff17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552e9cab81fb62b4f86d22e51692f1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f07d3fc297b825bad35436d380af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472698e20dd1d3e690f823ab7ae3144e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389ae16068f6fe930a441e3a1375df7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901271706fed6fd2fcdd32933db6d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8c41ecee6d38f17263c7b8acd92f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea08df27d938f6376650823733c37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801a41a5c4512dfb52596411f43c194173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b75d618c4b7dc90c1687f227aa2aa8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e09cd06b156df2b8a17ae64e9ce0e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786754a6c8b0f35550d8d5465c8efdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc211b4efe845b1d083087e15d1f287177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36768aaaf0b29af462d3fcfddb84f34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679d60d963d82fddc78316add3c67e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0948a67eda1876d61a84e93e400b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f8c3be1d2c1e4aa87c5af94cb437181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ea21eb9be466df0f360b9f26901ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331325f5173ead5c6d126860fd970575183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b96e3379e0de64416fc84e68ce5a0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a263dc6435015ae9b3424e23069a6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415eb8a20107b2d3ed0a51c44b9d1a32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cdf632034441aa533707d0d98665e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b12071dfc779f71a91611a756b69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadefc71be43dba1dd14987eb345df3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaac464f84598ed11924870ea80bae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be222c4e021ca31c63e3f7063e6e51e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3904ae4579de0e397388d5ab72b75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515bc03d6fbda679118d1ffd772f728193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3c320645cc4595cef9f24162f4fe9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818bf3ee50209e3423116bba55d0b09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891e66b354e0c496e81790a796017d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483e46af03bf24f806e84ca04b1ab81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2731bc4b0b53ff7051d75b63976db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93550d5c40336a277aff798645e4fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181e2de3f3b00574fc18e42356ef49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54480d51f5108906e2958dc8fac912d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5802bd95bb9d7cfd18bdabfccf4b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94814d97f64631a62189d49c6a4bbc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdff27cf45c9f0c3068513e48cf16b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455b4069c5303c8328c954b463656a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5872fa5a2ee7cb2b8bc348ecfa5af3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119e90e68933222a7eec1601a1ecaa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c00e19b4ca801f0c2bbe7fccf4f6f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c459cb1402f58fa155262589e8fd2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6563b4ca38497f3fcaf3f5e92d0eb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564aeb0ebd704e3b89c466f65cc87e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab871ce23a9efad6436da1749f9ed0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfab9921cdef9a6bb4ac0c6aae7bcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa516dab19b3bea23b3c8a653dbc37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c8252fb9fbb8db023dee4220ebfac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c52ea86d6cce312d7edc633364db3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb27ec5148e316b380803d98b8ba76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f99763ceebeb122f38e19ff780358c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daafb54c3b199207049dfeac1c6dce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eacd5e37e3552c4af3f09633160740220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695956d8c5c0ce5d9a7d8ce86b0ac672221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7f4cc993c21f13b18b5cab7c45eee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6afe8dabc4990854dbaa8c3062c49a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e51953abd6ee38a284881338e8f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8455aaa901ae51a5a0389212cd98bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76bcb554c260aa0a33dea3ec61d9c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b88800fc08c8f9fba7f719f4bb99b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2f81fde01ba95bb635b0b198266c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce98c9ea2de8a43c493211fcb4430229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431d6a8cdc886319e5548d35718d68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed42c4b0f19bd3c966af87fe45f35f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e9d384b704e247b444634da7f2abd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b6a74e9830dd57502176ed990370233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fee6067e5672908c0ef07a56c180b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684c6ed00265568168d000742f0cd45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa41dbba231a2cb5e835cc6a1db273236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e525c109344159c98db48cd8c353e4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd2811564b7a96fbd1ffe54502df3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe808aa784fa321fea6215536e7fdbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f06e58ccc72091517f51918019405d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a28d058bb88c55b9cc75fa762bba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99168f6d494a4059a1f26b2149dfc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c829f7cfc1f3245ebd192e87a019243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a08462d35cf3a0f64c4ef902913b13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7de82cc57e75b1385426dcdadb11f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36c9bde62c0fc052269dd2d51f9770246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e1cd5dd863634361a07e6bde04606247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a7db2a9bc54c59d1ba16c2037f80a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614529420e7da76dd279511bb5d6049249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472fee684625d2d04465f3c2d785fc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d52ee5e835f3a9722032a65e79e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87f08607155b8e5372ec720d049967252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a5e7fb9c5578eaeb453e164695286253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2b4abd1a3baf654eca1bf263ec33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77447b9a7efedec157150140fec06ec0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d691fdc5be020c7defeed555949f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba09a1c7cda40253d21bdc866ca1605257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7819bc6aa0d22ed227c2d54d3c63e85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff38a5b0e056dd4006d0847a4c2ecfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0d9874712c9b3a686a71ff85d57ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53afd48404f81aede5129e4ebdca77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3708da1435637e0abdce820283954b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2cc405839ed8522abc5436913945a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026020402ddfb2c1ef351826b0606ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf7295a2bb357518c8c896f3de0934265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f304baf7a269afc4f1d77692d35a3a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bff43f988c35f6fe706ce314334b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b457ff3ba3e4ef75c2dcf02bce387268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb9340c711036e60ab5ecc25f8ddf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0b5526f42f70d47c4b660107d57e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad88aee8783bfb0412b9a16b05f809271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d659120a4629390e75638c00f108dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956ab798237f41db3d827e4a7f54cf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3d1e5063a2b741fea3930a60a418c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d63644917ef952ccd5a7b2ba0d1d2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35933934fc7853097ec348f798b29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c384fb0a25510d89c054882605bf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87072c16c6b2e3afad452ab1c1e65c4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8587c6a767e8dfc9771ae9085e25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90df1920691c7d13cb1bfb49376c3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c854ac9630f8e40f08bf123bc1ab5e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc267f98e24a265e0fab8630d21f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640ddc493f9c92d8ad7dd061e5a8da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f1303123e05b8f46f47152b41905284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f7f3b0e31028cafb2cbe49721fbc7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb10fd782cd0fda077d7451b0fd49cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821a719a61215e148d267cb4cddbcb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e24b2c755c2fb7a0460e7d6edf463c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682e718dabe3064b0eca6d8cea53c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b753d3510540127e0955f74109e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d457061e8fde711cc3bd0054fed2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc88942b31fa8087385e969cf416d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890057d1f213978fc95739044984ab9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc119497c9ef87767c342067c927cac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e99b2f71bb1419c76c2cb9ce97e4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b881d8024e98d9787059f65059e148296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc953ef477ef4ebc6af9aa13610c37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901fe8d8e172c16816e4f4ee69011f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b69217dda322616eb53b1a6eaab59a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b1083a09c6d560f72f36f21247a11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb94f587b5dc0756218dc304a675b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f91bc86837617f310bc749762398a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82524e26dbb0bb863476ea7a22f63ca9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb3c17f9abb2bf9cff4ccfe4b7b96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06483bf0bffc1055d0b765eaaaf13972305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669ed7de05cb0db93ddc7ba8180a2cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b970f411ac77e96d186b5220b03a28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9167c8c90c2a46e04ed3ef2d5ca2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32be9edf2ad8265fae2b1699b512ce7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d3f785543abbba947ce6491d1d79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5abcaff8be3929c01b867a00f578cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce2aef523c5a3dee4cc9b9279baf3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628c1a4b4bbbffb5f5c42a9fe3ad732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f91fa7ce472a6f0f9e1066c1d68fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2257e0c3cb712e1bf8b1001d659f912315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb38b2c674063acd8a18baffcd8041316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf333d3ecacc924741bd688ce530d27e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e365e32775a32ef6fc2e29af698742318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa339f99931902a8649b87625db909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4790d6636a3c61dd86acfbef169e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f333a87cf0a4291c321de5fa50e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8f0c684fd449f446aa5deac5245e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a91462148870dec49dbb12bfdffd9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4d9da91e2a0ee6a21eb40f6c3924324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c0dcce8171a440d5b084fb04419f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a08712f29c3b33270599817a8b32e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5d19c52dcff0a0b661c0a5f77376327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbea29b120bcb2d2ceda8f26bf87f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf1dfaedbbc81a0a3246835413ebe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251151362c1238c9e240a179e021c2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0bbd59bd9eefbbdbde90a6d019da4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eaa520ef18ddf43c2cc85ce04dbeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290da4c946704a5ecb41f606296cb189333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba29def4492e4b7ed848e2b64ac5474334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc74282b9b8fe057bbd14e18c39c97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a23c9e2a52ad943a7b25a5100898a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8286504e7b390e20a9eca847dfd59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82014bfce188e3fafd1e1c028c957442338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423480640ef7580172a45209556cbeed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e1a01ae2895b338a734f4786c40ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd1c57e871037c2767370be86de047341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc54fd761ced10cd2f3c79622957b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473e912b149f7e2b9794b2a1fa20844343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78171f26d46857016e97b111b7a1453344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dfa85f6077549e114145f3ca7c6a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ed8b81769fa675f8e41b62fe05d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551014591cb8837c399b760dd5765add347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ecb63d1c2bc0fd0e6e7ebf5b2a81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c36144cb082a2fc945bc94716c7962349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0401a461645af6cddde9018dc7cfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b7b27a55acea862db2ac0dfa2cf42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23c023dac94e849eababdd6ab76e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3860eacbf5e045f08b8a4461ccaf84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51576a5e5a81fb2a2fc586d171d81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46298531cbe1fbb700497318a4217bac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072567d6b1eaf0ae85326514ec78058d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5fc324bf4e2e12c5a870145085719357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3e2f87d7b52cd90f5e6ed39241389358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3a3b3f805acc12231b06fb9d12d83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e1a34b45884741fe59ace67c279a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94df3dbab4fc25eee99f7803eb3c40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70462e73a1c2196eaa7f396ef0267362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e05d7a77cc4f99ebd8fe262427d15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a13ca24152e6d404e40d6215251e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228e7388aced326f5158f51a6226d54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c0d44fedc99d8165c4b370c045515366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6629e9f5f78430b5a433c1daac9bc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d2ef18f820b3245671929fd70db5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e28c2977156f82f9492e56099cf5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cccc38ffdad6f78dc2e00aac85ce7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf6983f724299ae5b74af000672244371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06166109631cd45b52ebb495354c95372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031110df9367ee4c9e9538e408487255373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77061522197c2d0b940d6ed6c2ec6fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d211ebd7f8d70a55e862facc331f26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138256a9d6275eb7d113a87683155f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dbf858e67438d520346059d456f5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35e327285dcbce3c71e798b90c1968378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a35ebac80646d5a9e71005520eba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447e488152ce261660f65c9b5f13e80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a2dc7df131ab826aaf05bc1df3856381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dbfef37b72bc8b77d0f8d1a2d9008382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceadc0c4a82394b6853539b903a2539383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071770376b7f4f4cb024ff8270a94131384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406310a39046ecea9f5af9f7b918ada9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da811cac6b38ec580493883cf5f6e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601872d72bb720fb57e53c90014a713387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3a4444740131ba52a1db80014262f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e0b9006ce0f78386a5cc7f22070f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d0c2054c5870d4a55c3386065491390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305c9872fb5d05ffb79349e9a65ed4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177056da3d3481bd2f0380eb64bed95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb40e8faff0d05bfeabd640b9a8a64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14faa41ea295e483a3a13ac37e24d66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d68fc14ad6345335c7f37d0b01743395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10d050024ce0db542ebe8ecc0c0a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c29b6249e21d61d529a6c7570798e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce494d71c85497d10ad7149f0d3fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dfa5272045c3ed7c4ae1195e4b2e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493f178a021b888382d4202b006703400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8a6f75a41ec1fd4a69c1e4aacb769401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8c1829a08335377c95dead136f1c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120b3fd3dcbda4b215f55a3a92e7949403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e876c4b07811bc6477c78c13d1d49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be8039124c3bcffd1d6efd26be48d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e708bbd638ef5ac75f8576a7a71eb8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d1bbc8411e18d45481eae81ec2278407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f0c5ec5f5d7889c7ce0ab63af286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd48abd1dc34d037e8faacf12efe27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720205a331036dd8131ee0ac8db6ecc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1f1b04616c19fe3e5b2fa324ba0fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fb6bd9cad92a7953e39bd4dc8cd1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc292805b93686e3e09ed7a9b941282413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df974e31023cd932957d1c50d2cfecd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e60bc4fdcec49f468629a9c75adbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f27a4476780056f02608c534fb201416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59ba6c4c395f42643196db53ccf2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f34871594b366921bacca134cf5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0d04627b2e5acebccf718121c5bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1c3c2ac5f2153248adefe8cb830c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc599c16b84a0699793249460ec1038421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe46e0b56a5fa3b33c0c7d86757da6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1830af4b5e59271123c031d5e7f802423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0573984e15f3ef3376af03389a63f03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1aaf362707151225bb9484a34c09e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fb3ca26319201f883b4db20863196426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64441319c18b1c3b9eeee20e648b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd08d9e9fa584bffd50fe6819a1e73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13b3874d6c43d1dca373cd26571001429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d55fa9eef091e741211c23b3b28b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509bd8e66c059183645cdb856a3bafd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38213707738f5e41aa24f5c1675c2949432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cafe87233b629cee8a4ac7ccda3ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1253278491bdc61c8aef4c1b873bfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d753feccceee5162a58f74cbdae6b4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3aa428e78d9a7b84dd461315f6176436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199f760df7715b064ebb91600cb75a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5730c2ba02e6bc9d9333e68a6a2bda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beefe1b40fb52e6d5c9d9424792b4b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7559c500b8752711b18371b18fd91c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae656eaf3fa1a801dc8dc4314ed1489c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783215b595937b9dae49753b4a89544a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b43ac522ec247f23d72f7d1422abf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2655db1bbd29b02b3c45aaf70af2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e7508effffbf4cc5d67f3542f0b22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc6d053c5ee8ebcd0778f6038b42ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6150d41257362a8f8826f722a707b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f03248b22c88bd8f8eb9b52aee6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c4452f50afe2a0ecde7433f28fe9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72cc659d2e42896c48c8ea8105ed0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e91f47ea7945ac702a9cbb19600b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf183e2ac76092f53342263e90f87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84b7353bff98ebff00c76dc432c56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f0696356e7bd3a590d28edad05ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39635d8176d9930a2cefbd461ae88854455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8989529e611b46d299e2f111a65fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55332575cf44625de26013aec2c878457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5807dda31fefe3726f8552d152cd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a148767e462ea691d0f0bf9753fa5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae70f37d8bf61ac25cf698aeb364b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab23c36fae7a40efad54188805510461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a33472f1fbda6337296562eb958d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e057595b4db36de5bdfbd2e14acf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a2469d5225504c7fc20377447a2f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7519702f68f971fc806be6dfa3d685465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee66a96c0d0bc9bdde61788ed0ff008466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3146b1b12d51097ca01ec46551a5160467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535ad570586d341c82012964b5fa70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029513218bc1f003cb382c3f6b32acaa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150abf3bfd3489ff3550cbc4570e0e87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4e750034496c41dc69c42914e766471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c03eadd8317283abd08969d2ec0b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429d3cee1b922517d4bce399e0ba071473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165cc753495ce7d5adfa4b47e5c53e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa507a01467b00bc17134c8b56a68e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76675f936d5d49d8ffc52e98d68bbd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650a06c27e82230cbab9432a2d3db76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e02fa6122b3823d1b2ca2a951786c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5929e06da80c44549fee8dbd5d68550479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a3a661ce8cbc2b4b514944ed1975e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353c1a9f801840b8882b4622450d81d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85299d6a0d804641f516253dba118ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa999bd5320c987d766dc8438fe8f51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077856361b0a4e85e8a23bacb890d438484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf6dbbbda4c8d307e7c8726fe7095485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfef94864de4a93b19ec5d15feec9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce512b970914b21085ab9426dc971d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6140fc80b3562c19303cf2074f7d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be920d51b6d1d9464fbf66f7d4984489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6c0027489b5f11a910265d2a512b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7dd73bc9a23b3d7c46d8a407972ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e04c77b4853d409012c14b1defd3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d348ddc5db1dc819d1bbe5235d919493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280283478e3f73883a98eb8753746d5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c680d45a53094f802a8dfe31465e98b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b309a4177f7c4eaa247e08965f3f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ab4933fbfcf2a45b3c43325c806e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec6580689bd7021275a02559313f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026973759a3e09e5d3ad11f2655657c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970abbf8a5615043914cada6ba886ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b434f04bfef96918faaf172f3690e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f08a2ca5493724c43ca6e7f92af594502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cccd0d3a38051889e2b466c8cd0fd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd5954216f8520de53c4aade3baff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f87840bd1527c0ecc5c170947f1b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9fc396dd51fabbc510d284d35aeaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78473973528f39a80b4a920aecd6561507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428998b1b739681ff37fbde57dc63379508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ee06574d8bf6483d79a5009a39b51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ac77e9f1a1a60968071b2a867918a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c842a0a6e883863fa87925e7b56f33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7733947c740309fc1ef34daefd5c0a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9967e0f18ba91ee60eda485aeecf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94d1367c64cdd88f18f835d84ec4f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac359fbd15e11b997aebb997e2d8be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1572087b4b3b81ac7e7600ee3fe233e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62f3772d02e3f027ad758246ba59f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e7d858eddaf12db0419ee19479b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f55cc818f5fdb3e20fc1ce141896c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a09570933533e546694b445b03ae7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c042842aa61663c76af6eb30a08b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e8eaf0fd29e13cd8e6a45a969540b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37e374738e9c9211ee5e06915ee368523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91311d60c11305eb850694c528fc618524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02ae93b71eb3ba9df85b23db472c40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b5ab520d1474f74ecffcafb1c615526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f7565b5f84cac7a89dd2687bdfdeb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134df00f123e451a5acdb75961c0bec3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d9ee3eafcc34a28f4f0da3eb2e02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235495cc48af74965608587d26ca5162530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920666a78ed624f2941d19f449c39a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76849cbf9c15f6b6b002a4546fb6c38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4185fcb823037b6a4264d563a0c41e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671415cc2ee41a7c3655ecbca4229bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e5be04b01d215c75c07a5e13d1910535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e6bad0dc72f1ef5303de9c1718631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbd9ff8f7d3987acf30dc67db01d6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d63a5942d3ec6774efc37bf1039c1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3ac354e234167d793ed012821c47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f2a712f84bb2c818963dbb7f517f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ebb4864b4b4d1a81d48de46158ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d40597c7a4465a4fe0c7d5ebbc04e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d6114da20c5a43835697d0f34cb4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ef93ca11d1e61888a0232755da126544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f82b0285c99bfac98092f4bf4477f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e016f968e19011a4094a76c0e971546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c27cbf6801768d0b6a9ccda546c5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614862d12d6085a24198beb98035933548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f39bea51faede3008ec41ff8cf0d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c11cdae28a789542ff299d3957ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c49c28de8955ea969ed48e609471551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737cd9208f079f822ec221dd2b7532a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827681a786337e1611505c4bdf7355e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de60090c9c8792e7672eb8a22f8b16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8ab199b109367e8d4762a7ad39967555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecd8b05679d1fea0158a9c7a80fb24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f1feb5610ab4723969c72f2ed86e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1989aae656bd19be3ce2557f149ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2718acc2f19f540b6d4f5249f6b92bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87770bc8bc4f0d127185e75f5973d7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ae731903c26394b9df396b9e89bb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e57ae138a5827fe6fe5700f0b1c9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14594314f9733419c7e31c646ff7a5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156e47c2174834c372f4f3702a50936564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c90c2da4ba0ff6718adbceebcc8bed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f02d26d5fd7d9764f98bbfb8852cd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d4a2b58a184b2d5b3de4724804c48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcde30b9bcb9ab253b233618cc6062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e62a0a4b3430330d9962819dcfca87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e806eca29c5b4d5733240a66a8f22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df8ddd90843480625c22ccb39db70c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddee9ca1f6c442e1baf3c9a32ea9e40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7d706120ac0287b5ac1868cc6c4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea654d767dadaff0f1764a4bfc5ee44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b352060a2173f6153e40061bb2b953575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0865ba05a1160b844e817dcd69022576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461009040ff3470d3b9292bef09987a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4da2702bc56501e15e113e0cbf7af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a3be519d49dc19c4a92d17faecf60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ad50bba9bcfb8d650e5acae547c8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b650bdfbb7ca1b4661b63ba9757c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5397f7c019f25302c065324a3e27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb78ad62dca780f2feef81a1147c42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791955470044e270cf0d448cf18b576584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305395c626e1566140091abed5bffbcc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967ca312d1f60c8518a7b7b50cc21d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603531f4acb45a693cd21c50816db15e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231fee9e0c17db99a0449dba63c846e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451b357cbdeb1e18d5cdb92f1963a19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15bd33292b921f4085a3df30d5041590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae5ec97516cf1fb4f8a8b89f39264591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209605a87c526f69f372866678546dc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0405ae6d0c5ffd1d9ba3fc89470a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98424ff87dba68f65aa1a7a5538b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745d9ff73d3b46141cdc77b36c95ad7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6c6f31da487f6b7879cb614b2901c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baa158df44967c9212371d546f52d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d0dc0c0c08a5ef7603617f01e746598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c8c1e72af4be5dbc2811351ae31fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1e8fabe40684c580253ee97443e90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4935d1e5ba36bbd8d669159d52276601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcf3fc26f545568ef58caf3e9799b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7330340b5639c6db4e44babaf5c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79dda7e03999d241bb3cc332bec091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea5d507aaefd319bc9491625d3f91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc3aa88d973257a940ec99fd109630606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac268b0580fabd43e5d633762d6103a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a01acc747fc3ee1fe405aa1b72f9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793b9b60a287e2e5320215a9ef5116609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff552cbfc7671e5e7bc787a6245ef876610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c86f219026d3822efae039c347501611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008c0bab65b7733042724803b642a98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4976886eeef329868ebc8ead448f8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267bdda7f35016dd1243ae491d2a7d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46807d59ec27477bf91963c07215644a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2747a21e99b76197ea7cf3ff6209d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e78969c1972ab31b2ae7c577e317d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc69249df9de412fb1d4891e6be065618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1773cb3ea56dc3dc4e76c64fb5fde3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ff64a7b70ba92ea8d40af6cd815ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b601d295ce8b008e52ce642c0ba9d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a0b45974deb1a111b97a63ae053dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14ed9d72fb06c72c9d92f59b5c85f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd49bff0c581adfdb1cdc82a8a0188624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf88a1a248f5d47738384060afd7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7fc6e6455aba10313aaf2ed83ff8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd93cfe58f10fdd5b5589ff5f5a54b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f00f2d3e0db95e1e8058080c71aa66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c02bd7082776b07b0721b68f787e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e7ce7c8a097acb393fd5eeeb9142e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48165d4b204b170b33555699fa2e4b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989180b13a142a79e9eeecd47271553b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2981c70163ff4dfd4c4f7359114a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b2e77a2e23da3bf77862369d403bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38417aa81851df1b6a14c80b3291c28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d0a0f5ecdf471aad3b4e22cbb7405636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047698e4a138550aa474abad58f0a2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc1f8819ba6fcacf10be3f2324418b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db423239a059c58b16d809ecc5ed7c3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb996370b7288ebf7c52b565ffc9ea4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833af8e5f1f3e0c633823d309fde403641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6662380de9e2ae00f60a4ce44554c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ed463fe493dc9d247b60d9dcfdaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c755efc67a83b2ffe8b16f0388d73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9694cfefba949e700f9086e066660645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b316b54a2ef10c85cdf06fadeb46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bba62a207ee25a3359049905c1471647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccae1b88d59a05c48e45dabdec64c22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859d34952a6008eb39b8013a7ef2c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570adf6f2c389cd3ee4946beae1a33f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107981385fbc93134660c9f5887c659651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df700124a9fe6a8831ac834f1fbb3323652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426eb5dab0f787aa4c82642c491cfe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af871b4cb1cc0e59ca86c78d4964ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcf53f533687cad43618a8480e032e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe2e580f3d5e1adf04f445d92e111656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dafc974f4adde7da8d2dcfd84161b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4951a7f49cab6e684bf23380da819658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6845a6d67e40ff43e2eeac030b7efa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f592b59cba457fcf3a22aec33a5a45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31edbc7996b4e59e37d844d4af6f219661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b222a1388d0eda7ccf14ead5c3fb08f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0b02c7d858d1c3e63ba0d346c5e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272984a59669680281cb124bdf5e6c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76d928054695817bc848e09df2d360665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc69b15a3591920bb6420f91459dd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c929f01afc1dcd05b3c8e94c21123a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1897d60bd314bf3fe4c6641a9e100668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ff22fd0c24c04baad7124d3520e5f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d5a035cc2c961c249098f32b8a632670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ad198d1370b0c6c985bc8a5a8142671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e6b4f550dd485dd62cd8264e4914672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdfbbb4e5785369fa1dc023531fe49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140e5ba80a70846c50ac058c63278d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d61fde4806df953d17939352d6fcbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6c49f6bed6972965c4fe6c0c754f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da6e593c3aac1cb180e02345f12ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430485c188bb7b3a74b0e4f48238b9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd013c320c1a1ae7e76d15c1e63243679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a4df826b750867e50a624e7b97dbf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65346f885b127ec05e7dabb7823ef82b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e7d921b9c98408edb1dfe697275db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08092ccefc16c9031962c70dbac9929683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de836fde852c3cb2cc737a3757fe1f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e059b2cb29c12a1614e664aa2119b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9107974694180c121be255c91f7b1b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8577e82d5394ed0d198d098278d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48317e7adcd63521b6d3b32e966b0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eab1924e45fc57ad4cc0061751cb7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd100c75463c1fb8d87ff5bf6459a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b9240212f3841d4423e414808d4e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9645a0029ae2d247767a9289181f48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a71341fc7474df4ded78eefd4e79f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d5bc0219ca8a2387f6f6d9c1b6ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c572d16e01aa3e84c0b0fd0885d330f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e57a4f36b8fa843ef162566334698696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33622004a1319ad59bebdd101fcc1f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db182cf38b5c6be436c94fd8a0993b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26160eead559a302259cb97d34594699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd2946ad9cc09a8eaf17aa04deb6bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d27433cedcaa8cf5d2924d1b9989d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e272c62c9ee0835bf2310104b25f55d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcb10768162dbb550c9ea00b188503703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429df5f5705d4812e5c509254290bd66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d92cb01db1f22ae31e12e60b2006f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07775e37f6e56ff156f2aecf4f6fc0b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaea007e2b8c6b22ea3fe2507d0d7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3dd094d115f276a2e62ea641c132f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530611e5313bf614fa1cd333e6f68c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bae5da4c187b8c5d08d3248d8e56e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b545b01d6b06c924fb55a0205c041f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252a2e94c97cca3c460e3924d9daef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03932ee6c5b5fc5b60940c12d1ea6faf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f7380798f57a92a637243713cfb18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bcd48f1faf9d948a0bac379cf21f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176731758bb1a76a694508f2ddd1fb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d0604331785cf9ceaf85029fc8653717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ac4edc0ee36991e00132cba66ea9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5751ba5aa7004c38e9cd4431c38566719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f489625bd7682d0064e70ae5910a326720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b5defa009f66b691cc5a4d13f4d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65782f5eed756befcf04bdceef9f1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f64095648e46c53e527cd6cd915c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d793b85b62cdc41ffdd9fc3a93b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f46952545442a3980214dffb115f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bb938f7f0be49b984e02101ddaebc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9e812c8f4e7d0669272d046240e19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e348b2da69e50bce45eb123bc66b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827ada41a86a903e70efe84eb1ac3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256bf1a6fbab2315127447215940b77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ddbfcc3c617af3a55bb2b54d85b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61c3ee0c0c95b8c1f892d0ebe33624732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c4554c06fe46fe842e5269c9ee18a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc9c8080e82ad050830b252e35f493734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c28e06eac78765de9bbeb1278207735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e48ac1a6c54b5697ad678d1a8eaa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a93aad3ab1f0c95ea5979448b7bb3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3dcb7624f50c7f764744f1273cdce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22303ad9f0a31286de34155ccf92e3ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f150d096a215c5763dbb0456c7ded740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c24eea56ff183b011ddfebc7af2d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7055bdf738b5d4a3b9e732737e8b0c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c01db95c4cfbe0092be4b6928aed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ea300f09477bb43b4df23f6887f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eac0f194a9cb1cced0a93bc6a4dbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958fc4fa487b6e8fb1b374df6d86912746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c181a3e0b94c1f38bcefda0fa332582747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b0b900fc590120eb5bc35857e1d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7bfd89dbdd2565c82c035959645a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2a84a3939cb66e603553bb82249a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fc2e62f0e7de741c7a5d3e20c8c71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d93effda294234f30dc85590e3963f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc7fea81f8a8245d6f722ff510c25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6ab3f0caf840e2995b384a921c730754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845703d022a3951f1704add592bde512755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35016da985f33160a61afdd595e7a00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e99601c417ce3cebe0b41bc9880f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03802ee295f581d38a68ff11e0e1a0f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5651492d122b8bef457de077b1952759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48e729f6da92f34f4c5dc5471151ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610515f17620085c652d15aa4eb220c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a67c2c63c3fb75812c36f67d119dfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8bc1d0482312bfbb42281112caed84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd80d5f28a24597a6afffab6623ecff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6ee4bc560dae0db5f60ddd94c82ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9ac4a59cecad00a7fcbec71c883817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0931fec6c24081ead15536f058f868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f7e57f56999a2503a074febd416db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b83418a15d5e43b1e362ab8c4d7b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dc7679a3b0ab64732f69b057c5a9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190fff31dbab0c7cd9e8d608fd0311012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f952ca3037b2cace21d6cefb8ef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459fb34768e229b5bf775013ddb6cc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01093a50cf385a38009c31b7d806cc0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c337389ab998841ae390ed8dede1f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1f0acdf1ab85ae18e54b0148ea6b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a1e7b03fb04a52be12b0e1d70365518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d058a6e78ec1a00f22f6987b34682ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcd40bf0b5dd59d367654f794b19c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb78c92661b6a9bb4464cdcb97904221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cc797320cec1800b19e9ecab15cda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87b6e4415a3dd1dcc7e76ff1e95b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db7027032f1adc64731d2a799ac1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a4f59fe256d5de082ce9185b7f0d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e3c8e54a8e8f1c4d1f08c29a4b2ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787f53f37c36bc8845b7b0284183bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbff1ae057721cda86924a54199bc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d04ef9943fe2d76e13d173355c39a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa227a85f8f804ff22535ff77482e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668b1c6c8381494c8a9aeeb303d658a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ede0d616d70b0088293c8594435d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d6f441082b2906d7c10bdc9bf360c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701de950f8b3ef2703370f2d3151a66534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83677b1de965e88dc87716ac892254e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822452b7af447698aa141d7b09f2ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f765a1ecf2df602b578999d5486ec1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba974a762732b0bcf75b0b9d3b6b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0ba54c663155af44e7cb81275c9d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679002a33f18ccb9291c3b854c8424cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a431f88a6697f308390decec43e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82862c754aa72cd5164154705045ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d50b142c2650ea846073c5bad49a3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447faff84e27f438fd64ff24975dc2fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005724f3317e31125904b997c36f8ad045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef1f259a351eadbfd7f91d54c9bb0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff97737f763a25be85f7fbff45dd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d7fde55cb3c259cecd38b90946c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc889058ae4ae0bbc581146ed8d59c1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72701afdc34d7390e33aec806562dd3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1c373e30198522a2064b7fceed67f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000203e193f392fd8397cb7fecb483252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332be457cbaf9efadae2cf6f1fc08e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376b3e38ffaa7a7f8572db4ab8e3a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8f4d807265a94fe7f174cda40575955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33a32dc3c561dfb2364d3635ff25a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9069a75b02af14e8ab84db0442d0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5389c89294289b58a5b51f9ec0cbf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0a9bb800b569214c3b96cdbe2786a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58204cc8952b1f96603984d9a0893de160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d10ffbe3065ee400e27162a9d4a8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59e30eb30983c46555e091948e51062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275bc2ce13a3d816aaec3a6061a21ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815701eab87c6dd1d4bf7a3bf180ca364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee948d070392bb5dae5a3af4aa5e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058fa38aff08fafe6e3b9f9bded10c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af054eeba51c0a94ccadbdbcaf14374067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f5a98f6e9b15c4179b49ed26ebfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ebddc3e539b2ddc01bbbbed6ec2f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377036079b66c3f017c051f540e6234970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30d7ea1729d718c511d3ceaf6545671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b985095c239115de2c3e1430e7e7de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6caa92a6ec44a44da3951e8902a5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d460bd867ab757cd886e1d297ca1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4634539dfad53080bb7a3cc76fb06875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339a5fe8ec524929b1746e5fafcebdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31d26d8dd39d8237bd052c9d451e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43551ae088282ae0742d839a1e23fc0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feddf36508424957dd9fab4436f838279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8584aa881621ff3a8e74cc59f1119cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b01363d69fde206fe648292013843481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026f4605a668bc8438b16aa619110982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca5f3a1e5809683af52300fd897dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebee79ce6c690aad743da03c91eccf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90b9334996976d04d2afeebaa946d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38aa19e3ca1469115b6175bf3fe75886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f5208449becdca1e0d4c27af45b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e1328bfe3c8dd0eaa5523d061935788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8298a65f83ecea4aad461249230ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65cdc19e9faddab29354621d2d7a0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7d07d7478b396fe9b2b6c48a0bf391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91dde07c50a5839cd600a100ec2b5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc37506dfa60f1e392949529ce51df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dcc553cd4d6105b856e24f377fb0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc121a9ee71f22cbbcbb50a67ca10d4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25348baad6e6efae40e89376a5876f5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6776213990cf7a583470700ca036897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb64eeb2d78a3b38d2a18954d9e92598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc7025ddead8acd857ec34d83d639699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165de8f4470353e75d20bada3796716100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298018dd48a931dda714706d0477b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337999cf0aeba566c5d4c5ebbe4cde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343d8f901bcdf67563ca89ffd8d7ede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a2c2a5f439dc5865a0c81e96d7623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b4c208a9f0dfece65f3551d7a86b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910c352ebe99398de1609458c3d125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197305730ecf7fc89d2963daa65074a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f745472755cbe993173a76a30e5ef7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad46f1c068bc84704025f138122ddf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796193181a0f57d7b645bd8d99cfd48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f358f241ec3abc69cb12b5000343a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66446a1dfcbafe5bf690231e5310b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ebdcd2012e9a34fecef713447271113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df92af7c9d7c9737651d64eacf537114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2173b0f3a79e3301ddba9dbc89564b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc74d68727586c136b40f136fd264116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa01d6d4975153a045d90b991ea9198117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb9d8d93bbc63224f0cf3d61f42c88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50940d286e3af16b1d23eb746c6a59d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee428a5c735f326f68c5640b0cb13d88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a986968a248559b84d321652f11d4b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f79e73ca5b069cad50645ef01d25b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad47a35508ecfa1fdeff55a967f4b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c321d9ccd85411cb41260c99aadca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2da946beddb88c61d46c7cc56957a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf58b1314259af96aeac3c690ad1b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4e2a5ed47c10021258703214a90e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755db84a6fbd486c5d6ab1335fb42c6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e6b7e860a609d6a56f7e1f203cda0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c224ce66c4e74bf116eea94be24fb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d371cbd3e71b625a0d55e0bc1b8bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a669ad55c5548aed4c5f7989e796ce1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88413210260ff52bd068ab0f9f194a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2536221163e81e6d2ed10a9b6ab9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a7c9561c212d95e9ece5ff3666d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86c5838c67aff0e9c7e3c01bdc8d45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8d025480625a9aa8c19b2a6c2c0fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9da25368524ddae8215b4e41a93b5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee69e5f5cba2f3ee7908fdee7d0e82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c78c9c12d074b728627512847697f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4cb96d0dc493c9802962e4ea2763b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e36cde1ab3404e0693fffb241686142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d812f7c0a10d7d7deb0e641c5a76a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ce62a870c68270561133c31ebd137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd32acca66bbb04db28b34bfe24877145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764b1f937f8729f291a64e6c642c5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd2641f5beaa560db4a332208ad1d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954190c7a574f2d4deafa71dab1de89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30007ccca0b32e9e06019ed33567dd3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc5fd323e41543cd3d05de954218a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca830bf8e019e5244da54a73ba5ac92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc09fc7f416f5fcf2620a93afbb504f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220591261718eda7d329c2cc30a9fb88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a96057a3e16353ee65e3568c01ddb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d1373d03614ae804c9692137860b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe067bba6c6e476957a610aeb7ea257156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd55726019270c632c2e1e1616636157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dddd33d07a68dbed153ebf5b7ebc7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cf082d9c168975b3f983a1a5d9e73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e88a09d31a581871ee83634abf7a86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcfa3eca51af80f81ad7a3c8758812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e93936df0912a6bc22ba753650b42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ae4503d1d1248050942fb81af1b1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fedd467644bac336bdb03a5b43b1b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a852fdc38cdb6547e97047445a9fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f7077b46d8180628dda58c8b83f83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3640963f6054336d781ca6f9c1f76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9964474f1ae2dbb316225cb12a940168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e69eb12b5932493eb8b8e160993cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb800f4172450a54530fc43722ac65ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1d844832135fa135fb11b241b6e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e49987c989b2a1a8a8d8e97db2f049172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d259cb881bdcba422efe283f3a1409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4935f788fcd7e665d4977ebc9197fc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c76ac7087be3308bfd4bf6e64648175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8127b64cba3ed7a83839c492b2f2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc7a981ee175630cd690dcdd56e2c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5a2f0a24874f513214f255bda172178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff56cfea9523dde6252ec00471bce30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd41d95c681ec21ad7ac6194b723a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887f534ba5432c9cb2501702121e671181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486bb753a72cc88aa4c6f47a5010dfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433de6cfc7ff27302ebafe5c58fcb75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59fd5dbc1c1fef76d81d9b1ea51a97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c085fc9dea9935add66dcd64eb2b5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aed73caec9636b3d7159c6813c6e6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8dc330694c5a1dbe473a66e13f273187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1828a4fa14d54fbdefd044035d0a82e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30955331761698d8faf8f018201667c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c279558b50b9ba37ae44b26eee36a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd561f34bfb0dbdd9cf07c1c82ff7c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65405609e8893ff06095b297e7dbde91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21bead737e86bca4438ee62f787ff4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9ea873fd790de99be598f9b513ba7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c116249ccb1c7e65698cf606ee303195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e40a3ef343aa8ce8584f1fb19922b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80941fa59f31372f9b7efb04a33d16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981072c051ad72f41fbe0257919f3f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d967a68ae9d354f2bb39500c23629199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e9e3b8817fd0fb0fb6e31e6c5d21f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f21f8d0f4cefea80f864ab2415224d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6984e91f8ee78dcabfcec212ae0af3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7be791c81a4f14e6ef354dad167a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d7e711be23e786c974ab6aa24d720204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69da83d15451734f41bbfc466e5c58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96fb3a6e9922049670cf0d4dbf83f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2c1edb8cb81240ea40881db3da895207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c21d10c5b2d6175caa4af65786eec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b7814fb1ad41e49771d4f2ccab66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed464449aa0561a21b3a8a12435bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a29310d4e6c39521d24ada82dfdb2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df97f82716c855c5debf2e20aa8be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eaeca7baa9f7a86b186fcf1fa7bf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e14b2fbb12391bcb43a39a1909e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76ecd307b284011a56e65f6d61294215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600c48ffb4d4046c12d84eff0c4362216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49a37bfb4f2f0f65edbe9127ab28a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc5246bf89b97052bfa5f9520698c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0ef320078d619096652d6affca75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d978613b55b8a454149575eef04eb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9346c50a65640c3be7836c7651698221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf79cf06acb77bfb161b77eef82ffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624581ad7aae9ba541a8f4edf0b4d69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f60060431e3b43380dc60c54083000224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbb540ba76f6e2a0b7fcedbcd34c3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ec64582ae786670e08c7e139f373b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fee56b4054fd7e40d2cecc0a8a702227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad40ef5f70a0775fbb30aa17585e542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e140ff1a9ed1fee7749d0f7a85c768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5fcbdd5d65eae5013576baebe514f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0e4622014ede4fd01a7f32289702231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4855f55fb508fab81d87be21d36e73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eba9086da7cef64f1790bd598f4b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a47a628f2c2d88843a2d4d43be6dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827f667359d7001979b3046532a72d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8da322353563b5b32c756655212cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0f5abf57ba0486313fa20ed83842a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0834e7f2c411e7f61f7534a980ae5b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50911558ad84536c4a615baa313940bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418a3dfb884b7d4625dc1053284e3f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93110d52ceb687593eec6f4c19a93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43285df6f680c4d7e25a4701f0d4635242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06fdf5f38911098965b4238e4e9d5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c2b9998fb16c913005ae4ac0cd31c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a058c3c38763b1da4a6d762ea0004b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006924ab5548b9fc360f8f6d077b04b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5df5f3258578895989859ad0891b7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c37b84018832d6b7154013b3619df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbe734bb6b0809359e0c930d69dd27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c74513908fbdb470bc3283c9119d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bb74edae0df1ef25e0ffa32dab846251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8fa3cc97f1b85a01fa2a6ace085d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccbb148ec069678f23493c8892f56e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee403b51c0e3b23690764452313f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc2fc0e7e9c82d9910fc163cc48676255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853775004cb591fc94dfed025880e2f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047ba3700959293d0df53aedbadcbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff107ad23c433c59458b14f0bf3d01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bd1bfce13e2e76b995e7218116a52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5014c6584eef47e0131b7550c133c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ab3da5e965dadf77c38247be75cd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d59309f2f5789f039e54294a6f819262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23a354d1949b8c573b7f99d4e7d0fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f77510ed967f25eda08c234f21efe9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414b9638b03a4195493c43260e5253c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d196dd9e3f4cd03fcc64d1c05bb4d96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f623b818a16ae5f8894cfa90b7a50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e3cf165ec57b27f6a2a74a6514e79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be02a1de6c875557cb7be8d77f9199c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74e2a49b49a3ce21d5aa8a517c2bff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c849174fb06db578f0de05df2eb98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a9e41bd432042fb47add11be8517c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9d893d8bfae9ff2f5d9958a2e19a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dfa8092a33899931490d9effc731c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3ca3f61a2e4cb663c69d42a972c43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38abf7d4b52355ba776b47e833f0a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889bee048c48650d88663edb6b66afe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4272696c3eaf79d9cfd484b775087a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3d958742996e77964b5c430a838e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221eb82acce668bb7e86cbac9c1fc1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130e76abc1cc01c33dcfa704a82b548281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0622326308d40e9c5e5179d5f41ac30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff480c43a4eff8d002c85a9d848c52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead738e74051c2d820695510b85fabcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120444d3776cf4ca566210e5191d7bbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413289fe90b0c21ed85915690b0b3e83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a61aa4e933177606ab94b2ac3bd51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87db9c0948fe8c89bc8ba13bbbca3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b4e3f8b97e2f88f8e335a343d285289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d121f3e2f2380f9b734c60fbce34aa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae37958679c6664f3effc00571d7209291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebfdc1d412b4c7f8bef2b876defcf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd40db08ce2817b7c4b280ca8621c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dea931ea0bbeaf9032dd00c5d9ff00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b39b71406401ea590af3520749551295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17380e39e4782afe3aa25ae1dad9cd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d3bc96728c97afccc3645790e028f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e85f4331de296b043cd30d7542ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae95626a01f1cdd0dfb5a36ab8dc968299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd563f0d1c81712e3570fa995beaf26b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c67d94e4ec34a7a1ae4f66c127166301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f09cf1093ea64aeff0d1af771b62d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec610937ba871515ba54babc964ef4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ea703e3d08d45337e8343350d4b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f3fbcaca23729a7421be419ac2afb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e522762d5c889f19026b80a56d596306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c4c4fb1649b457ba9f7105f0dde6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af314345ad94ab2bb229487dc978f303308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac852678696f9453254b7618bc0202cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ca17a65b2124614c32fa94f4f4d6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d9b7e050bdd00fe6571999d2d3549311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0e5c158151373117403521270f804312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ba8578f02b425ba171248043fb710313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995570965a6b049acb841fe15e5a787e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2af6273286dd64d48e0c6fe0001a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2bff615c5c608167a10e1d0630656316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af2ab856972fa7fb07d37ea8138ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc176f6425d5dfd4bb5ecf67731c22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f763e829898cd7575807c623e31c7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a69474f1b1aacd02e3c70b12830f14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb78f54f5bb76ee81dc9dc6d48370321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c0cb0f9cd741b53445ff5001cd93f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389667f3d138fb9b1dbb746258f9e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa4f4b3e7d26a4c4861a19946b601324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec656df15e6a67421bf79319b87fbf29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fba2d795ee8de39d874f8245610d8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7145b73b160ce066fe59ffb17fc7389327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1945df49b7426ccda31ad5a1b5c1c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2bd58e015596fd0975e857769ed2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a496a83df160999a4b599549d0b1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ecfa9e9d63aeb65b7e4065c9b0bfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675165231d0bf6d08391cdfc2dd3a892332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819a1ed3a39ebcf9b37250634d0908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc754966444747f0deab2b0853b436d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb51084af2559055cf91fac5dc91a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6bfcd23fcd51bc988af3bb049d6c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152542986305296f9295a58c2315a80e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ebac3526e2d684e8ba8cfd59cf70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958d7a30db2bf79a20108fb75205f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70304fb96ef27fd7fef6e4c1ca83e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e632053958bf0f97bfc2b69bc3355a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873832dc78c4fc91dbc288649308417342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee80bccb1ed59ffa0c35a5a705b9f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53482b30794d6a29c3e8532afd5ecca2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624651e88bae0dcd2b83c4d46efb89f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc75e958aeec961360d1a7bbe0d275346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6794aa8a05bc5793704cd7949efce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6164f21f2b2a05a9fd653d162c35aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd69f3bcf94d8199df682bd425bcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6133b7a902603798522e5c2b039884350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992536dd1b5379bb8b2973220aba9fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b4ffb38faeb913630d59f538e324352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1d95854fd105a18ef69dbf6659b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c710deae10fbeaa06bf523378b11200354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078499faf544292390833be7b1ab131355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236039d0d30fe865a87191b30dffd08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb1aebfe395e488a9994c88b3f0141357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d12faac08d4382649373f76e91b71e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d87b72761e5abe359dd6541e60f999359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e311749ac771ec4fd84e685afd888360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8135e9163a19ede1109e7f1e6fc972b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99544f5bf64e85d1bae53314c767959362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334087f56819849fd55a502de5ec43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf22a9df03a4d724baaca92783f769364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77326eedc994e172c241d85a00c4870365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f3b5b89ddcd4be588da38a3c2016e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4576c6b1542e960cd27fd5925acb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c7c3b8ea0aa32cb07f88a56405140368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70545a71fd49ab46e03f8f35e349a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b77ce7cf4967c57ea0b09f9671d03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae91a5e0c1ebd39bafe813bce2f3fd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d2eebd17e5ebc235b20fbae78ca28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0657f52bfe4dd3b4ac94a0a57e680373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2672dbab00e400747b2d47940e66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe9d7f2420628712ddbee50d3910f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2c00ae3a5fe29c8c3c349e1792150376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ed4ee992ee6d1ed07df95c15f4dd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86866dd0be639a28388430535ccf40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f941505f3492f93594b89f86480397b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6568c2a0d1bb9a816bc16be83ad791380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef91a7a0e66943e6d2bb768beb6ccf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8b606fdcafd3428faea456a935f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45a097a4cb25e9191634d859162da3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c91726af88774498294aaa61ac7a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588abc512dfe2fa2e25913ca29b50a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe623a6eb5eaa815e1a85ade4f96971386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a255b9cda5102bbab27f76f374880c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433139096047e5264513731589f64d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84c7d6e8521789733e005a1b03e50b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2984be7cc66c26dc52ec6c215aba0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14dc1944e97cf21bf6bfcb1e1eca2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875e201eef8cbd0a349f4f91571c9ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654ad39c66672a91fe1cdfefe7f04f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94e7d28e30884767bb2db23eef8b39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c025075233c98f475a244910d4c936395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff99d89aa15ab09548a7e204eda495396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bf9c3a8580ff3344a7c7d185fd95d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab0b5ae2f775b7f451e31fcddcd360398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7022e8045ac4f3f19f5c83ba8c735399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab413807e34a039fb6bdcf01a55f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ab254d03f499d1a766ffe116f7f5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94ed2ff7a897e042ce0bb7b4aab013402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151be8ecd21855282b0c8ace6e440e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7e90dcf08c5c75c4440c9b56b26c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd4bc13b19efc4e679e3b5f847c333405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d55ac23f4c7f78f4a5a8eddf338c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e2ae42eb838f0cbbf36212af0a401407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0de8affcefde5c22e6b1ac2346ac5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7d72d9e83deab629fa062518c5e8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ef3db5d74a1fc6ed9b2f15da3324d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf0fe0a53ba2dfd44ae72fa426881411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ced29d83c1e501179132327448de9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e7d54f4c1596b5d4259332939e909413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271925e4da0e00cbab711675108b5a9c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787b6d292a729c02ef39159349a0d99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55671cffce2ee3634386476d4324d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc62c27a18d06b0671f13fba302f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515db46055be02f522ce578555dd0e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbb4863ca1c96b1a30c2f5ba16becf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6024e727ca1927536f9c9f38ab5366420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7381f71e750411b0fe208d33f7a8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899abf6e7fd05664926614c0a7b80b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e2c85e12be41776dd93c1cd99525423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a1a5caee38db28ad61dda75e1930c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3627de6a267f1c4014de6dd64822425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035caa3defd8653b7181af1fd832e39c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf71599466d310cbfc3cdf8767b081427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbee95ce2317c5aad19668859a49416428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32b7ebfdcff5fb163bb4cb9ab1356429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c397ce24ba18be6bda94522321846d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f62e817c932da478b21faa474b040431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d31c776a5b8390028674b92fb845dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59f373e5c4fb3f941f2aeed46ad3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ae243629d38466bbd10dfa1334370434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522e762b6d1df0398ef9696e1ba802d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02dd3a7078d7954bd28f3b422b117f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6275deff9fda014e1464a3cf7cf05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f707ed63abe93fcff5dbc0d8b87b2cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e35056dd8d62d9057aa553cf93725439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300aa41ad935eb1439291fbddf2d45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cf2a362a8ad4f401c3317111a0e4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b5eebefd49991cf0b41a4b9733ab5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f688e9d3b0be38392f1b82cf0dddd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a6881de6667517d7e8a7a75292e41444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9373ee9d27d4887546069a27b7ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796f5bd4a2272655763d5ad2c187558446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a586ae2020095c22520315c14cbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209b356bd61ea57cefe1180ebdab151448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ebab3488ca87a2f235aee962a357f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df664f12ccea822c12dbf55a359cf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5580708f2d5e81e0e8b6982341829d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d45e86b00561b8c7e2087e320bd2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd02105b575a7fb96ac17ce141c40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22777f56f49ba1f566b03f85f40d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887876dc172654f0ab7d5e24f233885455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a49e8df928aba8d08d2a07831e55ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0457d518c7d3075145afb70abe1ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837aeae1a20c08d2a8e573c71802aae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797abcce844ee0c2abb4c08aaf0e019d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5fb7885f40715a835c19fae31ba5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09455fbe7e52e3dc2db861eb436ddc31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7287c62d37206ae666e6d17e0459b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3678f5d3707c9e8cdd2cfe75487f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b9fe50db05f556c610f40ddebd0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85744ef188f0c0a08a64bc11d03b5d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e40511fd633df45f86d7b2945073466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c428a7e7e6a77a5370776200942a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119844241be0d34fef8f31da7793ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9723874a515dbaee4152efd0ea1f1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb759009921021fa0aeaa2d61253b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083c04127be9dab21a5f9fd1a5edc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab710014f4532f81bb23097d402e3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1f539250dea5215c9397e57bba59b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094510aac1b10ccef5385b85ee4f5872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dce4e125c3c20b548e1ac7e63cca2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1b10163eebc1a013db15fe23b7970476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a841a9b3a3c70bc663765f8c9e29d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde470199af7dc1841609c0e6aa9430d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4001962975de478087d8f0bf45eba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb966fe960960403009bec7cb07afa90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381b7571137fe67dc5c72d42e117340481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6c712405e32d7b106d89b673963cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe0c8dfc00d6cc582470b3528b1085483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749b0925a9f87db990d950839d61914484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1866f015608fa88c7daa823882ca4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5521627e38553401f2cf2708b50ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40c508639db82b6cbc5b26361283a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af78a49e33989b382e57d2dae9c53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de04ea6b95ae3b8a333ac9f39e6fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6812a3fc51fd7be77d97ea10a9dcbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8ec40e10d8c71767424ebf858ff95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635d86052a1390a3bdf4d052da808dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175f789ae4e4458e4b8bfff1d8e71f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa453c5304128dff03fbf86a26329b45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77661408bac1aae2d0f51d38a21fa9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7e7881287846cf7e3a0c6cf7f2977496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142923152aeff4afa3b1faf226ff930a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937e3c5a7e837dcd37998a8494a75e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320275c003f554ad315e92f4711af5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ee1d11c75df7942b619fea6da1a02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c50720109ccd21081bbb8494946f61501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef4631d564be2a3558a0d7c3ff6ec7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd509650fc16ce5c0b481b2e7408ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd2d88e6a05a5c7477aa943e26424a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191a412e345d9f0c055852a22e3af7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d1e2d8cd839c4809a52401803b109506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fcf57aba8e88f34bf428766ebc0b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62e589143d674644961cf4aaed7aa5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c156a550c0f1aa226b299178a3844b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19585b7fdf6423d3ed5944d4f06757ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187ff5284a8f340d90bb0426a3f3cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd93a7f4c0fdc9da92d99b714d3afdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e6b9d6385493e00c4b2e18b8a9559513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60461ed597e9f81894b556894b23e890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b08911087a363216c285dfdc1a316c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e037ac428df95c8f77f17dd639712516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cda5a5b59a62f868133d275eef885517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78380ccb1342db9126dc89a69a8acec9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfebc5527a99d602adbd4e01b54d290519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e0f90144174583fefae2e7176310520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c3688aae421921d76512dc92b12e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fc37dff281a71fb9f9feb8f75b738522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b6db84026cde6be418f7fdba84b26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46353bc18c1ade98eabbfe5441508116524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a135a40e40a771068c64785057358f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea7c51f559eaaa797096c874ef6c50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bff3756c8e44bd1e7d7459627746b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d43d0a79ab6ebcca558bb95887325b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391571dc196f558d674b6e1557b37d94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f1e44e7f0a0d90b6b3a6d8b278537530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab58a50484f18ca17a8f795a30193b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d368ff06d428d04387c50c62f15a502532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf0b6ea79f543dd06aa55dc6295d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adb12ea22db711618d4de96a2dee41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ef365a3332f1d5f30fd5e581473e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d73c0cf229216191ef61d4094efdbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f281d7c7595b206402b31b0d170ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c1600e8b2e70a7e61a8f7aa8427b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11278915c30e0f024ed862e38cada3aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba86102451364e76597b0638749f353540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66898c167f00d8143ce7b9f571469ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf136a18297be685678bea46e517c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797200939a8fa68e4761ab5750109d6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565291a55cd6a9aed9c547ba3eeda530544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa3d23ca6a9d764dfe70729f4c5ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098999465cfb9448d9492868ad49ca6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f19cc48f42abd50ba7bf2d04ac1669547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d45ae2903c9e0e52899175cb21a41d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1106a9f1d6bdc9fc41dc676e055d90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e19539a5b02b3a1e7d895c269e29d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5e184bff7c8d40ee8dc733afd9d4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca4b369f7ddafeebfd503af53d524a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee3e9e1858fc652ed92f20d0dae859553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6986a842bd643a7bd03116c84d2c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006e764ef1df7b2ca9cbeec56ea66a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd3eb0b956a74d4b067ab526e0911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e01080193cf6d0c85b08d7e1529267557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38373908acad42636f1ec35a7dd8b43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914a7c24017e21116bc53d53e073ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8347c58aeee7c93a4f94f5e9929305560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805efdac4ea9a2ef64659f3d1275da77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a8e1764f744907163124f2db99659562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043a6a3004b96b273261153d2862149563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc173fa4703aa621ffc71005a53cfdf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9437de665b2c91303f868c5bea8cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366f145ceca2bb59410bd758ab85750566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536178753e3f00b4bacd39af7e4e1564567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2b7f9fdbbe5f86dad22312994426568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c2bf0eaf306c321488f03ed8ffcb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff132f33a77e4654c739c90476905a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5762d339325412a9125b7cdfe7b206b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf3e9db38cf0108365dd5e38c03232572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe607ef73d4bf3003058f6692075f4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4a3790bd14abd4c7250f011f0753b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493214f0ef2b1078399174e71cbd45c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1cca696b255d22a4dabe4b7cfa88c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8e7a3332a9c21e94396dcf9c21bf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3241e51c30bc7040ec682f6c36b1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1672208c09ad05323691e9d0e297579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15448b9ab84275ce4cf72c26918460d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66898ad361285fb047c1e63507d1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009879456d6789c41d73d2b351726b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54755ed97585c93bd28d6a502fea03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769bf0f36b33f33b1070268850e5fd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a814617c496d2b282d5e6c3d9296ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1970e515778d46eda7952adb405b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503e3603d66dd0e44b5df387334cd50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07e6e4e6dce156c05dae3ce4b87bae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611028697ef8c701a822c6f2d50917ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d4785635e6fbd613baecc5d33847f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c720f049955751697d73c6792b8b75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c828cca6524777ab6c59cac63a9da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d09ae3b5b3912f0e541d4c564675593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57212bc5b83c0bd87dfd0778f487b2e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eea34cb283d33368ba7bb2dfa0c17d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a6b14e5a4385366e16c51c4a528a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93420527d658e51909d907531dd6920597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040d7cbbddf6039d8563218ea7ce87f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a4f89557d91111c546d2b87377d8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026d9b594fef8835feb7539d36e386b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a83e90092fb4a3b1fc9f250bf7b389601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c852fd6bd4f519a14da238bc4c746602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60cd6b68da836039b75706ebbf1151603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb88e59604310a97192546197c7c77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37dde5acff5e3be9041fd3c5b27099605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb3381d47aee3132e774172f15e81b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c970a48bd20d71a1101ea00049863e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e57d1da6255cddbf669f56a2a1372f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e59f4aa589c3640448b6f0d104e82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a6e2d332dd3993131e6a89590d66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f2033786769e0a375edf8c8b24dc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d734b93892cd55f28f4efebf5e15c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932e176e12fc956bf28f5fb14b9f8c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eae8a5128df606e7b39b67fcafde35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7774f85f08fd9b4536b4d639e96a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705b4d59a9f528a03ef15fd41df14ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ccfd86183ac13743a667352f2e30e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a97558cbdd421acb8a11f0aba998e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb7e74208a0dce0ea44efb66bea2f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54291b0e8eff73a6aee2f991342532e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea499e8d56d7c997cd0ac33fa698c1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc18dcde8892cbd8847fcd3303e532622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6fa79fd4d408add1c055cd69a823b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f236c4fe049b1ad0f434aad681ff4b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e12f6c85a4326d9335722be5ebef5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846486ea06b8b6f670b32117d2e9aace626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd1cb41c5440b7bd463986f59d00c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007d139b63740c9532b87d5187607dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29403c82c0ec9e0d7a85cbbbb147486629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb876884d3d4e3c9fd9bf28c6a7b42a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681fbe6cd82c538be7a8d06303ee5a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62dd0c51c58975170348ee0b77526f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b05b88cea2a3e4e27436d9f781c57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025079833e8a8277cec8d18ced972b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40722382a40f0bc0b58ed724d167183e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f065e59893d46abc10f922b0e6b94e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05d787b66c711969e8afa0db6373cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6525e9f09ab77c9ce9d200dee87c5d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f1377ba3714d4442ffd5f51c655e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752e1eb2d87b07e7a6e992dc7a6c798640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090afeb7d74867201c3288c00b4a96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51754d5221c673371d9bf24460af509642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80516e9eb48ae0e2a2d0e0bc7ef0f295643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfe4caa9c5037176d1ee8911b164fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40598be38219993335e27bacf8c0f852645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c7b5ed4ddb032b48969561e162570646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec2ae8960b6a57eb50f3c9d63c1bde647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110314065de8c6bb8c2f9e7b76f61968648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05792d46eb5e48ca8ee2d75701f433649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796b220370a8c3986af35cf6fd5193e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b17779002c2840198228db646b2234651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1a8af974f9bec82078cdc24e4b530652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d41d821216bb49f75ce6fa3a9f4d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642188d49ad8514672b2c81225ae421c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586be94688538877c759a62226c5bf5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c186ab62535399e60895ebee7c1cf7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7a8d9dac59a1dfbd599550e50b0ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f229fa06cb753a82b3afa3ec9d84b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3408458601ccb2a9b481398ce685aab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fefb75d4c5da401850cd5a7fc44b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a4ca4b2c1a62f4b35db4c401b67d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595878a643eb762b80195300a091bcc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cacfa79371d61f7a8e8f2c4ac34dc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d57a34b8a92d42e30e470636569eb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdecad9a60dbb53e6ead9fd37ed3a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c0c85aadce3388a3d5ccb05937382666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff54ccc686ca97d97809ca121eb934667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becdf55def6c1a9917e53d6b4b67d7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d439db254bcaadbcd69c3caff0d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c7dfeff6aa6fe27d71636ff780190670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be25152c21814b31358356d7ca48a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be247eb6280f05dc22bb74df1b5d7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6684abfe98e79c246753f9d5a522f5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358a17b9a8b125f32ee6a47bc3aa065674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156da1ae67bf27ae26515f63e693b70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb43cc6b7d8e9653e3cf91db9794913676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76640b508ba468cea48c0dfe074306f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1101c83121503a0782b7542ce2f7d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534411a68f503c850680b6daec6f44b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2da236dbb199112645a01deb357da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8832f4ca9549945f7f03574faffe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2421b7eb2175b48b8faeb5af9a433682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1637681786073ba611a50bf1603461683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17731efe5f62a67589035b7390c6773684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feec406a90775dbfed7d6bab923af8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7184ca1f246f6192fc96aee29e0696686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9048455a5ee3bafcc0c9e5b75d7009687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697de46ba35a0b34981d03a00c94afa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f5a8f7712ee42a70c8c0abce4402e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac820b1437bba3046b0d3b8e5ae212e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08495ef578ef668a2cabc883402df103691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f9887f5c3ee5a2d3f5ab60d979d26692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a052a8f7a82f485abaef15e48bd153693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791e4d29c0c75511ab8d325868be62f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b63ced056b1eda5908b7369a5635ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9890e459fa9c651fc8d451d9a62ff3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50154986791154e1ba31bf3ac3bd98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c4abd7767addc2cb8ccc63329c0de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5a920ab830170b4d6ffe9b764ff6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08817cee9e38991f54542a67b1485a97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec85bb03fdf0a6e2d85e6da75f42f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9a1b74ab9fbda4db38e53d9d88808702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b977691afbc0228058f6f5277343815703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaefeb387e0e75675c3057488781a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f555364db8cfa362ef508df0f51a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf134d010efb243d214082e22018cc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0cb03750535e65b9e80653e40ca0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52ace4518a2475b641ef429c6171ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b632f4919953bf61abfdcc319ff066709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfadf11053fc11fedffa3f369742a82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59153321ab8bd1b69663ca5289e04b2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998b6c7805522847c0d583ac4f816dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf94e4f19dbcd3b10d7b3ea02b5637713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb75c0cfa1ffa961b70b416f43b133714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be403e6d2e6d8f66ffbdb6b3fc13688a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091da5c6e4e0564f2fce1a5869b917f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8648b1b6401f549a46eaa359eafa9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc9ddb920f2190858deeac97b19e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d89c00fc736236b83647c7e320bb07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c99ba888b73adfac5341e4f52f2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4208daa2e7d4783175c02c67c830e77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e648e7a879792e586339319a95351722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca929a76914f7c10174efe2dc071f61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b03a4134f9dda6493b4ccd4222db6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e91d74d0c4f0fdc785f2a44ac06d0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501046f3b6a17de408a698cea49f4c83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b996599cd643a2f5aa1e38dedf07cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffea79837c47a05a55a77fb116f5191728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39705c28173b40e88279d732feda78ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da90add06af556200b07d2164f69bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb6e7f6d20cc161ec696d570632846731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ab38f12995ae431fbb40723c375a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342776e7e7280f0dafd6b45cb5be270733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db368a31de91a44dfdf9ec16c76d8d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224420cf4448f6ae876e17871a1ecce7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624ad943ad3fb48506b31de6fec55d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7151f8710fd52111f45885cd6f101737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59a2a888da4d0889abf2079981d498738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbdb74f424d5cbc41b9b83d1e50c65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdf218397d7f302d0d7946dd4e342f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4af2338851cd7e2dc0c5439b6ced741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22210b5721659b2e1c1ed95256a5888e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f8bae18ef1053f7d96dc50b63be2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ca4676999398c580db60ed95e4cb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbe60fbbc00239f49842103e0cc5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e3b9726daac36d782059b3ce227f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b21da211ee37bca78fb5dbc80c76f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debfad34da44ff6202dd8bb517268e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a42007207fef043f0fb549279463a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a9b46cce728cb31ccccf07b9d04c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53a36d7d4f1a21ffc80559bf9d4a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb31abce3150ad7dc85f860f096960752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f73519e46f5aafbfeda6f6ce079d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e61e99c5d6640d73415e98483a985c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45984b90cdbd6b61a253a563de8e8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dcd904ef3b76a4c0097083cb777e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740293d94814af92fe1fad23f3452fea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ef6f6ea96f75a7d92dd475111406758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29dd09b13a620adbd532bc90cab59d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>