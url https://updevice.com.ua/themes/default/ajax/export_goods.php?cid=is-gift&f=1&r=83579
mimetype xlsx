--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33148e885fb6cf96b039153cf759513a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537c35a78b93442087eb3e3e43b9b702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53517de872f7a96629b2ce3aba19ec43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e333e857144a998852132ce0f2a19c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc60a3408dbe1413e3d488ea3cf4a325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729f0fedca7e11c618c704bcfe4d266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab5260f4ee67ff7b0c929a9af959287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166194e1436c5fb5015f7485eb1ab98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dd4688f493cc2ad0b8e7a6ad21f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a25be2376a5f3863b335d8457421e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc899eb7a352d93711634e64a043e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b588a81bd9ba1dee6cf2d242fa62712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b7753942e8aed2322ffa44962976d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99674d995fc8ff8de1b50298678851bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92624de85cdc5a915708d71afd764f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b3f14bddcbb203b8d028ef24c192f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b2eed58fd2da00eb2d3367f05db817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8c3c79820ada5c24e7af2f2e7f05318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3544112bdd42941889b6c1dfdc4b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac28def87c9e64f5773c1761d35b02b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae9118b8209290cda4cad243bff46a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2dd467f19ea442997a4b98b4012ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255716775ca0e8407ca2468dfec4ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4589a1345270032866612e59687a00424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d4b4eb18fe833484dd6a89697df2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760928167834b766c1eed4815c4f144c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cf3bfb5b00191d335f7b3c32d8bac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc434a9b826dc75c57799ce305cfbd6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea44f623ee520f04e8490597294bca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae7492e836548eb275e80f2235c0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516df40079c3da1788d7969eb2da17a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d34523a3a4c0dc152c514f2236a79232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268a5bdb59fc233197d715d8ae97ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3301424584315b881336819c5f09c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f4a70b81f421e4e9a6fbc95a78c7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e82bc01641d94afcbf5c15916577d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d37af41eae498d16e44e12f7e2b9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351acda0fca4c41bb2eb05e7503fa27f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027dedb52a3f3acfaa1ebc30136ce1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626b3bee5ffaf63dccf662804a171640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1776de0a010a6104d4fdaadde96d11741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83347c80d8b882fa270a86cb4f6e1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565730e9e8a61fee69622b2089beb1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3092cf5f43d7c7eae3c91b90d96b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ea52fea0320b958adc6792dba116745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602781f5baa87ef79df2c2aa4c361ead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002b66490d086b0bcb41ddc9c2d85c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf5c593d97554e74e6730e8910b4bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795596df88ca55adf1ce171a924e0a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a96a19681028074a47ebc6a117fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb538d5e31b9bdd5268e3789d8498351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22062e577b02d0460f627e135346c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a7c43b540f119422abfc477d1f71953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ffe5e380ec81989308b21feec26354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedcaec3edd2a91880b1387de15504e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9adf7f2abb4c2d12e53ca7fd5a6a5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8797a6b504244f8e54bcdffaa755157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0639d4b2d12e667965eafaf708bdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d347f6e729f632693322a5a2a4a9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8e1a4f22d7898b6959d2b5e91eb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408fe6e46836ddf4425e8e25fea489f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be877dfe58c940206994ab4cbbd66c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e779f844eee4a78671c719357a5fd2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30cc4ce99ace0b4462b39a2586f45064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b3cfed1fdfbffc18ce6ce35288eb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afea10b6a2504912a1f58f48ee7f8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5928976d886cd0e3debf25401cb7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9355cca72750e6d6633260e98dd420968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684d1cb1b5b08a9161ba82b49c7ae369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be168cd0cfa59bafd7453b2ecf35c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf15beb3365961be62b93a3d48f6dbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912a79040ddece0efc9ae6848f07b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df7541aa7a913485dcab55c03a93b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd47324f7c3ee9d6fb20ffced9b9f1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7249c838c0729ea4b32d54f49b24875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff495289c1fbd4ee448221158f3717776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e50533e0ae42c8b4f90b06846d128477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8358b218f9c479b884b2a009669ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d052224ca6ad346cbe80578e10ecca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffddd6f5a2082f42a99e7cfc68e78380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d5ed24efb3f83ba54520126da2a8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021482847ba7850921f50346bcfc363082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454fffe2957b74e261a7e90137c0ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eda9d2768f6c691c6a0e4aa6fb25384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7bde635b2fa56cf8c5a731022a5b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f90e1d7f2ad32b1379b7354a91b00686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e29ae6c5e8a5c259e0a49aed45b7ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425187470ea45182f05c342bd8dc237588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757f434c40321c4e6ad8f53c217d70289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779805d3d9e666f70ad0d0c8ec9bd92190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e071b64578e9340b224233259b9df0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a7d57ddf6a7a16c5fca0a4dc65b4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c5369734029a167953bc3650539793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a213eb9cb7fc8a09821978169466b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0dea691bc5a14a8ee32db14c32c4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfb3bdcfae6adf42169095a87d76396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99639a9393c3b3fc0c17eaafcda94e0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db3dee1b8d9db319dee27ebeeb75c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af12e5f264d70fc2cb16733616854099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243ba93e1ff44a489b1019151d44272100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b0a7323e1fa793cf7179e2f77f6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e8da16516a7da8c17c561311db5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99310d2aaf51e8d2d9d36c0a9882818b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593698f0f128466469318eb259f7cb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33504951111121d81bf63a6bfdb59f56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839903c98fd8afa6519ecfdb2570351106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd174dec2cad5915116238dc53d07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53ee12608e7339f2b28760e12b942108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d3365a36dd80cc4405472e9749355109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7870aea8aaff74c61210148c612e8df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ffca7137387e9fdeb74be4b80e1e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d01cff42a41d121bd009afffb4c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fac3d6e7c0533a7fc63159c567d16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2609989cbff616f69743a7b1b9cba3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19010eaec473573d03f0a6bcd5d0d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef651c9e7452b7ed44e7d606ebb5832116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ea9849063d9296f0d8cf5615fc4f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a56772b32d3895e09360bab376900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77464bd3be447e9c87a1bf610b09c426119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f1a6d8b33c6eca033ce91329cb5b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b03560eb911e0b52e3bf5ccfbabaf2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e0deb9d8224b808cb33247221bdd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1c970bb7c509ac7af93ba019d7af9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2198218bd9ea40cb7206618964a34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60682391b45beeade9e1278377c86d8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4c9ba9e17b9c9893253b52ab0501f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6c61dec48e870ed72f77d80eda63c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4312a65b9d7d77e7812ff2a0cd0338d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66628ece2c24b74b3ca79c14d6909fd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc70fa88bb059ae0196c0ad5743c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48af11d1db7cd016c7463c02858a0d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596240f0cdab33494c5cb52fac69b59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5c669ebcab4da66da664e95535bb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e9c640d931a1877dabd3cbae26e14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bc090edcc5b6200411ddaa5242f2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af8c3bc9291917ec45674b74a7b0cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a9203981d44b43d12646135079c69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a292aa9c70f33116c5118cadbae4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545bcc885f2262ac34166851931f055139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103666544cdebc1d1137acba6b547fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50666e9273ece8b971286eda7cc2c988141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee923909a1288b3282fbddd541425142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7f437943090e622f008c2521b4870143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd393f17a02eedd925b87e3ad01ee88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b234e79c4597b07eb81c3ca46f2fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec032361aa88f375e77023970f1cac7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ba5d6f9102512f9abc38be8b8141147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7c51703e237ce57c3962a97a99ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a3fb8d65bef3b116fc453d8a85dd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397d2d797a34423d50aea493b79123150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4fb3b3225b41cdecd7b75ed7f7cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6dcd16b62a1ff4e19d005ec8abec3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5303bcc9addfa239078e01c91f5b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f7f25069ca78a571ca503921a9054154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba31be8140799dfabe4f7dd16a804f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8a3289f194b88ce395d91be5a91f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4de2392bd7fed233417250ffc9ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d48f4c55185653ed3ef10b3d3156158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ba5c2f03e72c6d64c1f2fa483879c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a81877255b06de53b1309e9e8b6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72f105a4b75863e4981303d7458955161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87bbdecdd385f20b9f1d4753d42223162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5052ae50760abbd24e76a26b79e2380163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e64158cc1c4c3ab7bfadabe846e7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b237d7e63026a0a07280f8487c6f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c87394f769dc5251ffa182cd3593a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39fb2e7ec6625a501da8b22c14f7d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab661b4686a48e5687f613b3df3be1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4a2f7d9f622b801dc8a061aece2b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe885298831470232946ae3f252bfe8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc391adf8f73d28d587a0c2527778171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23a82200b84b5baff911b91e274a34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c34e989400caa33352c85ae0448b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611f7a9192d2a840e70f15fe0b537c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908bc7ca592b132568405673e143aa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0452d76cf8eabc7e8c0d5a9014f04a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ee1ca7067d2df861fa244dd506410177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b275ec37b59d01a02099c63523ff8de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de883593f2085389784560cd69f11fa5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac419f419f874700b8db176a4f6ed0cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fadb303dc1653e92d1d272c83bc65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388b4c6ab397bcfd17b24aaf7ba4a42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46a2ef81789813eea14794ad25aae2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79fef658955ecb51d2669e75924746184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6416580e4f06b1ad6eef18393ad5d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9d8ada8b23b4352f55eeee5687dd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7e9000ee73935017e52d0e71dcb13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b769f0bc25b38b9af4e76b48257ea45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08ab3821257621b7a45a0bcff8d13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388437890f95bf24f04e675a9863458190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a24cdec9b378776a4666e02fb9f8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840d9f6b72a23af6f265eb4ac513df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a860a4e2494a46accd9183285224554193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595d3e884008aa055bb77c730a5537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77e4e9c008eb19c3da73c794d5a9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a75c43ed71640bb3e9f4631fe0bd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4333aa0cdc8db3ae63ce26f6c2219197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad3ed32f5e85ffbd537138171bb38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a32f98c41d48bdb3a1ecefa8c355199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e31291bec57b11d039c1556a26658200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec6f43033fa516bc11c74006ec813201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01814914e209b0c9df22d334d677334202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4afc9e2f41e9430af2deb98ccb3c50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826aaf2fc73cb19c716f18ab8758be7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01272adabec2711b45e27ebb79ef9c70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da95d43eb86ff5209741ebbe92d63ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0074da540348a67e4b5e2b837951ca7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28b522f2810b43c47b9ddd622dece208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61146011149ec2a2c608ac296152a499209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba5064e7fcfec3b09089e1579bc64e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40216317a5290b6220d652a5e9a83047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cadc66e861e2c890a8df2acb20735212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7472b449e9c94c30c5051c346d51da2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b4b437ac616705c97e30ef97f12b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23ae47aae5216b5a8a5fe7f34d815f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc5f55863f89ddaff42c8d32b603bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26172ce5a3680d546add27968d7f0b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a4f11022de0d09c92f02a0889ff8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef018bc4a59177b63362db026c5f1a14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc337419b820da4c37b12a2b9b74485e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fcb183ba33aea1305c3840334d760221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedc66d2c210c23c722948878732035222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9d30a340fdc86b64bfd7b7211961b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5228f5a0f0d6cfda2b7d09e366cb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f74f4fbbeff5802fd14b55f3a6fc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39102109f4469a48d86f534b6558a351226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab70d00159c6ac4ee5d13e2d498ffb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0479a5f8a0957e74e3fcbbd311b798228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71e04893f8a3509a2296fc73524bed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f29e31f56e11fd3ba86a3c6197c646230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c767ad5fe1d852676c68cfd611d40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff4408cc6f30dc831d3b692f94a6e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f959824d65e038a4512b6d15d48b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2bd4af03d673e6ab462190bed0ec9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aaae9c28cf3e6198bcbed3f6c18e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8855f983759a524912e288f1cbe7f0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914cb8b5d8cb00fb335e2933557ba93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e84a2236bef3386e509086c5f3409238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2d50727375c626acccbe5fae46c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f72517b07faac1afe35a73b26475d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac776a9572b6cdc5f5d58ff9c4dcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b180dd271e31a3f415af5fe279bb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b9a33eeff4078728a344e83782d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b60058220da2ebae603a2cb70a66a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb961f69b9bdc7382254b484634be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea1b2387cc35312114dd2d19df496f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d46b5ca6024427600a25c93cf58b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0350644ea91947d452d0ed370829e05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c83ffdf538f6f74de6de2ca5112f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bccbbd4a00626ec95205d77655366a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9528bf8d3a6eeb9c1eb0d9b98a21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d64279f71d7ae937106b056047eece252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870de78b51b6e681185f1d9d9649974253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22030ef98bfb88cba45481eaa5a630254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d0bee84a4376bc2619536d1427b66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80f552d19fe3f296482d6ff1f7b21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f073e0f580b8f362997db435497c1ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b0371464fcd04707dc13e8caa6686258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220553c47a08e29c4f90f8a6676f5a32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69662e8f70ea0af833b86d3de861c03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4374377e81afa82d4eb13dfa0b202a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f62296ad0ecaadf7a693b1f278d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d52f248683383ebf23a68004e98a10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432b9b8a80210f123b12374df5f97d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aae7821764f29cc132bdfbb5e8ad0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7b9e48a534fb578192dc74934f39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec80d3431e44cf5f06f72d2bf56a5fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f3813968455bf4f80faf7d30cd17e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd2467012f6fad3445c283e7381d5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785df2643f0cffbc5b4a1194ff50c4c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed94da8e3b826848643570c287b44b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570a0fce9f916bd2e0029248d883006272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9ea984da8e93f6a261e2b89207b2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052e3a1b706d15d4b571f6b58a4d6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd6bd3e16a86671e5d3a7e92ee993f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683406071e54b2c07baf9641bcf2e6bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e763e4b50d27118ecf3b422f10eae6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df594d80168539f3b323d3c36ece5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0841c9dbe921cede04e0336057e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a752a164b5d389b1603e88da30f9bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30c97d5dff7405e7182cc1f261894281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5228d093f8d7606f67f99109a146b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc33da6cb82ec92bbf00c775b3d6f4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100046b210122865d990ed914c2f4d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200e6f2f2024cfbbde7896ed4a24d94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c18fe52453e1177f4a1cf0a6f188d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a82ffa07547a27acb176d651ae163a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c21166e766fc190644d2adb5b192288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecbf62c5fa7ee78bf0d591b5da09e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b9a69ea833efe2017b1b144508f52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15db9c0261f161ef3b619f36ee376d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe9cc39726553be97b32e4a04719a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382188901523ce24aed4d6c342cb5ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308b8794e54200c671e3e47e94acbb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b52ed910597f3814eccb91f4e826fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa622ab109e79bd21f6bd0d5ab0a357296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08898065a9dae5eb2434d1b1b8c69442297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ccdc5c219be8f0a6ff6c7cc6d0b53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d209e4f3b417dee13f2a5ef0fcfc29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c65f95ccb3a29ef238443c3cbd5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b95c6237801082240ca0733d94350301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab24f9c1788cb46d73c533600ffd488302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881720b6e10b49419bfdc8217d4b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1002f097330a4f98d2733fbbadca354304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ebefc660428d9b4f38dbeb01e1a4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a412257e05403ff25c6312732ecca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e9bc3c2bcb1f0f1e927857cede63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953980f78566f0fa9801c87542932ac8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfbc0b005a373f52158993a0617b44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ce0cb855259a65d57b84cd1854fc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581d81395a3030c8ed5e7772382c416311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760951ea8f290b5aaeb6ac84dc4ed8ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a06204f9737dac54009e3d8fa931313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066607faa4c21292a42570162ca1740314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006bb030d7c3a6ae409a2ac35f707b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898930f3c92e8bd727bea32554897b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abceefffe58df826e0580266b695e8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0bb4bae27c6b229c36fa6486892a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3082471be5d0c5b34078191e1204c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b0d43f56dd301c128bf28493e0c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872851537b2e287e93f5e1753c5d4cdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3b787ea8162d82d0b9e4e63404744322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058b6d88b980c0c75865e77cbc399a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876aa8e8ff5638b6674621cde298ae9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8590c33217cfebbfba1228a640c1222325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff50d9f1dbdae0b85af3f7943b5ab8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a03eb3dc93387b8d600b23d985bb77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e86997d772f30e13184574d886a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f64820ad06c24744b6862f1a89fbf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31784312cd6f7615fd04f7ccedbc2cf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f6f961f30c49d1ed65f2cb2529ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acda79cce9e87cbb5b26f18229c30a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8534e9b3f44c2b94a56be78059779a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2ec2ddffe7e7250fa60ed752480d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54adadc5f94489435edc2bb6192d72f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0086763dafb5003a547a9928ad8218336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6528e9bb27356467f1d3e3c7f35c134337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de41755ea29b54f9e56c0f28fa15436338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8c2802643e73cfb7cdf29d6b8d1dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816897ff5068aae42dd026ce06fc89c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21cb581edda7de899b76c396e0dcf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5029c481feba0f5134fe222764699342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9567fcfd651f3ea170c1d505348159343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c087f795701366cb62ac8435ce8c34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69851775012b15f2ea50be4dd779387c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993f7a597c9ecf6f8448c0e030123e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41e2a8a1493d4cdcb1fa81d36e58c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5919193223caf58709bc41227add8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb482a7794f7ec2c9f109ef7a09b0bf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4552a73ec24263b2178c35f3478f54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc573e6d2b3c56666aa0b7cdb324c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0d58a2cc37c846e350c55d0a78bd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed429dbcc6ed9f42055033a74643218353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2254b92bfff2e9e4a4c36e8d91aaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d0ad7ba3d3d9667312da1920b99e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76afbdeafa07aa1f9a6e1652c8c1432356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ba1916334f0a20dc00b5c34b6af7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2420ef7e28ce514b84974d754f1e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f0b244835881013e2ba709d4b2097359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100a30615de880681ad9311bcadc40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc67cfde08ed068dd5caade00d8349361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c431b17b8b3ebb5ecc89315960e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e70f498ac9cf073ea6b89f2df529ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063ed73a39eb1a3a9ecbd93bda7a9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42faf24b6954ab79086579a0b0e95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08406a7d9a3010b08ad1be7ad90a84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0ee9295a293ec0051d2a06631835367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b19b8a39607d50ff362f0eec32234368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f00d0b3e0e09587dfdeebcb61ab90c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646bad86d98060fe2d556d6442a271d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9bb95a411e324acc441d321cdeb7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c8281d831d8ae9eca1f1da3c984ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d45dfbfe09eb726b979a93cb6b54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ad9d35d7d3067986fb2603b643b5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1ecfe0e16516cf199b78802cba3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e4e3ea474050920ca139eb34ac782376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8579b6cc1711bdcd3a2ce40673f03d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226e20ac1f2adb035ca69a25c4359d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f74d7618d00fe7a2758f2d99da1c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe961b5f18bd0dc79b68d2ed0ed8487380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb298fc047e461ebac705ab69655c5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca364b0ffa321b3347bef003ea9b36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacbb10c0a3d5b74d778e684218ad92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9047a6d050526b15abcd22cea0ee079384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07f620fa86e7d8655354b671bcf6ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728a45c037db9bec517eff4e84fafac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62054956707828abf0337c80f42c696387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab17ad2e0d37e5bce7300be6b7a6eba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c076adad326aab9b2f2b8530daa061389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a608a767a8ba6f314393da801294ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b358c54ac27ed991bffea2158d83d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e49fd675a31c914f90251abb9cdc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada5efad2e3af99ed52545b489770e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80bb5b575c4e04af1e56ce9c4be6c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d791483a772c7271ba138b686103284395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5a92adb100acf41f21be5e4739d50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84bc7dfed788b8e66aeef2094eefd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de98d78908b899e68f9a18615a48086398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dd10a80d16af461d785f069021a0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9b7c725d0ac27d2f8bc7ccda3bb26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e6196a7a2515fada2d2a9fd5b0de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534e75c0cc60fbd6b1d873ba424d271402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00e3a26071e6724ee8ac0e8aece310403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f94f8a3caa3417772a35faac6b01d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3216d5bbd94bbc1eb98fa911c12d891405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a95b212f8d367127a50a1cf9c26e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f6fd83d559aec1c6f620bac91546407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859e61f47f8acee15e0673ce8ecd3e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935900fc060192add7f1f344ba4e9db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e0231a04a127b107cfc195896f442410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc590045f07e75c170bea293be53f7f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3b15ca5cd72606999c851853dc53c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d386b6632ad765098e0cc804e5228b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e43bc1b0c840e8b2899cacd2c5d964414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd322a8a9fdcfbd1aebad5284e91fc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd1b4840e9e7ad22c5f39e3fa6c43f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a03ae23a3806edc0dc03e0965fd35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114894c8e73816ca0655a1dd5841ff6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04273df21f03b0f911f3961c02735a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831026f709a14164e8ddd9dea85b5d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1103f16a00897edf136b8163b11d7ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d301467381bb70c520cdccea60a059422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12f88e36ec2f0fa86a9c2f6ed1d24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9442536ffa189281ffd88d5691b3a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b9b81f40e4fb226a3255a3ea3a93e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea4347607a00d5c2aa3008aee8c25e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657bede50328fa4412b97ea4f5cde5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b26cfbb9aada1eb7e0b30d5be199d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b95ad199bd77d3147e6fe8a9276532429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acf0b695063048e92738bbfc6528a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741c8a50645111f3ea7e049184b8889431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68703c0203de08f91aac346bf1568cd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335278e94937a368bacbf1e633ddc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a514b2a9c56e69f6179b38e62e7ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104c7cf7a213935df4e0e7b184fc308435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49fe8043caed60178327572f26562436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f1b6f5d586e377efd17cf95fe946b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255814716f19f92ff1ca9288c857866b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d719c7ac1389c9c8d5a072d88db837439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c879ccb66f7ed89f23716de03cd5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcddbfadfd57a1434eca1986bbf74d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb871a046475e28f6d789fd56c2c69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5beb1ac7274460be3ade9ef85b7cd5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a0ed4fb46b884c38928daae4106aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480adeb957fa2b7586a893a36d66ae63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20a4f617050bef0d04d1ff80a8b996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024b3f9c923c99c58865f6a4b718053447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd129ec81b45cab67bc7afbd5bf0a900448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e4fea61504389db0cb39dfb8257bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868438800660c723206770fad92716f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f94880117494304456edf0721a841451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aef2a851e12583c3e5a588e5be3969452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198bf7cbc8c85a429a57d32a07d94b51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896b6c6b2d83efeeab2b08dc74343ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d61501b4730036c4249e2b86f467c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b9f37063743b8bf7fac58dd48e200456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52234182f4eab83c0e8828efd48f15e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6fc342eeeb23a778c4e39415b3e5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b44c1a71d650a2d80ffa9e9f3a241c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a56cc47e8167216f693f2ede90d65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d681c23cd3fdb7c0cbcf8c5967ab5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b0d2a6bc224d92ff43b6a3fcbb90e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74c108495978dcb06ac49ff33b3208463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915349900880bb29027e38f8ca10895c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd35e8327d0134ecdcbb1eb42c5cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe419b741bcc23005d7afe958701ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a014a96ec9edced795b3bea9e024467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298315c1ead977f42f40cf4b59a7536468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefa78ee7a843697ae833bbee5acd99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db652df12fad1c5cde4dad17509cb0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072263ae8a7c2704df76596edceb23b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2eb95cbe693cc92915002ec33694f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acaf3769f178d1a39077eda9d4b134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6dca3fe1eddd1b2a7bb832988c31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d0b959707e87df0945ca6146a6a98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de6a9027143b62571d873820778ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f7daaf81737813ad2d6a74551d480477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a90481e79d22c529c9d295b142f0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92591f93241e03f04f7087c4fca8647479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7a036adf0468ed549754a25b67e7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd27f8d2871bcb74131e19d278b2e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e196fde867ce8d7a9ea2c763edd6f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d144d5a265fa6f0685d6517ee3f018483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b106d5024b9bccfe21a0ad6fe07c23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae87f22d0a7c9413eab4a723a7a113485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f07d222d0804890afcade61a598c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cf43c7cd7fc6a200b572a79e34188487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371987e2886a6bd159748767302ab0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80332de04412fe1518fbea15a6d2e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f6d3beffd5a511e87b53312d1428490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c684343f22dbcb961ecb1fce2a53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21659a3de084e4e2525b2db5f77c7fa3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144fe772b46e2fa47167e40142e4c48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5512ae7796be8560fa02d59dab8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d471b4bf8a7520ec0b731ab40a05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4effe3a8d62d4403b4fd70dff5ea7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d2da62808248a4ec82a81116f34b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3fe79ba07f3fca59cc968394e6c7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da15c59f5f9968b0f46e7de09ccd5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a5a65b02013dac896b82258e1727500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee56c8b4182401dc2de1791f253131501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51862e95abb44b855513e7883804da0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dc21e103b26e5e934cc9d036e478a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723feff8f52bfdca0cd4840c306f847504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcdee115c8437305523309008a4aeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff1ed44957616654a605d24aa24ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32e035638be371ede2b851b9bd1b6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd38a4fd531a9714c02fb6ef177803508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d10cf516b7cd44373e9e2fefda6cc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6375f0ebfa5658e79a0963fd33ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b2b00acd8f04e8aba7dcd0b120109511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d61ffe7efe3384f486158b268647512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffda161974bed28f4493ea9f42e995513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324755ad592cdd51638e5a804eacf98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298b7c0e53afebb03244c0a8e63c579515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05e2aef7ac3a540c8826a67f34eb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f7890fcc7570652ade3a819717fed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9af44356496faa7f9733c434f45bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834904c8504be68a7eb228c954b1997519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bdc641c49a1254ec5dfccb29b84c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44531838b787682b9b0cc162669ae0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e75fff724b3d0320c44b5299dfd2f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afbcde2e76bb556e18e747510a3f19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3551dc877f3c3cc133c9416fe919f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b47610b479500bedbcadc26be325c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af07bca71fdf46559e0c2ca7255e8d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a4d3b583585c1bdd2825ced1798ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fdb2022ef4fa10a619d6079bf1702528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37228fa58e1fde8ecab00ab97dd722f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d218ecdc3ddeb1f9b8f81ac02aa93f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9baa6b0c8b8fe471ad78a33c9f73f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81124396d73accbe844010ad4ad7aa6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b1179a2fbd848367b3fab15feb1c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f0d5ab79b4b29bfbf3622547cfa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa27253348ba979bf27e91a296a2d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76650aa4d0671814fdf3638d66201536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f8b01dfa0722891f8528c97dfd528537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc08f1172e5dfa1956862ed31a2483538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b589458e539ac51506997b89517c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e84edbb521682b5c77d7a0afc38457540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8aea78568d18158f0a1f8ed4b28e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206c5d081566e16447d7b7da33f0592542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660eb72fcb7d97c26c054b93ec6ac61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e75a8ae2aeee270183dad7ff8d06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e28b34f7d2e6d4a6a9a99ff8c2e619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4265af14f52eeca1a18e2ec3c5fa672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec47be800f6d44bec1c32fea8970eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4847827f8c2ab3f9299f10d4e9d670548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22bac33ca7fec6d451facd77a8c378549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff32a19be69f499614429b59f79389550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fe5204dfdacaf93ba5c69e3f681a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b7a14566b9b2865220cd7366a4683552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8a91cdc503aef3de30eceaef925d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609af41061b97e10ecee9e73fd035d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a649a5ce5aa1bcd636822568bd58b42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c27a8cea870873b2ba7e53f48a0591556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e82fa5883007e0cb7c3fb666ae65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51240367bf776b98be841d26023c80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce0b55ebbd6b55111cc5be9e1df77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2f0877fb6b94da9cee4eb743526ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8765c29aa8d9a7849431b86c0697561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4447da9a9729d0c960a6a53d4f1dc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bd4e3f268ea191c2c566787979350563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb6b63d6418221d9abd524630228fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e819e0c09db06a4f82dc1192816a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db4669a7f95832e7c7366adb7f564566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495ae6f5b0db08947b167054f6252c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba800b0405ae62ec3e3190ee92950264568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1508b0758c01147c5af5d04ab48277f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104064d1336e34f912529db51cb02ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bd655045f3ebcec1b97e9539bb6d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8950d30d94d3493c46600fc98fe39c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0e5ff658eb1eb7d49e7804451545573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6de42459abd2db028e9a01f9b890f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba727669f15eddd693291cea32f4c55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e345c0cffde9db014cb46929b649576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748072fb8f06d3677ed258dcc4d928577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a698daf867af936b6b6f6efd0c44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405cfce59797130d387e610378718cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315a6f21836207cbad785383d8143de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a83054b13e901603c2c074d8df309581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e34c1b8353668bad70afd03a160606582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563859afca82bb99c882d4c711c0b28e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640940893eaf3d06887efb6a5d46a00d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c08cd45cef84a0055fa74def3b972585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2677ed75828e685f03f1ad1ac59f65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fbc1945e8d936450740dd06f5140f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9600e5de3c38980a8b534566aea0bd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07e0d63a63ded123d4d46e6d8e178589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb949f0d65e9f4469a6d5e6f85ea200590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c9da1dd3582e800459df5e599447d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078198407448ca2c6668189f59fc595592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a712e04ded43b176541b06fbe203f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355b7122afb3a79860cf7649e8a2d91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca668d3d0a9db442e4e56ef4d32604595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a56b4e92ebd9884383bcfaa419ad3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88966c7a9cb63e2ad5d5a14dc27fdb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91915e69bc5359902f68e2d4fb1a00a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bba25ef52e6162721dbb3a5b93dc7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f3e0266686602cfbc98969f1e3e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65749dd94260384fda1c88037c96de81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6809e007a651dc0e280969cc96b5d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22114006aea7674305b746c6a75ed59d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a2c3e4a544f511e34ea5c5d3652d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda48a944436ee774d1d04993eea00fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffeae123c4be4469f20873ca7d7190606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802abffed99758f27eaf6f8e692356e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf141af80c216b102c9cf5aa1f21d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2524aaabc72f817831b0a2705cd750609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b207c18239b74293aa6d1d5e3e93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e193efeda2a5b713bff381242327611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38e2f2593d02eacf6a8429ec81aba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c59e4c8709eecccf11dae92d33457d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9829d928d683b7f77d7966f0e66565e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c371a6efcf59089327a96eaa49cbd4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee9e7ff2f7ed55995539ce5136fbb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e05c349cf506e5858ef093c7425a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53813b0f8815d0782f961d646e9be34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75418b1061e59cece73ea2df03b860a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738da9d9016b603c8d8eb82a876a46a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0000625739a89bfbac00393dd0f49f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739fd048b4b5273f5737be3f17e30fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d14ed3d83d367076e28bdcde7b6d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873247fa9cbad1c8d93578dfb3c78180624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefe134c9785414e7bd27d274123a15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a9219091c64bf127a68c8ab769c20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc809f84a9e7ad8c61c654c4b015d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445664416a7aa8fe79830b483bcb2bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad3dbb6d128af77242ec983a0f18b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c239c65efc859aaaa3555034092ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b9ab0f511f3386fe918cf426248c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182d8e4e7662c8f2d11b2fb2c619b21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27064cb5293f60e8e9330be979658860633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ecde0ca6f605919fdfc3c4a696868634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe10b0a72cdc6874e5d0ec9ade2530635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42f75658b0eb287fd8d87e781f5a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7fe216d778ec7e60e0905664f43b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c0d0ff79e54617509af266d80eec8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f27fb7d749fbb817752e3233d766d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01ec9c838a745e62489d01a9f5c458640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24935d4365c16824208840183b6ee999641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e48bebe543d26c87d18ec7fedde636642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7c02a82d6fb3f55235021a8bf01f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ef7246050b93df85464c9cc84015644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ed7d0ccd0c571688dd4d40d2b7724645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c692744c11d49ad60e36bae7579a9b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541aea3169cb8f1a4d222a1a5943ad5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6174bc41fad7e229e51c16cdff935648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a9abc7f9e9144f15fdb32f77968e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377738bcaaf69a9da9b6c19ed23d9a8b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9521b12e26d04b4d3600020293a4127651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f21e0c330009c63c52a348a95c3a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffffd5f36d890d6d3face265bdfe94a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c103f6d09eabf654c2b2a44ae0c8ee5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268b29453a166a21597f71ecb40dc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7897c38838e3846f365ee972434238656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22f25bffe920a11ec875a896198d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7af89e48fd1fa79534292f201336a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f47b3caaee9afccbe03989b2ceb616659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898915bb9b5b9ad80cf80c221278620660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfb41c7852ce0468149da2c26509ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07770915bae7f5213abc0fc7deffb9a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd8b3a2085590d5d766d705e5882ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19070b66449945697054db6ee0dcd7f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6633fc89abe6cdd1823cee929f61ed4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea60b9c69ce8f8609cb07c69f18312666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ba268a9edc3ed502c0c96f1f142b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd063e68ea37f738f49170a28c786d86668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9452af1d13d35e8c32779dc21013bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709b96a80d6838ae89ea64cbe02bf1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670a1daf3ac2e2aaae83adb8bc80342671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b11f9f9076e616d8d00192b6f8934b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093da11d42e800700842eb08127f5a13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef83ebc0da5d122b3360c1f0cccfd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582bebd72f9ce1d612bc32b0bdc5a36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c071596360ecf332f7db4128031e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e01ea6cc9a1188ed4dc78a9b937ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8988a24f1b0a1fcf9a4a109b82e231678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e5ef621e8513566795f11bdc7b56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdce9b2880af226ed24c6e6a410eee7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0f8bdc70d0925dc601f632463a102681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d8f0462dd1020af9cf23fb213c71f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ec6a861af3f9e7a1e8d1613fe0d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0dce57946c2d3fea606934d44a68b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f409d954539c376a13a20024047f5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7345c649d5617a65db64f907cddc36f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c31c8aa97b8fbd086331739539154687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c114c2519eb2020f5bc56b5b49c6e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff6908578ee4ab13e6530f8445ebb5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce81cbd7f11112a6afca07f236efa03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6252384e90217ccda59fe0f8ce712691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0452f7946fd52ed7ec9dad11f7ca3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfde78f25ef33fee91dbbedc45ab676693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a5a26e543ebc1b9eece7599bc98c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40109978000d7f91f537025c705e63db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a59203388d2e01a9d0a0f91b370f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec4dd8450b34caeaca2cd94d54acf0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7abc54ec10572584755b04a8b20b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9f7588cc46671643c286324fb75a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d96fd2f7b62bfba9c92d43d5b6a8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccdf682566775a7f6aeaa914e9df1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e3d722064046fce5d74896fdb1d6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f638ba6d7445ab4e253c793fc25c7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022631c4b45a9a497a8b949f5664176c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665e8228e0e8c22b9990b26f359b84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c723cb338abaa51c1db7211086824a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfad07f086a804af79290b421a6c825707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d573568477d4f8c28e8f078c39411708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b13d3c47f58813201e8affe4625af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110317246456417a3df5f32f0890927d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e722a962e7f7088fe28dc4c1fb64d31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6fbdc2b1e3f8dc526e27b549d4b98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d458e88811c90e27be9778e7e0773713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e440fc0b02242abe5bdcea7e52416a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb520546b3b8f6870b42ed1d9572ccf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353522d78e2eedf7dce3342fb4cc5a9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6dbba0e8a3f31fa9be081e3eba362717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd774c6edaeb01b986de60c1ed12a067718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e469dbd79ad11f3f7bd078a9d6301719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee0f88db4ff17739dc3780814298a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011756c78b3b8855ac24ab1f35bfe8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a056926fc2e8d07eab32c902623bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca8115b4c0b2e9d9a3e4a53226462d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c4b94e3a9576245646166ed8d20f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd50afd3d9988cb9b554c7e94bcca5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9298e6f42ceb3c5f8552050f43518726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c7a6bb75b7cb0aeb3aaf8773c3de6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca7b0401ad9a9cbd9063d8d1cdf51d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3952e7b54e6664c31d94ce90cee832729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17643c33a96f8c2a47dc20b35f3d467730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077ee09725cc1591eff69472e1ef44b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3777419ce9509de6d2660bfe3b25c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a6d50d02731c4a99c53601fcbbf1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14965f95814a019cff6d7b6937ca8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc4072d8dec4361d555db4c06f31b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631758bf62bfba5e233dd521bac0822736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ca01d745da9b6ada1c392bb74238737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107e51cb3dee97c764c6b76e1bafea9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b638365beed37eb88d11997d63b51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d986a728344a90c6089b6efa627d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c6facd6285229b5d3a908241227f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34ec75c342c17cace8d6a8dca6e1a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11ed10a78c1e56e8f9a9e21d7db573743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa1a38d4fb8ad6cf63d0bd794f6c0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238263d477e29e70b3f0739a46adaa6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137117b5aa3afc82023d0494f470c9b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40d215a19fffadbaef8d01c517cdb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397be63b5547af43935570dc869d811748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f056241356930d9abfac4b7be31d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25997df8c1ea6f66c748a3fae5689640750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a9382388626533121db6104d2836751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c35bbfc2ca825242db906adefdd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd3e98b367393c69030f92d8c861d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af550d0534e17c307665320ffb0d85b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eb1bb33d91417ac0e72c9c5df71ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac06288c032a5c9cb58d636f338d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40889c3c6383c84ef9e02aeb721fe81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c386c424461cd0e4ee5f76936768c16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80c099490ae45f67ffee5704b69de6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e1b5da6272fbf29136e3952d8fc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60b3a947596e5e88af66869145e2d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d0333f262d6b7b27d1ffe78881583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0fdbc1732c1ba2ef20844355d1924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb71895c0cc0e5698f6ec40abf30d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1486ac8a825140c40b737c6983fbfca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ace670aff34a4ed74bc589c0956387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c5464daf38a0b4df05e6980bcf118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e261914c9932ba8a8464d7156cb0599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6450741db75f97cb7b223f9abb2d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3fd9d92a9cd728e1bb620fca1415711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a4da33bbe7eaba646866f72a9435512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8a175d0d3e97a59133fb4caa9b69a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666c0b9ef52873d2a2da4d210a453bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ee1030e0f0fd12fce198b8bf4bb2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fa539067eedd33ca26c42ae540bdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1121b925dc9e540e344ba4be9072c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d1a68504d94cde764751ebce1a60a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd233a93fd5a2c732a62770dd423c17f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71336f3958d468e9f081e725d879c37e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8f8bcb72e3316665131280a6366921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8856fa47560e8856fc6e557de0ef5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc6899bb061ba53c4870d79ba7d4b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61737ba2731fbbe1912ed07478969624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb91c35e1a6b4009f5de486c1f83725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb71307b9f62d8a54804f457caf08026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482b973f4edc9bc051b1e1782faef3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1207dcd93c0ad0cf6052e566866a2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb15a405ce6e45359422152dc9f6a6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ddea88053dd6a49118dfd90baaa0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dcef449bf4b50638ef69416fad2ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7634ace18615179ed5ec52f07bf7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c56709996d50e84cfd2c202ebf8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018eee3aad27717650760a220c4d96734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6fb7eab450784742ddeffd72d28b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04522ee617b535bf90fb19fdfebd603c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4acaf89d2da5f60f5b9eaf3960b1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325e970ec9e9b92d82d1687ac2a23bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7538152d3169af91cb0fae747c9808239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d24667fad207958dcb846e57bbe3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc31442bdfe8757820b004aea18870041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918220cac14077849014662097ba4a0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27f623077f54e33d61b5d769e1929343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0b5de303593c18c1f6dbaefa2dda144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be97ecb0299779a8e33fe9901b796b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829f1a61f0dc4c975b6955690d0f2e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949d9c49417316c3fb8d8719af763747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5a6c69ada841b10f1b807058d27a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238070a3bc9e04556d3ad1e7ae63f3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742567a17b687896417e9d96df9c74fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4908786cf52b1149647fb09bedc95851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4b00f96a05a62c01192a89ce0902852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861126720923ff5c62e7b82e87910cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acfdd67f0c22a52e1423ec782a928154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c2eddc3069f3d0734a233a2c667755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30a8ea6c0c5778d627608ef0da14d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffef6c9f27ad962253728f7d71312e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e75a3a4768ceda542ff638c0951cc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631e27ca29c2a12e01600aee8e9498359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a43a43726a4fd113e4ca609d6e2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423abd2a7975ea4ffef38b30cb01313461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68559bf2ed6efed46c8c224465cef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3a8da2243536f23bc8ac0793c10063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddebf6d1cf5e926213c2c1bb2788bb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c241857d7e449a58b9a5c6a14e55e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b834f56b15aea015c8b33be7f45e6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957fa9c0575872c2aeb8ad7900d728767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e25d134af0010a157d30b57268780b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b859767337162783c8c0d35a50c82c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec58e9d43a3e844a2908a6dcd4fc9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f7bfdfb56d844875ea617393ad5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71514289840d678833da3c298a86e31b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cfa3afad8372e55ecd444df6bc98673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3db42546e0f67516b2205a302df6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd82cab8cdad734ada3ffb021e9d56175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101ab5a2e5334664590e8f3d075c5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe47275f814a7355d42e322d3e1e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edea038ab66f7f89c16f1af02c4200178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f613bbe573f9af4ec44109d4fb90c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6e224cfaf156d9bf8fc540931f18b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f5af6b5915cb6b6eccadae0e9f1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b636bf0c9805c2a42ff656922f5d87282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc2fa03805f35fe5eb3d26454a55eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d5dcd93f1462c802b61493fd8ed184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21e73a690ce4724656033e4b89a57f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00263f342be8f65c66744b3e88659ba086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ca1d0142be9a453bc3b738ede4b9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3229fc01ffc892730cc298a2d4a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af94f3b8fae5b2011bf7565dd5de6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd76112fde889b36475bc70ffd8c9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca40f3ca94a63ed9172c5a643011f3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cc8bf4735e36e992ab31bffc4b96b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806436f85768f456603a994b2fd357993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede5e4e3f2b1759267387883dc111894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42ca9513eea39f52287dc3c88bef2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfe791a8bb79c9dd713cd3955804b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284224b7dc11ba3f295d8a7574b45a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923963ddb741a9365a76dab5b5241298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a897ad380dacb4bc2dbf8ddcdedc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08604eac44ed397ea56fa1c89a30e55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071d7f606d6f1b5dc7a763118cc2e51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60b7b48299981e2e35188855cf6d6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca465002da1aac707188461eaa2875e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4a385f5aa90e70821c296fb452525104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f92b935c7af875bcc180519129733105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987315c841240873d7c86c0a7df40d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660911fc3aa3e9d07ade3ea758785a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314235b23fa8bd6c89ba1d408a75b5cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcc88aeffc1dc2ae67457c2f8f6b92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367a99c91a758b89867b15e7e97a3a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6210a3d648e88fa8afe61e7955a6eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244157625390ab8aa466f7eedb0d612112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a09817a86b7d46dff90b6fa20679a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35afc97be950c2b3abeffe6414550cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd3d0c9a552eb3b17898f306d0f1e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2544a20769d3e8973e55c0b6604f2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ac75c1708e8a71583a621d10a30ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e624e75141a2ce2a4705cb0688f7fa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecec35752f4c2ba23fab1dda42a08d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac14077b2433d661fde7c0294950ef0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1914c8f8e029c8dc93d72c3c2c1ffac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e7ff2a86bcaa673915fd04a3f2706122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafdc39598966ab5c911c50e3bc3dbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f2e6f910021eaa5147ebf172146b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9335a8029142f81e52cf8c4cdc358125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81923f070b549992c3d7fd2f13bf891126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce00ee942b1dd7f3901717072fff1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623427d5f60810095476e3632c96d2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc50fab28ca63928bb83a874fd4315d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c8f470465a004059fd012cec5b4c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e071239583d8e2313209e2ede371b13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be96221df1c7485d24ff9473bc04d2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9caca03649f5fff513ac31f5e1ea0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def278d0f0d99967b4302e89a5aae8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb98270900474b57dd8254d5d7b661135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9abf5391f0fca04b2fda4a61225bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d3f96df46bdbd3f014e35141a6209137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a1febcbdb8257df4b43d0e5b267ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551292a6711b3d3bff292dbbc349f58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40a056c57b935feb046fd457c28e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d074d194d3b5081ae33625944febb19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b072d4032aa3c62e8167529307d893142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14739f784be0b8dac3a0a449de00b49c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25e3f8ceb6005099f17a4e822191a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7239cc9d77b62d966516b8fe58dda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da956094a917f8c39f52cda31e82db31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19babc833d8ae4dfdadaea8f408f39c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2cabbe6cf1c582b06534704a8b5a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8e88ea6fa6a92721b2d2ec56db20f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f871709ee60dec39c6b9d37f7ada84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6dbb14c798c6c071884ebcf0e0d70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b53163f5b3b038c76e4374862cc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb052ce2145ddc66eac65298b8ef3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42b91c68302e7ca5d03b8d470a3c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051954ca244df2aca26f491e3f52bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef16288fb33c23ba2323e5df0a690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe373ab1a4efc6fa340ec584c39947157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a16f9008095467d5192632ba7b72f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37481ab603d5948b01ef81ff7a22441c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd36bae83c96837fa99ae50b1b132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cb837e4f7ed73b217dfd64c3f4df4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940484995ca179834b17d7d6f44ec0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b3b9e8ead4018127cd924fe1e1fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da319fea3f12bc7f7267dbe283d3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c62c85641368dd59e704923452247165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176cca4cab69f40ea6a4d372bb21d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75866e3e947f5e18f01ebd072a3fa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de6c0add7ec931591d68a5ac2e2c41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91610eb65dbaeb146e7bbda56d0a1cc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bfe46b2925b8f6b354438b9b80aee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f71bba1338f05a398beea9bde3a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d1846175fc71b22f06c15e9eee40a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9fa810a83f1ae90904d55014a6ff1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc5189a0ab2a6971382393f4027f4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d65d9fa4cd58bbce50869224593557175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43967060ce34ce8e8ed5658fc333124176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9858523c19954372e74e72f380340177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d653e370c1d0498fc3dbc8b448804178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe733f193d33a1af05130cfc66b472179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737632c0c6668721c69e146b7fe07a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e688b36ccd7a6f559a471deea608bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d642fadc67e20985da05844eb7f7608182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde179083509814121893ae6fa127df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aef90739db6c62c1911c1aeb91af45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf698eceb1b092d26f8612e509d76ba5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5dad574c07d13f9d4a8c27ea8cbd3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dffd8022cbe85b332d6f407f8fcce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f09a42f622e8f6239a33ae87744164188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a18d96f68942cc443e01926d425de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001eba5264d351e06ab5f31042449453190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bedd1ea06550731c61043052fa026191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ddfaa48d4714d37dda7b0fb0412ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2a3efa003e9ada5d5a921329be90f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a47302a06cc968e384b728228030194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9896547a42f8c181965bc2d54d83ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d10e44c6d52fe7b08b65602cc6577a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b018739fdcc15a6e6856072b4014c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8dcbe16656d20a049a185041afd24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04498dca703b5cb1310e3874deae8a86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423f3d2993f05cea27eefa0afff1ad8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c0bdfb2a5f73e938e30bed33303f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e609bf241cad31303d1b541c3cd17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99dcfa629ba43df2edcabfe40b54c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dc4247c562821b5c578e9f58158c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f61abd3b3eafc3adfbef2495ca7d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc33da697d249958a1261df1d03214206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2026909c25badaefd4cfd4cf71512e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c6efa1a09b2c982aa17540d2d7df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cb23a21fb1f47108c0a95bc44a0b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918064cf0ef8ac654a3ee320cc9ade46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137ac52e605e19ef9718f2617667f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786997ee440e03753ee432eeb960e377212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5a3883957f2cc2d94cf11140b1538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b1b6399affee2c17383c7e74c7870214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f998178b7d214ecabf09fd5dfd79a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e130a78077ee249f7a76f0f1c29be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76804f85720a5d497a14918c3b375bcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1937fff4c69a13a534cefafc2a3f85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6360c55c1a5d8066d797856f4017fc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d24c107b70a86609edfa8925bb51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b16f4b158900e3927639cb203eaa2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b86bce4cb7a75e240d6c87f06bc21e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373151978a1e4499af2987c7cb87d695223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94f9e6cd2129baf574ef65da9d8968224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e8c01f1621b5fe1f1b106e3552e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d47c9711c6e8d92dd2aa5988cb7ab7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859300e437ca39bd20f5e60397132e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f72e97c6cc75991a5387dd130118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d2999289308a15070e90a4d8de26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e238433fe0f91025d54c78297a6722230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37932c009dd8f5e5e88925a99b13b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048af0aa5d043ef6486991d8d1ea8505232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9cd8277870f1ef86664a2e74bb8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ff4a1adce92aa21d91f87d3d0ea87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac0217c55779805af801b116e31468235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d296a36b5ee3ccb0a4e4b2c26b9b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978cbfb682c63f5ffaeb0c85b7e6ddb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b616cf097f1bdc206d4f251b4c4b6a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f5c067a7aae48ea577be8ba23a514239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6840c4bc530c34b5d0a42369d4a2be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05ecb6ae3a14c140349935f5eee7d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffe035a70a50c260522885690e3436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313cf77bf2d080ff9626e9766ee8334243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7eeb55bb10917148179ed2f770c7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b971c12177f9165e6fb31f39d0d6150245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307433367153180b07fdf6152332cb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5718f3d4957c97d2bdf0b8bd5525247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6db451f7c18da44755d9b8d04ad46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa96f453c03abbcd012ad70942afb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7d094255b0af6575ff0c536d65d64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7eb693c802341edf1e170972dc31c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb42ac814a02d9b7d0c4b6304ed1e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b74846af1904d139643e480dd64a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1371ac36fa19539e0fa096a4791d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b4bd73191f5b58ddba2e4259678e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717bcda55923108f9cfa4b3d3303d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2396a039602000f7f49073efdad2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc34f1130f88353ce4832232519a3e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098926ab99c18f025011103f457d42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695972e85cac1662e54088c211ce9d68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a39f52fd3da99a74fd2d8f1e252d79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7bee28ab689e37be286c2d8214e7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eedc93a12fcb64691442b8a6926822263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e940834b588cd2b5bdc5ee5cbd7fd95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59ff3156a8ef6965a647357ac16d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a81bbb95e3fef961c55b090f9ceb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ef8a27d03b9e39ce216bf384626f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada17f3a831d8d0c6ab35d7cece46662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577771c8ea743dc93bc78b773cff28e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec6174539d9123b82b666e5f8c76ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ce0d2ee4c5524a28cb98c1ae1aa5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff032f523028a0fb7ef1d13b4e480d71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630208f7868e28c4e1f60c5cec186c5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e756a7205227f2f198e5db17ad6f90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311057b38ec19404c607d3271d5d978275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aab3b84b3f8c0811086c905957354276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096690c3f3701a93149d11dde898bcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df901b841118610bbc1e84d040396a40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d15958471a200c4da61d0f7b3f8c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690991a718b8ed54ea23a4cb147fdc54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9684dcaa94572d442c77d1c3dafe9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99c4863549b3b6eab46381356a8228282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60157d2e654bc94ae5dc81e0219cdc35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abcf3e8ad3d891e40a69c85e93cfc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479c230e7f4020cfd48e38497c32e94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b683318ebb013d3d76a6a22e94615286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9663ab19a54070d37f62623396363287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221c0def402a448909e50e8e42bdb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a57cc51f391da5c89403c752418cd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8b568e31837d75933f2787e5162b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5a2bad74501e126285b3a1ff7d941291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a6ab1e04c4e3db4bf16af94cf22f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219c87234118b31e30cd5c895f876c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e6a27693557e69b76417423967cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c552efd3a1f624476805e8b057fab9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca68446f88833cad138fe4f75ce39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bed78435a068271ee02abeff26000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434b6f16eedb21748895eacc58f26d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95975568750f1d328ab4576078b5c75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac77b40fcbaf3ccae2e2af87cb907af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ac0861703f5b4ec0cb09db00628ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31031408e2e1f2fae3cfcb1339f82e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b77b0800b68e6e3e192a730591525c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad606a00a2486cc35bc76da04028da6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187d5d8a1c14ca7958291f7953f3621305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadfcfd8c3ca6c3db1d6f1f1acbc589306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53940870765f17aea80189e9b563a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c574de7f3d75e2ba404cd96f57aa78b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd72977eb2f0e793231871396b552309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aeaaebd74eebb9a89b4e7cc700f28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577919f1adf4c3ad7d9b073b9307712e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b6c71aaa60049af156b595c228fa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3499c1325e9320d9572087b2ea670313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23722d4a35557ad8aafc113e4d07778314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034cd407f909e3daaaa305ee96b8e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed09db317b0fe6f231a94c3515e759316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3de26e141af3213075e1507f30a546317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3215686051dcea548f0d587221d4ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5e92dd2e0d2cd92df8085499c0790319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb3cc727f4c3dde4baf5f9031aa65a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9ce06d5d08ccd99fb3f860bf3e4f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee288544482ac96492d66ac5252f4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08305d4e44aa4a5b2a2c2c77a2dc28d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aeb871aca7294b69f30cdced38990324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a517f7b354096cf788de4f0b2268a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6b0b01ab2992e403fd2c93c9447e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2813cf92138b1dd0269a74ce4ae2b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c46153e90e1d483a5aba38857168b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f7350f09f8690d29518d2f30ccf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63c92218dd3348e987e9d03f432ec0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea230ddfd329cf02d1fe62a1e150d504331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130caa458a4e257d8f1c22f05b2746332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec42a27600b06f4b0919f430889c6c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2effac87f20598ab5be841c22b50b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e24666b08ed477671e061f2087c57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c78c959d324df3c8488f3c4f0a5ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de5d80ac7ddc9e44a1b53cbc75e73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c9cf22c47510c00d0e6fd0fadf18b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca77ced4d293bfaef44067b3931710339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d0bd92e8456e05a22fd6c2b5bed25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0fe1f9befc6a1b4ab386b868ba78f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6f6529396bc300902ec9e720ce163342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94135613a55581023fff15a0a8c6e3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b04b20e3610b8ae0dce31813c2935c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeefa14f8c6daa9650a8d17ba5c9f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0880eb7dcab27b898317473088983ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3db3b2a666e1cdda7fcadc852e8a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2c5f2036583ea06f6ab78a7c302fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c52fd82ab7846cadeae9270559449f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22eed91e31517722aa34aa5710a40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6592671793e2e2702499ed61ef3eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d82b370a1125a4b97056c27c1ca3bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29935df609dea48baaa3d1f6bd0c93b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7d74572b365d7354f0402f4a1103b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb1a9ce8f032fd8b6d3f1c9c1b83f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0799a997ff55fcc06ad2bf4ce559d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1802cf923d6475c2656482ac3501f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a693f73a62560c4fce4d91b95fa81b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b7237561597cede910328ff7f9d8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c97e95d4ec9e61e3b7f9f5c6334f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d8ae72a6c99e8fabb9534087dfcfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac09a559a3b9e8390a9792e90462e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5858802c2a7443e3cb69356e4c633363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49592aa1b6099c8f68d98ee64ab65b2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd6cccc9f000dec0c6beb5c1d6fd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653493b5f3162c4d0d274fe76bb9b96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8d422819384221b27050b90d980a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4d36d4e4f2bfd0a5870c94894616c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b7b590aa3f8818b0788d83f326b21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a8ade5ac394c016ae4844d0af0db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e30cf90ec7c1a75eeffa57e64b28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bf7383740ec4ebcaddfb147cf9fdd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b125ae4a4997e909a99f6f2faaba916373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee652618e2ec71508832fc1d6c529258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32312ad9ced9a6ee62ca184d59f14a6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf34d0296a4c7e6a42177f0d33dad0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf32f2c1f6995de8ecf599af95e9ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef7dea5e68cc04026550f197d40fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84a4e036661878e356be389f5d9937379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b77a355de1b85c478059d4cdf880380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ae37a595dffdeb11ac95338312cfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083fe350613ecc9ff9180c680503110382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c052c10e2239e81c775e230afda2ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16222507166769f790c81f1ec6db54d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29539b16a631306e0d428edf4ac7b27b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d509797c601d8cc9f28bebad0a3da3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d564dc65d5efb94934fafcb0b90356387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051372d15ab53c2195d825615edb53c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e886685686d6e746817f7b5876b2b2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a9d7a1b58cdd7b716d79acbab1926390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228e147e5854d80b8c2cc378500c0df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb667fddc245840498d19b71f35218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbc81230e371b3c6b375131a80c463393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b7c91ff46553bf80c43fe0a1d1166394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da70fd94238c2f22c582d27210a14e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b434a4ddf59727f3ff751f685409d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bb472f95344d9c0495365be059fc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999311e85bddbbcc8f741eff111483fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa51018c925b6001505530ab14b1ac6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe5320a75d2cdc563e39bdec0d39ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551972feeb5b30504bf57eb1d64732d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801756a202b15291a78d45e3c50d39e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704c5df7ed50c784ed9a0a0c61a2c20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198ad2ce1630c7b0e83da1b46175c13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b27099b8d6095dcf2a0a6245de9f92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2549e7bc8f3820705ec4371489ddf88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dc4bd7dfe148d69933b2ab821f04b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71be6c392302f670cd592631326fef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16424619d715b702a7f0e30e22f87cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc816a9844e0baefc91dd03f26a362410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422d7a1b18084b256c991d8e60c2724411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7db107ed41ce5b427991666196e4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9a18271df1f5c973e58e6234e366a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143ee98096ca848295c9362a3288252414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d34521a8a5dbead955f71371abf99a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972521f980c17edf1fb272b79b536a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f579391b57cd466f9bfef273bb81f37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3543b828b0d4786d2879ca14d57e47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738eeb0b4c57bd257466b32074b6857419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5ea792396f913a7a4fc4c10accd8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6ab203be523a45fdfb9e5620a70bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef839f8f58a559be864462250d550bee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d6100307ac5796e6e00f119b0da41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315fd19ba75a5325afc0b79d91daa2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ffceb243bdb40646a5d750362393c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55702b6a0fb476d47476e2f2ce25239426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97715c6fd642de12362a58c6f51a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6226a235702ada9b3f9fa565de06f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54611f0f4291721c9f7891515f41150b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dca6c9b4ef18ce5bc8ccd52446941430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f2e8a4ea61544119f85922cf8851f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edde96f5896ac035132b70b180ab921432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e6c2ef656cec00956d833f687f1be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8604a06728ccbcb68a29e2bc4ddf0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a5aca0823e5a3ba1be6f737eecc2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce15f83ad829450cede753c80d47e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5df51af6511cce9348e0415800996437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59478aa9545e2df7a06c43f807746fe0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaaec4dbc67c968cebefb8703aa910439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ef65169b45b4f7048ebc6b0789545440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621b2ff1a21fb543c802bf827fcf620441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb06770eb64dae850a4f1d67afc6a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b515bf7fe6c7c53f2d6b53f81bd5f19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3464761a1e7e1d63a3f4a8cba194eee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef625a2709ca9e4265676cf82460c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52ec3893ff5a2d6729081aafe0cf9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f849af760e809692db96fbbae27f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d611f4d38446301410bc4179bb482448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf9debbe7b9d7517ad637eb6292c9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b648ca016ba54ce574c496def5501e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3edd246cb54a7f399fba49427c2a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f29b9d18ef94a3686cbce2dd3a06a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a368ef9869de810cfcdf287a7964a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b2562870c3cb62339b53f955ee387454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd496b8e5b877f9aa2692dcb5e59cc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033bae5f2cf3d81dfa811dcfe0f9852456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b5a5deb06c657b3ffab3385d9799457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cf16b443879b9d18c371a74e707a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928acb12bcde05861568972968eb74af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f99c0a99601867250cafc61ad80c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14374e574f8d01d0db60e7d84a032ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf3072a5185d972402fa3dca83cd38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40676534e57594568d7ac660e2dd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6652da16a550cad93ba0ed3a5866fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e7438bd82cff582c47c5cd1bb16fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab19f4a2ca3be3e812712957676a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f6278e40e90be24e8734bedb7f1ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723117a364b4a874b197a6544ddfe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55026a4c8e748449ddfa861e1e85f15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f793abd18fcfb705081105529f8e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2055a7cc4799978754710967a3c33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dc206e2783952b4e1dce00d724ea9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e542366c47129ca0511c4e3b4ac5a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b0bd2b9e45fd22bb90afaada504ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ba98ac12c4a5b879771d9608d5e38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86158b13ef9a7e23235ee622806b05c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e26f642b851a251aebc2a71a5420477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772880d49c45b844fcb172ab58a55d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf363aaeb637b8744e69c18936b20434479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd24e648b071a76dbbef4b5f812243480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677bd9ecede003c1906228280c9f800481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdf30a018cad8b01371ec38f161dd5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b79bc782b85c687358e3bf3f038605483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649075de4459909993d5e92c18757e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b6bda2a2f272f15e313c0fd5bf13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68563341d53cd54d3c083fd5a372880486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a1b59b7de4df83f2782e3c59cfdb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce267af283d529c4be0b5ded3e4f7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea4749b3a41c0c1e6e6aacbe9e361489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13996d4122e1028adc393955bf0ecae4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ddf8436a9b7d419fb4d9a88ce0c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53964af856f461008188cbd778ed821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3bf821701abf1a5ea5fab4b5019a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b826c91ca2383d1190cc41856bb6ab0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d86d91a66d0449820f33c64a8a658a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782326fa52e248f40bdc7f367956fb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d532ebec13bd5b8a05ab8051fa6df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890c9f1d5d32a60e44ffd3ce53a647b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d452e62c2dda3d07a4ddc6f086127b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3845b3a77adb3cd6647b8ee49233a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676799e7f0d7c15c79d914eb0212812501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71b840425c27d3408dfc36c59699de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cfe1188d6f4a18df17bf0af3929b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b78634f8421ef16082c0098a3b9c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24f1c756b5f225291c426c88898c41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f16e48ffe1fc297974761d7e3bf0d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3be0af61a0579b2f5e2df89b68a48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da127a935c1e6bb7db474e42b525a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c06c9d4ef234298dac0481e8a59d5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d4c55b27d5139a41e91085a9555f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31cff38a1b28aa36968054c2c7fa3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7139397f14fc301b283c50984ca77c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb32c0ba8ae34880a1d3b2ad9a1fee5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd71af9e57f496f10356c50b28246f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb551440ff114d504c1ca15a207783d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b244e0bdb54cb7c63d5614781936516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4d1d1a6f8564b3fc55fd90c49a608517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497c7a2856b754e0cf428665c0b8bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf433288c462402a09c57c267e0a3cb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a252f1badb14c409adadca659431138520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061bc9bf353731c0a458943d7719b93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abfca6e635dfb1acc939daec64b2b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf1a6a44356a3903bfaba9c3a81992523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a77a561431e9cb2c5acc1906c68b84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549cc6bc3cf625700561e24bba94d18525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c916f74f72e424754e1dc924e09ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a9f32660ef021734378d72ce0d16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2032cebe846710c50ebb19adf27983528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4db4ffa49501cf243bea106c53c19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357a53275d4209b39ee7040e7b98d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e165665279c21431d2aa54c460cd6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33644de4ac9f31754ae98824dae87081532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691fd06679121f3abb2e9c208cb0c77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35010e53d9eb8a95a68a4df88d788c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff10b6c73f4c70378b6e3defffee62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5e2d8b27c1714733dd031f0553953536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695086eb54d7116a60e579b3d229fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf35c22190a7221c891aabd46f6b16f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f09750ef58af48875e1ccf8b41dc9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda8e5a6f80b1284e605e3bb94c2532540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df305a2c7fb5a04dbfbf93eedefa76541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8f3d662ef3e55a23bee477495faa6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de24a24eaa520cba0d837a5272237c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ce51522a27e35f257732667c1f7a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359be073608fed1652261b7534bfca5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bc35d994e3f4dd8b06846d8feb4c2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a56710fd5758adb269b1a3e3faeb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4eaca7a262d3315eb9e792ccab342548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7eed376db0391cc7adfc3908ea08f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5702298bedb68f0fb73f8f6753f01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5291779b45d6b38e8972891d34554d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eab17dd2a32ef2785ad3e82660893552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc24bbf9aec36cf19568eca417cc68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04daf7ae8d982a647d399d8bc28365554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda81ccf94b1c4ba1fb97c494c617db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8400a7cfe3234bed0048e180c54f221556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb016ad8b7eec94a15f02b518e3078e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419e3e300ee4a26cd138d6d323a72e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b524e42b4a072f5fdeae712d376c73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46d36d45bdf03554843cd751709d47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3906598e2c2cc9e0ec3dc28ded0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afebd96aeae63e46ad328d22750c83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b5cd811cc87cb9f514d6d8a26a304563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c40dd5357b26d2f632714d3d22283f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f2cb6e35b7194c8b2430154dd73c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425c4a1379f28cf57ca595f31bfde8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6612b9509f4683ec67c6f5e44316bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2338d1033a37b65672601627d9977cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50eca5fdeb604f6dac60ba05e207fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254023063c615f4ff58f1c9af6206d95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e2ed41216d8187bb18b9065cfa85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78ef6a7cc5c2d85906b35c4e6faf6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0387f0110cbcc513bf02cab6c79c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d234c3f62f4412a811d4abad07d9b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e98eb64dc4661f46218b5f6f48445575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a35371f4b6455913b6466d69bf1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f6804ceff875f37ed29ab7b862161577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf75470ef5c21622ed237184dc25d4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb7a1010a654252c7044c6aedd859579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898595e05f4ed6d7e822f190626e843580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc336b69afc5927f75ca5704ac929b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b5cdd573cfa3230164cadb765704582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f52fc35194701bae256e6d1791014583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db8541009b171f646159722393910584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad15b50d99e02a5cc2106b3f8ae0c72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9180851a851f2b7aed5c46fcc110586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e4f04496f71b2a7e8a0c89f2256b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6b1908ef2c1e0aa5c8f32322a816c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273373dc1d5dc3c5d397abba0e9a3b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b050920a606c20853649fe2ac6f5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b5cdf37738163d5e6b42ee50b285591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f232d0fd6adf66c653ff15e17acb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e0e29149082cb78fe8fc6a016425a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450028c689ba44085027008716667d24594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9d55c0fcc8274a47d9b18afdf3bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b533f1a81a3d4c62ed23f77e49eca6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b26ec95afada1998e102cd64f2cdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f4d3ec2995496fd796a9dc2e8b2c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947cd852d1d1e004b407a5ed03818ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d29c4f50af694c5b3a0db1d140638f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b6725700871c68e7ad41aa18c5aa2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50da3ad0a3cab74604e892de67d673602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17434cd777f765ba95ed1f29922cb5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97403da2363bf788e9ddfb6371efd83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914d6c178a453e7489ee1c30fa97f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435c9dfb6d663a41f540db3442eed68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120c4ac93952912b78a1c0548484d09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec55149f246c6bfb344e81127892e4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2fc7311edb595f2d48e26065bf170609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57aecd61730ab324070b09c57b9419610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114ca0dbc864c44fa8f82042d04494611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e80b2971c719d285fc59da580f020612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30898d3d4d2afc77a53b91c45a7238c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2a732f98859ecadab412b1d15e9f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6d4e9f3bbfe977dd5cbed125e44a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bc28700752bf4de1a890fe1f5ccee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce3a42b1a18d63eb96ae6b176ce7cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342b3773ddcb23418e8eccc079c354618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0311e735383d9cc3be5d85ce7d45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a02c7e24bd2db81e7d4d9de75bc6cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1a2d353fbe258e799d1a94ac520e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1d1cd0b7165e4d1ca89b6137951e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9831f006855c8c4cfab2cfaaa7594623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6799b360499e5b34b7a1f16d94a6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59d8e0786052cd82eae4dd7b9c0925625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff758336b15daaa33d940f29654b8af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866c42c928dd9e9f6d56bbada77bf4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc571b9ce9771d8af678546ae58242628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ae34797997e98d9296c0c11a34c2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dc0ef5710e6630e8ba90300093eef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbc65c900670db01c9172bebbff2ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e304b0c8a7013f0a64f3207b594b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173a978b4a7467d1fb414e3549aef85633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511045dff3018e48b20e23e0b0b4d3fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16955474701ebdd94aadd9322ef86e96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8502c136a80f7e88a00400506e87f14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b10ee7ee2df09978eb162015d039b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945dab015999922b7fc932de6fc7412638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9546284748c8af71df70225bf5b87f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd991148f6da73a54a608440e46b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c59eb9c53d6bf2966f53b3ebb92c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a9942dd7042afa2fe16d41dff3e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0be7f8140e732b16a1595bcffa196643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c6bc1663e3f0f37c98c78790a3b61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9660d73ace2849ff3edacde170fadd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a454716e88568eca939dc1fdab9560c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef0c3df983a38d75c26e601bd3880d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec169329a3459ed0a524e13efd5de19d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bf0f1c5993388c368efc46be49805649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cfd386295204af2c9dc117a2b0868650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adaad8da614e3e8d2d65bfd3307462651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea35932be04be66c306cff4a6d73c51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf06231a309f173f2bd43290be5fbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f06374bc46514addccc9f4be8804654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded9785f0fbde5577ca8bab485cee48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512bb6d09fa3cbafa4902dda609938b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97b0f876e904c7054f4d1e9ff4246657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83736c9d23c99e4dbf9cd011178d21e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09bc97a2dbea551e0bf927c09ace31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d35d54ed779ae1b2e92aca8926389660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f6ce96c67460ddf3d25ef34190df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481f309588c3653c87ffe36f013b2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d553ea3d1fc0bf4e3686da3b72f87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cf68292b72aef05140436c9178ee8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370edb9426297c6769ec402212b76959665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29267eff120af4a8adb8ba81af3dc3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50b205bb25a656029a27339c42d09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184a2c6f24808e141ab1ad66783d977668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd5e63dde720ce4ff4f8e6713e58aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d21af6809700c43cb2dfc7a8f5e2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b59386c4fcce108ec32e7a41a14af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04dfb591bc3277887f6ff680d32a28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f844847ad2954d8119d5f3e9538cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266fa5d27896a2ac66e7f4c412a53fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28587e6a5b71c8a9ee219c5629ff0dba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838306e4482c52b66c6a06267fad843b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42043971b3cdbf08fa91e26de630987d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb17f7b898f648dd291f413d02268678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05542e6d789c19162613baa45553bf10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa30af5d24a6f717a7ab967fe01f5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1952d6b923291d810f8240463cece27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a691fd34bc7513b5ba6c50ac3320f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c57579901267f164cc12f9fc55dfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a46212e2b0ea0af25d4dc2d4386c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3f46c3d4815166a67cb9e688286e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8323641a4dbb615dc071ea68751fe8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fd2f0df3b2cd11ae891a00ae11da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bf1798e85695eb71e5604ffd82d86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d3a3975b67922b7906592786ad5a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fa7105c486d2643a3d335bf662135690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bd39931381ef38aa4d0fde3e9070f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd362cb4677ec3e24c418e3a3f8e3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25fa03c74a9dbd6d2b610c8832d164693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58e20b0ca0780280fb63bad745be4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a5b4f316a741a955c2137cbc59b7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f509baaa9e0eac0df7ea639595ff31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a0ad14852b728db2a12558b756977697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8913c43b2cb1467a1f55ef1b201dbf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa2325866593021eeef42005aee927699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6be79ec3e7c7cdcbead673355aa05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721bbeaad835ae00703ee38b1af466701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a517207148f617db3bc9587d6be2787702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919fec9fea838ceed23963bb259fb0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ce7d7416017201440e8bfd6fd5af9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31010a76b9f7a88112e5b5ff7bd73f1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf87fc19d0cb265fbf34182b9109249706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777777347a3c14494f53aebd1684e31b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b44ca4c3d2dab99775c2ca4eee355b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cbd9c2716ec14c3b3937783ba39a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb2ab4442aa24c46eb7370d882d93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe95da1229d8791a5b5dc0d97a688b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc354787076eb54deb0965ad2a860712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1debf051964df0d76b24a620a1b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa976f0c851c20ed6c7514f4652ac7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069267a3af1b0fd579d039271a93942715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a9ec539b927256d7ed5c2462d0d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a4cac5a8b98c2798dd877bfd74fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0db36946b0c362abcc60b7244e52cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacb0e2dea8c1e8c110af5626c472e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e30762a8104716847a5d8ded4e1f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a551da4de2b17d1be70ee745ff14e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4524598d8dc4a5f965cca262e88ff44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16452c0eceeef88b54659257f5293cac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff5bbbfbd32a20cebd7e211db7832724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be5574d980c293fb633f34627e4674725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aecfc1f3772b191aa585b01be3852726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31545f9e7d46e4c15a520666198b3664727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7567409a4172aeab8c2a763e95702e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769660f417a9258e621d4250071050c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae6d1b181186adca6b20b68a4ab07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80167215ddb25876025fa14025707d5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d776f169e6de54783465890cc8600df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e933ee9655db7858da3ee7f87cac8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2c8f3b1c05eeaf536369076ef74c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f43b6e64d31165d1e42664ca72acb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8475d763b69f9eaf82af1d33c5af3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f722bf8299025dfe5ccccd4b78ff2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f8a6f9a150b02d0168a20185eec7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4cc471d1b7f40e566a2fd2807abb5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec0d9c21bc636fcb593d993a811cf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186d76154c7e6b2b76b4c71ad58cc44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8070d49cd3629c97383aee461fd81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43c2686df2cee786a215260b225ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a74807b4276b1997b7c4d84b80bd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b01fc472688cde530dd62c1cae2f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefef451ccfeb828c6603e48bbcc2615746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af98e17fb4ff4312380c15e0923431747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fa99d0ba1f6c7282ad9e48fa181ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed1678f501e2126b4341087c60cc87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1b358b39d4f85aab3171edbb96fd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ed157c61d9cb6cd7475255d2c94b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732941b6d087f591a824b06147904e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e9e0e83be649d69b875c99343d63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f37d9bbc04f6ee642a50c79de95c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dc2b65a8de950ffa4b967152e58c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193af873cadbf1e2dff814ec10e7ebe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7fff2a5aa34d4c4154d549bf8eaa0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25640968449a7c8e0ee5d02a852cf5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31446524a5e97fe2e58abef58aa36b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>