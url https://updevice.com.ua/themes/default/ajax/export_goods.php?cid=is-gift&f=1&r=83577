--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f51af2bd527ad4795723ab6a338b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e7e5b21c00f9ddda3d2d4ae7a47092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd091203f56c6ae8e1304e6906864db13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e02cb88ad33d26f0c7736ce960584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80370e55193ee68741cd2cb536e276635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef76a82e023b64dcd7a6a52422762e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c40f1e5b02b0ede3f04766d9c1df57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ff43ec432cb83fde302ebc1857d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9e8b694c79fff25810b388b5a90d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9b4934abb5bff6d48ee78b2a6f6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d9249001b56a0feea94e680a5363e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7efebf032f56475fd2d287d60e38a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa0662639193951999eecbf72502813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c4d419a8365c4b4c3633dc18896ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04618d4c45e47fd33afcf6819d726615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdaf2f75606434f53dc587761fb6b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337cf50203507d57aba5b36033470d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae65da17c2c2ecbcac8af4f4666e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611432a1c0869d6bf99ead2c60769f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532af53df4bb4cc9a7ea5fe647e5ced20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab21d8d2416e0000682ae91d2fe414b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bf574a35991b2ee64f929e9b43ea022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8cc878d7bf7e2fd69de2b222c298123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a791ec6cfad8e504e69ed41fe93a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d79ea8cde1f67816fa4ebd1acaa7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b94adc6aa8ef05b89ec9fae28e36e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7885d01f646e3f4fe37a568b15012c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975d94a0f0303fffa4f721b55ec2d9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd131b2b90f02d3d8403819c1b37ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61c39140528fea85623fc6c75a89f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990d0f577fdd29cb60c080206e159c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1650b2bf1907a9a3f3614ee6d9377332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea072aa80bcfcd502be009efcf737133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b6de85b0abfc8ca6d4dab36774d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae7a46c62c7854ce2bb4d216e92b8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f84f5ed09304750b4fa73e506a2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bbea8dae5b0f539142eee8101252737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fefb782bd053e659a33f88247afbd438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5466543893b0e5611933390ae986acd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a49dd130ebecbb02b0aec06c902c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2edcc17b6fa82cf2b9a07fe0d9ec3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150cefd8ceaa0b4af644634c637b43042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea71b8e403f2be4bf0f340e41d7f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57079e8365ff7c2ff004ce4548924f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fa102f9a682389c53535e8b16b7d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f234d5eda692810002aff7099f9c6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812c3eea5e41b92f9c94d4fca95874547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8c6bb90bd817a87f9c140bcf5db8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97956d0187bc3a57fab843c567eb7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb9154692ef1f46cfb47a6d4ccbff250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ab0e3d46c59fe36de79ad28bde4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb3653492935c7755dd86553afa9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f46d1fce716808bcdf2022f12ec353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5701c2dc3de98c1ee7e8ef287a06a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489abd8751d4d202ca479874f238a2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7d54ed5258fe5195414f61cb2676356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89bed2082ac8d9acdf2648150c578f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a08c1a129cc63517e94e309f0114058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875db7c3304182abc2a019acff72ad959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe145f1e4feea9d3c1ff553aa541b4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b277c1129b6bfdb5552d891d4d8f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510087d2d63236e95f9cd44feeb7aa1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf49eaea3d5773a8c14a7a030cd6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214d4c2eb804455f3467ea3775f754364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36bf33d3de45b6e856e03714463d1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ae21b2d5969fe026416e831bb4bb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba786d01f34335bee7338c1058c302a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00cfb23d77bb3fa316ebe595cfc2f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf2a9f4c959a0c0871e0e23abf8b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e5694e82d0b098e13d50b5a4cb2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f782fff36204d52a53413ecf7a8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcc717f6ea9aac51cb282138e34be172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19cc0df1299534ab61f592274cc64873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3bd8cd14c917ac593b310b3f18fd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19cdad521237b0ab2b71d18f6266b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb7bb2d110703d3c06b97ed025623476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28522c522be404777d2570867096301777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22206c76aadf43d266e86c911f95677b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f96f9fc588421f308fc10849fce42179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5509b88b95b73737ea9d033f475c9f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96f16ce222d3e7de73afb4555a96781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5f82afe58f951d62f7d33ae559a0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587b9b4cc99cd7607abc8223ae955c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3783b02bc8a79b10c791eb69be2cfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec66929aa0bfa015ecfc0b357a4e4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a169e144d0be582be3bae81026c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947478d70aebb7087ec5b0fad596dc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a04a936f98648f7a3702d22eb7cf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2682dfe12dc62f5f9fbc0e9e056d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef21c7c059ee36e813920d52f653290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8de3fdd0b89bdf0924ad7aa26619d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f58ef7933dd5671897403235cd48292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73106b212abecaa29650f1a12169e0e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd78eec647484aac15f2734784b17794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c548865f40a7ebda9a9187f09163395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf170cff52a53ca1a6bd5cb85d999e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d90f1fee25b0aecf68c1cd962482697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4d6cc1a1d49e031869a3398e684398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05110a8d8cb88d91105e9803f0364f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918dcacf4eb66d028470b3fef14f502100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dccb688fd9f861428ebf136fe6bbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c5e3981ec2c4557e401e35914a41f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f16ad9403888962ac7ae1709dfd05c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be7029ba495d04f10f79808d181026104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7d99056778b823c4fad65bc67bf90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ebe26643b83c84df0219eea8086e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daa4870bc07127c9b3b991e49d3b09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18edff81be34732158bf1ba9b6155a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc47902e412d0aad1abe6dc77232fcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e0fd9049229ed941e5ff251a3dcc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4094a14047a6aefe0296e77da34fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb28e0ec6069f1cddb5f6da716fe0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86be2fd25c20aa3fc2823681eb1d86c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acb5e130b808df086123d383b96217114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206716fc4e5f0ef25e211c049653e8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9324d5cc944692f884d50d66ab761c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556767352f5e4b07608ff40527c15310117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bbe35986c35a7af3e3ed1df0e9417118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed23e91cc14916980bf1d07f7dc0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf82060aedae10229867b081fffe4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05dec0de2a5f406386f7ad4a8e605e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c756db2dd68deda159444c911b3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3481aa5012d553fd112a4990db5f8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d03283e0213e80a627de2454ef4733124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c92f0550426e4bfcb840fee974fc01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb26d814caf7ac4e5dd7b0915de1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4860afbcd2b1bb763036260d7e2a68f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8d2e5699a5368d14cba08ab4993d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f10e266f30c69b3ca0c0a62742da2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b59c587e65e4026593a5c27036076130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375829b2347aa483a2426f4fe6863f71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbbf27c1630cea1e23357d3d9deaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491ca2c01c4d84df81b2d37abd16c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c574177ae5695a53ec31c2436650f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5d48cacc4134bd6b67e1c4bdcd4c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfdcb033c9ff8999ac8308a8a77b4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeac94466aeff54fe1e3dd9c1b4b292137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0f242af35a7f07ee5bed14e0560f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fa2659810470ee1e3d1182818c25b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27817385596d38a76aebd69e03157066140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc881f1f287a4d2bc2cc2a3af2bf64f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254e240e2065535cc16f0518e3780d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136bd6d8a781dc03758855a636874c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c66b7a3b34780031204cd1374503144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fda40c978ad621607bffed2f21284145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8bdf0a729ca36e9f89902f79d8146146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30bb7b7f9943ab20b057286e57e1e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4622a8c3213a56741d6a3c8c8ca4a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3da2b1c15eeaa4612e4ce42039dee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a094f1a03e55d6b1e2a50912e31bd5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a779c061231fbab10eef5b94c916e1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33733e7d5a9c93c80dd37f691e182e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd099d63792810054a8a4dd20ee407153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b07ce5a155835cc7e42eb9017210154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418fb87d065abc60abf47f40deb98f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b517b6cbb7c0b7fe1de814c46314a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1cab470cdc6b37ccc06d61cadc07b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce41d52c191f9bcc1a97b3dfc69187b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726ea4d52d9d96840fea8bee5e76f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e86ff293e01280e5a7d354358ea177160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de3a6945fbbe03fe9c2458ffcb7617161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96198ed71bfd86fa639829ac736291a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060c18049130c2b22cdec1548e37b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a91417a971928a3b7b0bcefc8389f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13793f35ad77a783eb03354ce0c50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cc5798e8b35d4f0db2d73048d8f4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd9f48ad8762484afcb99695eb446167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05548fbfd225bc43a1fb6ff01416dd7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ee13970a9c7aa61555b5dc1f27fb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80997f1a5cb79f30719c2460a894152170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251ddcafed868bb6f0ba6ab53e09023171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed539d54c792c421583526d19a574b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf76b469d26ab37c8e9c0d3e669b1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985dfe570b7ba95a7d568e1f2bc3a9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0651898aaeabe059320f24fef0438b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b20f6c2a965831f6f678110f91d1c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbadd3343c0a7c18845239d67b74b04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948504805d930d00e518578501dcb633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9e8499aa243fcaba58e1a9bbf7f55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d387367a3e300053e5c6dae70f52c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797742d90d85cd90a2ccf98f16a36fad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef31206773b614614eeafb882330020182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e57c4fb2f5a12002fdad8a54e5a0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf70db09ba7b6355ddde7c1bbbcd94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ceb22016c13dd01c371bc9c5dc0ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3ec17a14756f1c44749afed180013186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c99824f84a948446aedfb4550cd35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e99e31ea751c9d70a28a9871c0b215188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75359455e93bd905d9fb6d72aa5bb94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153121b78d844ace80f8a42c3c9391a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf73245e04ec3843da9e60ec634ffeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cfc92a56b54f8b786355f7a685d22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f02f15f8bc0eafba30f7d9131daa7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4d04356e16f8cf1ffeab0d2079ce9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b88026d9402cb0de1668d7253d747195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bb70fe94a845032330c7c5b1a5957196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef0d908caf2ba4b1280db4aa7e690d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5655c53c6cc8d694dc396cf2b1a6b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62374cc9dc2291ca289aea7f1a12e18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e557a1ca79a2dcb862f2d974554d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e41bf46143a05c13bd43ee746c5815201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bee6b34b2a8f1c9807ea4db02a23d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc340feea8fbd501a090ff08387fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae516c45e60e424ab84ce9dd7fb619204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f27013f3e9140d426665749bfd113205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e3bae9978394acbac52f8c8b27d65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630583d0df8670650d477271dd46782207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2799733fc207ece9f506b0834d55cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e3c36cb818f79dab4c522341d1de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b745bfa5c6b3dae481474303de456210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c29640d09d29d6db28ddc6537278fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b9f253ae99e8d15c7c8066a8e2392212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab698266b6fb0b81d314d4fb32c2eb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10014b12e6125232149ca0264231f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3d478c198fe1cc1ce02fc68b2718e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38cb865d2d755a2077b4e269e826f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb4d845cb37f3c868401c858a100b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661e504fa962fae5ac49031b37abc8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6203329bcceed59c17950044d002c54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f77b00e4b32e3dfc71f00ecdd0a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1c5c5238b4e9a3cdef43574e27021221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba66282682ef5c71e44148117d491b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a257ba6fbe840f6e8965cd26d54e7ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd1302457afdfaf9211315258af58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795a80a8863d2c9bd0a8874c1efc14f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cdf0bf39bc4f9ca9f0442b9b05caf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e79d6b8047d589273868b4ec117cfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430b444f4df6332cbe46af942d0db0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114e165912e017dda3495a4d016b959229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03ce372b9fdbdd38f004ad9bd2d59a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0161df5f0ac72467d12a5ba576666fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd904c5f15d6ff5230965cb4ab2faea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a23aea8e684ea9d05cf7d9e095642233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df6565c4b58cc44f3b2b186444e14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0b3005528b84786c09b3ce142aaf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a60cf69e461d893ae34762bfb3e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf70b389a72acf2d5480b8984f55e73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c1a3c91622d816da6dde9789a5a6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e17c0484cc2a02a540be9ee69a4ae0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddcda747fc4d5456bb97893609ba73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9789c2b676329dc9b360f819dd6a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9158be73d89a5553aec0b3f96cf4df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416a3e6282f13199e0c51c4eb79e669243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb57401df18428fe94e9fce077e61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e291819dc580ab46cd6f99b8d7538e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a39dc7f90a4e88feff775db965c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ded525ff8a246f4ddc03c1a46616cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e736015b928f3585d11cd6a53019d42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a051f45da1316ea4f68bc4b534551249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf55a18b646e7858a8471ca619eb9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c0795d0f249fe1a9e6d9cc683fa02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc483ac9e9534d22483a2d2eac8242252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0975b184fe9faa864568b67a8d91d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa74e224fadecbc27fd18824b66fdc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500ea4d18b9f55b111e6a66b86e41da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da844aa8ef9a46b865b393bd09841a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095777a77335f2dc88789ee7a4c2c70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9facb4e0d19ae1df481db683114ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81fd6902fb185dd32e2d5832f16747259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce78cad0ad21f5c885d091f98279ba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6516e32dd4588e91b04906d6fb6c05e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dbed05f127e3f06b1a7cbefff9698262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe0471068eaccb9e37662c403d94ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662fc556e012d4087f60f010d6645fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03299e4b252b1141f3e7f0f8b66dac59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66539ade9b0dc3cb49732da3dcbe0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b243141dfceac1f1f79e8d531f5bc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a07e6dd7911e9ba4b8fbe3134a8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a561e26305d4dc354f531e46a2af6d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f5d57634fc4d1baf547d3ce93023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3246f920ec16252705837eda3fcd3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051779e9bee3f60d24fd975b7f998350272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4acde08e5aba5e96819d9fb77bae94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a9b933c9e385ff9ebc7e3142ec5b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c9d1fc6cbe59a2f4f443f52675673275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5bb4bd17e9ab33b83555c0b1304db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b058de2d8e27a64d4802f180c300c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218cb6d4eb71625c78c3f231594f833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300918939c3d07ec5a518637a68de2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2ec6053975f695bb3e024c99c6cee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64640f2aa96538ab3fd5db332d07e78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758535a193ab2aee1893a9011f79bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3150c0fbff5152e5a5ffafc32b3fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a840f2756a73f4986cd2721dfb3f49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3cf6b9e4a4d95aa97037499cfd12f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8fb9699a395150ffe25ef414666ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3f70a09ea30a69575878b7091384287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ce2a23ff13d45a84523a21d4b5dab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e86beba2bb5bceb2ff3d252737f438289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6d927ac3074fbcd39cd981b97ca5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cb8998ad0162c8cfa1aa218cfc5de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605737b2f0be7362bdb9d212fd2b5635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04659e1e2a371de86152603f429ed6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995fd9edb9a76d4f43191463d1d1ecd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b6c12dd625fb42bba2a7de394594295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8d4e2efb18c9737d3c454ff118692296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613715845ea5a263bc90e1fc63d844d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ebee0b9d9db2b2f9d613fc1ff6157298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb84c556282e53e379f11d29061db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ebc2ccfef7705afbe25d1cb6c3e77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb610348cf8665d8232474381beac025301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ecd58b21fff87fca939127dd53e2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdfe1522786d4a120cc9d0c6518e29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16db03439035b69509895b7b594e82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd634344132ed9c54db0be29b5c27f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1393d0fa06da4cd99c6daa6eaac03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900231e858ba7e2108e22e8ec9f21ea8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04512c32464bcae70cf9ddb2a602ea47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66df89c840bc800067a37a6e8224ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fdeb62ce11e3dae420a61ebab089b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f252eedefafdcf3725456e41fe3c6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d076063761c7a479f166c8ab5619312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8cf814835fecb08364938518fbdda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cf2e1d8c3d97beb2099a8baa795eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8a77a27605e5cc68c3138a183d556315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8dca8465b6cfed5487c93872ff3fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e809170883099d77d1771c98b5043317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89e7c39e3b96a702fddab23eb2f21f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cefccbe753c0e80abd5aee7cb5d1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c82c951f3d03d83052d81d9e5066320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749830d4a5c636e44c9b43b05164a43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c6dd71404ada6ea4bef9b1d9b807322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a821cf219db0b8621298c0567dc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b68065fc13218ce80c76a7a6766b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6310ca08a385e9351c0cd17dce57f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8502277f9f8a95bd4c44ba562d8f34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56a795bbfe45343a01b570646de82a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d20f41260feec1c398b7c676c60a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce9f8814d52b54b513458ae48958c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbfdf746f07179c3de0a7c78193bde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65563c2644405b350504de1f90718bae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f369393568134f77cc4976bc5b41a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebd54b81007c17ac3e8da35a474df9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbcc283862c448cf7d186b28ae8b15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578d042e758fcf20965d4a0dae4a960335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438b6a85e037a145dfde0e26c4746ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c032840b0b0945185824dcfd2aefd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774cee0f1976ad9f300c5699325532338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a49f0ae9e3d7cf5bb95d01ccb2ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fd81966220930c3c12b013384439e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ccf858383f03243b506a59b47898f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9da2381a75ca58aef1cc1546442b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a2601b23ee7ed300395a0a829d0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821a3f8fe1a82c9f630d937d3a5f59a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff11f992e38d616439640ed4335374345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e524f6db2d166e8274d5d70ebb4be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c857b0a97624cacd3f468557ec4a9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6a0114c1601e27cc6255a041c7c91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f7cf821b9095634501f0763e4d0ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693211d461abbb2084a2e394faa69cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69cb594124a63ba326b2a443064b3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a6666a40cc90c193b6958d3ea7214352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72b47538c5c67f40ad9190cf1a75a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3554cbd92b3b2413ba6b5c6966e1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bb2019268bfeebad54432b8b313c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83c06a56db275a10722b3062524f8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa3a242a1812ab61379001bcbce194357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f58fe8804dbf90da387c6a18277d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2992163e1a41682381b06e2bf5dc36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beb984985b1b17117f9066182a2d35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097fefd574bf5124e645d6b630c231361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e8b59746af7623ed91849b6fe7f2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c82086fe396b55f337007dd48eec18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45106742637f0eeed14954044f71c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a5900ed54a300b8c8521825ce7ca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a409e6645fab82a0d6e8b659bd9f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c729553d20e824d279c726ce95bb2c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ea6836d8da18fff30ba4f6e6e9ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e63b173fb14c2a21e7516f45d14a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151c9212caf4473e56993614b45587370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5dd4a8270bc805673f18f34d7e583371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b6591ac1c11994797fa23bf9f2012372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092a1b04e2ec00f8bb215ab54dfe86f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5400389503bea957a5af18cbd7dbfd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ede21954e66c10ead368caab85e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2871c05b74e037de062c7f66c6aa25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99248489efe42426115a3197ebc115fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0040c4ca897bf66d23e4c342997ce3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58c5fbc2e9db56659d6915e4acf39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b828ca9f3b127522965b4d6584725d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dbaaa3d6956c09455f4d1b5330e14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674689cb2c3d676327c5118d11ea564382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d703f87d41693018d41a33a9e73f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a42c018dcfb42ebbafe2f5a164c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df62ca9ce3680f69b793f9a68dfaee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150203d36a602873abd2647b6791ffd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea3c4f150d67c0d0ee93c204bfcc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc25eaefe408e96307633f800d0c8fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2317fedbfa4cafa73ac1ed1823669a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998c7d930f3cb0edf0c58a45a334e91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5cebfa76278b32885f0798ab70df8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cbae6776362484c674289812cff50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cf7d34c8f9622839da302de8e4a9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede57404fc1bda769401ee9f5a8925e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56a8dbc82634850c19d5d36639edf8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc2ff311ed36f949e7ae3dcf696872396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ab4615abcf4c8e7d2237de192a0a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec91c0f7330a13cad6e3cbb7c0fa0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea33391756debe6a56b48e77f7dffc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8b6ab53839ad29adead9c7709506400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9ed31645fde0bc0ec21563efcf942401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45282708eb18de1121e256899b1d0715402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1a77fb56af202ce392107495db913403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b773ea8f0805071b65ca882f0a0623404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01159036d5adf67a51124122873257c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59227d6733dc0be26aab819eec63e5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743afc19af5a95479ad459630f412ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c286104f5232cf0142cd9f73b5126408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5223234894d08ead59148424ef560e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44aad701ed551afcb7f2f3b2e6623410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd3b946bde7a79d534a14c20767f2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964d40cf3d01005f22cbf95477037c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de797fcf1e021813276f1bc3be5839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb22a6259e361cc2bde0356360d327414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b0b909f46ec96cfa28930c8340d9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2b04d2603ba6ffb8f8a04c3f29392416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88c2ec835d835c2848030ba82ab68e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa965ce8913beed360d884f4a3edd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd29fe5a56c3fa4eb6c013154640d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54037dfbe4a1f4197342673b44b74f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307259a9cd36d34c951138f01a4e82f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2281c6e81c232fc68ddb2c3442c58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eff0259892c9f2e56f5d87fa28cde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9448d020fdb917f5a63d723660860424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2856d5b35b9102998611d8e0a079c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363dc5208b7a7cf79515b1c13ca7558426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00371ee3840f98b3ae2a7de8e8205427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260610938c190ed141d38079cc922ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4a4e8d0495e3864a70b6f9196593b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186aa274e0340d65cf7ea42a1f46482430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987be839d0c7e90ca3b28650e77edc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9d7e6ee5e3e6fc24602023dbc469a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f911c4ebf8658e578bfbfa0f7abc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a555c276cebbdde154f08668075416434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f35744887766e00c54c50767e50a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275fdb53ab8c48a9304208ece9aba9f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ec30dc2161cb6894997db6ffc1ece437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d927267f82767ebefada65383f9fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1c78a64579d2795c97fb65fa4691f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d5eaaad85c4491d669d41add5861f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cc3231be4a1c91f90156e8617b133441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f16479445df2ef26532eaadfb3e2dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8881aa397b8a37f0aed1d598359360443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b7ddd88d11c4b881fdf0451a20f56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa211a36213a6d86a587c16266f6576445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e48eb0d6ad647762a678b98252b0a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46c4751e533ad67957459ea779457447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b572b884e7610113acfbcf7bce214448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d86ecf8dd4efd8407077ade8736c37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72098aa85a472f08b422f61295bba8aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e24388cc7523f0e271f8bc7c67450451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331a4cb14a53cc3bda87364fe50e70e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038340d18ff5f62b600cd9eecaade451453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2d985c20ea3d3c7f72ac8cb46ae8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b08f569bd55dc5d8d18bfe2cc7714d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2887788a47c4c4236f2af7b9c6ddf6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff260a042086301c0bf7d43662e537457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716a9a6405700e1e71407b6ffe1c6bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a4f00a524c28c5d768eef63241e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de389b0fe5a58080be3ed4a61256325f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dee9e167689a9ca6e7539a8a7fe02a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fc24721beda1fee1059009b81b228462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd71a6ded99505e6dcfc76111eba1fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4a5bb0de319d2c59c87fe8637caf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d1e26c61d3c71798da070375a2fda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca731a0927ec04fac381acc211ff29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0dc1e648af2bd12b2b504b64a8725467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ee498f81724009e0250886b7b6c20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e192f73a2249c9fbb6e31765b5bbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ea9dd04b85cdfda067c5aa48907a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488eea717093cabdd1f83a2628c0533471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b23e017713d5ae2211094f35c27b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadb8abf58552d6dbd5218a818eb505473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d4b0c37042266cf50399034289d1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded55e9d02a9360497b4e4cc6443c33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0afff85b605e29fc650330c7a25875476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c410b986db3d5b4ee1258f587cbcad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd4701aa129957e41349f80f3696f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc47814f118f0b178dd864c29f0cbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ae1937a6c7d3cb42bd897005f7c8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae49db227115a2dd39e6bfe31cb506a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc3c73cdbf1e65c39ad9a870b664d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5315d011c3c6d8d62beadacf2954b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0785ccd7d73da6f1b23a3fee6ed04c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5de225cce29fedb0692106f32ef7c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99787f0bac287fe8efc6b5b3b98893486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6635e550b50905f5de879c6ae88ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f2037b18ae769231af0c57f1da36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aafd0269b0528783a7ea6303509f01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67073f16cd5be3d9e7378884fe3226a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f52746faec3b42ffd3b01ab51f182c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6c83e2fac77af3f32eb379453ef3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1af2aa53f8b8fbd9d48a8846dc845493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e78f89417df104ee9bd5a15512dcf6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40127a0da10f96b36a787e159f1ee2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978951b4e2383070b59d854c680632496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a913a0d931c6e5c56a3500aff700af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649553c1681efc6e34bd886b6fe872e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a640a9be3d87fae01b2c6c61bd98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a93a8bf17a2d6bf21202ae08c5c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e925b5bffc601499f5a54934146bca6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6553d2100cc096dc1af5710f32f255502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b9967dfa513ce282741d204ce33a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12029ddaad20fcaad67c20bded0a5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf3d134a88d31c3a66f41522fb3a80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b1cf2a9a5647f9263dbbbf01a5996506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba0af3626f52b8b0e45c231b945754507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65832c54b766b582cb5f94636a9f6f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd916ef80ec7c050304a980d9982a664509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81942281c3b7ebea9aef87b208d3c39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b0db9b1795a1145593ff5189ad05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd7400f86839a4362359ba2cfa5930512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad1bab1a720dbd34596d09d3c81242513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadba60003fe6898c0ac821495ebbb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea320785c8b70bf23d5d01ec3507d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf8dfbc43886fa17151a1f99500e9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1b74f7c679619c45acdd831c3124f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e12d62cd8b39c56997bf07a71d76cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a059d960e460839b7e87c990c0de5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7125153f5fa384138d6a07cdf3734a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962bd9e58a8e3b62e38d156d8350094521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f43ffd488b12d9a46ba2d61c3628b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f55707ac137974a8878fb587001d36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba84d6354b2b69e3ce6f302946c04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8720c7c09380354eb764afa4392286525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba857d5399f58d72bcc10a260aede69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d946759279c49259ce08b1f2b645e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4341413b364ca2d1eb12154fc0299528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4a0111c4ccd776981628fd5fbbb18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d304e1a9339016133dd279f705392e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c7db3f7e7356edbe552160eddc1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2295e3fee1db86a517798feaf86781532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf64410895357fd7a78dbde8c77d5c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945c1c53af2bab26ccaf2062b20421534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b795834ec63d86f660f0258b5b628535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74857f338d7188a5dfcd63ba550a487536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57e1522b290cbd45420a008129825537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee818ab20e7861705247c78386a859538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c4dbc693c50448e8fcfb67119a731539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218752d9d31935e92c8a3b5a6b2e402c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c3edce23d8865299a26286c1f90ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2ec572f551fe51805f4f45512ea20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e10d23351f39cfc7fefa3ab178b481543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e2644349fcd878ee172f129915008544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e80be5ba8221540505a5906a5352ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b86114ba27f24540c0bb03cf3cc80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9daa90316d0803c00473c0a7225d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c36b5e7eeede1197752ea9a9bcb12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5a9ec9ceaf16a28666257d9a9d54d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb547a70bf3daaec36eb8e4a94f1a40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13170d85cc3bb24830f862f507b877c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d910037aa332b987c49d9e55729c117552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46bac3a0fd30523f9d74a257cda489553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cfcb0bae952ead33a8a6656db42b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3580d4c75228aa47564a823141b90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64252f4a982b344e0e91ea698fb97c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2befbfc5c0ec4ed7a8df8bd7aaf22af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20418fb92aec403d5cfb8cbe7b893589558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca62aafd0ad0c852edf59d0f787723559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511da645264ec292de1976ded2b6987560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86b6d51c7a08ba6ae788fc7d1bb6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd968691946aa272823814cc74d7fadf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cfb3a0d8f5b1d5c7079e21f05c37c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e8a432d576b51b9b89afba4cdb301564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1655f198db153550ace25744a11302565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752deae0743950b5b481159420fb36c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b95d0acb5c9bfc1cbd557f7dfbb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a200550a83a341109696f7e2dfaf24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531489c6fd384e63118201b46e81385569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0422a2bfe626cc5ea55d9f793174570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893069fa02834857f29308590a5ef4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf979511ca3db22ca4ace5d83c3878c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb9d035531082b0674ad480a23b6f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d17136c7863256e25b73b932264ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234f6009f6175568bc181bb4c87877a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c559d732c480c04796b86a1f73b655576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f18fc3e59fd76fb93245e63a986b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb70dbdef5aef308b43e5ea87445c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85068a472f2167e7d0d7bef87ed80e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1238349748162201b5a1397d899168b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596082a5dff2276beb01d8c0dc7e6bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780123b0249a3dec82e8de26cb94290582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894b29e4da4a0174544baf6f56872d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f94f9b0aad2bb0451bc2f36760fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e7b7f3956d68b98cf8aaf325e4d37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f480d26346610e7663229cf3fd8d5a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb84e6e53a03649aa0ded1dbbce49d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee91c94c6c10bc0263171143175dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099910ebd0c030ae9cfa2257a5cb78a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5467e8fe1471a32d7e4285a24587a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee262ebdd3828dd09c829d8d14627f4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f865236626d8124959b565b45e003592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f2b1ed3bc3df9bd07d3757a16595593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9bc171e387fd530ebaa3db5329e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ac1846374410341e7dc3166a9590595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c27c7733d88ca85cd5afd27363d47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994145422a3d2dec76a8cd1818f6a19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bb9bed92d2a0aede3df07faadbf4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b7c28e116498d684125148d3b4391599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e809dd229a60daaa7f5b46be18091600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f41ab3c970633b1878300b92b879601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f3034b890fb36fcc6a7823df7e4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc877a7bc7d8caa34937f065dd9e7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0468bddea981cdc17c4a738ea501b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578593f2f182055c3cb2d34c3e24004605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ab078dbdf9fa86269e166eaefae22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9a77ce30f5d9c752b4514c93f26a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b9b241ac8d3b52f8de4fbe8c6d093608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202ab0a3e5e47cf2eda2fbaa3c175b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42574ff24dcfa72a21aaf7a373d0d9b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620171b7ba61d0d19fa30ca2255be4f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb2439ee85c5d32d132e3d67c1f1ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e0e5175c3883e14f190a7de725c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf19a179706a342b52396ceed0f3994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c78e86e4fb4a3dc6d040a0b4965d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876d45e2c320dd193e3d9280cc91a5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e7973edee4f5985f5abaf5c0f5f23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6691073483decfa345fd940b7454b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d7d2b892192ca2ba8ac3ce4937b1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3596a4b710105529b854bb8fceac1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf405f7cbc9f90bbd860662e40b0e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db768ffdc538990fb68c38f290c4aea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eacd021bf6703b64139a8328ae049623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c24e65617163b09de33f03c3fc4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87131b06e331501df152e0bb3ea841b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493599e3ee4af5a35eae40dfc2863b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c44edb87f36b2892ee8838ad71afe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda1b8d89d3d29b624d1e4c822b0558628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde582e4b7d91e0984c58d2a89ddb99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056d2266668bff9a196805715bba1da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4783ef904c930c14e9f05a641b3a5f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4feafb32f43b70ce44645894f368d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514a2f1b4b721dace56459d6658104e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc7a7b9bfbf8476bbf7876ac540bec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82bec474435212bfd94410f4f15483635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f46ec0c7985eef383e21a48a372baa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9239041b5ee8867914f835cee8b4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff9aae54b1b6bafc71138b754e44f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050970712371dd2b7ab92075854e51f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4585adb9ff46101ac0521f3c49f82a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cb77f683ee5760f8a0861df040a16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3d2e5fce4fc776b02a7ba7e9b081642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2e69be36ee4cf73d0cee475e5de7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f594254ab2bab2520c7d33b1f36cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3d9370dc740bb75a7056206c72c0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dfffd00e2396ca84026b7f77c2b99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99142515ed9fc67ee6b0843ae53500647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c03fc669b75ad21449269305b906648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681559c0ae99a22e260848a411d9f909649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92549a894ef71fc0ef07a3268fd447650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deeb0ba574583e9729e3089ff2903b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d75c119249f18f519fb4e958db0b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6777dff8963000de16fcbbbe776a5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe413cdd9c25be9eec18fb999d8bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388d5133f434d158b4b6df0e025e539655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e777ee80dcd0392d54718dbeb07e82656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492ff6ce07c0233b55be08197906d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030fb15b75af84e18e3cb368b32f60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ff136e1395a852b328ffdac051d02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7571b68ad3c1cc74cf380015a8e0e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55eedb69f99400778c61bc7cac501661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67c99e95becfb0593767d8e190f42e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a62e99ff0ebee12361267b82ec5e71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00200f57f14ffac3ffefe8cdad1f4e22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d7a892270ec2f851c2433a58a47d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695e099350688cc15934ceed694ecef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0a2bc30cdea51b4e3657b275e39e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedc84527ddc9b16f8a8377e4edf15f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442be64a67e81d235d7ddff16fddfd79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832065aff368993516d027d023a0ab9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7252f49cc6f2264cba11a45807b35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f11f11ff14a8102045091917971a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1816761f86b5394c2d105fdbacd1c73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ed81a8e9f2fb7cb109d26262081b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51437c0ba27ec4fc08a68ef7e9e21258675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe888a551ba35f4ccf1c04423da0503676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf057007affdd88f80caeef5255e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f0653a14467e5f2c4f827a45d44a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f5f02209f12746e57f6c9b96d7c59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33bfc596486112f98989ed76651f07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a89d578c7e53e927b63dd8cbfea94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752b7d9222f6b144c1e9d4e7ec70bae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197ebafaff130b07cc89c597fc6932683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89383707fcb2586c133ede8111b55a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f955ede075b1649c97c00926cd4643685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43696b45277c0d6eb8f9dec1262ba60686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47e099502b3e147e27e6d01431ce26687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254336d41619adf7658b121bc88a3667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c247cc5e026909bcfce4b5cecd37ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a001f8a52bb9278d6c8a6b71ebb7c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68852a8c3f64ca823f79f0f9f95d2d9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa757eb8e9797200ba10840378b4f07b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c2ea2aa54ceaa6129f3e05d0c2319693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124847cc7783c9ad3846a2c3a8c3a4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1519d2d31bd7f04b0ebddba6ca7c1bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b658bc8e0e9deaf46b28d02f628c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863fb52d6636ef76837c5712f53094e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7bab8a65548b54f31679147ba0dbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6148c48a8731dd25426e902376a15f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42a17d0457bb85b9dcdabd3110646e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfec74d7adf078aab68c8655ed3274701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cec0fb9f1cf3d99e9bb066e65d6009702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ef0b880aaaf8b5b2ef494f37ca2f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256eaca10259f3b01841c4e220966d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06113ea0f00394b7ed769ace6803452d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e38ea886ace6b1dea4eed223c976d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c73c7fbe78cbe5d4cd9553c4f2815d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb49e4da1b7797f25cf2c5af78e081f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35a121e7af05cf8a1a375ba292a54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9cba0188e97dd48be31a61d5464aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f286deefb074d847885dad7314b5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce87bd963f341f57bb770cfeddae8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00f5c3a5f11541372bbd93ebc8cab5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55df3e041b26d71918e020627d389d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb611b9182e7a0037e413ad64dbb5a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548b94478215181b556f8a88e70a650716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801c6a0f10767b3b47c39092c1a600717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303cc5865e8c872410214d5531d6bd9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8facce1667113f979d9c1b679d1cda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998533e3d7d856f0fcb1b4244915342720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd2b345cb55e8b381c974b3fe90b38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a409b77a9d4eddb3989d7b6dbb1373722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1479d4793f3d1e36cadc8ce8d853bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1ea2bb979769d1a801d9a05def97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2ec1d6234691277491ad33512956725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2318b07dc0eb51924046bbe7e026e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a63bd032f77e4e41b5a3d3d1f526727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3966487b5614302b31cac583b3865f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dfd5e9df3dbde82799a69f3601ddf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c1588b197f82fab267a46045abae6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0c4f4a8b115cef6f5609b63bf9bf0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7ea80679cfd462e42993063df6ac3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8006b07d825ea358e6250dfbeb74282733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7750bed9f1dd4261e5d008103fc41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c8bd11fe0cdca06eb7ee15fd1cf99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5476ba10910757b60b17f8b4a25af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e2153f52533d572c6c67d13d7c5ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20dfd1fbf02609081e80c229a84a2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbade75c6f5a2cf03d343e3516a5ee5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed0cf9ee2a76aa7174e6d85332950e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed58e448ec5e247bbf63a6341e65a90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14713278e459d2537c53aa58081b2cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb9aeef26db81a304002ed944d1db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ff95cbe7ee315599387b21e3d0e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2217b73ff34fecb91594b13a4eff8fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983743f22073ee5a58adca34dc9268c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9bd21c8740dc1886864e9e242585d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba719ad1810077c808609276b9320c84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91d8bd2f4cf96bb48e76dda2ae994749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c8712c4ba493401098912f0b1ad1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eccfc46f725d656305b1cbbe2d0a15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414994e51a67756f6df8f6e36eba53b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a4b6bcb4c41ae54b790ce708533da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37579ba360729775cfe525decf6015754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef602a3f103921c2c6c468cb01a3516f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497f324805dc3b8d3a062fb158949d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26a9b3ce2b2b1b1ac4ce1ee8c2a5a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1948bde01277ef7a574298a79fc4674758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a995cf749fd7fc4d534088494005ef9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b09eb8179ff791c47b438020d09f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af534ea8727205526739ce708b633552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5985174425fc10e79ded0307801f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f99dd52fa00e551bc1bea7ff7ceb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09063fb5e8b50099916648c5248f69e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f96aacd12fa39e6b21debd8d8307f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0430e6ff32c567abca49667a352d9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd02da75bd1f0ce7e21bea3081772538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a8c3c24d7d8c733b26ee731187e779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff647fcd2a9b8d6689b52fc34fed73410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f65a7444f76254359908422ff495b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d02092ef35dcf9e09712ebce54a0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341cae10d94f66a4e7f6afd4e81943613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5fc5f4aeb6fd776993b0dee942d6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494571583320779fa6a54f2e1a9197015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5fd4fc9d20bb8c730cf53d6f8b7ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066b3986d2886eee9756f41e9c10dd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d901baeb448532dbdfd84ef50059e4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e8a85e75308471385b1fd8fc3a20d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36953b3d8610bc979181728fa8b70120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c476ebfee3b95974f1556ffaed43421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e6ca377efc0b7761da357057636b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a1eaf53ccb5f6061fe2afa362449923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63f79e4f2a0b5a5e15b302942711a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc2f70a07cff1ba4258dcac1c8e7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a53a98fea03356eccf1ee3921a334b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd531888c436b824220471841953c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3dae022c0f9a79ccb5b4dba79486e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c0468ff931f358897a6d11e187c3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bf7a090c99a29818bfb221c2c9d2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f145427e2517963586195ecb7c80831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4c62ae7163c87a33f47f2f101e1d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3f91d9030b95260741ea5e4db5f2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf288ce3ab60f4052e3ba74a6e200d6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a1999d6ad7be7fc0a2641fbb9c37435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627539ac82457f277bf086c73cdff27436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca28e4fadded8953cec5de3dd3a41137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca3e9b28441f45f7c30b9ea6d755738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224e705ce1e83faadd33e70751d5c7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9353e8c64bf9a38b4fcbf2f6a6121af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c996c77ecb6fd5978509276e3cd1c7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22983190a67013f80fb69d7fb10b1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57f48e299c550610eeb9b17cd4c3a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8002217551ca54065a8bfce9f9192bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb6a7fc7968f37595e0ff89e1b97a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87033f89d659153e196a14275b8eba7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab795db7a6475e2f7dbfd3b86c02c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ac9394b0193f527af32489db1ab8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2170fe43a89fef611c0539ef8def96749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14c02b213249cf421a45dd7279be1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8580d3782d2730e4c7ddbd8e68cc3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c949d86a2cb6a7168935122b07c925b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27424e3aaaae733af0a808f2e1e205da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd690f45463a8cab02b896e9d4dc15754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950cbdcc66f196e0f879dec254c3cc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720a7fb1f83d4a36d1eeebc29c1fb7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4560c69eab8a1e2266c526554caabd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7432a5474f27d47f2091e5ef286d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7bb37531463939c063d5f7cb041959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444886be1e8909fc9318b7845b6862460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bb6e90b76ed15baa32b96e1af21c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1933af31da5bef35d412a9e4fa0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5d1a25ea6f664b89eda70fe20fab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a9fe145030c0de9f69e2c7c7bfc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d21052e10405b18224c7c56a58caa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a56f92c65382935181d5c35247208966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4164fea77383f5005819993f5e57b3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5916abe81e3b4414c2edd9606554468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ad3d5dac23877d099a8392050252369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43318b3151a3b6f5e2fc101359af5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c883a0a6d55a0eaffb9bc6db6c0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da4f4349e23fb2f82069fe279bd10272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdee299c4dd3d27f108b79f06ac83373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5f0bc343134ddf13dfa91476740274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b30ff98e302906af8ffc456534504075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51fde099b4c7434df94d8ac11a8ae476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e7671ca598d72fba74d0e4a4658bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb9db2404279d8b2f3b696b4ffbade78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd103f4e177489dc7a7352eb81a49fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b6ee9d1f50c8418120a9195f5b93280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12931b9c2411499c660b37a45e503e2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf13da4485a3e5f72a2caea7c36b75f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789baee5a190010b6f29841cc690bf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391de193d13f8302515a0991375fe7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429d631ef74e7e3f616d1517a4dffa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c06ace26ebdec175a46b278fa7e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16a22012d4f4ab221b7911cec60ee987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaae2422d030dac34984353bce909d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dfd9a5308f8ca985e55e8a2ff610889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bff866ebacaacd81d7e7980688754c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4294b940af5df34f4217aadb5d751991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ed4860535e3994cfe041ea5f7b8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003893da4407a2e55b3f8f0a523b464393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10219d3515ecf8602aac04d34fff2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96836fd2250fc5e155e628d21808470695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174219c7193bbcf48e5b90d21b64e6aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e84998a12694eef8cdc11b6c823197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73cfabcdd41209fa3916411802d8af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28fa60196a913bd9e9f2d479e05be999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430d00bc2b674cc769953f74f238c3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c04a8e6b26d65c93ed2e660d604a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2dca741469b65ea760d02d579d3c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637eba5f6406510b5374f6d49d3530b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d45d240ff53e12e7d516f97ad7ac7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87faa81b975f0b13cb620dca1ff710105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c580ce84d38da316e80168d737c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc1d0f33e68e4a552288871731719b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7f1cbe4c7f52f7af8499ec91c2c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc932f47c8241a67e11a342c643dfaff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02abb4fe25077172b1f59877aeeb4c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9920ce44123c29c0a3206ebdcf94e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f54bb1c54681388f687ba6a0400784112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc6bc9933e7029394bbdc6868c51c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee91b83b7176b23fa1c7c5ca21e5bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3e3570f5254af46dfab8280fbc7c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e7ea2212debe08501376ff46f4642116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba3e74e621760508bece3e2faeee2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b87319dce71e64127c9065fcbea12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe1a34d5d82648d7fc644e0be56447119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a18bbbdd5b21e40e0d0da1a9f694c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293d7420fc0de885ec0e775c74d5a96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d653a728d8c7ce199aee1fc4cf3bf76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e583c9b166e9bdd1bb59883b597d565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc477e106081f20f6b4c0a9a959893d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edccc29e0d34447d8731c8de6ea9652125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1adb687acbf12511b118eeef153380126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d07d7b00028ea8a6c75502e17d2d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cf4dcc7a7c1aede2e66d1ec132d58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc77b9ab3e430903deaac0b2af9e020129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e9eba69abd279578c0155be8cad1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4f9041897b410b5dbd7129fa5ec04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf45ac0984973277e589fed5c41096c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148287a46e0136d80a3104267865975133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de3b7032bef0a590b9fa0cad23a567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1272ab00e74b22d93852292264cf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f8f491e35fd1288b2e03a90f66959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e675e18b901d5a01378f62e62445e03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ef745d44ea9b81a94bf2ece306c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891288557c2711610b4b1453fb2721a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d87761b0c2bf225eff5aaf75359f60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02446f138bfa67c11d29ccfe24e20a64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1947d2810bd84e8b61011b0d44e022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b244cb0107e080025295b0aadbf953143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120daaab7720e49c6b537370a8f31b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1a7590a0ad72caa35ddc513a6e600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ad3c75d05b7c94d053b6b7bc9791a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce965dd6f7df8ebefd6572e6577cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f39708f75d84e5909472516345ba50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d216588406261d79505ff2467772f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf245745fb89c11fd8b0645422a20c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15ada0d71f69e0c22a6154b674d85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bac83ad7599d55cfced90f18e6f62e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3385245e5b3d42510f84b5d739841153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62697abd5c2a5ba56a6db477ca320e48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73230c530714a9469c4e1aaf2f0885b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b738540c93262a8934d1dc18433429156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f8177920bee9b3b683dbeaa44aa4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e46be42109fbb2dda3aa3d4ee5b0ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039649afe8385b66f72ad3c3b8e678b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f0a2948f58fe38c2293e3f40025be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdc4c61c09fb065b1d39dba6d6b0ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c906a5138175fcc6e7b4801d25424a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae94032c920e3979044d57f2e167821163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a921e06542b601af1f9e91acc6dd8c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5604f6d1abdba3cca188eb0a2bda7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ba7bf9f3c3b54f3915c947ed2b964166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e197aa620898e63902fcf68fb19a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe109847057384dc3864296cec55e82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b383056d8a3534a70e33e3f4e021169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d784fccb015c0fe2c9fc98e17ecfa86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf7316847e68bba42aaf10072dcf27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9cbefbc544a64f78afabf3525fdee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211d4b3c991ee63299d700b12b8a49e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b446354b8f277ddfafbd20cf2cd80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc44d80e4a6233e802ff5dcb5dc4392175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02248f204f7891f9b4be4e15ac4bcd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456d7ce890f5e36d52387d0f67411e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b5ba6c27a65999f4692a6342bccd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6de46746210f588d2bf585f18d91b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340833d1092301f0a01a3cfbf97b6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d2401b0a82ec66d4468eeefe9ab3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6152b2fc4d90630113fc9a280fcc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacd859533048d805aa904873bee902183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d636d535eda65fcb3a4ce23830c48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d02c3c634732e3c8a793937c60d90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbebeae124043ae04ae8557beeb959e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10ff7e7452b2d6d5b0e133e5aa110187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572cf490316507ca123829428206c4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d18a7c904ab7f5ee7f03c519958360189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c058734090fbfdc1b6fe19dff26ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d6133b00820536dda06a044084ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5321a414edf0b47e66dca292fc61d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5d5d32b8541840ba343650e6064c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d8e9833a2496a4437bef6c5fa66ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0004746ff4a313f0f5e44257faeccd9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bbe56c3060a29cb245151c24e11f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2a8af312b3a79679ab53de72987c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fec1c3a16b80985a72702e3eaa6a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b3047a61dd702b174d847ab460510199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c7134dc2ab60af9e6f776b77847da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9df71ae3e89873aa3a53d17c32d29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dfce6ed4502fa2ebae74ae615ba86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06979a52223fbfc2b238443fe99835bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104f00a8382a73903b6644759488cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ebfaf7cdb27928397bfa4cfc57242205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ed3d5c506d721294b586784b3b4b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eb14140458f6f7fffb25dcc343263207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956e2d9051ec056adf310d89ae91f1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f43ce75c6d02c2219a9a11f6615b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57142270cd737cacf4b1c29e91ee3990210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d545cc8ce5684e73103bed75c9a793a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbbd6dd61f033c8a1b60c0e44d91a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b0494841feb754385a36dd0269b38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9905a4f2baa7b692968b5678292c64b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ca85a6cc0451a396c0128700ccb6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f0c2516e721eb4288cd46d1d8605b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654c6fb92a7a95fa254c7eb9b439707217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff24187ee92133e687fac79bc1f5552218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e13cf6703725dd4c342b8fba79c05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e7184d4cfbdcb2f15b69c2a0def6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd7b463ee460a1e3d9bee6afb2172221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6cd3d452e78c57206f41b96a90fd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367d8f528fd67ac64dcd1d2a903989e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9eedefcb288170ff8195a71be5000224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e957e8e47c57978b7c55626d4fc6684225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68664adb2de1f916150e3fdb50be8273226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f687b076ba3bba4655e1154fcd0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef7aab33cd8c51208c8a4fd8606639228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0bde5935d64607807081c550cdccb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237cbda5d4c6dd983cfeb2134f883be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7bd67a7e1cca635eae6ad1d6f46a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768dae68b1aa42851b3458a03361d9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114a6b2adfe123e0f66389d5515b798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ef863209e414b1f2ca096b278875f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689659ead3357ad1b8a4265f94af74b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2aae40a717c753106ef62334b50f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e969e028e7deff1b1173c6944c1b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b381c24a4b100ee3414ec387c17a2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb3ff92529f8de7765bf88a6703655239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bfffcdd379137332a401dfa9b872c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920080372d2ce75f6502f78439cdeff9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeae52f52e8c1bd9314dfa8ab1532e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c661c859782cbcc731de72ee5e8ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba12460b9aece5f927d00db9d63fb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d8963b0c64270449bebeb3ab6ee81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742a6e76d3b30f2b1dcfc24588961a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671ad4e56115a3f857084b525ccd953247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a7edeb7607f30164d22819d561f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e95e6b9df0b49d16bb4d6af21836249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6699d4849ac1e58a63484e043ef15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f60802504aa00fa6aeed7d128a885251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678595646a194920fa7a8117764c05e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd697110072bbebfed23677db4ea9550253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e5cde33aed292e942be72e2b98741254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab6ff202e0c3642243036ba19ca28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db06a196bda88142abb0e3b0154ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbf5c3fd07676781b30ac37a5fe843257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286018aa5c648b23932c8242035740ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad4fdde33c4597b9559fc356aad49a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32e2d90bb82f8c10052e5c0cedc7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c4de0c47f1ffe570cf373429705f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456e19ec471c7cec4c3ac129b9f712d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd2b7c253bf52e21a4f9919c1157d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd54a4289e9ff18653ab3290d8d4714264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85f7e0bfa40fcc2905af7275103359265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d9f740bf29213364038fd7f1ea3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281e89d49c74fc99b0e3aaab9b439fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfcf510f0ad9f928e893b5c07f5714268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be43bfda755027db574b79f90b2da1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36a6684abff82a819bdcd9e31ed7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f9c8ca873a6d7b1de3e50ae3e920f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd57c628718a9efec4364c5e5318f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90e95a857e46b361cd9ea2f781e70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c267803803cebfc4a89e793a8736d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa129c4a84b757bc999141dd990f666275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e8159de245c801a54e2fc37c1851e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c419dde097befa5c9012efd6ec00e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809b785c41de171e75349dac3bc6200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496759d3ec82d6058e9cd76f4060298279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208bdccf96edbf259318fe964e8d0f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02d57d88fb9e412e17c9ba3ca1e0f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6097b1498f1714f4f1a4d090ab3198f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a1eea9e7b53035be5eaaed595758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad2d923543656e7413c403434fff2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434f1c8b11c7dfe7cb81629589cd65b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf95917ee3e8bf4175d251257ae079286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b0b6a7bf8a463d474c0aa03b06d47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01507fa81001e174f66740fedf5d43288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec25d2f6a2477438429244e50c2c33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd98ee5570747c10f9d31cf3a42242290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd35a143d928d9d458528b90dadf46d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52df87fce820817817665f6f26f12dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119143185fde025c1e975d4489ea20e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddfd7a24696a20576b5b47e45dc5c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121fcc5d7f930074322f55463a1f93b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d9844c731458bbe7021da9b883f51296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9f37b22e3c3d99f9cf204fd8b7572297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903559bb7563587ddd7fc10bb371bf2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769449c6973bb28466641515a0a3a79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afbe9c8bfd30499aa0a9680c9f8d5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3953b4a2a9e519001b91d60601dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888ea2be1c7253330b34832ac0f698302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d8a64af2badac3c91defe2c051b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a306c8009919bb17efa5c2f9c0851e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9b4d076444acd32cc5daf3cada0fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29f91985046a3744428705b135f3e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4b0ff7860f700d341b1ffc4a1555307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db91d518dbde32946847218961f9a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611caca43404f80b77c89354ebe36c6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738cfe037902ae45e887e34ad8f205310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b328453995b8a0b21ce3111094c0f6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a7993ab46de2ee0789cf9aafe9215312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac9f275d4bfe8b5903ba5ce4c8988c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9429972296713a1497d27a03c697f64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd67110771dde276c3c5444eb677d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700fca048284d20b2ae6bf7f9db9bfe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f4b8dada2f3eb891beeab0af20316317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139e9d24fcfc7ab68838c334ebb2b68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c86e793deb908e883d84b2c85f114319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6857dd7570a29a839b330ff9883f2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6a978daaae9b6b6bfbebaf3f57e5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc761b7607c18fce82c3504aed6ac4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423faf0579223b600a632ed366c5114323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952cf44e465bac2f11df11785ab246324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8478209668efd71ff8a6c31bd2f1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0af63c94c5f9ffeb005c34e4a461326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d1445db0b2c9ddcd6b2c057ad35bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb6b1dad57c3932ec812bdba3e3389328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b31b049831972e95c8fd92e8adfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b04608e0c29d765acd00248c33dbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccede7fd8c5fe325168712231c7ba59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af5d19fd711ad951920e9e5ef0fd7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cf081bbbec957789379c20a2b86a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ce871f7c8bb3d59a5b89565a995e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1304a630332fc70c94b699b014b53f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea0609eed6a49b4786cdea86678c46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa096365131dfd31639c6fc5dff1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372a0dc1211977d80f6fd15c12250b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6be4f44effe5c18aa7bec6892b192339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc320e182931ce8e960338ce1c81110c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b01f6801f310c8e9161f5810265baa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1779a84c4a6383c680b93569f8c1307342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ee70b03216f5232bfdce4e1fe1a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa5b9faf572ef19595ee1b8a3cbd15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a75956249b4d6b085b253dc746e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989909b4c6943511b2d23d639d4ce2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782722f3d33b92fcf72c943260e8c8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d4d6ca3919a1bec23ed44cbf3bb3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d042a1c6069902842c40bab39bc6e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c803c164a13df8cc065540cdc1bb12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eae91b233142438ef7a5257db2a0b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9bbb5ccee5a54841daa6a4cda412e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d815273b38100ffbeba4d263ea7db6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c881dac551899ca6d782abce75e84c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c389a3198a5cb519ce528d492a761355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c66443bdf5cc195b56b3d585c30f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fcd5db3e472cdc1e6240a3ea2aa99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a903b5d0efa110da287a790def46154358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a403db48ac37db17b91abfac92dce2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21297deecd086e6c7c6fe8a17b99924360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca19589efb5837323e7646e3288ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d2ed0b9499dd30d427d3cb722c3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc831d6f6c63b54aa49e76a1bdcfc35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5043aa12adec7d90f6f6630210b5c82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda089509e87b70a8cc6e23c0d991fc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbba001f1a30df975ec1cfd86efc54c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946dd8c8928b2b708b4894dc9eb1f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136633a7c81bfb0e4138c0b209abbb09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b1ca7b07a01c5f76618b6fc79cc11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029a8067897be3561a766269614b578370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b642f09a346987b245e615aa006f57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c81ab8e1eb332fc09d354adcd8f311372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24aeba6ef429ed4b19a5f6dff715e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ee8211f8dc5e8a0487f5109e709a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f47d65d66b9c70a68dab5629098d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5d956c5ed7167531471eb046c9b7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a0d967aa7bfc4bbb31a687777c6cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a3ec4cb6cb516d941b2b4fbe3ac2c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944b17386519ed42852ecb5afe0353c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f95ed92fb248c0865ecd09d728efa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd7856e89ba63d939cb7bedf21f790381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db516767d3857f6ee02a68b330e18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e384a18ef5b07d825656c384d5621e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055880c499591a15bc048dc3944cb23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba88c589278e25d9af1a70eac0ed28b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792be8fc72eac7dc8c8a5a734994e4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a79565a782d1115cd0d8bddb10f77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d3e9d2b1a0733c50b734ac75998ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba14ab8aa50eacba358ebcbd8fa19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed994a6b1ecc77cefecfcbe905eb4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536bb6375ec46d3bcb410f1a0941ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133dc4045a5354c37d74fd4a39d4b83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd7b22345a27509528d29eae3fda8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bea349c41b6e65272545b3a6eb444394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc194437044dfe4ccf90e306087420395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fa43e4b1cbd0939b32b3da4defc5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c48a3d5a15bc5bbf4c13fc3e7bff6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fedfabc3bec004a9bdd886a620c1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e441abe552f3ea7e5e65030949d29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31330e716f800ecf0fb84d22d636db52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efee98d31aac38d4bf0a0000fc47c84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1bf3ed1aae5cc894b7d9a91d965d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548dc4b27b1930b6a1f34a5c107e77b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b4f862baffb108a2cce51ef90fcca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e493d3c10ff2323bcd94c9f1bbde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31dd53ddfcf17515201f7f425e922406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3423e4e913e48c3874a200009fab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243a1aaa120df4728ffba5edf018b6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d24921eeda44e6779bbee30e48168b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a15908bc4788c68bb03dc9ae93b6bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43f7304c62d4674d1fc240d4523656411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58dc5ff840c7dd91f1699eded356cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af110975a8ae52c343f00da4c5c71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022bedde39898e0f1e985596fc12c74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7ba8917d009ff2ef7631816c1bc6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908d609234bfa72bc0c29c627c3695416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16d89e7aadacfc29d9c2e5ff3220f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c127449915e54194d967c43a72f88fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4344fc6420b8be9c91af8612473a51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beffa6c2bbcbb364dafbc20e450ddbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9214ab944c62c36c4322a45a60e7d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e959dff1ea933dcd219c4e50bb0cca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c5904a0de78ad3ed355350a748d53423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c006c677a4e596237f556dbdffa2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ffb087b1eca2eb530750a14987b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afe694400f02a07f3a04c5b0fd9fb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c53c3579eadc501b84e3116e69cf3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d763ddc582a960d63c91063ca972f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7adefa67d14a2cd30ce185d6234db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f05dce7c4a48ad5d72d9c5ca74995430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9a70320a474be1eadff458409a171431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64043c2d84a8dad5440cb69d7829a16a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc09fe1500795ce56f1a98e92153f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77dd1a86cb1c7b71748c33e8b7baab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878d4f0e330ef02b5da1a89de2c88b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923220560b1e22ab9d1811282001820436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c92e1186d2e51a9ce8fda3a3f377a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cc1c3fb8c788a0af02cbae4faf7c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15122e91acea7a943b447c7b17a1cee5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf43616657728e4ab0f618b6dcdc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d027aff33429396d9817b4f2e43485441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990054d962761bc1a8aff3499aab07a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef0d083dab541f7852c3f90863a12b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4ef3ec994198960386c800020cbe2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b869873f2cf4314a7c063fc2b7c0b95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f212f90f89fe20c33e9306b0f4bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2475824c5b2e58ed05e883dff5c54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72876259e8bd014a5b9fdb5c060181b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec44f339a7cec351281588c56e2305449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a717cf8b1e5ed10a94b095a8d6106f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b7c5be3e50b3a89287512bd41689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8bdc9c8ad0864e92fdf3f5ab23272452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae4a8b1e2277d2cd5bca0ef5549157453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc721077658603185546cff46d1b97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c435ec17badd944322c5cb2064bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f323d282b153a4fd58515d0b22235456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce0be1ce89527fbd2cd48e3c5700e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc7ad2565f956c291fa9b8c92fd705458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16779d7abca38aa2c36340a6f45bf992459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd2e53ee09cbc7d03d88eb105f57f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2e2c8a64f9a939431329b4232b6a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a2a788bdc63925a94dd9f3601e26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf328b7cfbdd642a87edef38620d408a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656958fb15217365d790855e8413397464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487818ed7f6272d430e806c14eb8ea6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7de0065a783d8d92d5da498e9a07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aaf39f4ab719f6eef2a0370432674467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcf5935a986b71c8f1a5830e64aaf3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16d84e31a9e5936d494d71e56a445469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4501a2f87b72070380a67a1b8e10d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f32fca68d1263551d17d12cce671d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0c9ad9f68859b0065ab0b81b992d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97edcfe80ffc1029c3aa8716a68ec6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053a6c833ce016f893635ff6f9a7d38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aee75f26822b6433bbef69760c7033475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee06e77d07e77abd5c36f7d433b464476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf1c057c03ec60ceb27ebc41faa709477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2c7be9a29536a0569588627356238478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e30703e7a10f25de3e5031c6edee5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ac5322e6abf5891b3debc04ba5e5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283efb5563e61ff828a3a1b547b3974481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e5a993f6b886639f78af2005fe358482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a984691ed09395d50e9cb7cea220b89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057cb8d8b3522438e8d85d218d3438484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a09753ec973215715c14a85c2ff5ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c154d46925353799dca0c54bd468486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b58f01b1bf73cbcf655514c86d1ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed18ae883a007f09540a3060e308aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa7024c192b8dd03ffbf280fd59925489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e65573fa1c71eeaacc770c19295812490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac60f65a5d7edb14a327095550a0e1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e41f2d4c9f7e7315bcecf486252a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b1cea8642cf8675b1df6b676b5c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68998ce704840bd21ed2567f48347112494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d5ec864fad2de158aa0f7592b9bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c5e96858596d3cd1d7f7479b3c6ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ba5e1ffbea4cc8b3b9144b1b8d9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d4ff3f300fa45e8166b3e394aea09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b130815ba1d914be5752ff5ef9c8e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44ce4df8dba0f5d7bd3c852c38ad7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf632d311353fe0fc2c3e6d49e4f60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfca9c9807624262e6ab9af69d56df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062bd215d91ecae2d5ebc224761fe79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed00c1253f21642eb9d8c3efb95e196504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3bf69d77b910d671a393bf8f1d501505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b2b9c4455c2703e4b86d355257456506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ef319745b39c2de4abd822881ef03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586e9ebaecd35896b37ba941f69dec5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a88428f664d8be8695dbba07f5b5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c4db95c24c29e983066bd769dc4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e950fc51ddce40e462ce0f9e1e985ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13290ce4c1771f77cbde4f4e337f7881512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad212efbf3aa764b41589327b4a5fc3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbba818dbf96b264a6ca85868ec521514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6356d274cfbf22a5c8fcf6b141593bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd510f4b9962037fb1a6d1b0268e4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff921552b7ee683c0876b58e9c3cb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d23d3ca93b1b86f7222587b8b518518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455df8b187bd667edda731199657eacb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46628e7149e43a9e94671b89b291757d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48d61579d71cf8d6aac1670e494271521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582599f0b1d2e84ac4fab6cfe45917b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b125623279356aea04205056337a98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c334771bad19116a82317dae53074524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ff4743fe52286edef9bd847c45eb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136f89d66203fb7f7b182bcb5933fe6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c6b421488f5876397a3844a109c7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b6ffe77d7b0fc02264cf7f77557d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f11e74ead06a58a0acbdbc29b8dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caffc1984c2197de503c6bece9d574530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a0d85f1974f682dd1bcd38cbc927d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbe37cca6464620c7d1d050d1d1647532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9381d13887bba53e4e3c647e9934c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3489cf00da1dc6f5ce1f4f80e4c36e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07bd03153e8b7b617a26b2c9d1ebe7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbe1958218ff16902fd7ee3c28a0e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d69ac09f3a75b839a5fc2770c8d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84644b5db9464984f971a44b1b025a70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88332eec0a349e8ec204893ef65646f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122012ae47bc2e17f0d4903010b4425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e22d9e678ce73fed347be9e2783a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204bc72475d77d8c73af9824d1f7be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee26b15ddf8779f889e9306535cc79d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959d6da4f9a08f5413400157808f391544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e3021e9ff14257499b4c9a1560d23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a17fc0c14b8495878f55ce3ca714bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae77b0cedb01004ca7b35b06c678777547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625e399a85ee007f099e2416b9d758b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf907d585bd2e6ee4b83d0e0555941549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4eddf5e878ae66a98dd4684dcb556550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993e5cbe337d7265bffa99e1347eb57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd001290f6d95111a7067b0d3c5426552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd932776ae68aa982298087558d41895553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3445120fde913ffc3eb9469dad62f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8b13b28f842aa6c89290fa36d1ff5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28452e40b8b12f4468a40ed9165dc688556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412fd9362929d827068f77205e32b29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f60e89e4271ccf2b1e7330e089daef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f50576cb674602c4da562f73dff166559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b7d4919f43548d924ef60f7aa621560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61f5bf964bd6d08877afec3519f84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61deafe3e99b4591b89ac25a216558a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a05de58dc3c5ea7d139df7264596e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39115110bcd168308918bd1c9939c830564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34818d46e9c3e96700492ea7babf5f4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475af7a9432ce34691c51ba59a611e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8615beea774123ea7c55506ac33b06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e20ae8ee9e0d420ada9fd3b0f7a98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b5b06c6592505081e3aeeb4dd4da9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116984721572cb28465b87c1ef58243d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9d47b96b6a8d745d9f19b90e7c77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cceb9cb90dbb81bf3eb6af8c5e5d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88470c9cac459089c62b9aa5ace938573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648ce4462fb6898077e567bb1888225574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf004727018ef4190e7ae819a6f5c4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726463a26dec2872a4046399934536b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e751022a4a1bac3dfcd275b664b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c1d1b342bee7f1bdba60cc00b45ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18bf6268012b41e2caea57fb9c7b12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a63576bfe8b73663eb38656b1c717580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28720405cea79cb5255308cf8197e907581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb332886371abc6817fa62447f69b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81c25083cea7f02d5e44bc705e193b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547effd757ae0d53a7b7e4f2f49a6da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa454c1bc77ab3deab1b40ee1c9be5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6ac7b1f65368f35e2fe1878e5e790586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe64c9880b108f277bc173fb91ea148587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c5c13bce400332a8de749505ad1fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bda16a0867a5994bda865c25f778b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45d5c54e78c1737e4a7fb935f25f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c30fa3dd029a468b2ac441f217e51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19cc33aa14cb16795cf51960f77a96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217041546d9cfd9d7bba60fdf1ba033a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39817cd1d460a1eb30e7629a73de8563594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce5dd22243f03a461e4876c558afbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479a4d57c6a65dfebd30623ff86ca3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bbe60c3343c69c83cd26a88abe5e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982d32cf2c90c884161b78bf13abc34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ddc2abfc3005d55b768fe90355d1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b906508e3177b2aec7eb29e922878a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43674bd9ec7d5b953d2e5e003bfd1fc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15880d784609d9d2603b228ece2cbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cfa4a7f4c05fa1d561fc617ab008a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043df3daa96fc53f91e233c4fc704315604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c97d8fe362a9f2f7241d33674ac1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3af793d3728d66cd6774aeb2a73454606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea7bdb44ee41dc2e2d980658e879b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef807d51127d24057dbe4b92a48cc60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0c6c68231ff5ff1fd9cc1395a4b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb49be62b2ff28d765727ad77801e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dda95100fa49cb8f99de8bb3d65b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97b71ceda73eee8a430e0ae59982e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e0c639f07beba201d558964856ea8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57d695d37b0fcd3ad767b45348f717614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17446d69369de460618d30702ceaa11b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173a37bec343b62aebcb00696f1d8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88da151a4f23067a5d70d31f3eda45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18586f4756b012def3733bb97cdc1914618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828651b4840e57b330c994800a855ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f549ff17227f637c8a052a58e1ecc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b7dc71df7507377b5e3bcd256339621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6db79d4e0dd32a376455b4a7536d6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec756ea859f01b0582d9b0c8ba0df49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef5c0d1babf01422507b0b61e5fefc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab7d85102b1f1ab4b3ce7c8946d890625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4703226665f27fd8fffe9afe3f8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81237ca81ccb7b1cce5d98e436016c99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ca269ae1ead9640ced3a772b6a431628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6023b3082249962d7577f215efb1835629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe4566ca56d534c543f333710523d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eaa43b7e5c0cd5937f6addc5214e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0b28143cc4f819c66d7b4169d57c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a41102d5042ac413571c91f741246633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fe1eaa33cfdec3c00800b03cc022f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8826751a56588297f3ec8370fed7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbac2551e9eea55869d4f6f7045c71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9960ee10a94b7a70bbc3d71100686f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba132cac47fbbdbcbd78993edef86b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526746730eeeeb826f276ded5fe7b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db275576c728f6b9702d84e7130e5af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da5f04df9502d5b2234d13000ef27d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99401e42486ec0f1bd182fccaf1d7b9a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c4ea54baba156573112e8c0c9902643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540bd789e6e75e3992db2f452a5b5c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af35b08c830ef7f3e26b8c1c6c2376645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49771c2ce8409e5eb2a557f3bd684c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120d7519214bafb719a43afada28b96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115645ebb54bfa197a51647f8d5e0610648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7dd485a297ceaa86c2eeaf6773fb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809400931b95037488fac837386cac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9412f4bd0211f1b4b56b13ad8880651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8c67c501f98c736f876c30a75869652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c8a86238f634e70ce581daafa2b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c017ebb76636b234a7829363dd5378e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c602cca390db81b5333e91b8897d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14bb2c261acf19308c734f412daab3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f4c536fcf558ab14fe2ff2af852fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b673759ecb2354bc2f2478ee8876658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c52542616ad810e2c56d10d6f2f89659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e543676eac84626460ca60de4ec5456660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72debf12a3466926846666d06cba7204661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958fb59e27e4db8747c949904d8fe64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377115755dd618113a136789de6d628663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884a9846d3396203d7f014444adc2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c0411278d5942200f06acf1f1e863665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe77cf8ccca9a3e5a95e7688194047666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482a3fbc215438513c14f217420d68c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0f9b443a826a16962d9a0dc947ed1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a6b91d27e6b6774eee446e5b9445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0296c8eb4c19be09f26d5cf70671d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e436d78fb40c474dc987b85792676e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d2a9a142a5e9cf449add7fe03ca70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7452ce170aff0c312e42a54c3f0b232673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa075b53b89359c0f23062f3c6799674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3090a8a22d32c8c798177ae8ecc06a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64318f6f1ea6408a6a9fedab6acf149676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513df47554ce37584a6b7bd6c177562677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194a60cee019c5313063cec775c46c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64109f08b81ea54ae678dbf478ef67c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f3b5f6287a860569e3084f3a2c4c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac79be9908ec4dd19cf29d99102e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925e4466e5e20ee3f63a302ac7fa3b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ca3c9be736574adbf638da4c41e0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd87cbe1ea2ea971b8f72e2387739b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6594d665e8a32fb773db99990d895685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46af0c93f55405bc5a79a30396c9e09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd47092a59c3b9ecf187a4924cffbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b9418899c7e4a0e3e08c0206dd23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93177f1553109723af1307bb8a28227689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a381fbd51cf9da1e0177a70eb3b54d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834837fc5c1d1fc727ee9e4eacabba75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dadf6402f22ffc632715bc787d7d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0ae61de0f98727ee66d8a746a6b9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cef4ff9b8f6d9f267bbedf834aae6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9773af9a906a91f75dc1691588148695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40498b72face2d196ec1fc8073443227696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb54a39dcf5c396a0bfaef6ac8934a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e4cda344cd648c1d58656a7596a5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c896eb56f23e882cde2b8edc79de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f716c5c652bea34327c3c25540bb770700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a615c349b429c508b6ab9844809391c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ccb2ec628770f47c6cecaae722ef3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ee510be541dac816e34807dbee0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6ec2b5ab1b7aeba1ef37ecfba396e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d836cda7407fce16c07ba7a776a07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3b2ee07ecd5a2f1383a4b9aacdac4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17606440e4eaf2b0926a8631c932f536707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e26782e8847c444fc0ad298c8825708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8f0b962ddb0e90fb9f4e0a33edb65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db95fd566b90e721cf718d729f9e93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a112f278e4e7386df3d0d8076857bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0102506665153d182a2ef94b3704712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa13f0d83b84fb9e605bf4925e119713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225dd7ab2794dc2b2c6f06387fb786e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f73003350be4ff2418b2f050eb7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9910198ab7827684bb2ae637c0b4ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c51a74137ce1fdf663ed375d0ed725717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bead6f349810232b58eb68401545d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a0b53202eff2ae613d9edfe758da0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86351b4144e46285e431b9ed778b18b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c580c47376b0ee4bd88464bd1c20659721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22cdfad88030c6975df9f1e17f2c51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd1ef1bd6ce5eaf68ac9bdcae2cf3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029faa1ba04a1ba4e7719e64e5b26019724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d220f56aae28ca3027d266398cbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9478be5f628eee544c43c98d03ae5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8fc1dfd3a103b7da4a1e8bd156aaa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f626a32ea8992176da824bf4b3dd0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2507963ff4622e518724c7c2b44e878729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173644af1bc8d8cb9dd13996fcebcc98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d174c07c79d0f311b2804c7fbe3a280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe7bb3c303daf3cc6fc56450d752f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14476720012e1d2b0596b59cbfe2c56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fca09106430c627e4c5125e8f7f55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab29d139563fa648be14847fac2a95d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac16a64523ddf55a82248e29beeff1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adc36323833fea6394c33e4949044b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb12db24edd0d234bbaba23faa12fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd794758fbc82c91e0b04113ddd6cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5180c4436c1fd6ede61c011ed303c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cfa04ea741e5b55fb8c14e0436aa6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b50d4f85ccc6de50a9e120a0f201e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231231ba9e77e14713b58e1227ccc46d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23c214df710363c87237fa8b3a37ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ab60846e9fbabae55c906c67b3b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfe626798ba0a893da048907ac149a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e520f179d7dc5a862dfe5bf721df2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10893d8ce692ceac752e743fd82d6b43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01275983b8601db97181b772e5698c55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d8b11e2fdc9d88bc105f5dacd7bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dc3ccbe27ff13d1b9f61da58995ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0468d63c64ce2225dcd3d529cc39b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810f8f06b9adb769c11aa5da7a29de0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6f3cb123ca2f75bfe5b6aededbbc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc192c549a0b0f7276d72c5dc81ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a1d42f462fe71fe22783cec8fd6eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a7b9f1d145e65b485e9638167363757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a5c610bb28d71502f6b468749808b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d8253d8f03bcaf3f3f6ae8fa26f86759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>