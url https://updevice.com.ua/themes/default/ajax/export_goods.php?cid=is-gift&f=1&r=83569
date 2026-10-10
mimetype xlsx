--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8172412fbf330e7f96a27b4a106c1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e34382e997ac0cf6041f623b918c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b3332174093df30a25402583dba93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9710cb8e9708c071ed0f2aac9981d274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88968e310073aaad6b4c1beb381dc8e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a48670a2ccb588ac17aa852b131f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5888c3fab5bdccf2b673ca1b6997d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74437feb2d37cb82a8e79eaebfb44cbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c901e8394d9c1c508c697532c902a089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c6fcf6b52b3f8af508f2a4872fc9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2d4ae70eaf024baf67be3467906a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219d8bca25fddd6d0e44bdc12f3b84012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bed4cd34f89218caf54851028a68713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca269790e49c97eedaa6972e60edf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dc81d08e635fac5421ac3a69022b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d76ec723f636e226bba77b3637de116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d9b94f45e0339d521851c586220b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b40fc9a073e25e97da94a8b49f22f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b231f85ade44e55e3066062ed9bd14f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95121226427127a99f6f8e9f77911dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14156df748ffd61517fecfdde19fcfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2997512c28d840996aa20671213791122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491965ed07c19c497d41e715b6bd374c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170403c4193e85b96823f98f9ec840e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb815217108d0b32b427d8a23eab2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3a602b8647a3cb6556669cedecd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed374ca4c40b320d4c1bfabc62981127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9353b9588c5e36d8fe373b44791a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488353e9b4cf29c0c1ea54dba427a1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561fe0b2bdf056e43a5c20406d9c6ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca041a49160eef725669d015cd3d2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73462db1154a6a79f5dc04480f5347ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6fc4d6753d9238a7dbd1ca44c12b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ffbdb6d0981e622c57b5d31efb2df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0971ddc7c89dbbca716d9e6fbe8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07559b0f11f5fba9ab83ec13a385236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dff1c36f61027c52ed67ba6976fb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e192d23fac5623028e473938ab54938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4ddc435bdcb5c8315ebad141ba44a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f372fbc338b47dbb733b99d4bdb6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2530ef6248545acb2121b5b942b2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0049e890a6d97b2d9c2e647b719e6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48695f341c14002580eacb887e051ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0039ef07379ef44281d50f7d8e548d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1088e6cc88a206c8efd3312075d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6ff5746d3550cb2de714642b6103446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011e2b127c17374591e3f1f0ec07fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8051999ba432057899e4525173d0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ae406e93ee6e05c0ec02553c5b64e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4841eaa3c1181e825eb4ce950dfe27350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa386f37e0de7c191ce866e75337351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c268c3fde4e87d3ddb448adba1acc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3361cde8fa717b08ca8b72fbf19d1b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233e6284c289802585f13e081b93a8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d383ddb321ba885d0e8e1a473cca0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34e4959176b89bb0bb30d524dd14c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83eb65c41b61f941f040d50409259157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47b38a2f70e8167636f0c154d0f21d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98050dd8ee95d8a989b3e0a86c0f33e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b2a65e41a1dbf192ea6a23b4cf1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20848ac52a35640f929a350d357a3f3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4d1adf2c9689efccb2ad1c8ea8ba262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6f1fa0ff86a2d4646c4193c61a8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077879eb43acba0f7e617b1015522ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9d2007b3308a0399db3189b53d83665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e181ddea3094977c54d991fe74235866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa28f7f43b2c5c6c51baf12f40f7a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121573e61c5f1783c620a139dbc5544568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce1314bdb5d7c616f4a13704d9a9bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63277d92bd566684461c98ed1cefb0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf3e0e8b33f8f53e6720caf51bc2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917e1c15653a29de06be18597cc9d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82157e82380a8c9e3dfe2cb2bb63e4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd610265e96324edbe40e20a96997feb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0ef5b9291fdb5976a1005b58fe3f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558708666afa0d246e9ec2e37649c8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a759a7a8959c46dbd967b7ecdc155977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccca49d9f8ad8c24ec442a50ab54f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccee1bb14bc68c29bd53899ed5274a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fb75628f7d47348c6e1e4ced94df080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a21af0b68113fc8fae78f90556ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279a2c4c086bca1971a0af3d7390b2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5887088d4128f51e312242cd0f9b87783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247eceb47907547d780f3f5ae536f1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41f634a1ce59e90e441ba904e57cb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72ae165b445877417a83815fffa8e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ca765675383e6cbc5057200afc4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fe095174ac50e23ed1f1d42e4994188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeff9d0b289fc966390d8b6db895d7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ef7f6136bfd3979b2f3d2c845e63090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebfe2a6706aaeeeb3f25d5a6df66e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087da202e55bce4e634b36e26b065a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6f46ada2c154997d2bd509cf3d77193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361678b4560267c5c2ead37e1cd5cda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5932f5a6b762dd370e97ea082d73995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eaebc1c9f0d250ca52a910c03f8ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac4de25431e164e282892dd571810297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d445dd18a6ab7440bcdab0c5f45698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19015f142380f1971b5b31640081ad799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496f7ab415e766d9b8f4e2c410e41fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b29c952329c9550dd1d98a7ed9ae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0773ca86e0d658357477b9080a2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6d172c76ba72b8f9e1cf1d702cd0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33925960e0b5a2b7447773ef079b1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf807cd4a20bddd838df53d7edcd74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acab118bad01fc53d172f2a376f4a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c5587e6e50504cb91d5c8e42c4aed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08011abe2c45b37d2fe1304ebc080ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80098df935a553a52d3a89e072afdd82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128c944fa2894d0c261a6f433519dc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb1962f7a83b94221f699a785c676c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b474e0feb6cfc0673c6fdaeffdc9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a1fddc6499c5d7c8a82741391ffc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c5fba2c708de7df76f3b7e0bf46c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778af6709fc6c23a832bffc517db5ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874c67b5383bbf9c8e4e565abfc4d94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474476e689eb4b1e10d1dbca2249563e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40d909a00b11656cb6daeb75f47c0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eb6f5832899f0909b62fe21fd74e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42216f88e39266acb37e2dda25a641120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a1094afa9787d179ce0bb0a65ba2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf591b006891952e653df6e6bb6fc55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c05a86c748ee796b21a35f94170d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764e3aac75de783382cfb1979ff558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aa8359492a4ccafc7986a61c9f0e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df709567041f297a99202b91cfcf3a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774dd1f33afeb0373c9c67c4bcf9f3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e519981824e8dc8f79088868a67ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700672ad29fc57e15c54bb294e7a7da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc4fba6ccdc81e8ea36ffd035b8c04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593ec84f89db4fee16a74054c8d3312131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94df90a60e560468852bfee406b009132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fd9a67275c5d7fe7e1072f876fd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268a371e7ca27f4df3c64171d26d0c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde298aeed40ec9c5c8263bc16a0ece7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8f708099c0b577b12a2ffb6da96a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4cd3b8bd2d3f91a9c7480b40c08e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d1a34aa71d21e2300c9bde4f1b7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acd91738d00e36a62d87f47b2cea1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcec05a059d03aa078482ba4267013140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed12c954405e9ff0f4ec5fb4b759e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84137623e127990f1033d6fab8e6bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ceb672b65bf1917a19bdb91efb4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24035ed0ddb0a11d85613cc234bd3f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c964334828a82eedf05f528c444b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add6d9d7f0c3ab673112747695d86a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04699dfa2869de08ddd504e9945ef8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96598b43ec2b8b951125ae1b029f77f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cbc0edfcbe8a1a3a7fdf95ff38db2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c643f7b77c4dd13b18cb019d867b7f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818853f2f053c8f93671ab6ac1d8613c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8ae0d5fb7c81b930c2f94ff520a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e93218ee43da17f0d186b34b92956153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe91a8febae56b5f84a89dd08fa6dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a04ad6e4d869cbd7bf75b92be55c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7276d8bbe0cd104b4f3d50a43a48367156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5af65fc79a44274de11d122d565289157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84dbbb2d7f808e67daedc41bfcbf179158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1da6cfdc975a160223f4199fc4600159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d120a55cd528874900e0b6b7b07b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075501c11e8b55715e4d233db0cddf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809cee890d4e35ca3ae0e0efbe9a1b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f49ac45f331c0a0f0b5ba65068b40c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861aa268fe26b675245a1f0d20acca9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e23c2c767c15f3bd93cf5b315a669165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297450e5ab12f31b2ecce71c08486e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757de2eb97412346fd1eae6865959de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52b5a738adbb9d7ad305f3b157e63d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085babf7fc9c4edbac4a0aeddae25b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1982ef30e3e2ca43164c95458038c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f85d3b4d6d49f8397a3b6eb1bce73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123da801e0e97c9c2d9ceff6a816df9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a53ef92c88f82b834a243f64e19b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc440cf5883c79b19bc5c27b90f0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6172d0f50bfad95b678ceed3aeb33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a262787670806967221b566baad26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b74d9ac186b3c9bcb1e6e16eaf3f7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0462e95e7355d2df6b27547ecb45c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a4ba06828b6155bd850010cbdcc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fefede6c7d81f5fd4357650f0a8eb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f3f2eecacbba634945edbab8f825a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ad6a6c77d246052d23944b09401a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1297f1c0331858346205a09e117e1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468582955c8a20bd73bb1f9007d9bffc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d893b7a972df29d78c1c679350a61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4707e2ad3f62400e9f3b24f21a2dc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78cf0ff3e3878ff2e132e625c4621187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1e3f2e2371149209fe76769cb1e6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18460199e150000940d422d0b27e5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c7b797ed7a92377d10215f57ecac5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90024831b4ec1d50d1175e54cb591f3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5b71839d6f1465527f2e3e1e3ef0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b43c08d2b60d6e14d8f2b2fd46dfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d096ef6acffaab515b16c7bfc4a672194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037f84e10b7cb53ca8e6a15628b5646195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2671c5a9d97437926efd722d111f1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb2a87edbb06174c1778e948c5d98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff190325f9f2171f4a06a871e9c261198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d05e1d168d5597978ec3a99a2fb11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb2113139e528d64d862337a71bf5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4776808a7a99950f367fa9b3e5ac95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4f54cac2c6643eb4126d2132bbc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22221288056667a281672d297e1bd328203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31f57669be26cf15203f378205d27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef9ad8dc520ec18440ced60e20662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f40b78bd29792c669fd735cf45136d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929216b2dc8bc52502211e714af04cfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb917c4f9499edc05075523c4da86ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe200d8051ea0dd9e5cfa93d6e580209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13ce26bfbb8b4ab8d358b1b7be2d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492a8ff38984a529874ee2ca3857422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5521369a9ca70a42cdccea477d25c97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593f1d98969eb281197278561f87115213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927911e8269d122789d677046aebd786214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453e1cb327cb75384d8568d125f8d5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d764ee72ed4517e3c7573f1262bd136216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a93bb6210e3b88a36106f7b47c033217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c29027a26948314e6a3a7982f367218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d473aaf4839e4e70fa6c2ce9b37aef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58a6941491a4eaafc00c7d9c106d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0533b201226ca59aa5ff4302574e48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea092444bd25fd89b5f0daab2c5aab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a787450a62f693348d049bdf915a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b0c0970ca2eb5947124c78b4ae1da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b54ef1931705d01c1c9edaf053d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90e241b73445a43eca51738bd251ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617069057938540c0de04e51f5130f31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed11892f023f4afc3465577ea640ecd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d144c2c110cb0a2a0a362818b7af7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a619b71bff21a10ce8d8543ecb82b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665a6421d729ad657ee02b094694ee8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cd9b4735929ed01844d5ae953a6c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93f0891033e010ecd5030f348a86bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091262cfa907ad88d241355d30acebc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71d4187a75dd93d103a5362751acc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7b381a1080329f40f37c05321c9f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2e922d5cbf1d2533dcdd98d21860237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a028bd8db5365e9d1f9ca75e60311238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f2048b0ad993d9dd53181cc2ad1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb469790e4e356c22ac0c89f72cda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522884ea461410ab4cbdb1c6ebff08b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b023685d9d787c117afd949f9ca31d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da146a5e8317152c560053c8494b86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd5fb43405ef699bd62ecb47b50901244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17c10b9b0bdb9dba5fe9d99f82a5cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6683fe01597ee1472d271cf0c71648246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378a5146151010de55493961967e466247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ad07f45008ccd919706cd5eab05db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a58935b75d3b9a34c170bf7ce0874249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679578699a8fa80700bbe43579a56ac7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919a179bff3da250c5d095058e952cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a809a8512d84f579b0dd2ce39dee6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45598fd7414edbc24cd3299b5c92b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f993b340f200dace090a002454c7571254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5884b146e78f4b81df045e5a780491255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52ed6e2021fa8fed0a3ca7bffeffc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba4f8de77eaab390e0d2a9afd5a7a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab19cdfe6414c4deab2f1e23e1fbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba1513d29d296e254658d80950039259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d3da0652d45f9c9c45148b106e404260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822877f0eaa51c798c594cdbf2c9e0e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b59df98e0f6eb79c0d51bcce1bc2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bffbdc2df42374b350ca6b2d7e2ad5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7db9971ad703a7fabddaf7b78b9ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c077aa51f566d7cda43dcef4414511265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef941424d92d709abbe1b5699b2d90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb575b8c755526201cd2c6cf262fd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae627b1d2c9b0a299419aafc415ea8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f502756a1f3723848a20d60519a0c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a6644c4bb21c9701cf8b96c6ada5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c580190484bf1496ea52cc5e85db3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e280c988de9e6423241317b3a92f71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acdab43ebafeac71c75146c991181b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e899cfc12f513bb4a1b7d3794a813a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0537710b57ca22faf850e4717f1ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a7675f0019a2d156ed222144da7a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af1f7b50e6189afff37c3c03aa6644277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2030d8314afb178b6eb7e0d592d63e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d9a3329ae48b718f8f6960cccd86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f78456db24f972b89160650060e49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50570f70c44eaaa1008fc8147af2c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff8c1cc735f073a90c1bd02047b7c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b399f8cefeace198cd35576ae8b0094283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29752c7e403fcc56c48e7c18c1cbb0f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29386e34ec1ef5832f1afc5b57e0317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad944ed73886196e1c73a3ea3e24e53a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218234389aae16762ef7ce0fb130d84e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644768ed5a5b60da4875b5be9888b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7cc0079397011a2dfffe254bcf93c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c046092939c8d2278ce87c14c9f0ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437cfb7456e2cede8d82f8572ebda12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e9efa8081b608e2ead39df032f03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789d217c60c8f53c92af7b0b94355a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00c09e03b7fa0775015e692fb44ffe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4760a96f6fce204a29f29aec8e8cb69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236e6905dae77cbd4f5925cd4f34962296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f817a423b9f44504334e0dadd188297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626f9e48d61f968c35b4f70ab8c5d19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91ca3d9f1672f97487dae102776344299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83fbf016c881cc1a5263e8dfcb0d8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5778049369b823ece00ea6e4e613301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477962accda848f6198a297f42274f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d758a6d58b82bdcfa48e8510336f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd90bc545fa6d26bc8e233731c431304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453613f185a5405ed04e648441a90f6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0cd146182b11dbfb334d91ef93b23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590404e715cb873890cb7b4449d5b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca0484e89a63cce09af8d1338ace5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255d39e6b75337cb304d401aca3994e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045d402e21a9c0d7db1fc192ea28770310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f3b0a0a2bd79174979cfab7121d87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7539173659bda9d84f01b1e4efcf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8806b5b40ba31b14bd5b6210c51f08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661ccd51a413e9a642428b7ceac6054314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97e76342c1f5d782e1a4b53a1ec5ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba151ab3643e24da54f6be425a4563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de2c35d27df27d283639dbed20dd58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a9149a816d08ba1a21dcc1cbbd0b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a768f5caf4824368367540c201d324319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d97cd2544988181dfce6db0c50e038320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82065e62f1469a41858fcd3518922321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e1f9a8bdfa95ad5836c94d70fc4e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f446d46b392ddd0b581a34df3aeab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2a6c269e91c3f7dc09ec4c6bf7a32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8a6aaa712e6086f179b35500cd2f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06192ea998b3c5fc260ab269cf35e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d1aad36fd1430fb9a29536acf2b42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503ad8244db1218981bb44e7f5471bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf459d3a9812a4fc980f140a70f5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a8b81531b2b7e6cab901f708a275f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be5089305d4e5bb6e4666046d38d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa08ee42bc137ead050d17e6c207328332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920c19ecd6b076661aff25ba7dbafc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb030f4caf6fda1ec112b80e2c1c52fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afd97b7a42592642206a2d9a4aebb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58f9c02b3559713730128e4fd92fda336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e50c2a4824633cce007acf3423897b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f54f077dab4830c4a94d625a648c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7648a790948f12840c32aee4a5d28ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7645f519868bba246aaf3d61f3395340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46637821b794ec95b667e258c0eb5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc399a7f6c15a5db4fca8b09fd99c79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f236776369a58b7302df192310885343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2d39e464cb2961769370e2e09f17c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd989cd2cb88f75be79b3ada15da3082345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874664b5436f3cb64013c2e96fb9cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759e8fb354cb505328e691da5764f77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270c745ae56447eba57746764af4bdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed3155cb939ac583076fcf76dd37ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee4de9168416255834578297f0f2e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246381b4d26a5e24521d6080f625db3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c360a329e25f26c9ce623a7ff8ba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df373c4c76a6670561b8b03f5e0b38f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee0d430f23b9f011b9c7806d8f0f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d82fde96b46f8f723f2dfff78978a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e563849e0ba1e0990358ed71de738356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419acc71b9e1ea2cc80498b53f4f38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0564568d3e5052d587ae443250767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a03df09ae7d461ad57fca8cf308a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b56a77950f712bb7d874fe42116d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4748a2ad534bb2e9f90160db78c399361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a451901bedd2d3fd4ac0e44cd5c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a177d3047508a0cd6f2427cd79db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab1eaaacd9a5284fb9a139d184d9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f359024ae2889956d51751b313a44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa89e3ed2622a823758166cdb21713366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e0e293005cec697e3e20091eda89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa689c3974c0f294ba1182476441ed6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67036ccd3d785e237711e00217e52f9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a2a7d2c23b5659fe3ffa2f8c9fffd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26464547d78b9cb7ff103f494a64bc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ed3678c51b415746e3220e07c2d97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5522791361eca5978dddd88257827f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16517f059a8dcd9ea50ed0ac122bea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca811f847547e38d8be186c4b1d82465375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57118546c8fe352e9b96ee4a5eab9120376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e1d8431d95199afb99f970a0399a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c43185423c4cdb178cd6b89cdf30c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19abd4d4fdea1c32351ce1716d6e2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25120d74d2159e7a2911a13b24d2562380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b52b59f62b89a58e15b0580aea035381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bffe05350bbc6e69ac423e0137efeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e1bcf030343c496a9037b733e8324383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc796a01f8a5ddfc6df29fe211401fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb854ed2153efdcd68deeb1bd32477385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b78e5ccae21e64d289b6e0d8f9b43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2249ef7aa8d1bd6745f354f03b1aeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204713cbc5485b08a03879632de027cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0158325f69b58c8bd181ed940eec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f3d615fe07c4d7a75608b5506b7f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc93c5fc60707687c317b54e5874e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca2445964c9228f04913742ba88ce0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50550fdbcfda93908053f4a58feb995393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941691473c4b23d12254fff052d2e9cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a272343c122adda69a466246e1489395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2adf0c0215716633801bffe0eca4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829be284a7aff76017bf0fea18b294397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e0caaf0714399964596275f9e3d76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa229e3c4fcff149b16c88212071cc3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889cf80336554eafe869370ca7adb5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68470c554731653236089bab7a18d214401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33024b7928f64fab5747e6023c9c33c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed103b2994f79d69b3d79882a825da1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f6fed15c54b1b692fd6368017f5d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d623d8885ab3112ecdb207ac8b51e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9678426deee6508a47913e25fba186406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d5f101e63cc132e19b952e365e307407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0bab7fc48bf8f9d9150378c79ac6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a5f3858a237dae3d10956288bf669409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1546c8154f5dba26a51b1783f17f14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3be647800d482faee825f2730db65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeed75eee6eea53b80ede6b36300c8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358214cadd13463eebbafeddd07aff26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c383df5a0b3575047eb24609cb4c3b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a35633d542fe836f52e8d130d611a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5798f7b6d2657d2802c78c6d4727b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8ba71bd59f0ce441a41d738fa886e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13745ca42a0abfcdff41e962b6cdbe4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d9f494e97db0ae4f8b0c34868abb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea61845ae46be7317eaf2488d7c2e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7638c3b95c77748e3d36fed6f45253421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f41d7948e474fb34e9ea7f43c563d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd061c5f01aa51d80fd887e00aab3ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a58dd7bcbd6d76692fbfddac7d039424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ecef70e246bada0951a9e26662aea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819632cc6dedc50665f413a5d21e186426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d15926e0e30a248c266faf5254794427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038288d8e451c9d50cb48aa532d74575428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37eb7c749205c7bf061c5946c625ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa0d96a37f49ce45e02aff62fc41c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c972ba06fa2ae6965dc390609bbf6b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4343ca5ec6b5df967f5d3985747dc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383d8f8d4e4812c36ea5abeedf72c98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a161904fcfb3e21a0f62965096518c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7310f700bb8b37e2384d46b368ac5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ca330999d0ef726878c38e2e8dc08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d574f2d3996e6926a8bcb96b47b4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881d8c528a6afa4e4b1c45969996db6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9ea8dd9397af370f45e108057af8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ef549a082c04760b73d66986d8af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93a14cb4df520221e505d0bc971710441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c1f3322e6845ad789f00958ede64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27eeda22acdf28d9ae02c0e6cbe1a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c5b76b94315882a178b8d3606452d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e75172e386591ccc17bb26c3d779445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae4f6bf4c084009a2aa9f724cfc701446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2db2567b91e9b3eb2ba49d8a8710447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce802e9aa09b85b21f379dce5009d54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f99b8f6377257049fb912bb282e52d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a95972f9796ec9b09978a79312527450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b949e9b0250ecb33050599982cb7f5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc4e8b069fc09e70beac51039afc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef95ae082fd86adc325b33153215ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2e935b2eb05bee20b8a7a094a6ff1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95e24f2f5cd91d57a9c8dfd166131455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ceba50e292929d9022ee541df5e85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f93afe9b8494f1e11fe774795c531457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534bae7db743e2b796d9b7430a5abef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08980d08fbaab78fb68f27e55ed47a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf257535d3e7186cee3b8f4d0ee537460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9126a17d8dda2f43095a657b37ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492ce2f6582e741e555cea6bc0b035462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0089a802e516be2a6a8d5b0512a353463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542132988dd3ae248fa81fbe7514f011464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c0a3ff5dc9955d96e5b3fe77b0c81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc4838cd2a1173e9ba9c54765a924c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3953705910e52f142b10c7c89e8d270467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf081a60caf6f0b79c4e518ad34fbe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e103e79ec8e3427540ca8d0f5285368469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e1b537231206b25a0c0d0f48ae16f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f3494cf46fd0645961ef7b95b9b6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518fcf54fa1ac7e859c968b545ac421472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44192e4c6ed89cdf93c2ae6ca8ed96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63620e1781bcba8b23f9cbf213c624474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013abe6cefa0145c9b57ee5dd6fb376475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8528913368857a002879e84aa6b6eb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b38aeb1116a794ef27668a9e5abb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed92c620eba6c30a3410f15bc7000d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241995f70d0312bf4fd94c129876ecbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b776bd927ce5c760a590e78e16335480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a1a5fc1eaabb6ec7898c9658b7be7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9ec473f9bf103fdf2def17e002bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68513ee0792a33d4ee81e4d84be663483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fa4758f932ef4f023a7b76780c651484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c484edc7f4a8b511ce27a83b774edd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cf2f5d288a47a7f9ba582f51cbc36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b475d439c95cce71ae51ffb84a56ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098991583a61e6b5ed5b9e0f1b141e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b61ec965d5952c48ab7f6d7064b9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a447f56960f6a6cec032c84f44b0241490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33be6485268a12430654f1fdf9d0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaab2be261ff522367b296f5c5f18b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc125239d2193c69a5b86ce2b4b9e97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f7cdd357dd3284a27190d3719417a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6366a755dbab68c09bf432632340495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120f55b9db36128b0e52309e8c1ccb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b23988d1d0abb2b224f24115f33c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65403c129d0e7ea26f990af8bf67071a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3db2e9730ec390ba5ae57d50be48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829ef4f6a50847e759159d19fe30c21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ce3a6d38455e55f938ab059668ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954123efbb1c2eda36a4cfecc34f40dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b7e3571c3849e615f091288ef6b34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebac24d5ed0f3259c83f0b03dcd440504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2372c5cd12af327af02f0ce8b94cde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4c2088902c30a96d5e7836163c44a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544273f078615216495835ff376f95b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e58d07911d78e54988ae7f3ff6330508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dae91cc762846adc1f99bf03d9832509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c6ae45e4e501140efff4ab48e1a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9b202eb767cee710bae0d63a27a3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b64a88f5d12358cc891466ed58fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc73504b223bcdb1dd7c2b96ad7f450513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864871841def0c44860c93eb7edb2776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9bd844ea08052f8b2bdc621643a6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619600391031f6f574f372a7907195516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2cf500a1a6b7b9cc7dbf30529ee6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148681213e2afc1527de8eda5e116cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734aebcb8b332b542804f5ae3c1d0b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667128ddf6943fd583795066bc861742520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd37bf6a8c6337579fb3971942df9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ffeb7bcbf7ce4d624b7a8ee690622522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ab26b6f63ee6731dab34b7ad5285c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f1c5f531b85931da6bbc724d55ec4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303b38b1910a24cdcc35cce36c55ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a7f93787e3245ba602b95455352c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926804c615d7d44583a87957d7afdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3b8bf180fb3654c4ef4843376a0ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c104a03e04eb7d576ae5e00c065b9e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088a0703db116e79a3808fa75993e1e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd51bee1caaa516d035072928b878531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821f279be0b97f048853ca7dd752ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bcd37cdf025cde7c5b69c69346049533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32233e8d1a73eb711fc7453e22414ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6188a9759abd6611efacbd12f95c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1549ee5401ec7c36cc41ba8c241aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef124a05a63a018e83d47788c8b32c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e85dd3cc96d08f435144254a6d3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f69437b15aa6441eddb07b6d83e32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d5a9f6b78051da6bcc4efed38ca65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493164781bc455af5d30470691dbbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a04d02eea6a317e42fded40db25267542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2653615da29418f719d6b547eb5c317543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60439b84ad53822928f5fd102df2bef2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c6494daaf9b17cb7b299541709f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b622d139a7ccd84b0cb751fe67044546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b1413e616952a503c760b70a3c1c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43114cd8f1dcfb2ba8950c556c908a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dd68be1adddeceaf5f78de6f97809549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198d97d2633553c14b41e83f9d3189b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757d24994b015389a6d262471680aeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7512cabaf9632b2e0b849b3dc1f341552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cc11c0ef38fa5dde9ad75e3d0883a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d4b5de1dd9feb1584eb69890f8f16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ce7f4c92aac4fd10f71de6e73fe8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b27d2495b990dd5cc1be57946712a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441ba7d48ac6959e0616ef9b45952c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e37acdee2592afb3b714b18308dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c32a433786dbdad11d4311c953eca2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc048eecfdac9f7405fd07d497fd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa297965dcb3f59ff7fc2c6f3164fc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e795d9fa85d24e5a93019b49b211f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad31fbde0ad41646f81e1c839f15a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7384a7a9b07dd86884a53af2e052a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb696aba6ecebe3e06ec374ff60294a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8f33984e18eea5b6cfd282d900ac7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2602fd34b13de5b194bd8c7c95fa1f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e6c925c1ed123c6141ef101b9595568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d5cd4f68f6b5516f39c34895c2663569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab424f3efeebfbb84cd62751a9693570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912b8808192ab64781164598818c6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806bd18d74370cd09e86df599a6d5cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723942bf1ff2392a730ad464dcd9951573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9c5ee2d47ec7bc84fe843cc8a56e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a3e7eec45fdb95d9d0f35e61fa4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ea43f0a0fc4bce552c6fec2ff665576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b73e9f9b49e3b12d8721914e4ee336577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5df0e1a5adb4d45e79278fdac7f19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085d9bc07c2c118096426af8ca21da9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bdf671f730e708621664d280f9567580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08d8f513b99e0dbe0bbf24968c129581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6f45197e20a4840eaf24505b33523582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ecfbd68ed0f0bc807e78383628328583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043baf8d377dfd1f36c402a60aa5cb38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee3284904198a507b35383b5f31aac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d7a41170b29ba502f86345142d47c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ea397193031902a39452956ce5777587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30779df066a76272101f70d596abdcb0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe131224885a48280028d3fd0fffa5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091df372cf506f88ecaa72a2197f0ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab77c76e59e0aa63f2e7d47040e4962591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ec48c56199bebab9e87079437782592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d14696ab410c5e38d155f3126aeae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d2017b8ead2310eb6ce2d2cd7eea6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7b8257c5724a08c68e50ae0ceab6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f73faca28d83d658471c2c188448f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cb88471df8cff46f5679f6983cd28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab68c755f5a9d6fe254518bc45518598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75d36cefa0fdecacbc1c178245e0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89a84b536ff357066131641ffe981f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcae7555f787b1d4b6d00ba0c9ca5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2622b474623573cdd40e686432926602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755439a2c8b5e33de2dfe72ead2d700603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628992fa502be6b856e9f201945882e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b911fa813a1106ef131773d1b15f9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d852577b5e4479667e8e0c2c574681c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e142c9dfa538af6fa852079a16ac76d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca211009feb668ba9820fc1e64db4a71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475bd24bd1d5e588b20d155e9ed6b05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f18729e96b7203da986c03a874dde4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5c0245165bf91a56b87090878696f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8fbec4e33373e919461b822faa30d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bc55d8f2b292d266011509c9570d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee504e7180d9c3179a87cb4d90aaffb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f97e982118dd19d7e8d64db7f63b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc464e18a91c048e1ec0af87898c95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78eb48ec5d94b38a0d0396d880a66d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb5645a751051ab3e0ec45660ad56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ea58a173071326dd3df9bff3f850619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2d5fc60c2f7813b8da331b94c3bab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a2dd7f36e4000b5d0d973110e6e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1384dc44b3d28b660331b92920a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc877303e954b6d743c7e8dd87a488b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcae778f4e3a2fb86426ca606a3b6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cb8f396fb8aaa480c89c4ee2ebfbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d834c7ca8450ae4e1642f607fbeaf3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e5009f0d7a93cae9d501393c35aec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08ada9ed459302630ae38ae1eb08a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf15919a7e25129cb545f0f7312dc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fad0cfa096afcee4fc4066a008cc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fa2210d6693cff72a8b062449eaf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa00c96631d93890a526281b49ce49632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f39bbf4faac5ffaee61a6baf1481a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725fd8c5834e42516d0dfaaf8343aa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290150962fbdb1310b694d312e85fe4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0268e1209ed6a1fb3ed2c72917107a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1193de48523bc39d228e88f073bf83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffddc14dcc309f49296ff3c949fb122638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e3214a02e26b58e4b14b43657d968639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e76cf981a0e3afd6db242a6b16ce0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541642fd9abb1141253b9888efe09651641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bc9b99074bff6e68a192126f39514642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3b034bed62c957ae701fd128c5ff6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a7bc9b836e1d897e8f3d1d390e40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e700f1f92cfa38e8e101b6521e01fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee78489c0bdf97407aced732f396b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75ccf2054589efc8a1802bbee90b86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ab8641080b5d8c5907cbdad2f7d37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353301f3d5fbc83c6a6298e05f6f474649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165a7be1212d4045e15a0ec00cce593650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9868e13b169251e1bc10e37d2f318ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c897caff8429d889cc165f9070705652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d503272333bc9398bbbe4171607108653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72f3879ac0092f13a7dfe9f146072a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180effe3f26e2b35d7e75c444b093cdd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959afa582140b2d7a522bec2520a4207656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c7a47ffbcc0cf88f11b50cb7ac0fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a4e16ee574948d763667342294fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ebe5d5e2174dc07a752d11907ee6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6ae349ee9262afc4febc3bd12e768660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be097fc07f33b27af4fe96e5976fc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c32c40c66882603d119674419238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827195dce40ae73223ac246d835252b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd9d3956ad0ee2d028ab4bdddc4da3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7675cd133fdf86369ec211adf80eeb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638b008a4477197c997da6c3380a3ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436496e9b9b932d42ab095c3aa3eb359667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b30b40fc5420a4b5500d2bd60ce1ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896a831ae98926189f4fbe9c01e6012669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c4d97607c888ba2579dc630e11a99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398df10dacfb340e6adf5228c7379a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef047625eb5f4e243787faf108b569672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26325563b6df01f73c308921478d59b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264de508e2674d7cecd922ed52b5188674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a842838ca52f519f03a78771e027e9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051928c4cd1fdc41304efed0e8a209d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391185fefbc295e3321619970252202677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef552e22513d2dfce0ed50a61792c20e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95066517a1a946d7573930ab6b2c2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729777554b50919a4fdf3796253fa73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fd1a45ab24917ccd235309c0453eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1305dbaccfdaadb175c86ffdb4e6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c156ad897e2faaae9d4090bb694c5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c06e2304809c6ccbf17e253cf35db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec752ffa74519b62dfba6579323f13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3e8de85e14472643a9bca9998a116686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743536c5db371b532eb7f9c36a539be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5caa74d3ea5147b615c03926b2202a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423aaad874908d7dcedbe9b0fdfcd26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c033ce028d34c3f0bc4f096bd5c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702270ab2c56a38a23a35bf2371b28fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9242a35420386c2dbb287621cb5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a2717aa23ca8c6065d372df4b5914693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d22f90c58e974d1301c0bb5bec7b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d52c9466a51dad6bcc2994b465a2d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec97bae14ca429c492dcd5e868c3420696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbabdd8bf5fd952211665af13efa17c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20526464c7de806620d28ec321105448698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048dde8c4923d67d064c3f2cee509df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db457c840f77c40259211063ae92c80700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3738b301b5b7e6d6bebf16c2e58c7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f3c47fdb39909a033d3365631e602702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812722315cde39baa0f1999ceeb2444703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd967950a61c3186d692d368f5c868704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61400428ba7ad5f055a6d8663b55b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75b5525db7e9c9ec702fee2c207c0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ec6e7b5ac85574ee16cf28a25530707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fc3b130c84bcea46be4bc5cc52d1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a5477b5c31893bc6d906482abc2e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba561e718e55e70d1f871af62e679d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419d481c84d9496e0597306bdde2f8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae9d212d43fe1455646f91ac62431e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c4b8aa64cc939b426845f37a4c33713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ad49b6df25595829df90d436d05d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4599dea9ad600dfb0b238e1ae1508ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13959f5efbe78307f4143f582bfd78bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c4a45d17f104b5f2604957584a93c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb6873858cb86e23e9807fa85b0506718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e682ea353183ad754c43ab04d6b6867719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcd3cde4437194393fb166fbb13975720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02b17e58220e265c8b9e0e0823592721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d940d14ca372dd7e2baed37f05b78c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6b7e4e047b3fe8d832fdcec93101b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90668b9ec3b66c6ebe92c738c561e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27154a41d580d5e3614439687e8794c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1929f0d7e8b7d789a4bfb4ef1634ea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074430e835b2c3f42a9008562c4950e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5611344956fa2aa47fb2172e0086e90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ffd18af4ff68d6dd7825405b3e6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff95d232829b2b0f5ab8be9c6bf64a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b79c00527089a0a41a1eac18e461df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749376d71f5e2a290ec6f210ecf025a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8cb443fc15df58b2531e797af5c80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3518b00326faf1e66c47948ece681734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce9d5f5c3b8b0d6962253124368ffb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a678384201fe8a24c697a4e6fb0ec28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37fb4f0a3e2b83be46384c5ee1dfad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b481543a4357bb2ac35d02ee3d7175738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12fcddc3bb4735dd3f69da948f8586739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb347fe7edbcef20d3bf1e4382f5fad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3c321cd93c495a2bf6389810b5f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44519ad59e3786598a68e8a910eb0b42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb3a6064c902b34ae683e6ddd5a40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11f221250ca48eca458fe04969f227744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22702e85890c165dd1e771d6f4b2183745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb750290407cbbacaf98184f6531b85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd329d0e24d12b461a7485d822c27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b3c6f75a1a80ff7970b0be27207e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399aa7949a2e48d3c7004e51f3256d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007462d24ea4236e9dfd3c3d9345e1e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758efcba69a6092ef96a880c414fd2ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e5e2a5b4a8b28f496f748e8e6c505752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d522a10d9d289f7177b12c0040db0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1da188338e314396013c05fd5bdfac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf31a17a46d2b9cd807159a084b158f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f408a520526091cabf1d709e82486756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5cbd8b7fa347d0bb55e4fc422c4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de2ce5e10c365c8aad4df191e09c70758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafb9d85ef944a34d6403bde2e43d7a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662ca6b21a218a8f198e36badf371c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7a9bf997832a7afd094bacd7a21b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cba8f76649e09f3ea49f870f7913623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed760857fd2d762effadb36bf96b2ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514942cdd6c80c28b5f9fe52913f74c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151b1fd37f14f7d0c221d484a8bde7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768101a29d115e811b56d2a093838197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d442d7ea6578c9c39ccc2889faaa508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782284d389705f1eb2b3e7a3ee7eec8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141e30bb19a6084fdfb08c895e6eb1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb14e7565ba4390772486551885991311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20249339a33996dc2ad125477ef35c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059026afcff35ee1e60c774b5277d3a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ae085fc7a495a61fae49e52cea2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0e271676d710bb12174de79a74fbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c9703b2bad6a82fd490952b5b5c2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b2ee807568b32052e82106c1af7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dcbbd08a3e35d91c882d4baf5a5d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ab03261d876dac8686b9b267365619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37026c0200de6c1826dbaaba73f4f4ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d45db9c8ef23cda88d901f7770e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17682f34842248518c403621b03f6ba422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e664979fc35564edbe79c6d4c61372123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea5e5653d2e41f5cefca7377d7f4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e465f6e3428aeba061dc3f5bcd2df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674985f061f2e27829f7e4cd606e7b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa8b9c8e13d7e35520b8af7146c60227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640528f7aeb7260e8baabd616652c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65ff9e2d8915301a0f97297a5495a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb042417a2c57b74c24acf41d31754cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13e4feb8b71ef518f3bc43a8bdfe7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc48e37a9064d13420fb47c3866dc8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a522d2ec8a4843c1731e3991768b4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df587b6329575c8bac4a1ece5b740e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db30e71106bae0fdecc4a701ddb0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55ae4b27ac693b87dc71cc178bcfea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557737d6b1ed629347f1be46dab6602237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c436cfd84291f78f47ef33b240ac0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a48b736ce8a3c6fc15b08e86a18c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9b670784271f4c6cea9b93af3db4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f5463b027ff53b16d565e4d5de5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2d6ac4da30c5c82f018877204ea5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33894e1683ad38903e14b89ae102ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7444750034f4671b70350af674898944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322cce2ee2154320ef753667450a1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71ba54d666d327d3d6080c7d1ade5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18042cfb09c41571c7b687c02001c52347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0e7b930ae96ee6ac0cb965cbfa68548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4cf1c4a87d62b782bddfa817498449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60556003728be4dad250fd2ea6bb80250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eae2a61b0d8c7b3f2aa34a45c195bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d4585e9599c3f721aa33c23e18e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7570a9b7812f2da36f94c49be6f09453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26971f66b116c2fc128d34484de8f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597f2b4ac14aaf79d3f8564c9fde86055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a76e26b32cd49abe2274b3dce7bffe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa7a34a32162158ae1b5b649e32c1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42427f34a0c26f30ebe7caf690d01958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff039d6ffad262cbf8e473d3d59783459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d1e751a5e5416b89963912e0e720360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f249b0209cb7029e82e8c01b337c58d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3df78a30a2af2422f68600459aa4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843c1998257a92a6b04b3ec7f69a7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04f85a706e31aac74b6e80f106cce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa76a93be43f915d4a5ad10236a850a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfc0363fdc8ff1ceedc1c4a965975f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab190fd9363eb522ec1cb6ea43f0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd51b59b4c2f8a3a384fb50834eb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b179e0071121814f431dd3299d3ba7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955870db5b0fda82e1ce1cec979472870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4d71adad4d2894a44016b7306825571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b105eb307e2ad0acbc9c4e1a8450ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863243452dc4ce0fbd6b5d80e503bfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cc723c1e93dd849505f8bca4061e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8ff56b30d916b7b76ddd84c0409c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b0567eb9cd4cec6127ca8c657d8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382520ddeec4caea89fa50a4470a70f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f211a05af31be21d0747ef8e62a2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f166959eee45ba4436eddb3094a4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10385b2bb96859993a36c549c47ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be18adaab4557f69b8ee3b6e278f4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace92af8f7dca5047b605eda85145fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a91f0667da79c5e9ad14f07fc7c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46765d06f0533395f3b9ae6123ff3b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc1c07ea0beee604c41dfe53349d0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40c1671807027eee4ccda8ae09118c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e789bcd020f6378f9139da327b9e9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab75804bb011ab5b6f2d9cadf1613888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88698a7ee74da15add68afc5ea51f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed4084000faa360eea6685a205fa8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca597ba209f43ce9f9f52b1efc89e4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbabe6a801527427386c4cc25143a5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45f71f2f1113c409e232c55223312993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538e6bcf2caa75813e88e4fef86861194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805402fcff3992e7669a84d17f9181395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961658552129e07186afbafaebbedb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd00d532d3c39c4732950106152e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283707195f92440800048624db4cc3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c519a19c70380f735f3df8824a7c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343d889f07eb3273600963d4eaae43f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94486fcb59bcebf100cdd6b8a4a3bcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79211b6b0385520ac4fc0bc7c37a4f38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86050f6bfd91fcdadb491e4122bf318d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e67e7399fb238cfe100efe14873801104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e825ee03762c79ff2674740f8f2dea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406dcb039c7ac6f591d924f52e5ba4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946af22ed6c1673f3604fb727f21fcc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a8cdb4cf89ea6e7657aa7c629cc4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f525a28dc2d51ec08cfd32b14f2d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de14a7d748ed79eaea7ccbc194913a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e254ec6030ab6274db6897827dbc70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc291240474cd9da74d5229b08f3b7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cabac695a1b0acc3f1bceeb25ab474113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237498881242d6833d64f36b08dd8d7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5414f556ec39ed419b12887a50c12f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c64bf356d013794fcfd3df09e58947116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8310e2ae24e4bb396f31a2af3cb5ea1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5a3691aa3b1c79e804ee2683199c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422142262834c2a9702301f0019b37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6929cd57a35aaae98e86172970f60bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828adf132357236e1e4339d756de687121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01891c55ad9e9ae3a5ece65e2c06e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14c85fa073b0707d619ec5c7467da9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab8949ff40c7109d4ddc5140d85c2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a4bca29dc255ff8f3deef102f9c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f181ee22b6103be6c0b13eb8d515011126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e239c51bcb800155517ae897e7986127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5dff02747aac3c81bbde34a2f16e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3033db3d626410d10beb04e69d61a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce54ff9bcc5d0756ab5adaa29a0c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acad181e7a40c8da12f3b6b2b2db132131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b09e08df0880bdff6e13a8deb10cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f370525431a0c90b7cd7b4dd7272811133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357e5ff5f39503df751e4cd661a3ebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c3a70a9496ce4e99afbc407825bea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4e8d0bc9fa0660a7ffdd61b31da8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700b64d8e822f26df00c2a387b9d87b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef63ac12e44683e786b88ce8dfd6c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf4059c25d32e599f300debf4a949c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e830a1f4d97ba8facbe0e67d9909e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602c2fffecde654c9765e29dd10c90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd717be366c959d0b761899fc6afba5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58346facde9a674f3f86c6db59c71ae6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf25422d1045a4f1ddc96ef696fb64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f34c22862640d44da6a55306b52d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea151839b5039efa60b2bc532baa68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff51f1de44cf151e0c176de35c2080147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9e80f77f7436a84a6d031e7869a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6be6c829bcbb71098bc53a1597b37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55ec1885dfa3e7f7783ff565eaec62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4cb23b66da3c58aef2e651fdb8531151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edc73c2e0e3fe844b1f8470f0d85a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41a1a23648f393668f28a5e8507269153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21532d1193eeebaa527bf4e394c135154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1787532b02a1b091bb3f007e735665155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc178cfd7f52990db1f9ec2a2905ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960fe7923b4729ad762e03dbbccf9ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea71b77a6d95195d3979621b2bfb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76599b4eb1a65862f2db129695093159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909460a0ba5a813e1c8c4285f7c3371160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9449b2dbcbb5662d65e597653cba7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90244ff2d5206bc4e5571fd25c3b588162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fa05edb3519bf35fc878cbc675b5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7914c95428cb7afa585531f0c397e80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea2cba9cf38a1aa40698319314c81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288cafd6fb2e57b1befeb48e4a3bd4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb3db73dff83543d1fedf64a44a3db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba150262a1247754c90dcb54aeda858168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d49906b3af8e8c70a0bdca380b454b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6cb7b85d23a2345533565ccc24494170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d1e3902a9e576ed854808c8c3e54a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202b27da4d7fc688906197b3d9c535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25033bd6fe34bb68b068dbbcd917ae9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425668e88f638cdabf9b9227dd1953b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e22d466cc6028c44cc217e6f4ff11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b847a0ec4c1bc5b8eb7767aa0f57679176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a9dbdebe7d2fce211c0898a485478177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322424a2651bd554625df1b85318bc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf821aa17b2a5ac7824478b0a2567c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d912f5683fdf4eaf13ef1d08d38d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e98757befe5a9a4324eeb74f908d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576d84918e22c65047938f26da3464182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344b826a0e0544ffb7d3780a880331183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5320bafd6cc4932e039b22704cb92c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8478207b305e3afcc0ab903733f304185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e7c29631b61333e6d226f98715bd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b54dec0142df9a8dc459c788e826a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf5d9a461d36a919a65961c1d3165c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756967dd25e21a637e4ffddd17639a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c26630599127631676f7f6a4a3559190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922d6d18949b17d0d3d0bd76cdbe9b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd20902a3ab588fd6393ea140dad5cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee5fefc8fbaecd2f0a0f505b894725193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff7dba46e7a37de9e2d97d5ddec909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e502f29b4d7815508ced1be0fe2ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b186bc45413e198f6fc3117869f3a9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0236594863fc707ed7df4cbb6c0cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ccd79663abf65eea35241c3907645198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5308de62d86fa76d588473a471437a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6c504e0ee8c9bda093fa8e26ed373200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591d3a5b052346d41a22818501905a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d322388bd27e5724d79ed11e1a24e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf720315ec1306a1821715da208b921203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf07debe6b460ee82b534f7ff1268da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf13ddd17d071ee3e26be78709add7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a8681bfc91e1614024431c5d2b1cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7f013c78f0f3ceb8d4d7614f7c82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef0f21bf204c34098b949cc460a7f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782ef43585449665011adc42d046a5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f4abc60db334956445a364e09fc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe2343c06c259275c0386333dcd824211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee5c3b6b62612f2574c82935dc3d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8684218a36a979dd6d9a935da69d1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e20a4989f9b161d7713eae3d449352214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdcb61d915cf52fd7ddd5ad08b867e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362bb5622115fd1ce8bc6babb08d9c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bf43038ec282a0da7d1e62dbed311217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aac1e5cbfc511628c98e73fd9f06a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cd96a9b733940ad5983eedbd3ae8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac25814f586165923f87bd487addc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f082810534e6241a0603e7985f32540221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e82b219077be866af0e221b3c1ede222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd2c592187eb45120a216131ecee5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e655fdea1e11ef6f3cf4166cc1c00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806284580b0f459db145030e63b8469225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39379a437363a0100e02370167fee8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a775ca144444037b6d6a6f2d2eaa3af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e627400a7f3691d981f089b2709666228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f6a107be58b1b5b02dcfee27989d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce943f7cf0463120e242b145f0587eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84ff9b19cfee1aaa02a1c6dd6a7c6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a1978aefe6aed51820c4840ffe42d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519d0d84d2b35097d0b2247a7b38f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4df70ac03603c3b374b2a24ea1725234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d131e7daf921198912b43dae958f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef22b5fd61f05778177c4c90e345ed7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b19bf2320aab3085623a99c3e54b05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3854ddc6cd5a2ab198816e807421e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188467d1c435d69b63a125e8e3f925c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c4654e43027dd997d374cf7dcc690240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19499d59647888aee492c93b067bb6e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf8656eb9feea79d5da6d43894b4cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc698d5980323d737641fbeb2ce61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfcffbc031b76c894f1f8e394cb26e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c4596c84dea43485c29e6ed6bfca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218e45a9dae9429ad67be15bca9cf0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77460f82166718ddae19e8f39d03dd67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fba337ce8a3b2749549e72fc4a855248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd785e18b17405ce42f0a750c8e0eb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8185284cffc278408dcaf80e5e9e84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e18e16d939a7fc17ca830834f0d9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bcd44b9339cf1938d27fa794dd563252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19338b114427850e9640591f3710eb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882d7ec974b39003b255ebff522a275254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42125398ab69030f6138ab583166fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1f0495cacbf9a2a41e29ecec6a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905cc9fbcd1611f27226ad776cee920257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe499f400ceadd0047412413adf93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e2fdbbf5f202c21948287b444bc89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28987abe05d39cf774220e6e38e12d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40389d2886b10f76c8584db846858507261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6494c309c21d3cb35be1e8bf1e822262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78effe61c14cc248c52d08fdb025676263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484af387e4fccd62caa1f44ea8ab4c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935a9ee03b5819cb50597f9e7cbedd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba8e5ab2b5ecc4cfcfed01899d990266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba7332c7b589c5d53556795edb3e4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9733a5f844b87bcdb476dbd89446ee9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d928331058c13cfaa6ce7d528f015d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d819b378eb8e4e27142ef6bee5a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d427febc8ecef4fbd68f8bc2dee0f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f9da6f09d8ab462b3919ce010c22f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80460e044fc7ad71c3f555e1351e37e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2dda79588b562787fc85c3c784a52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e910988dea9c0e0e581574535ac050275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06388d5d46f9f5c1a6effb908243276276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06343d311c9299e58388d7c30f8b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a3326c923877017697e675f54f51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177a421a1f8be26e6831541ffd4b826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc93bb05a6dc2d8035ddc525ad786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc956034af3e3c6e84999aaf698eef2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74638fab65934bbf4c5b6c8b0a8125282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a99b3d89de04af4d04f4f96953323283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1948192418c7b228d573dc7fce541284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c771cd815745dbfdd03a012ef412d32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943586cb38cf9ec6b1ae2cf7e01d187286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5448c4a995bb605f7cac90b19ab86ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082313921f22425a9a7d1ed25556ff0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f4c86a571d39e3b98c830639be80b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9d4659feef3ad6d71d0b356859b8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f536faa224bfc7ee4751c12d784c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af762e6e7b279945915e7c80945223292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc00adb20674669b8b2da688f0291d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f96313bc59575feb10e3b1bc4ac42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a08733c2b31f764c1585e7747f08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d12124f1d9070d127828dd13bd73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf9f58d19aec423849890827b07aef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c9f4b60d0cf2cc68a64d6741fdb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96d5fb65626cc460706978537c7f8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd82542a3c74c7292540d7275ac26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a1cd0625155ea9f7c5ed6344fe1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf664c4839a78a1b26fc6ec4173dea4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163df11a0b4d6419ddeb71fcf62dc60a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e14b196f5ddee37c1aea180d90bc04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540986ff30ede5479118420c40a09bbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243987d500d50857e3bd6ad07c89d6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf53cfcb4aba809eab90313a6ec628307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2ac2a401c9793ba36f54def83f679308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6228dbbc828ff8b90623e1152ef7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e145e4246022ad7f83a39fc09d9c22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd6ec09e0e3aceacc171c7e40f0e6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25c12634ecb1696d56abfe3296ff8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec07a7e77a3801b5258cfa44114625313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14bf9ef5fb3ca0d870b10825d93328314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffc290090aa07fdef80b7e041ddd41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09b6443a2e132ae15e9c446829fe75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00c4376150478f48da5e1269749eb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a2450986790544ecfdc0c56825ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83b570bf6a357ae214f273638470cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1af9519adab1abaf500c4ce409108320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721aef83f06d05957bcdda7dc04692321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f2bd810c511f815e031c4f79a3f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5ed4dba46fc412232ccd8e27a2149323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83ae7ec4f2fa973b4fc83a13d92772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb07ec2b2c6e6e5012ba130189f01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e72cbaeae7f8843b2e6105c29b3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a02ba4e1bdd651669155ec1f4b6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b218bdbb39f3d55ff17e5b16dfa0fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb242c6c058d572291e3bd0ee5883e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65bce611e0b38cdbd4afdea17690dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be7426e8ea2122504bea62f17032e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b7712d4acea07c297a3d88fefc40f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9dedc6dfdd2945fae42cacc4067ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65b1296db0171dfcf8adb1c5ae6a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48abb8eac79c9b93b2d6936ad6db0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c47f7bb79dcb983905d5ca14edcea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb6fe16f5ae2b925e87b8390ae358337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cedae69aca3b72ce275b35d036473338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d99d1cd656ceaade92ce737e57786339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521728ecf20bae1e830d5af9fbb29725340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce98614b1a0de04418be3f0c37aca92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e796eca7f12b454edcbb050c867584342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eab2761d5d300635436c4bc0d6ab8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961338a534b43ffb373369feaec0327344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c3eafb6994c117060efdf17770dd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da582ebdb1385f87509bb0499eb660cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c9d90f6bd2a08e2c550fdf36065b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6253eecd0780bc8ffc0b88c63d70a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f316863086ae7fe01c0363aa987c4ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a649055617be64f1f7099f0e53c590f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f09d3b0752cf1b7747681c10d2ff4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b3a5247cf7e957a4688c96cc562b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e260072da7206cd2f0946e51454aba1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e63ac079b479c82a07ccbd64c15b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf91a121087f3f43b333f0ab157760355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daae8d3e2acf6deb5e011973bbf3f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda6a9ad2242d2c787bd407f541e74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b0c6288538c3bad7310eaf97e6ca6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0944aa248118bc8b06fd46c82b3943359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cf62b6ceb1278b2481e2c37808d05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ecdc5a8556cce3028b2dfdfff03ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fbbbdd6527698c55c8fda54897996362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0791cc65aaee8ff8c862948bfeec9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d167ba1ddf3fa2331ebd3ee6418f7f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805586fd08fae1261f31faf6cea7249365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61b190acd55e365f7c6317c8333bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6b941c36ca074067d42c597005c7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9da34930e193d1ea6b7d870a8cd79c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66b0425c7dd087f8e493b315654a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0eb34b8e357bb44f2ab00ef8228e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908adfadc1b1f3a4c51b65530f1c0612371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee20829ab2aa016590e79451384097372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c42f552e4233b306f29a7cd90e3ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efb81a173ecf1f13c460910e1fa3de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16b25b41f3c133e1be0c7c6ed99077375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125a0a04b80aedea2af1e7cd460be59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b4e355165f80ca1b5c094a63b6ba6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fd09a1c73401a8563099efccf259f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9183b76f2894031ceea4ae475954379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b278419fe3535ee1b23a6ba14816d6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb92d7eaf0863351f7a08051bf94f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b7dbb1b6bc51f717a5e96acfb5af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d125f4a8fc969bdf102ab6d9ae54f57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275b48df756504b9dbc39ff224c2971384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d85315f37f65549e8c7143060615d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f404398f210bc27dc75ac9a441ad2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b821d9bb8f8f6839ed11c8c37ac4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c65b596c2ceb8ffda4a0c1d88b714b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940acbd7ab63713f4771edcd31e396d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1a733a93c9cbd5adeb2eccbfe24ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d80270af68e6fb7c98de4617a3304391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67c249f8a1e2e5ee50080183deb455392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa2fda311aa5c4c97fc61e088e328d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3c74fdb7f05a04d411323d03b8d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685284b527c923493dc99603d06ea0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9649ded641b70fa63d37f70825cfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982e9c0417002bf9cb15c176fa8419397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55ed63f6d5656ba7de8837f694eaed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb600e783ed14a6900618928c6d40c89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a6a8f25da0b0078486c68b3c9b68400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2e2ad8837d9b7be88849c43b4af0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256ccef562c77a1df1ad2de33d5fd2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75abd04cdca6bc461157d5aebb2ca74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c66e8372eb7b15f5c07a60f240eaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe53d6baadb86b1f6f7561cd4125ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b76ea3dc503ad5b6d9f13d04a8217406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b01ce2c0280e29ad2acde1cbf854f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313bc92af7bd9f226607b83deef112408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fe3079563aa5354a4818977717164409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ec52abeb8b75584e0c2ed3eb56169410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2065ca4e5f158a55a21ddfc2c554b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3c67814cca15171b9547105a78be4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de02eb3d7c14b090b7ef1564ef837b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0157cfb295b0b753f2f4de15571bf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b33d00cc2b147eafa3bbb215de6b8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb094509e563c2134679900c1161035416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bb07edb8815288f2849d0aa8f417d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fbb0ee06da1c9bee6fcb395064287418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77578c1dd178fd2ba24b6e3d9bbdd3ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf7af7378d522724f86b61b1e2a3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227c898f21b5a5f85a457a4389fbd30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a50bd763ff01a6af37000a281f7b19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a40721481b68e895db3418282334bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7e4804ddaafdaf1fbd04d815fd37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54089a3ea99c832df6fa100fff536425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c932d96300ac16cc4b260b24027331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ba631f4e079810e9724d5ac17515427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1f505e674a89030935deef0ab7aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb84a5e9eafde7e0f6e5ca9ebaccd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0495a960b9c7627af1d9140dbaa91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2493e5e4fae6ec352b21218502f02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ae5a411cf61b9d2fbdf37e8ab797432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfed3f5db3533115357bb35db3c430433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f70b8b6295a763175605182eb48e69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fbe786d91a3464659933195c7c651435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3297c633de53f7f00df1104184bec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43848483ec59a111f53b65abdc19e967437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fab38fecbdcaf63f01bf5e6b8f005438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b642ca248ff8fe194f8645c71b18b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07ee84c29db2717c0d1189f97a6e5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76b2a6628ad083a8c99bb682f1020441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b1b1f8ebc1f8500dae0ce344c1db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195e67b8949dec477129a40b2c663ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca812afdd4fc4f083c801538b9442444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d698d54af7b908b4abaff59c7e0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8547dcfb489e2e26a5fe4ebdc823b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f51f2197c0ac96cb28fb66e462d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35bd54ca34d95a120bc6f1eea10785448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a9877b045a8fe91088330fd5badc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51921b306687e5cf4214bf3deee6c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc318f9dbf2890ec7bae0094b7166d35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b061cc551665064e5c85b7f7b129126452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64970c88add56a05ad75e2a5e77ec01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ebeece116bf63569c417327120cdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58cd27d67472cbe25db017669058b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e175e4a951710cc4364679706381bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd0031e76e8d0d8b444cf4ad9be145457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d678c45ab2fceddc57262ed501836458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b3588480499825e3b6ca917b5bf2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2909c39ef43ad15dacea05da16db2be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58424b3b61cad1c55c2e62c27ffafa9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b0c7d285ba08319ebf95db3d4e84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199109ae694660fb1fcb4206bb58f78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d16f32c9fb551c2479a68f0c7bc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73217bc60563dd6e680636f87537423465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad9ee857cf1b2922c82f9a4a006a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c002f6e4fbb18d546eebfbc83edbc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd28c256f4d5805cad0e42047359b2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc9055064f1bd747e3fd84bc04f11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b628031b0ec1daf276508c7428f90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f145260e1c11bd65de17d58a6b21a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607692ffb2a1150a8fda0068d567dfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743081c76b9f97e2f2f7e103159edf71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0b98089e450af609ba700fd7db626474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae4f450d2ad5ddeba17b6a5d56662d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886e1919c1d70d9fbd679384372190a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6377e06c5a22d2a11dd6f1022b8ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840bc9c07a7c86f47b6b9155088884478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c5b9efb78a2bcc6f4f92265ba20f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813237911b8d09d8ac787f8a3239f53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e969b18dab4fd49e8b3b7406f66d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a5d49821f327406ff01c32cd409bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de19cde4b20ae313475d18f4963a3a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dd88316a278a44171fd9dbb010c36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fdf24f25516be71a88247b4456971485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5bd40b9a0d615a1dddce9ebb73f89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337203d51db1c246911425a2e83a6d6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2913d04881f72dd42b9f0db6f6556488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed145b7d01deab847aee8359069c7db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc498ab5bdb1dc8cd10f7af8e56e273490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b8d49001e92215c6795d8b236a2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea8572d311a92a1140a6a51c02813e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1df7d92df6ce64d52a541fd5f4d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf139d41a055ccbb825ae479d7fe4741494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca66a037f711e7f94be74eddbc8dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64620c3ee041cea76ce162431d1ed04c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ea64b835d7fb6c046880ad1c637f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9119147c9931c132f649de54bf25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987803893ecebbb2e045b759261d0438499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b9ee677dacbee2a8da25fd359ad6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca4adcc7843c07299a04af6d1e804501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35babdea183ab03fdb716df4dce268502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81430773fb56df9c8f1d0f8d90b88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fcab49b6b62bcdf05d5f6c9d5b47a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e51735d9caa3ae940cf7efb0c0c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a2b953989d718e7b9141344a25e69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4ce17b2921410047d9b5d822b896507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214a5759304b22c586f8c69586e3642508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447695c977acda41784f5bc4901a82e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dbe1de094283089a7546014289507510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfae9ad985259dce76e1d3bd115585511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c151b817bb206ff5fab99195255fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca22102dbc18a99ca653825252a1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65742d260ec0d6e238cf362ef7b1147514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903bda0378d6095991ccf4c773d35ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b7275b55a1ad29609da02d427411516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d6b3b4a1d5141aa851ef2e374a41c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5cbf79a55c748cfdf6af031c28a49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bf014ae1092e533b6232137887d91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab2699f334f6f28335df75a163d9ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897af07f3c094fe0839bf97bafdf807521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f024dd85384ab580972ebc9061e21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce765b73da0512c9fb403e3e30c6ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0e51cb6f566d732fcc8adf6f25028524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d1a3dd70f9f46999e35f0d55f198525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339874aa023c1e341b4f27c83d37eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d33b7326db870e786b646c9ce40898527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f200cc5c5b25747be2a4130cd76e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9443d7da6cd7b3574bc8d60a7a340529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5ac8a79fea6c619fe227a0301e6d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b8208390a2a842dc04f6f6ee76974531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dee76846ec6beb350fe3c78548c56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c90838393032d35899b5e2bc9f35f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b37af6702ef758d92df3568b725eeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f98dad4baacc49f71f551c1ffdc3fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b1cd276d5259712224df4f861f2e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61dd9762f12034adafb9a900909b84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449cc8bb13a8c5d35fcf1ea29b45d28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cfcce1fa7fc6e46df223977c6a90c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76309c6bc4225123593401706329f5c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e6c929a1f7e5f95cdb8e60d863b25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc78661262443a6f50fe4d361d1acd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611cb3dd589f56104db5abc641971a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e58e7947f40571ecedfe9af7d74b3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb862b5130eec8e2f6dbb7f7483b255545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afa28002e1069f06e5a8ebd783d0a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a422a677d28b5314d6ff857e75fab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92332ec909a440bfaed8845c0389b02a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac932d58eb3715e41ec5719c6e12a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22682bec401363c08ec51a48139d7491550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d2982fa18c4fcff86b772bef60af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61f1bbc7854370c316918388d0a1f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b56139fb69f6dd8c2ddf98db342e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e529378b060b0d9bc3028fdfcd0835554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f124b1f2e07ff211381345e28fbebb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec408e3a8138ffc2599b72d070f788c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16498ef8ea095225e9a11648794bafba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a175c5bb9387d9d2374b7355434b56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63418254bc0b52c5fe809be6222c66a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a74cd2656392099b09938b46b76a9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef764f27229767e32e5219281bfd95c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ce04b016a6a6e281336228c4a9d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447f83f16ef5ab89ea5c555687662b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324585a79dba59e064daf26ec229082564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa3dd2de4ee39289a7f9fcc6ec1c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041fd8a079842bfc5d28a48b00def08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab5007be1ebc02012ce0d3e79b59e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18d2f1d7811d4a546e6515ea61839568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8533799fb31bcadc1280085021926569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c0bcc92f0fb11298434a3b09ab051570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276db16157813b8931a27b143da9d1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9916508f9725b869082b9596b5030572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2bb73793fb3dcc593e47cc0d69c6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19387d6244006e6fc3b83c729a46cc59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db316448ec3189e2ae7ed074141e4fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94325f1d7d66468a063a602c71542b87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639d8a15edbfb4039789d4253c364f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b572a357cb7b1f1d2e85e01eb024a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2514a953aa6a5aa7468f249a3cc16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347044c6e876f279dc33931a2f59f58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b4c0263355d0d5795d95038282d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291718ee0f52585fc2f66bc12089f66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bc881ae4338da41937914b549cc69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a106c8d45e014e96a6974218c0b6af3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f81d1224596be2a973d63f0f2ff8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde1da826c1133cdb7c9abd8d06002a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c01f0c09f7e6a5204cc2cf337669c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e2921616ab44d5b466e6713a747b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89414182844ccd87620a8928581caca4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48362af22462438df01bf5251d5742d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef3e78d22b09e5bdc0a4cd2ab5548e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665d9c62ce6aa7306007d3b445a1a9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736b48c44e12f5a29aa38679c74d05a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead485be6d26903455cdb5784d3cae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e370560720c09f20327b27a1ec6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307f1bc99aefe4b8c5ecd24624ed20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a718b922d48229f18a2ceec54c966597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b041d8e53444cf4ecf7acd329b51650598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f366d65ecf3606907993f2033d741b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d19ee614fb23540530b3af1aefe49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7a16563f15ce64d48bf8369dd0d81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56337a83a483a7e001d1128689a6ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364632dce3bc2bf9f6cc3422f5ac510603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237bfa1cda6f9bf7d118f5012c3849f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525233860a0e3898778eb10e78be631605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a967bfeb6ca87d5e15566703a8433606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c12ff4c0014a27d9b7daf7d5d9372607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d6b6d375f183562e8eefe5fb1adc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5ceafb506b520aadf2bd55cf04981609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a67367f77a055a6d299d3c8eed75b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c74a7e11c5be21df4ab53b9a492ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e984987101fc230e7f5d4aa4c7034612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fa513b8d4a4ce3193bce1c5f82e8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f559953134bd5694ff04a737a33133614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4f6b021ae7e090a2b69f77d81921c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586f4bf064eb48727995bda37c3d279616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10024e0ca97b144aa53447aec31bf7ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5496392159123c23b8cea6c5e7009618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219196e61236eae9efd907c81b256a24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db70e09fe589617c9ee5d2f707bd7be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14024cf089790a746ffa859dcaef2b39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052156302b6f1dd489b0fd077babfd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e4ed6d3c8e5a05b9055cde233c1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08d24b0a225444ece3cd96699259f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe344e6b9b3ce9e29cccd09a7b51d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac7c1df2d3d675480ca47e790cef30626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dba507a778423f6d1ecd1d4899f51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43fcbdb81186dc63821eb8f1c9cc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f831adeb5e443e78ae9907db333b879629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e31ef330f527b6a52eb5872f341e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aff921d440ff4f4832a529a368824631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018a7d34f5b06ad29227827ee3be215632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d41c62070c8e7b878ff3985671fdcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca02e9bec86427755b64bea40a2a3f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc926495e8be381b2e5e1e725593da1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808231d1f3fbb330a7f2ac5b9b9c0a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790373b9df665ae5201e27c5cb23a33e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbceed292c38c7a7fcf9607df25a539638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be065aa4e2923c55c31cf24c557f2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d688279827ea0c53c363d66e4b82dbc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4af7a0a0a7169c58ccfb108229788641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4981e84f68f273ca9eeee21c27e34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3e94831d472aff0009461760e58d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e2effe1dc3e10964863d447ea5c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342111d2877ed6000fa201e206dc945645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee8f46a67b0a9d2af681189f2182b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf8364541092fd8c732178e7709e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b853b677b1320e913ee921a70a08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b7a654a04a8cacc3757ababf40b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b450bb7dbc5c6d7e186fd499310d819650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383b22ad20bf2684917ce8f20633547651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de9fd97b6524e78204831df81230b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b8d9b62022391620afae8c9e8790d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47578cb0cbb27447a0d30bcdc365afba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eedba665d7d31f5e4589385ae2aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b63797bc387dc540956570bbb32d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436e8818b79c43634307427d9da0d78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634b0868c1937d36ee4743e70368b40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450a1c8cbaa3b3a3bc3bead8dc39de8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffda1ad5cd504e7811b4641b806bebe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4d6eb6b097ae9b382dec2f0de4a76661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3808ebb0ce2ba6409e01a906e9a47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab97f467a099c30d6b2c85980587de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d095517abc44d2656075fba73fa96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40c464ecb63a188f78ee22af5d35e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e3b93de9037b2a02faa4076587b4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e856c5492f2e45cf571fda15829c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5b26ced8a25ffcd0523db97d97289668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09ba601149bf5bdca638918b662c6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda0de0124ba336959ac9789001ee4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4f9d99b414b4ecb60397f803529a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58bec62c3fb72a2864bc2a49f24226672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb001f1cc6ee8293545ee5aeab8dad6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d49c3760da94aea5bec8a3db1e649b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9920ba956b9b0ad237dc33aee246bf7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f5a4d2df3dc2adb1c65aef0680ee8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39894ecdca2aa96371c537fb41a47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841010d30c01b45de4d62722113fcdc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432808ed36fbd22d6f6fae12e8b29452679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d8e5be453d111e7a93ab5dadde52e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151c452ff15ea181f9bd0bdf04973f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae10ec727116b95943981383367e34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cb447e8a058cbe2dc4f60cb33a7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bfd293aab80ecd6ab3c3650ec170f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5379d4b297ba91caec01b86aa25780685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988ef4ef4ea869b41d6154f82a83c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06385f0d2bc0876fe7a0c40a2e05931e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be92a7af7d52eb34fbe0b42c5ea07c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599fe666e6ec73d2e441d0f59d0a591689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da723ec2c1f2324c8c3eb7c2e1b89285690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4ed12d82029c2a2c5fcd858ba3ca4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56049fbf6fdf220c6b893656aa2029692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f1b26e33f8dbc27ae44a6eb020310693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e4fbd849fe40d30d864e534819b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e401f2f2136c951bf9b8d5cd04a3f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102e64462c3f89bfd62edcb3c2a52f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130deb53f0509258fb2a39519faab7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783021af34170929d68bab11fc7c5d1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08323cec1cc4984795577d1103d097699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837e417522ee0db89b3ab20e166dd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15550f19b1af692fc041f04fc12caa4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efcf77e3e422bd4d2fe5b1e2ed2f9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94228afc71d4016d46a54e6fab794da3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c5ee41a20854491845de7a852fae9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf165313e2fade7868a65d21336e75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8210e9a45d54618fc3e019104b53a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86474f44e50900b7a3492f89bb6833707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a833c5088f0955f2df1dce842551708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e58c5b0aeed8909b7bdd3e5ae940709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06882df70ef9128bd11378c26e46e80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53546f2eb81a265e2ff8fa0bd69c0765711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ff3a3183795b567ef0bd1e4911113712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aab220169a3b89f5bd102136d3c83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7599ff691a407d968e7b0b998250d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c611e31e55d1603e92c52ff10a130715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfc53f3d5e55a0290d44e88ec13cf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd7c8010c180bb8e03b2901903a0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5e0d2e7f89d3c593ea3eadc1436c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05461f5c17031afabef9c719c27b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4596da716ff6ae02729e97cd8786ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8bb66e23c8548241df53523101fab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db1b172debafc7e70df80c574440b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fbc04b90f9d8b7643f4af361c7a0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89e426941841c773cf4950f1582342724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94a435acbb9e8ce4f33598565497a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb67685521688cd1562cf1f0aeebbb3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a63a5ab1f35297408dca0c9a37a7ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e22569e013c883cad143eccefe572728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac4cec5497455f5bd990e1b83ae5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890a5219bde00fe5dd9927950dd14bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f5bfb57379d939c9ad61320342406731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99344d97adb50f064a0540ff7331ca2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cdb01d97baabdf7d614982f6c92ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de58e370758bb8b88af1de17fb97db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe228fabfd96548a13f8d9ae3d31c18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c236ae1395b2424681f3d83ff694246736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fd83b1a5cd1e4d5b139c6ef568634737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8a2c99ca849b36d0a1e8c948f70c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b6488ca8f03c98a8caa90441aef6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6645d1e4a58756bf0c6a0fd00366c70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ca53a10a67d22a360c8f4a23152c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a9529583170daeea75fb55cac9fde742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75761a2bf4efeba498272855f6e97ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41660b3f7d586c67961d87cbd4185ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e4b4ddd244f09843ce7b721e000f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2852171c298a71b6a329cedec633ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688e058b1c0e5ec2a708a58e0c87014747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19513f1aacb505d3d003fa676c03c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449999d6e4c2d2240c40b2277bd75865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a0f7c41650c0fa55e23c39117234750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc5543a958b760340f7726b1897c87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c18b1a5c4541cb3c77d9c0b65f85ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3dddcf7db5dcb1b5647d9c0670557753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891e0c5f108f43002f321b5fd32d138754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71539893440d162bedb379c600368b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a818fcaa6c37646d8b2929c4ff6395756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcce1c75203cedc2850cf9215bbb538757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae555e6818239deb2a39178f784236b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b1aaa539cf1600816cb67b4b7ee0d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>