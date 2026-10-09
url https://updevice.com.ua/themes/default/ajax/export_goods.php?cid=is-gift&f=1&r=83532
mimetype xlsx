--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddd24703b59b3899452bf8184319211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a5a3d1e7a47c54daff51e8b0ddb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a16f351ea58805eb195f00d2590f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3661f12914902443d35c7d95a5e1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14d12086a477c8a52432e956006805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec213e83f9a70fe2721adfee4e35b8ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9fb775f695c710223038429cbd3da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792f35184d5a9bc5f0c014b419b824d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeee0b1feab7e5c88a7faad87f92f9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934ec4090e32e1c05dc70c45a0aa5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdce8198857b17e73854173c31f75d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d74c2b22659e7f1f1dcafc76a8ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca52b0e206efdc8b6a0b6ec143f7ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4dc12014105818fb5179711b95c1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3cef7d1c69b2e500c699672ae6d3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f895e4e720e4f3dca5379059b07ae4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97effbaef578c73bea361e099f87701417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57761887d5f3d79a074c23bf4a961418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dcacd7ce2fbba62f058539e2934a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea461d72983d3654e87c8032291a97920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e14b2b9513524a03dade6d82779721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994245f6a3c680d44dfeb792648fa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d006cd2fb532f383df3c91bc623eb923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86db860ea925938d1b0562398142c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94704df8c4f7a5dd10db91f92fdd7b5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff30e3fa746b6dbe6b4ff12eb0c6e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c372887925b6f1c2aafcef99027d6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9782552513333b0f070e959f1ab20128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde5a72ed02ff62c154dbf7a45fbfab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc4fc59f2d6418c5f775f6cc4c8e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389021818c14195b3151f4e1059325a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f36d5c0cb10ed340d4a4211ef01eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607cd9958fa3a752fdee0399ec67f3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1de8eccc63e07e8b1c99f275dd176334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d9a704699661cae9482f313a3c90435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d161cb78e3d7b8e73f94fac5ed9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d255bf14edeb4545ff2a258d2a1d0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb38880249e1fd119cdce20b084e0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ac619859597b14cae4cb711f5490b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694985ff6c226a84ac9a13bc092d7d6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d497f862bd58bff9a859f7a13702ff841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3d8ced7d508c6851f5ecc4da114ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab2249bb67ce1f996d4e3ed69518443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0480ef56507b3a43e60443b06a4e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49545b40131abbba023fb4be31ad12945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8fc3e3835dfe9a5adb86e08bec45346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a63f028078d468219b813a1e8d55d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3be620279277092f3b56f1836121448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae5ceaba110939da29a7d13f6167d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581f39b072e29cb10f5dde765f14ee050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc673c35ba67080e321f8156cedc471c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8922b7bf4a4e5a786d720fb9abb5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a916368283a9a45bb625cc83295f4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba61d5fcddb0a4ef2275fac04e5b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1679929f794d1953ccc5f6171e07555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1ee645296f000fadbeaa4e9e033a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d99009cc548741cf9ddb0a89a73c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74577f6c79d823c30a903cbefedc2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad89c203b9576e1abfe70f7c94b607d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d869313632662433ad430fdf56fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaadf06c61a7a0cd126b0d23df80d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93adb5f5988b2f7fcd4f18c5b457262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdc8df2d8d8825555883123bb1066763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81fc3c87e82657ea4eb57c4f912cb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6003d125ebca487aa31f8905f2e0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97fe1ffb31227d1382e30a4c848c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c42368c8869b269af13b9dede154c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bf174fcbbebb428bd23d3ba19afa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa6e4faa9ba4807cd4d83bd8cd7d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a319269c2312bd57570ad728e4b58770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc936d7faa1a9109d73d9eb987c3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35db0ac2e460e4f03ed5d12771b09472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf23c40bc1e7239eb0e715b0ae8fead73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2555859dd811e10692588c0f4c1aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce4f1f81ae3836159171e425ee2e5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f1e24a4698810833601a45f204cf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c6a5f076619fe732b1f738d1fd8ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3b7d9509fb65ecf6829b4a68fe35578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea14236ae3f3cfde1bfbfd60bde6c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fae10904f7978b5f2c449debf745580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07074bb56d2801cb491f9f62416ec47f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b46628829b97f0ecceab157b3e28cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26d26fcbf53f4be9f92e2a1a3ce7d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20b316ab112bc9ab694425f1f98bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ad26054390c51ab38d4593056bad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ea64f9c11aab1821da9598413fc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed2ddae822a07348368461ee2ec67887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127ee3c71ffe88443b973c1da2bb57588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144adcfec60dc0c923d8b2925877451a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b736b311a45c7dd42c9b13d33df25690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1871fb832617a11d8d134d1ccb02ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab1b23dce53de65faab22565ed44b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245975ad772ff62252f64df59663ff793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b398bffda48bd38ae9e358d277af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a8efd1c2a7c4dbff1c2aede0013bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002083c7b43e22b24ffaff311a2c01796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216a43d353cb5780730ca1685d501bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dba33d381158fc4e51f160cd72e6c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc70a4d1fbccf772117a9a141dd921299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441164de5d75f3cde1ec0c14a2b58bb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b9f5553a223f6a67fcc13aa08957101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a5df85a7e3e70ec789741a01c484102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f55922ae5ea30099ee51e7d86b318103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952d6ced907557fe5af50b91a36fc87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231f084ea34cc9a256eace004e6ca79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49f661c7da44df6533f7e0735eed7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae1fa04aad94db2e823b323cf8147e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be6e8562b3909836c89d9475bdd7b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e67d4d4973cc54c93a466b3c643b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899740d3e112084117ad06b55fd39ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488eb6f9b1b4c8fc797bd8db30b9f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baca7fc13ee670df834c3fa8280c4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f610adb8e8aa62815b4e29c2a4d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706436c55e5dc289ecc2334ad30f691114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11920e38163dd107369cdf7d9c8a9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec814f8bfb792d988a23a58127dcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151de93ed7b23bd1491a6d9ad11b52b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c09bce2d9215a0f7a55f4e25e448d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660147577260174303ccfdac6e5a9434119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c784c66e525ab74e510cbca82106120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cda1e9be93d40f2b16431cbb270f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2250c5936bcdb57eedbc2f169ae7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be126335875e790c40d2f34e7e323466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd89a794c905b1ad34f1fff48f7f1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708b9f22babac06a7531c45d218b6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12947e7541984b66755b80e4d9efffa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4684d1825f473b9b32f0763cf0c50d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c920f8e57d5034a743530d6dd2d844128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172824553e4b0c52198d96f5238464c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fb09317bc00f6bca02883a77c2a3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9446e6952626e5cb2f538785aaea6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3c04b471e9a5aee380c148fd56557132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2cb39672af268418d2616fef3abd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b207e864ad1a1a96b8533e9a5a383d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf5ffdf5bcce7538c9ebd68b4c3ab7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b588d145c6fd2ecee3e301f83cbdcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972180974b85f9fb5ac4a032bbff8c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b55329098af73a4a40249146e6a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f84c2dd8fff1e4e1a8e3699f667af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021356c3f3b95b0f7d2be3a0c41628140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db263584bcacaafdae11c24882393c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0a833a56e39f89192471e230bb596142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0665ba9260328b3628880ce50e65de8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf657cf54a454654d047083a04f8a5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b9e8b12a9a4606f47998dd4bc310145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90494cf6745a404c269df4315b9fce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf099fc02394888cbeae01c971602a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06fc9ea2db08ecf6935ea4a651082e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ecba7a7e5b01325367333d07710f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51101d52c520c329adcb23d1cf09b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8cc753d4b94a6ddfe8244566c5dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2f28b584d3f84671cb83f379a2c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f37ba488d88b571d25faa7d42ecc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d7b7ded53d1f5753f5c2befe59d47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faecf06df6da88d4393f6bf89d6b4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e855994c6c0a8205808933e80b659c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ac9e4cce97fb6b06a769a7f07af79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73131e70ecaac1e5e461958d0452071f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6864f236608789a55c6a1272bbb87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd035f85c138d48f058418eecfba89d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee4e15990779690d3877aa0d4a26d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5017f8f4862ce49668c44ee01a1f6f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb6c71533d4ef60bac4a27933091d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eab6f5c848e99dd106b4a65effcec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956e151190656672743b21416ce10c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec4a5641a6a178263548e9a060a87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f10c4e41d49a93386342bd0de1398167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20462ed10f38329b3ac35ad94f4b54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab08e16b172d4a1350e147e93aafe2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d25c848203508fa8c9c7754a9aa6a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68202f94aec9c484c8c97e7d9ec4a2be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399214bdfd2977f335dbca89d00620db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2d42f354b41d93606d6c78a87bd66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127bb2f99a6fb1435ef03d09e8a300174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a862f3f710b3efc129d19b2a07e64f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6e6a355477d47bd4c8d5b0ebff962176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1cee9ce1a74f2552643fdb4a6b6fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ff39c8bbd7859af39bd923f2f042c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e4b156f4539ba5ea9551c1ecbbd0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9e9b4ca7f30d0e330126b2aac2017180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a60340db851b648448b44d6b438b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819f93b6d34c3bd97bc88f028371d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da52179d555925394a517255f3f15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e602cad2b9d0d5c71a291bc95aff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015febfa0cf056cca47a922b7cb70c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df5d92cae91013cf3668868a22c2bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6c8d9fec2ef9ad6a32680c9c8f192187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c0f1d90dde3367c3c87e6f93c0fb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70167a748ff4b7a25e1f56ed78fd997189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953d6824f05ff4224dc158605485ff8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfdadd54bdc9f1177417af56a71c20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a484cca98c11d22845f1fcac5fbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792fc6c21f9279448476dc261086a6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baa90c73ae1a621f1a421ed8caee62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3a985e4fb99c7e18bf9aee2bf8b84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87564c893d2a74dc376365388bf16633196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4733d6ed92ce736e0d97eb911bf87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f8e966de671f136a10f689c2c601198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b1d52908e91dda51cd6cae3dc766199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126aa6148ef18b03906b586fa8adef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02bd9ddacd126651f3f52861a57665201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dadc2a69666c6a589faf2c8eebf99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23db04704d049a8a9c798a6d86e78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3eae5655ef559e97c5a23a88ed46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf219caeb6cc9787adcc6abf5ba226e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a8bd9ebf0469ba09f79b2fc4cc812206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc0f67b8e64430a6769e1fa96de68a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6f177069bf4ac15983b1afbe00ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e4ea5684b507cdf8351b9261616b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf63d44357508fb44bec1fa5c92f613210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a0386f8329d3064fbe1c61dd15c1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b92ad99c81c42e4316f4372a7d8fcc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1a3526f8c520f063c877f6078a1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3b1ba31ed9ba9e7293b35e604dd6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f20759123d5facbff3691c0fd8bb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573e4e166251b848082c66ae5b4acd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edc25c2addf3e91eb42bf95e98819e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a26c555cdcc8a6cd757fc918b4db3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee25222331a9635ee7397439a1abd3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb2a16b1fe4b88b914c6fbedc2460a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f3cd260da115303226233905fa12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82890fa78ed7b501e6e88556948b88d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427abc61a25196f115eb6718d8dd627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d708f516931c299ac536f942c35e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d9db29727601fc5f1031ebe1e24fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d93d034800c7ee0dc95c13202cd28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e7a077384eb746dbd321fcfc76b24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be24c6b19c2a1531b44b4e6b293369228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8197cecdb0cc8d77d9159ce746e213229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c259a6b4d1b726927ceffd13d2a5de2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42476afa8b0fee10b427a04ba8fa8ec2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1690fe7742bb9fac9e53e44ee37cabe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c712b4c6ab0353ff655873aba12c02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af3621e022cc173fa94a641af1747234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc68fe3de13347ce1743c50979fd3a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871c46fc432d4d6289e58c1e28e8a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382a6c4f463ee70752324cb8cc33c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a399d6d95fa072c5e1b26adb1bf6d98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba476800b2acb785536229da00c84b82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60f3d5f3eb7a582e074c10bb0e1b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6909cfa5ec44e42ea12ef056a4b9328241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317046c3d9cfd5cb39bfd9cf6a683f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef37e90fe3dcde7f76853eeb83456243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a498971997ebc5cd6e5d8e27e60fdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67783f59f0b463e818449cd55983945245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f80ded96a04f318639aef1e01213246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f3bd490a8432d6302e776fa44a4d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d448917551874b85ffd095004eed1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc0c57699c79d2fae0c506fbfcde8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c564a207536f179b545eda2ecd7437250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c92ee8e30b514bfb69d7439410abc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22aa873797c480535efda6b64f9714252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b758a48d585ad4be7387f44e848188b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee69c86f858b9219b7be2973fffc83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ca97be058037bbc06e91a0a13ef98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a090fdac4bc616ae46366eb998f5ccf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce86c906043940e87b6eda057488f3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35590826479fb3e77d6009b9afb286b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4944f5e6c01c9013466fd7bc8a31b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f806d8a81376be149d2ffa44f87316260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd548f5f1039ad104baac8f232f654261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4be43fcf98db51f0fdac6e2601a40d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cbdcce3c8daf7a2da8c489cbf448a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7618bb4b8e74275f2b9bb3dda311e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7ed8fbbb6fbceabae90dec6769cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab5dd2864e100ebebd0d6e547ea28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c03e712d2c9e3354bef7d55a3ec76f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc5adb910f509c83d2792b5613c989268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a4e01ec15fb6622537ef55ae67cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc88eec0b7d2f98547ab2c1f8fb1447270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f37243ca6a27ea98cdaa198aaa72f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3dc00b684f44687c9b29861fa3cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b981efd28476e742d968855573f7cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ceea2d3ecb055be9bfaa64d04ed10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2109a011a4238c9f82bb74217fb89a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb317703f75d56252952cec3769c19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd19a9fd7aed91fc3f78e099e7a1928277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b2009148cdced434fe4c9bdb05cd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e4e1b732835c411610a08bec3f50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b235df22e616d1262cba8ac41f75a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed8dc93a87508d4deeab2fd8ba4db8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238144039d362df75369d82d010fe92a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380aac0c89ea869daa4c782a6909dcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0a7f91d27df9e74919cef86c7070b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af0cf8b65703334bb8e71bdfbb0547285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c200b78295a61d7d7ef3553c819be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fab160af460023148c027569845f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311e31ef6aa3813abb8598d54d15f66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d2fcaab7a1eb305e2e61f396c6dbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314b73f9d8921cf08ac2a00d60e312f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a2c62c314b936616047a2d917f3e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98675d4110e61917004e018e380e0e8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d73c267aa91072710162a39d53ef07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134db302324c42fe121a31867e0d82f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d6c591a12e70abb25678a84456e04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06b741955a2856a33f1fd19652f6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf865d6589b3218d4f7835ac080cea8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835cc8dfe5a2ce4e613eb2747a6c151298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2ec375edb521cc297ddc2f41713f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9e769334db53fa40120fa36942cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb341e9909454178d097511c29158dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfaa5d3759b52d8dffec2bb9383132302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d91edebdd683450412a74713fd2a91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac9472170e2113752e178f7cf13cb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a51727f9b439fed6ab55b8360245305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220a573a5495361f22b550204122e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725afcaee04ee3a713e2fed82126cc03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa533fb14b9a5d3e0edb1bad5b8ea4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797497ff6210c86b0d5d0cfa271d11e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd56269733198b63f80b27f7793980310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26a917fec33716bcb9743b6db8a71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359fd1c186183320086a356e3a7e6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de57390c9b2f28bb7e119c1da059d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb62d73cf6f7ef40763e5af307c0fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff78349ab934e97bda28b10f53192a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07743990a00bd8208b3b44f31ac9e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90daf060fd38ab31005473d23921a22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31af4b43bc06da8d830e6f29d85f3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4ec00e6169c9bacf360a0217c39a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de5a3bb75e55a6dfff4c7005d34b2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a2c200037136232ddfe928c4eb00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1ac0a5a19b47d659e809c4febc38f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3938f8d62f80019fd41ec5ffd018323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed76276391be9a07cc70fd3d9261ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34274d1755c2b12025b77cf3da81dee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe340991b7eed87410eadc16a41fe9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503506200631e91b1b8962f852fb540327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2a202b3dec0d895586320d8b27e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045594b22b3d77d66afa0cd115b142329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0356bc5edb6c83bd525ed106e34ab56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5afaa17a8c91586025b8b67b53904331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3a8299ffeb084c79663731ef9e8ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59eb99316432e727afbc1e813312fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090f2f4b13f87e235737bdcd1835800334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449fc89110a27de21c50de111a44e1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52516b24d26d15c5b7769c53d533808336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3c26a02ae57694249a2dedc1beb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ffe5691d70d27a95dcdcc6fcab09e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd394271f23eedde0b0a0870a382d365339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b3ae80b81f8f4e1cc9fd0deee8c71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841315bbe370c5300b7c536fdc8c9b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06a977422a5db30a9d9c6e0afb847b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fb32ecb6d9e4d49bc6bafb3603351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b544f4323c18d9e9af4802766841344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0047679fa4388886f78da6691583f56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86165134e8e306f5b7b0d815b72545d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7c06ef642173fed98158d42cbc74c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2753f89a4bb8472bf3a8e36da3574348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e636e699648d8109b49db66a99cc68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055aa0e74d61f44fa1f8021d03ba8b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cf1dad2075e806afe9874b95bbb46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f08da33ec645af0b87805893ff0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c218d6a9ea588734e53cfab93aa96c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4a87c46185908a6690f7f369bb2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425cef3cdc0d2b9b8ff2e9f19e46048355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78588b3ac90b986810d6463ff62ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d903f7aa3f052db96447dc94f41b632357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf53cef542e2291402158fe561a40d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316b03a7ee0c5f873946c23200387fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3e2d09883b90da5f94b36c5fcd7a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30009cadd39c9340a7864f2a07e5b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379234e09fc589527b6175a77fa107a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd592e55410c88b72e9b195eb23ce05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c67a5b84d2a01575c114ed97bc0f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475953d652c415b8a71efae0f1d271365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ac5ef998d438df49f6df3510a8fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1be0c016f4e1926893c97a80f65bd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22db8706dd5688909d9dfbaa0332da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dfc31b8fbfe9ff69efcdf268ada09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b36ce18b710d3fc653ffe467c9fb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52ff748b53f1718f75c0a0d05f6eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848434dd05390b2f263a1feb0e1aad9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f28596c95fe7f07906c0cbb6b8e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5be76f575307eef099c2eda5041b20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c06dafbb00854e24f3f8e05f8f1b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54cdc2a86b6cbc1cf46a3232b9331a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad356e062b7796704a656f351e0706377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a05048c95aa79ad886329a2d5758378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8ce0e44d78b025711e581b0f4da1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edf2e795f978a9b2cf68c18fc7ddc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5405c2d3224c642fa9b318326bb580381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf2d658344a98305c044b58d233ac6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2d1ccd4e7345c1f5b7bc6c9388e6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bca5a8e8c8d34335ca72dad9bd19c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea58b59bcd4cf83f196994b776711b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f71409707f92e32d8921a35d3e0705386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dda84ae47aacf9a2e6f5aca1ca609387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08afc1d7e8d59d366a7c3998afd16e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d554255740e072d349ccefa9d3382389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d38c53fed7e924037f82e2279b8a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc937d630c831a84313cfc5e38ceab6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3536e2ab05df7e6af75c4136bd3163392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c756fb91df8f96ea9049c461a1b82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d19f7bc9db033f754ac70d9ddf102d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948acb9f5f6a45322692b6fa55161a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eaea8bb216f93aef4953f10453f60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95566b3a9d867bd546b1b58d86b596397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09efed4682fb80c7b66122d97ce952398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f6c64531407c87b7316ace3cacaed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89008948eb372d47e1a0f3955697855400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba9f930987a044f91d6e536db9e51c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b82d2d4637a76425aaca836e0f2ad4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37989f7cbe976914530da590bc9fb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe504232a71254e368863587cd909f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4013d73e4a7451a9aab11c4d80f833c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080754475941df4a2e4b2ea7dbbf54e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e65fdf2361d4321fcfe1c8eb6aac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475e91e72294fae2620625eecb9aa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d2d9a8cdecffee8014d6016180cf4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b438f89c724a14dafb553eaa75fd97a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c37e3a9b11bf9680525f13f72008411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f2c65bac1e6be10465c9d6c0a233c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a52f381a2a8fd8df6ea22816c853c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88b78d7194db1cae1d1e26810c76b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc304a14674696f0c10a33ab480937415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fef461ea6453825b53c6c1f897a71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afad05ec8a0a67fb9ece3651ebd08c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcf5c98f2fb28a07f0efc5f3b26a67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de73acabed49004510367d87430632419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460bbb37578eff6e773bb3639ea10cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca43a689f018a9b42eab662cd58530421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717a268787f17f2af7858ef1ba34cda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e4b8d0d442361362ee17749118ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069938fdeeccebba2bdbc3be5e19f8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c375f2747ecd49009cfc30867c49330425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5fd16eb75dbb9c9c824ec32dcf156426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecaa0b6297ac0db40b76a2a00ac631427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f445898108e5fd23f1871b3658799d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749bdc9780224e4e8662c4d434fb6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558483ee810852db94a0ed01efee6151430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea66043f09171671d9ee2ffe071f3d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596341a92c34be76d791cbf72878eb1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263c885a8b82f308875a9323388482f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19446c57c60a75324f0246838bb6f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09c4cf286ed09e6989c286921591a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ccb2412b0934d9b4ea65b9c165c1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ab3b401ca0067d1ef5ebf9df3a573437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232efd8fddec961492a65d277d19516b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034cae3e95cedea879106e042b553c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050378cc61c389e916f007f64f48963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2026a76550f5c6c5dc7fa4c61bc79e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a589cee2cadf5522097784d4b5410b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e66571361f80dcdd13f16014d53ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb54b0365795203e907d7ac1beb6b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2421a52c5e6c2a3814c9d3356f2f8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188678959a8f91ac4a8fabb742479b94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ed6a8daaea4ee77e8cf71a52f249447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49338ed6d7d730b549fca43028dfc27a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e678d463e9b056e892c61f0a8d47b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a049b1130a05bd17c55f03388893450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060604be1644305ca7589c7c5feabc5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472760f715c62c851c6bffa00871cd0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd20b55ef13204bdccbc24f0e7b89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a5caf4f5e92f6755d3af6d039850454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb798bdf3f1c76012189394e66658ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92e0f97eef47f7fcaca157ce81be50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf87ae8de6fa74a41b7b73a63d90daa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489431f6773d831d1eb01c5818354a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b98dacd835f6dfa8457dfa2f6a210459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18061615156679e43ddd66fa894dc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f610652b113286b23986310ee412f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5410d789094992b8dc77911e391299462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767c32827cddfc36b4e6f14f8b0b3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f08737a23d47c6866179577c244a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd8f6b0b23718b732ba8cef37198d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9591bb97c5aa97d84d7b5a65c845f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff591664b4710854f0754b67e914869467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc011b8928f594f8ff82f68e35a98ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d5fd0f1ed4954e365fb10e0f4a038469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc57e80b8e13d086e8ef48bbdf5a9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d7ad364a337e64aa5b51857c26bba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ccf854fc4d566b2baef9ed10bcf77472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ccd4d3a2c1dd32d07472358a24604473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8edb82c34d832d19144d84d1ebfb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85f073d9c712bb1ca042c14737602475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5932bd9612b4709d250922475b3ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51a6ca250af31321ad74870027fd30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a78f51b1b57c017b597521574c66d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fb82c009b3fe2f61d0c1689996efb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e5984719fea9f3592570c6f28c08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472a0cfbe0b6d11a286a4029f6db9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c4f306e01e640c819cab01e7f561f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133fb83e26e689dd52230320315432c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d6f34d77bec5c3b5c904330b83c92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c382eaecc62c935eab809b71bcafa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c5cb0f3975abd68b73f827cae2d9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec87b64dcafb2f33797dbb29fab3c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adff09939b634980230da2f02498b9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc7c2f02fc0def24e9e2bf7a41cde7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae06c72e6cf3063b952d72d6469a4a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ef65c21190acf9b1765553336dda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aa4115e62c807094c259d2a409553492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af28f915a4618d8766342d5a7f46c06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb26a07611bb5ff2db1127b2f05e5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c100fa7f2bf1622f96a4d1db3c44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7da8841de1e66fecacd462d6a8ee9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b8fe3f8d3a033ac2b16a37a82d67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add16546b2340d70d42c0818904505498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d36e5806f08d4024c85e43defbb30f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c1e6e933ae4b95f29ec43d272fa51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f07dcea66a2efe6a661df0b7e1ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c60a830789ea24a78c641550c525bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26994c3de9f4077dd3e106ce30f20647503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b9461fcc05ae2729d19b83dc14fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c5a5ba1aba8cac6713b21a95b3679505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f9593d7d2e95e8017f84e7f2c7796506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b7cc300c14556fe6a7ba99356d7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35674db50ce50e8ca086221f6241b94e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3db49294d2fa113bd25c9dba753b1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e10bf6ee06e109fc90b7ffc53e8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6baca5683098c3d0a8ddd6fd3bf0c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6458a288c1ef663984746aed0def6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b16654f7204006be8b4da492fc61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b837515995fdcc1502d330395dfcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd764b3d1be41c8c8639e324043c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211d8322bb8503719189c9ea226d204516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356caaf58b01dcf273732c859bf4e55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d3ceee8a0d817b529e4102814d900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7a9f6f5630c9ef0c4114d78570508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc1731ff06d6ef6ad420bf8baf7199520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b5995863aaf47d0aa40bc896aa56e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23d3bf43fcc273112284a7bd63b1c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f48e3c26a359685e6e7b00373fcec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d518881810b9bc625d54244330d6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dd94e80f2abe70278c21b7e55fb1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3907e7477fa6e549f7f68f90311cc3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd078a7b566bd3b58fac06aad0fa4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926df43154fc4c2791beeadf17fd3317528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7980d27c3efb2d2a455a5603be624529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47647a38dd4a3d4ffe1e402284bcf44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a37ef6dc3b12ec20da2050ad369c6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01331b7cf993d53e4b24a050a47a1f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44535731ba099f8fdf37042b6716d91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beb8a74d5c64be3635e18f3efd718d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8812754cfedbe5ec567a5d4d54febf4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a17af03d63f64d2fcdf6b8da83da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c01b924a6c945845ba67c07bc658cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea2b538b35859545161393df44c6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7130fea5186f530684b0c5e77fc29cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002224f6082e80af99cb44bae104a7cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad90df7059e0199bd5c2695f385e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb57bbe8c848a9b327ba49f27641598542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8e7e66c3dcb35d34bbe6b3cac5c6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a09b22abd7a5f47d2c6fc1de87998544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824673a5d529ea9152d5854675fae0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187bfbfc9e75e4f3987c948c2bf27b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7161a6a9ef6a816ec84671fb427ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a24e7a996bcaa2fd8ea30b68adf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde982e32bf94dd789e9891c3f519523549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4faaaa88d320b2721306dd5b86961550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636458372a84aae6ab7a53f24b6b17e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bd64370fa68eece306c5dd21b8267552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844046c24b6d74901b8d282f18a688553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eb0c4f47eb29a32306dfa6ab62160554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b38f82f4296476cecd9837ae471831555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db32a894aecbf2de557347327ace17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0cad60b1c4d790ef0caf957f71b15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a7e1f3154cc25e87b0bfe12ec129558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4c6cc7d695fb7fa31318b7eacf34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213d159777085ef56aee0dfe3be9adf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023cbf0c81304ebe47287c448054b1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670427ee4aa17435274c0ac20218359562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0f09df4e5c4e55597aa468fa30197563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622fa95048757d4a8f778a6b563b1a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca4af0211613ce05a4c6e67ef94f04565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc6420ac810b3ba9c55322192cce6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af011331716b6ddd0e36563823c2c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c99212792e25c689e9bc260de785568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ad62daa1fea6d3dde0583f0f769f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94a4f1746ffab27155845248a3a92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bfd4df97c3a425d9f6441d3bcedff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279362d08f322b9ac0b83b68b7510e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3c4048d2d108ecfbb81d2f46a7148573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed73a6cf1b4d3a9b67d28a720bcdfe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986c656a5ad17ce483d3d61304580c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37135bfc408c2c0b1b7cdcdc3a85c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841f812bc76ae5851d09823a50e9196577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b08fc23c7bee5454f6e9fd78879d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a56ac39e7349e042245d9c13f96d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b70fcd827ba3e6f926890cbeb52d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26759d5e8b9b756406dc4e4fbc64c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b636b24f94e687490351f18e7e96a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35cea13a8de3413ffc8fbfe291b327583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09ba70ec3a6c79003b6e8e33d962a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2876e2709a17bd65b443ba9759afd8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e8fdd8dcb3c0f496b6b2781563cba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f5a56ad2d3bdfd5f9658a94d276c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3baa603a9099061af89e460b2b71d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4c8bf084b82869b379a498633682a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c018b373b84b50d7c0afd2ae5198c9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa1c19c5dcdbbc0a7c81947306ffc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b06010e7f4572f9cdd81541c29b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee323d1d26c71d7ab557f44dc2daf35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac2c051b86fb596318c7c2c5c86d78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617382744844fd9aadfcdd97ddc279c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528db52470a1fda1d7f7b3b02c23a8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27aae1045f628ac421fc1984418ea1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282240d894f5ddef743074e852ee4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824262374fbb5d675c92b7df64efdef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea51eca840f73eeb544ffde8b2b545600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f758e51e0752c80bdc0fa71e5edf79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfe5e3ea133d04d297a312fda638da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdeb54645f150d583b9d22129d719a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654e846d88dba9b7aaf09457b5bd7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7dc3d790a1dfc1507810dc054dec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a35c52d503d68a3b641bed225a2449606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1a04ee006443716d8699f2ad9e63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f8813db1290b3fe01e44ec745661608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d3561f52f8361918691748b95fe94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a515c233d6dcbe8a6daf3ebfd4c92bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c20cf14c771cf578211ba78b92921611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312ed52acd80dc67e72012f16e8574b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90c38858d5fb78a76fe32fd08864f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafc35ac5b717fd05067613c183e279614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a754143ed20fbd1e2841b3ff9f74b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b1c7b206010dbb1ddc1a4774fd32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dddca2de7222c72dc4bddc2c3d0443617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb673c4b96d7fb8bf84b5cd8a6dc51ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71023ba8a5a470f844684ea7a567f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4323ceee0a822ccdaca598c2ba873620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17685c2dd86b4076d31b82649cc0d4d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6452eab2c060299e18d8407717ebc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97195c67474dc6e033a598acc777fbbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e7a2d94183d39d791d25deec2421624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae50032c87035dd860f177db4a48eb5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb1207d6dcfe0221df4d1e77834f1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6f96cca2c77e0348c64869e70256627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3fde478cfef1ce1a24984fe11c05a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45294fcc470a77381898f6491c12fcef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934f7da85fa299cc57a48d19014d703630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1137de98e0108da32b1240cf0d6d4b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72910c40ea2e0e7f618c962a4390df8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f00e2dab785eaf590cbcc494e13b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b925efc594da89a1add5b987d96ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dfecd357c9e447833f4a0924d44f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db1a5fc93d04aa710017537a924ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0563998e1c9b08608948f62e908611637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790bc3a3c22fe756535bbd2b7c753a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90ebd9dfcc3b4feb0b2a1620d821d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269d07664ad1f6effd37404ef37f2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3324058b702cad03b741882cf244f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b9000fa78fc81f71712202df06672642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d234f4afcec250124d71624d18a3c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922455ffaa5c8219a53a094a027ca6a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964cce078e297efa989dfeb6c7d37bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42373ea07380905e54fd2e3be2e15635646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a860ea808077bc388483d1ba4547cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313aa74ebae6c2f846102ed403bc015648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c8439c523a8cd991f210ab06b5fb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aaf5b10516b5a1144c6c4976c0287650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0680e3b930e860c8c0734817d828a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac856056ac2e41b3cf625f0ef13a1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a2cc38c5f82449039b3a628213033653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb035663b12678986b850ffe8627d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228d9ebb91bc59ff5436b8508363263655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf2bf0356f90f690d45fd271bd3be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7657454151882b843f3af209c4915657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c67e7c926d5928476ac9c67edc931658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5680ed26ff1fe3c18541d7681e2bb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fee392d96fba9db3833fe608da894660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b0d24883f9598180ea6685381d055661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb222c57889ad2dbf530f60f0149a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81bad780f098f28f553f9816e2eeae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48288212982770e0c768dd92dd12b22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa248a536abac36a21dca1f2f0f02d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f1a2cd2c13b3e405e715cd6fe115666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaed14fe325748a438504c83a735a16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18123dec0eb7b29a6daa73916d413be2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef268689de6d2c3540b502fa492c5739669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e84a770a4646cb91ec5536b4daa2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2840e150a771c5ee528dffbc55bae1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da127ccdc3a7e36a5286da5ee3626d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fdb1f1e60de094ab37b2e5198c006673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5424abed5cf3922b6ae259c2480175674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860c87eefdbdde2c17073499362ad4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f2e5ed98d434789be07c9f4531240676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a215743613d4dccb42e9569d259ab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac323780e05810f8cb8d9e17e985ac52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe287d716cd4a4df804219be6721cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efd5904f8baa45544a1fe8d4b25ca8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828491205f8eb67f7221ba9bda6f1b0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a54dba89b1521cd7380706819c46a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99f4fbbe026b663f753afcec1f4fba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d853764bb81a333ef3eb3771ebe9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f336a3ec7a99460df257f243bd83e1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42438d3ab68fbcfbcfd3351e0cd7b29c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf8bc670b3aa39f1a6659157da037d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60437cdc6cded9e510fc0923782b6d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9f301a78b22edf099dc4cc90c6ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8ab9691a20bef6ab5f5d414be9a7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeca94b4192a6f30b94f7c48d8c2f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f3f32a600762a6bafa313909387fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c4e1477f8cab94f8ab6d8a84a3b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db6f2bfae380c9ef07a3bc1664f96694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d3fff240bad5620d8a8577b16618e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7ac060e5a17d5e80ba11780cdd18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d6ee975c5541896bd5a057d3177b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac7b13ec79db7adf8797732c315e4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f553fbb25ba579b6e86f82eb2b454699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0036aaa4465c67f22ea1300c069041700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cb0c3b4a70e5d569e7af313a54ed3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e79b201fc5c017cfc522e8a58ab861702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb355f1ec1ed0c340e3fe494983fa9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69284d75b3d0d63e1f1435d62388abd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fa89d3158928637ab9797447b6cb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51015b68a8c8e5d66e74bfd686d0b532706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d32aeea0bf5dd511eb076828dbc28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ec0a222dbefb4fc955df3f42f3b1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1671cc084aa382f4629d37db0ae19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7335caa7b102ccc18a2096d6c487e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f1950442c4197e77677dfb54dc95711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88966b2e6cf12cc95defcba28cfa5f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec80ea62b8adb0f266b95b8e9da1b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1042dac70d190d09a91412d2a3d95c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6a168796c2c0d07598c99271e8c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55927fc47a0b3c0592b8fe35573929716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578259b6c5a808f853cde249df669729717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242df613cbb54f01c2cd0fdd1abad8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd37daca7659f198127119b206d521719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7d84e0f6e958b7889b49dc69aed8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146bcfe7f64a5daea506f2b9c9dd7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ef4aff99d4b4385e85cf27cacdcbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e571d7de428d86626a776d5f61791723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900fe597eec858224603c93362015a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb568b1b94f908e03ee20542a4fc06d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c26d4e87f1071f1a091e9183b0b99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6642c81c50d55c7c58f8266da2113727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d374385cafae331777511aa684411728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f178584cc9e5c22aaf59d384637ee94729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b54d46eec9b10549d5f54f9bacbee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5741b144b9bfd69449159766a0f7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39328cefdbd35c8c646a75ced38fa8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0996a32a7d20d7a0bdc9142e3490a95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf2ddfdcdd1e0005351d486c3410f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1ccdd244b069ba99b69dc9c00582735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de00d90e1acaffc5846c040157eec8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a78eb5077713db44e899f9ba012276737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac89bb2c2c6c2d98ee52d57d351db4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98280285c080dc92eb277817ae78dead739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e32703b1e1d3fd20a92b7c473d620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d783a4ff7ec7c86116bd3764faed5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4dc1ca8d74ab07f66c4f01d3c0df1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daadaaa1409e6aaefb48ac3397175b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84384ba29d7a9f90212f5d5c5df875b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e25ffa93b8f18a1d1937e2a818651745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe537a66ad2c375b2003d26a4607285746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af8d785e0d7ea5136c4e8b7fc11f14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45835a07931ac3a8f2bd647883d115748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc698e338bf5426e0ae9cc0c151b08c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffd1d4ad7954b1092f046c89e36abc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e29f1ab13236f2ce4e8c8b0044449751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc02a2cf8dd621952d9e07914d1a73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebb471fb1b759ea0127d2b22198957753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e7670009a61406d3035382b921825754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f065cc24c1da7810449d363117fd2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4d9ed559da2cd1cb637925bac6197756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85eefd3d4524c7b242ef8b1e7e9b4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0046c1d1f309620da56ae31f015e08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aeb48bf346c02cc4bf58fe8aeea1b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5523db657f2d8aeba8874203ccbeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687bf9e697fbce888d3129efd5f874d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c946511ec533036821f51b8cf1d2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88aeafee472e26c7f7165f2bad009a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b5ad5f312b3dc2d1737d8f52fd3a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce21718e22f7595f0eae63dd9e81f8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489dffe467a86555731e4a1676664f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26d912b7a8a98bafd39969992ddbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488be41fa272ed3f551958f7bfd070109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6e0f81a5ba3e9554370f1602880e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1104b4487de5552f389a179201e1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492244fd8eb0423190433562db4dfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362544e1a0d50e99666b974b9765357e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c82013ecab185e2aea4e384ff785e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa0687dce926273009c7ce10497ded15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec51c9f89617167739d0f276facc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9502d5bb134a7e8d25435961b6bb6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c9709b4def52277b89b3a73fcf1d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6010da4d459d747bf7d3e714fdf1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61df15b3d445c421eba9249977c68220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639640b44d0232bf0e70bd6da9cf85ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e46bdaea23ad09c96af8c6506e0b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baadedc4d2ea882b5e6b7b10d59547523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2391d65531c82a9aeb890ba2ce9a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f95fc4a790fc84f74ba8c1f801ff025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cadf1988f7d144b0ad54b9c5a40f8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c1c8456de50203f7ea77493a28c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc197744990ad2831798a6626aa3ec228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf2a7b2b6bcb4d232c290cc51ba4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81457234c000f5564d5f716707750f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25867900169cc76ec45e0001c3eeb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3ba1c499d413b5e5bc50cb92b373e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08254f8686fc9457013abb51576fab033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d64f7bb65d7d78c3ba07d5de8b98534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff2663b219c427d5f6582feab114c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0962cd808869b1150430ff383538e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63d3838845762abee623087db88d2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66968627c83ab6fe7d8475c765a0345b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c71f8a24e841d592ff7dbdb01af0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4992ac5704e611bc5936c1b2d0251e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb904eeb6d6acd48895c96e12e999b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07f62e23dbf217a6a2c3053b56c65042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c93ee7ac20b91da45fc949f7b560843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1239c0c4f7c507506c4d883fb633eba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ec5a9d4351766d5c50af7e2d9ff545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407eb1e3dc0d84f1a5891099dc2feb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec44cccfd448c247bab265bb29337e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef26a87b0bfe14ea93abe1c7bd96abb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd471215247e85cb7683beb638389849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d573dd27c04738cccc3d7f53f1200950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f3c30259e8d4403e161dc27d5337651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddcfc9a2f556fb0d61b236b336f0d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67b7f5aacfe0099ac258c3fd1d21d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7864875b39f027dbf8c806879c983a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f8455deb0cea7c9256d2dd36b25fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd6eea3d52774dac54e45f77f4c5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc032dc3f8e3614562e56778781f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c78039c288dc5c3f68bcfa64d21a1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b06b8ef5f80f4cca79ce668b8d44e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d15deb71414987f4eae691073e8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d81a3ea83932d6900e4d2d28e880761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc6758423960d5d2c864a54f2aecf362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ad5041ad6229d886515bb43c9d8f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cde60b42207c4701f44a2766f9b59664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39911abf7614f8ffab92ccb5ac57824d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce1aa0f1154ff2d3587f8a65377ee666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc3bb8f2e0b6fd2fe5b5da3c703c3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cffa9eda71bff8c18edd372822ee968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193297ad3b8bd98e12cfc2d05b0fcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0547c7561e9bfcda0c091bd62a0f12370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b423c584071849ae0414eabd1b42cf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef735bbad9399c9372f3efe987b60f1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e453c9e91c1bdcfe078826d34f1b25d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc893a54b26117de38527b4fae5e3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee41961f4793f59f7b312c1aee4694275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e52653733a786f1e3bf57d7e2667d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09cc08b132886b35a698984343217677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8b5cb892320f2410af7b807f860e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3b4a3212d69131fdbf45672ab55fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87917cedce5d9986a04f2473c007d30480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d74eae72f92328846a14ad887d6f1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a032855eef26fa6932162f9cfe809da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef92cac41a19ea61b1a784127c90b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7c021878209210538797b9e54f6be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a46970a8bc5717e6df064c56ffcbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b53d91016de18a3de98702ffa1e5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d619b61d7fc6af7b2e7b875d46ec42187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f0336819be0a9fd0485c71eca894888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3862280350efcca7a0378fe878f9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382a3062cf4d7c888cfe1ed05f680590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fc1e1d92f556a42077fcc78fff9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d6909214473c8cb00274337e50e3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae1d4fe7e9be92acb2b12cd7950cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c49473c57fd3c2ad08925b948b9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db120e42cd82cf08832360bc193cde195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d80a14141f998d3681373c99094d0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29518394df2c88eec8c87e413355f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a76f0c11d1f62a784644b68aea42398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aadf558e074fbce59a593683e4f6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1818104bf05519e91bc478229f1be73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed607850c62a0c0ecffc29ec55e33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a4b6ec5dd04c91b3d297267229ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dcfeff91752b36ceae5c04da7e533103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7260f55490a9f684695ddbdf4f250ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c624a1d8801bb3c02b9be4d17662dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a47bb5c28f0539f97fc95234d56dc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32910f6e762629dae1a9917bb8c0b8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d154b7508a3e6c5abf978683343c03f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd382e7ce2a8744b42c904423068f4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433c9f43024d7d5973bfd94f09426d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a25e189b8f65743f248a2167d2b99b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce862ab6550235534723a53f91531473112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9c4cad0483ece0c7f8a0573fb8ac7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa88099883cce1ac11977e927b2dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c622c092d74e0ddcaec85f963db93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8a9359ac11d01542f2f4f7e11787d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e10d0a841c6899512e8d5e320e6da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c755cbfd347d58a0c5c878a0b378118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10caa9e4fec661e6a1b557c8a124ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9668399a4b80cefea0617ce14295a93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f56e35c88ffe0335737ed478ee302121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b6d4423a013305e07d1a21032591122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172feefe82f32175c293eccc739b150123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272a57ac5b1e0eec78ccee87414985124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54e7c22c5dd5768a07c68c8642313d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ecc1aae0796f61c825357dfb52ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad890e8693f08fdfebf2a4dfecd561127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35880c15b154be353d558d0067fb26f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e8e48db9714f3118b1972541f7036129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50685d68951b7834d396f41beed67673130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46315cc3a30f8a5966178ac16da8c44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9199b8e8b0e99be0dd8db716175e570132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df1c83731c371d5beb0c0a1b43b30f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12493154fd757ee6cca8308de02c143b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551a8cc7fcdfedae0e7d7e6a455735c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab2cdf9d655d92f1d7a8e2ec88f66d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433260b25a1dc14cf479473e6596e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c583be5be729ea989b9b3ce24f7af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772493406d2b0963f3665e7d1c7ecd37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b849f0724ee21df4026139fd8a186140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2130b0af9c23eb8c927648f5584c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce79c6e8aae29e2c73ea926412dacc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36f1bdd2bed787b93f98608962e3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817b75fc5e53ff5a86851433148599144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065b2c8aa7ce09aeb95b9fd0a214a10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239e3a037eb6815cc15dc3fd260bda9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051868d7521edc25753acf7c28273e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67c4596e2272f3a425dfcb55922302148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234de67f73b63cefe1cbb0242cd0c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37a02cf37806a9e0df2f031778fbff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd25f7f6937a550b3a3f3a876ec1c18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39650bde7c0d7f1c5611e912662d71da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da44c9b45f8a167f0b19e3f989b37b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dc160e249a220e265243e5297edee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa5dda895e8cd672c55553cd5850a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869b52de2edcb4bd9450f59d1ffbcd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cc7231ef16346333dbc1703dc8d8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88bd70ba65bf94993a91c5e6212fa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c1972d44920ab9217e25aed529b4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db250d5bfba2d44779c3b67cc8bfea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906d40e44a0a1ad1b50c22f1d724f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9fd94bf5a28e26fa1423b25701ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c823f3c0ec1608c5716e1fc93f1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac32b46527a1ab240046dd49d8b656164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b28338fcaa4a3663e21a0d7e5e4104165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44e1a1ff5bd49692cb47c04c74b7b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea626fb608bacb77921cf3308f402732167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a66a16f695f6340f6506cea4fb7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8da7a164267dbfb6ddbe084793a34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743028fbdcfc049257f39ce52c4e42f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3770b907fbb34d4a293a513e24b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1eb800a9d0ea79f990e408647fb96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e716ee4f176ee85c3968bcbe2f94ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa081ba5863f5672d5e495eb19366965174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ff711b7a331ab8f72bf13d8ee2ab8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb3899479065a58724fc38dc834ca8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654ed5a752576716bdac42ac54c94e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740555b6350de411b99eae9ccf9cc90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f954e49697696210c20f9a039321179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae3e7f5a1c2c6558e2915b94eafa3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29824565c801511cef43d49a2999f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a730364f308035883b807ee45f834b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9384b98f5cafa94235ae94dbd2608b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc20a7351440553421105450f5c48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc414632acfe622e0e41f9e7df27389185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5623b9fe4d012a6fb96a82c213c165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08b500fc5b4f091aee4a6b8401f09e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020abf3cf0e41b4a50dbfec880fdeba0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb1133234e25749d3d23ef04b69fa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74146ef7220d1a6d52636ad82a8f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967e6f19a42ede73babe9d51921b6c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4536c97f4aff4e8842057e83cb01c94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207eaa75f122a5d350da70ffd0ab806193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06fe5f0b67e2a91ab67c8655f998d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642432ff80264fa3c8cfc7776cbb0f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34495c4d4df2dcc33d1cb8e9ce81a0e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616619a69d5f4b0aa5b78d8efbbaf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92cada7440d3ebf2fb2d4e9f872629198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097ab1ca9640ee151d370d76734892d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b7dd78d521391ccad32e5f6c2755200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201626b62f2d1a656773480a8a1b6cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93200ae687f5ef5eacbf76e1c302163202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c396dd50d3886761b1a8a442e13b0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739520dbbd3cfed5ec66f097c05f6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef89e6eb96fdd496a881b814c02d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd91c41d749624ac2a76c309779850206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c81e59de15be0e3bad1eb944719edd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be62ae820567b6d1e062ea5b16e00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba0d1cf29d8c35f697981826585472209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dccc67e4d21d59351b88feed9cb4bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1e08b7f218faa759e404e865a168e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5902d7591ef585d38ef7d3e67ce9404212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c9af76dcced7f2b7c15a531071811213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a3db36ade32cfa915c0b603d2057214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99add8bc3664fe26d86429c58ee461e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252751b43be61fa5c03c1ac0a4936917216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fdc05b46f7ef8dfcfe46f5197dc2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486dc23f61c7c2dd1648fd80bea4907218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dd401cdd49ff50e1e01617addad18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87091709ef21bd732ae59158fbd5e240220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e14d67bc4827ea163c7fa93f7fc6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51757f1350c8a5795aa8ce554955f45d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504aff9a378ff41a0e1ea35d12de73e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce4a36675838d7635ee3ce2947fdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e71dde7787cad4e5c920a2c162922225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba1463ba0672fcf560f99fc6dac904226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840573b3af68311b5ddc77cc7d47a24b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cade9c728c3d670cde1d493be755d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26a6065a71fc77a745e59bd0d83c96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8df5264eb579c0cc42c7a0bae9e588230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36368e0eee55628acfcb3bedaf6f3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c73deeef3e8170c73700ea1b046ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f87a1aa1aff02b13957da386a87c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903b5b0b7fb28bdbb8e38a85e26591234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99490bfec3f748866cb747dc073c7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96e5b7d0e3bd9872ef6d05412135be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb1f20f82a220e9ce2f10c1d8e2ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe695fff92a50b895ae009c4bfe668238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0485088d80068cce3fc6999fbcc7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05696389ea7a8ce62d7f970d050ad0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137270683507c0c8f8e6f33a39b23f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210f4f06a0aafe434f6b39f2cf15c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66240cdbc89da4516a78ac5a9a893ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03cce4f58d581d3c9ddc09b1aee4c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a1f7a5a8095bf97d87c7684bbd2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d57145c13e859b9759d19c9e58de6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dd136e825630803211ce46662a766247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd958da7112b0bcebea28baae6f5fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2001837ddebb8ad42a4eb5f6e80ca4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c057770f135fab23a6eab29630d03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03412604fbe848f115a7c2d5fb14e0ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd056f50a3d1f2c6064c7e05405d382252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde161345e159c1eca1f212b2f6c584a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa548086712fd1979ce4f41507091b86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225582153b37e5f0427993e636b6e3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef4369d11c7406e62ed7edec06c1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f826189e482c3dd28aae17d9392dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef9c43392a2f962efc2c7fc678337d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edcfb1284d0695a543cb3766f653cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b9e1403c34312df0e3b1b7a508356260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08f06771b4618133dd10e07e72534b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec6156f3632b1bc632f3d9114ce47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff65bcda1032d2062160b3074ac004e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd0c9b4128f38cb26c71a8b12aded1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453280b7dd224c1aa85b87398b8ed77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf858ac10f7dd1f9ad8224729624a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea693680a7800cfa50aceb76f120a4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d48a977ffe74407104c7edbd65e93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b4b22b1db9db110a2d225f8f728b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4596d3a67bedc4b76760e2015b3138270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754fea92a943c94e7ba65df40ed4ed5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3645e0215a8ed0e43c27b1ceb91cb5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b89c004e208aad99d83bbaab774b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213d0cf46ce00f80d6351ba5f18d38f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5810387f11d80f4343bc3561110fb03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6203b7d4c91e4edb86d4a48eaf475e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2501a9e0c7dafd838fe068a3faf8b5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec8f42632879e610da9385777b8603278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefeb3bca98b837a780a6c43c6bdc5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ad6d31103e82bd005c0d35f0b709d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072c59e1efd806aba56d2c207c814fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91988079b4c2b6b82bf8bfac1e3f87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a59e069dc046a401376b38fc98748283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98bf2e3fe0af466e5992887f2022a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d7823ae7acac53754044d2100c0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39c33473963e66b1cb885242a6c25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da41b35369e1024f00daf4c17863da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf3450260fc19c0be41c487b68a9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea319221bc78926ffeadb7edb9b1cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e48cdc9e10bbb666d8ac74f38b4428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae44e93ba098f0bfd6439089cc5ee8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a0c6ec80704ea9c3902991da45a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4af560376fe859e5105bc3a1b4b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c44f0f93cdb979f959cb2b162af78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f57f025cdf4692a520c79f90857401295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21170863fc2063bac470aeca5c503680296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891527b4d9b2848d85f4c2ed45253e88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4770f87b69c7bec98d2081cb413972298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026166dc8e53ac7b917550fbbea22e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af817592fc16819b9d4205dcb68001300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4c41dc2feb0a8abed7800a407cec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc9f82aa19e7c2724cd97d722b4a38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a5d1d6d5aace85a77a82104cb917303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc26b1e9f2c3933e9c6589a7e39a369304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336be5233ebe3ff61124eda8f07857f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558066fe65cc0b4c1d119d0824550e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceccc3039da97d3a82d0b72acd7340307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bcd756a4aa58a23d38b9b08e68cb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c32c163f374cddb7325f40c0de472309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea053fa029dfcc6ca8a239f22af4db17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad432a2fa1553fa7bef03374f5986311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecca7d758fe2dae8b373e56f59ced6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f5f315552ecef830818b6d09c60a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea007bdccabab0a1f0779cf988f4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7265677b7dcfc50821afda457cfba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7c3ac92db5c9788a78d26c5596ecc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa81b99016d8c90cfdc91a8a30626a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126cbce42b2f0b9f24c1aea35e60ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a5b38ba0bea5cf0af1d16d6e48701319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ede7f2008c3939982eb3225b2e3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f8d039af803a86a99a797bd9c2e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf5eaa08b81cdd37365c500f2570fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c795645670b9557e68502bf3bf0f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7f5db0c3f9eaf7bcb11157057ebce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4b87f2b33df27625de0f8065dda89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961250da0a08f2df5da24302549b802326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea3f7370ef1148b5ec38951858cd11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf857347a43088744e90a4391ed66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19ba5ebd8e98bfe511cf5e10332ecf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504a722ffe9e8e6337a5ae4881e9f99330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac8d945ba2c8676224e45c0042098331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825389484dc67775f074b49f7499c44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079893b4dc4e5c2b235d9c4d84974c06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2b35f1874390634394296f231a4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f1536392de98fbe37ce4b5dd63eff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbea40931116255292399b5b16832cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f62039ad770b1c988c9dbae8e75c64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6290ef976c703e00a29395bb6684580338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71046f79880c72bf71fda9e90f1dda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198e9c1ee1c43bad7b325a356e03bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1487678e9733f31ec270f5f856fef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9bf5887ec5f55af89017ad321295e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dbc7915949bddc4f95c11c4944df3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd60cc7ca16a3678d8ca885bf96e87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b2990f4b473fd31a0adb2b6ae033345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3eed89ebddf7aea82d35454916d91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa57838390a15b97a84a18d9a22ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08c5e086dd763821a00756c0611a0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4830bddf77a35af008ebe274d267522349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ad3335f8431c6112854b8b738188350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ca3b8ce0c724911d52003dcd5665b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06c49fac815eb6c83d9fe854bf005a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a945ec709354517c2b51d2c4325c93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d2345ad4044c5b7c063fcc706c73b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c313c79b312a4b1fe97dd5a400695f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa79ed3399bf38030d1e8af355ca25f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffeacaae2d966ddea2e3cd03882add357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e0dd3f6caf5dae204a3b17222519358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc41170ede0886a483a5376e2a7a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f59ec0bb5355d60c2edb62ea987f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20408a6a9ec01d9171a9ad367dd5e684361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effda50d0ef02a3d6d40da4c74fd9bc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053397ff481338dc1899b36d420fff3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab02c987d8d2e3652e211123e98193a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb47d1b57529b6a2f2c64c2b35e7af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbafcf4d8385ab77f59a4efcd934bd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa23969dc3d71923dc0dc5df7f6b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cb87463b15de8e0127d42b616a003368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b159fc7839fd2fb6e6d64c5340c4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b77c5c2cbb3ab0e53d21ecefe4580e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cccc1e641d57d53d77af2b865c1a56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bae3b02243fcf477b606d2e7cdb25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af27facced55648adf73af5cd4ff783373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1704c393d444efb225e27999ee3e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e300042bc15ff14166d3e0f8f68c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528d7a661b055e79071cd37871152b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e5a2887be072e2cb880cdedebe65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37490d9d54cc348af5ebf700a004ae4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f910fb0aa9f6cd07bf07dac82245378379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc315d8dfbdf5c09b6a40d0e0a3ae5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cbe134358a7ab98ad3451902df99c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b4776186132874c4074acf9a7c93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75825fa406e27f52f2d07c6d2033b984383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc83a097c35a8f41574e15b510bf1e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92283b3070209d2cffb69e5a18120c5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aad432e6d4900f5a330a49bff9489386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980c26ff0e968b697d3f602bae8bb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d8413b2d30ccbfe68cc0793a3fb02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a73cc1492866efe7a43c0b8142a443389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f03ee13999ec76f24a5f69efe6671390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df6131b6a6b016f9a35c0fc2011684391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33734cac1d225a1e4e05b99048d7ca05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad938d7692969a6fb8af3e1ef145415d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646dd9d272a916a96e3a4306cab7a2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338736410be9fadb62c45a23a841b16a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227841d8c4c75de5c35ecf40d35d741d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf8d8ad9e454f8895e4300b2705500397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618977e5a410b84bd7742650efd02ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4b5480ffec6bfb0731f2141059b9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a6eb392f9cd34d28e893a2dd68161400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d016967513f1e5cfe416568f0981b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd28d251ebcd0482828a39f3fab1d80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5a2eb584b19bbb240f43cfa57a174403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3fbdffb8a93588f88c81d0008986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d504fd59c12fe36bcfea32da214ff6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9c2beda7c54d9a8dd741e9f199ada406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906bb808919bc55c84f7d7455a02c92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024bdaa92431f183c028f20220500f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4289cf1a7c16492222bf61ae3b25f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56b74f49ea50bc98fcd5995e90dbf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d8cbf17a949dcaac88fd71ce45ca4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e102d447907e20002dcc4ca1a5a079412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebfaea804d19fa68ee68414afd6848413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e78b5de47ffcff87139457c6a2e8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fc835abe3036fa6bc592615e5f867415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f84e797db6bea298a99ed04cabd694416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10205a127483f7fc8dc4ac6b2f206bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714359c64db90ea051696e144ed195418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6067e154ce14311abc2cb161b1d53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f62f6a95de0cd7491d2829298ac76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0657feb3a2599c13ef8ae64f443b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45f6f31bdd85aba575995186704de4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461d79526203516c171e93d267814ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8e76e9e06d2b37b3711a8c78f6290424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41370acf2253bf47182791bcb26070f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e374d88f8bf36bc03c074733cc363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42404bbd0784c241a2a428fa449089427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c5472d3aaf414160b1239d0eab0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c0eb09f83e14dee92b768fd59b18e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df2a586bb86a9a1498ce2e2e3e4a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1fb3e17c7451f291b72a25fdb535c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0ed2dda14e46b8b89b45bc1735e9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e25d666dc5dcee492729d475c4eac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d23186e0fdfcfa866f742c3d47f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc69a8d81a98936866f67403aa99612435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17389711b62719f816af7e67f00e130436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609968d9527449298e41bed89692731d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3817876b88300858e913b758d447f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb36d24e83a5c2cde0ebab4cc730d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf323e2c98a8008f17010c22a9ef02b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda08bf009e6a754b264768b84e271441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24876e4876b6df4b77fbc3aaebd84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c855658b2b496834e8a8a5d85e83a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04149dbd4709e754419d5393cf5cea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea62864a24b220a36808ef01d55f46d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95903883a691039eea4b1be51021f51f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd7f31be024c2c5f439dd616043c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32868af6858d4b4c8e37119126930e5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5250d2d463d124212cd5b49250f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee2688a2de128b9068effeb707ccb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd52e0ea0479ea95e3dc04c5b16a18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1cee52a4d10ce920b81abec907f6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b2b3f8581b91accb6778c571992a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ce1b0fc6ab6c8cdef7a539f988d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e545a6c834d913985b1e54ecc6987d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75b2c845dbb5fae605c60f55775e49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682cd83d4a5b327b12f62b850217db7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac64f6450bfc7cc70f068fc22f1d140458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eb4ed6d6b1d5e4d70ecd170861388459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e34a20ddbe172aa5afdac69dfbc10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afab1760b6f6a5be4810cbb4aa7f6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1fe0f490411f793867c02251b38a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfef39802a80c8f89e7b0e493ed722463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219c4b36d7b5eae2d67774ff935382a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20c9d099ebed73ad028e45746f091b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee05fc554dfb3bc39834909c5e485a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be6455938b9ea0a9bb520a34f7db5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bc8612605ade19dc5844181e10477468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0cbbb3aa5439b40d939669165c7e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bd92a49b2295b812bc7ce89ef59a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080ac707dfcd3409cdd147d92126926471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdc70f93f96aaacc0f46851ca621e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca226cf6cc57fa097950acc4cf6f094473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece377f2d84a4b21628e4c4af60e245474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b972a2f06ae4d2388f1ee84ebf0b77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caaa6ae598cad213446801ac42bd1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5387e82aa3b4fc452e4ca0609c66829477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a7b7ebf7bc02ddb48ab3b2b0aff3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c89d4db72416ace191d2d48b13c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554c079b155e2a87a43be49039bc079480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c40f81fefffbd71bc7df348e428f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5854e99258f260ef9385a7b8cf2200a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ae41774a16f9a9c540cbb04cd4638483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89f3417de91ed64c9a46a11f48c570484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894818fe7592033c4065d1aa587369fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4083c0d0a0a6921a763412d244408486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa752cc5823344f4c96fb63a8fa56b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf27827cde97e4c5f90ca9dd6f16c95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff99f11f05d856d305973064b8faba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc83357c2a06aa1999e013474e294490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cb3d6536d21d1dde6cbb15d993648491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc05fbb98247b17aaa58e834e41b42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87e354162c060a2da833535ff917a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49234dd4a9fcd3ec6135da8dac58b1bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40fdd26b3af64db51c9f4c840faec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4504667a7c7afff9430ec86b7a4a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c32a427afae32c8964d342a595d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba9ab374190d44f43a44c98f7f698498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde1389b5acf3fae73c3ee571f51b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8be46bc3fb96a80f0e955d89e2314500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10979ec9a28a573a21954969bca9b45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5a5c07c9258f703e23ade7fdc7a50502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4dfba3397dd05c2592968da694223503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ea4d5a84422f8dc80ec6fcba2bd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fcbf29a89102c0d2ec93ace5ec9ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4eddfd3aeb1b99996bdac128fc25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae9a9cc24a7c4d480e15dda6b2ab7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8deaf8d27b4d6255b8eb9e5fa3aed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304f73fc0897be0c3837787fa0a84c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855ba4d6f78e2c7c50884417051590510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60479f22b37f86f89cc36091e0e6e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea35a4b0dc254ea13fbc3a1c5399be8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa6d2dae27ca505a1ab0649b2e8783513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be096dcd1226b4adf14f494de5df97514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb80a7be255083a8a53e61a1013b52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a9869d8a563e1b355b1f8cf20686516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d52c6c4101a08e20e9f281c6bf70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f235fe37b52075391720ec09ca92c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc76d9f17af9182abc25f77ca00586519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cdd08b2a8808d44c56e8e34b37950520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880977147418b44b3e3c2c00c09e735521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d84bd5885d3edc4e326f67240dacc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2e1cd8e321e73f2cb963fcc2d8d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d43aedc3ebd02069aa4c696884095a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb33afea01da42426e05fe63295ae8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e408b240f5b95be373ff105d8318d89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0a5e6ea51b436b153b3ce1231a230527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414707ebcf1715e0ac4c30e8c38a21f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003a0bff5cb7cbdcbf9fe8f0d01cef2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000d1cf927d652d8747bdd4a8f6111c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854bf132c5245f91e96fc99c7c223f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955240576353b78c163ba02f40734d4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54048e08165f21d23b9e925ddf58c4ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032ebca766dce9f3a8d9a22b0450a24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1193d414aebf19b1c6aa55c2f97bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c39eb3ed30dfdeeebb6d8d2af310f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236487d1e5f6aec45ecbb72523bfa1a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f174aa308c6c48ab73064d6f25580fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f771bb7249011a6946e1afeb02a5715539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23174140335eb79af0c9a317475d294f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992a820a8dbe8534e166bf6b3b5b420541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9670bcd81cadda85cb523141c0d9f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80babd6093897c09075c55c93e25f70c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af87c97c80502bae114fca6d2087fbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1326e52d973579b21100e488ef916b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bac710b2f3ceae6c5c54af00be06e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c14ddf3fb43981f66a2f95d3899a75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84230dc93939b71062d1024d9eb7dfe8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d96b5b7465b8462a626217e95ed9a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027fd37c20d6e612ba1c81b7dcb8131550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bf343f0274129b2ab43db3e75be74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d516941f30a2003274f060c83126a5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eadf7db97575bc7d16f0d71554672553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09121ed697cbb1d396456e3c8d7918d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c302a852d13c000163249edec5c301555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2187e0e88e256f46bc4335b46b6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af229a7f553fa4b1aedb2b524850089557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10264b7dfc1f0cdd41cd20d4449fcb9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06745f29dfe5b6c7be6fa9ca99fa2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e64a9af51d82acbf3637e2524ad6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d540d5a849baf9abe0aa798ae9288561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b6e6c45cdc0e39829c8ab7365457562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b93f2696af292a0c3ccf5d582c9e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dac06e3c8f14572740bb6e1950620564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee325cc858cecb2f8a4e31569559e937565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aca0d822e216dd3c01041edac5b71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c79803eb121c12a142a1472f3238d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6baba096e31269ff288c8ba93e3577568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69c84360c983de58762a1a7aa5334d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6581e503508f4786e151025d4d6b44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba837f61306fdab32e0287af4d4c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eb40af0027177e5bdc5c0a4db3675572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6b298455e80d9a6be707805be72c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526e75e7af6eb6373ba9943c27778fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03fc3bfbad94ddd96ce7a9d5fac9b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7b85a20f2fd3855c6522fe9c59292576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe13e157abc22264a35c7ec76754133577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a581ce1d917b6b537abda5e4b527db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb25e96d68f23f08b9d1f74c766b37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c12f29dc39a371f06e02a74f33adc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898ff504e7b5e6f602804967fa73ed7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cb7bd93b39df1fc11fa51bf43ece1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d7e8d3a49ad286b9a3c51c22c5b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e5b8ee6b668f228dd5a00a8a1efe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bf92bc6f10085b4bbdb37a3c4dd9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b02391e275fa684fbe73aa9fbec77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0ccb777fc1b1fac8f21b233babd83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04a5086dfbc423f5b039d7b337940e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d062fb895c7768c1fcf4044fcb13d10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb969291c41777ed4d914f87a8cdd69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53394588777ae30d5abe0b9be9a51fa1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f6e5c6c8e59da9c54259fd89b5430592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f63a05824e4dc43a0054d29ab448593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df1d96e0b850dd3d6ea08b8bb1d842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52071e16c36dd4529794903bc27bd98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ffbb427dda676b789dabb1f69d8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11969e9bef87dfc7850fae75038a5dd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ff97c215c041430ae3f65d86c0c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f2de6a5c9e9a8b1fba35bb18d341599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c600fdc5782eeea48d263d27d69034600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c49d7f6c6737fa4f6831d362e78f53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b692f8a7ecf056028f8221412f1e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bcf9078c618319e18720821acc5f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0895f3112414e5a15acad9fb02a08604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea665edbabaa467ef689486ba2f1956605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c731ca404edd5051b3c11b170a2233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b8b864461316619d0696d10f6372607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac104858f7bac9c0b7d6bcadf654310608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee7dba2179d949f6919aa16d114f09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a942b61cd095f83c47746360129e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13207736aac7cc6c3f20b7cbfb1ee4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e39d4c08692a6029807e97b7c76d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e9a392783c3e3a3fb014431a340d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202eb538b7e90ccf38f9ca551b780a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fb270d6147cb806ed01ab920542f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee61a331dcff974a1b5c82dd4f87fee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f4c0f09ff79d5a0011ecc44906611617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175504324e9b6c162d8ed3dc956de15f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9645721b70792085950eee8a0f235d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a94909056df7d5344853b4fd07b4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d61cde7fd8ce7ecf31886d85cd0177621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec3c61fdad6b80529fb377b63bf14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0f08e3df7866ee1b2d5a4b2f0eeb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc702af38e61697248caaeade9d18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a24f0cba1202902104eb628ff1e20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec19ecf299e4430565d5c6ac5afb4d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f03c537da0367d294df539de1d3a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faefed6f591c20db0a8bb0571c7fc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da616666dec49d986660ea0feadf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab4d7b195ac26cbb51077c805632a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b340f072c18a3cb45f250f8c0f4d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe784e47b95e6560fabc9bfce149a0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248b8b2392fd98be4246e105ce02d66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585f006eaec67b69c397b70f05e9ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089db0433d8e7f0026bcf032a461d49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db07dcb29afd7672ecb34a764d6b9f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5e52e3ef67c31f388cc32e9ea6398637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8706b2a78c7b8f1f99f8686c3dbe7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35054b97e685d707dc283123b641f2da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536ce11f650ad5f8a50771de223f766640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1a29f663b824cb7d75142771e40c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1dbf9a438befd88f0ac47eb7a36a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694c921b45aee70e12006bca88f18b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbf7eea65bd0c71c3d7672df8df253644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eac06735f2405dfbe78eef3277bd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf85e05c5329093db9b7d22682596af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263956c79d99a43c7a99d5d882fc4f4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f2858e2228ac743023f131ca0f39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd3d64f64fbece526fa821719594e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b08ededdf8b89635448f5460282221650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de585d39bbabff08c163388b8e05ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0383fc724484534c80e5bf9a7085b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4243eea2ff2e8fa5e7711200bdda42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9a2069e6598f0c19f3b4b718a5b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992d839ad4c5b25ae6aeafd9cb5772655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6922d5e6f386637ca85722e6bbeac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d0f8e4a3d44d198aa8f08b0eaa97a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd235af0caf641e5abcdc3af6169ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9955657bb1f8ec9679fa309ea650a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3bcfb98974f4b72911f3f86b4668e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471141bb65d799a2d4763697259471f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09dcfaad0b7e56c5b3ed812bd48684662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdaf2bf033d7c11e899e40b6fa168a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e7ab230c801deed2d5d6bfb2869b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a56a88587a4f82c295919d5f082e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e9b0a481efe48486554aebe488224666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedea0924f2a84797dfd87d0aa74433667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcdb1aa4d4165cee8058c6c297ee5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4e13c06599647e6eb3152b26a814b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779aea383d1c5535fb152e1b7955aa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd81a5f8a0f5cc6e6577050a3cee35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b7afe16ffe62eb7557bf41e0db51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd4d8c6f20a724c67ffe82fa29424673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fa94bc34c629b498c0717f1dec549674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439579d5edaa2ba7361b9d4703e97619675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23df6c7eb4c4d44f0f9889be0b22f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8a0946d2e05cd00740a6646c2db01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6cbcc06355b2859139e183bbc28bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3f9c74bb5bd581e8cb9a56ef28b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c023a211c1cc96e3fe2943ec54c18f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeabfbc611fb5831362c9d84d487c12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864847a0097730c7f1572c667618b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70600151c578f413a913196501ca0c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54eccb04deeff492af3e7595ddfe1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44d0390e7573915c66ef176e1f514c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61092dbf284d228704eb129164302b7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8e1dfc06ace86bb2a0de7a941ab3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcff2832d9911fd520e9dead13e5e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a805063b3eee6345e7dbab6eca07bf9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868ba31a28ff2a7d27a6a88acba895690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37123abe32c6cdde13367347f9deec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36e82db57a90180d2fa1d5ed0528b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f87e91de1dd9c3765d923ff50ff8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f743c140827f1a7fdd95e12efe72b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d925baa77369f04643b2f00fe1989d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e648a8b5bc106a01ea01a6009f602696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96964aa771e575e1474aa13bcf0f86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333eeb1e8b22d813c94816d941b38f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39723f533fad5e948c28d236a72e90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d560e4920bc9fb2c67ed75c50cdf82700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507beefaf49a8de5ebc3d9087fb4b40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512cf95285f7f4d83d91787446750c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61911cd300b9f40c2d1c7a98a36d8f67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f413a73d6bfd5abeb4fe3f17f5956704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b0148fa5d08a5efb2045c85ecb72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47ad38ed6a50b435760076f4698daa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a2798a543075fe2149da21a7210f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5f6c6d31793664df11fa4efab9e01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843650daec328d7587087caf7a249f7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ffb030b1e0c32d5f281af20f715bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19cddad6321fffd866c4bcc84f619a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b33c5b3199600ec81038f1d060e3c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef929ddb7e3d199be9f9e5130d9db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fffb7e7e0e773b8df981cf739fb7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99971058a71ef375b1b12f444a414a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55052fe38d684c06fac8ea2313298288716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250adb669bc747e9e2152f50615d8e3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301fe5ed5eaada2e85a2c58e65497af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bec929cd511ee8a633d9ca82f3324719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ebf3d2c0b0024fe2f7d6a329279a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e1b3dd04774b395da11f2acfa452721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf481941abe09adc9e5d45639ccec60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266aba3d84adc0c30c27c7cc59ec33b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655c5979bd9f804f8bb152978fa16ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de039fe6b8bb8c6cf09991ec2b0ae439725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7100551fa16540808368e927deb92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0da74cd2fbb142c05d0663bb56818727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f99187ef60c8fca1ce84b98079cc29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d624b1cbea71434427d0fa6cc0c64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777939adc27947be00e5eb2e82416b72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b19ae4446c4f0115207bf31f8e3f57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2cb5972acd1f1dac58076547c37b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee071433de96f28ab9586b5658f08bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce7a7858d92ac7fb7ec98b73fa14d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55b2d8aa5ea41fe3d1756836fd453735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6755b2b4828c2c22b43cc08c2e431ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276a4782c74bc64a7a400d2da742bce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc937f0cba78b0dd00f159fbe49767c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506436da2778a8e8813339c8af5e567a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5d1580889e89659306f595e11b8f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e89e97101bed0228ad9dc5177ef6fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77466e29d6e12182aefa1be62a9464ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc551957e184eaec2bbf15e85c8de99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb67258de98d750caf128d757f4adf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13517c827444869b47447e190e47cef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc138903a5bd818914f2c3f3f396e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e280b0d72f291ab32581312469783747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3bfab25443fbc5e08e804f6eaf01a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd994c54e83083461abc9cd9473317eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd832e63411a496d70bc125a944f4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8356d7679f8c77ba8e9d88332072c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab96971fb24dc31cd1e43437329cae7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7510c972dbe66af8c09d484ed0ea37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f32d703ea177bba014e2253f32215754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba144b90fc16dcd39c51a326935afa5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652510edf549a04261065ac58b854bcc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21022905fc60e2c8cda76026d7932283757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea9eb7463c1e24e2459136fe6506b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dc2d3f138c8846742b7ba3d27b0e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>