--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d293bf9a457e730f980cd5fa0a0851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84393ec5f8dbc954fd42bec941a6602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c735fcbb2d324b854e7157d6b736b573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e15c36caa3857624fce19611fcc1cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a4622d9d36e504e160295612cffe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470155e203aa03b8b7488abe90e581d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f52441e42424b65b28bafea0550db57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08864a66c1a56d49cb80b9808a8b328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e287cd38bca094b38d1f38295c3c5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bde6d25ae99b77e87976ccaf29544510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d16276c086824e48978678f3db08911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5dc328657064774bbb3c7a4fe82c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a650b90929e0b4c9d5a119d0fba2d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52740b55c9a294d36a1053ab0bde577f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1969f54394e7b890502e89126279315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0329b06f36ff3bf46379adca5c9d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219ffeaba84d256a3c3485440b530217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e4fb38ac4124abd73d835b29202d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8f83d312c42077258572435f3327019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8502439413ac0266179bac6505d0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a062e61402f6b926ce7698ab726732c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cc4cefafae203f7885a7886b087ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39519fbc8956f7cff83906ad84b9909323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaf2854a20c5690ec94336f2fa5c3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ca54ba066e8bc3c0338465c7cd11625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4ce769bc260f71b26459cb5a3094326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80844591787fbed401b800ef176e8a8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e61750b9406cd2125185f10ffcff528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef6de61bf8ad303b2f2180d57049a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f3a866331da505b5146b3cb065e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ffc3aadcdbb78860cb56fe75a829631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01a0feac8aa41a77dbe586f5f868732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71879697e154f739ff3dff7d4062c05733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325818e4d1a02f66943c3a9ecee3b78c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6766bc990051cd6f352654fe3239bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e300c358f95e2c27b9ca77074760f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ddfc25eea64ecb62b4ced19b4b5e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deebd0aab45de33974351015240be738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026158e4eda888ee92bc824be4a8c5cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2029d8b4ac88cf8376cafe96a58367740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a250c27d1ff1c5f225716794ed44b5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488e45ab35d79570a2ca8088750f95042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da0340ddb6444a2241b3f9dca4be3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685d451b37da04ba4716d7ddd52ca844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2092f648a8c73a47514f41abb1fd245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2eecea67c81083e91b99bc87506e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225cc7c5205a7d76cfe2a8d3142c25b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29c85dccf2927e004ac4fc2d537c7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6fb2f4d8547f99517ddba44dcce9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d36e14cc4d1a4c1f5a5c2e4484df1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786810673b5514a05267f3e82cdd403d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc01303d18b404cedcb59629e01a0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1cbc82257ca109b6bc3be303156ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a9f3f348aa48958bb2ce1ed6d3b3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b66e26ac0807e8b1557c1c1c1d1c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cdc5829473462c9bd4076f9b4e64b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e19dece595f2bb6b084a0d7579cdc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bbdd27f5ff64043c6ef0f6e223ef258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc17f635f2aa990829fd3d341077ff659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e26aafd988fa2639b776934bb83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a01f9131992b3f97b4580daadbc33661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d689c27382c34c23c84018bcad121662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60974c0b4d441b8943e33c8e1f2e70c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997e86ca5e135e8f2e942fb83d1f4cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193322518b5d7dd30706af8d57f838165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01693df64c1c86c0b32f8b50a774f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc024d108ba47941c27bb30e56a98f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cdc63040e87822b1069808cc8306768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e564ba62b66ca85977d113c6116080e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc45fea50d68347a0fbd9cadc7c84a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc54072e9f97878dfa3dc365c1bed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c7f728e5ea3b971d5c7b703b5f12772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e8ddd162f34dc96e57b514f26cf4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba02878d7fea18489782ed893fce574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56766cc23852fcb9b3c80c6386c1a2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539e8ae105286eb788cbd9fca38226876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d7ae5e982fe60dd90372c6f2898d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca563604e7d496af55f9f62e444ea7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4332f3a99c8542a1ba86090edd4fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccd89d6ffdc1f10d6de6409dc4ed3f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b266cfbd2ba5d889a158750e1783f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b036f65c83cdf7b120366bf6b79382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b372760b7d7900ed5d3b960cc4305b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450679efc7be604d91d0f93f09c7b9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a86131b10c50bb690a402c1cb23b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca905aa1a34d678e042b9bda1d1c3e8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7129ead9ecd063b42f7d8968d2d72a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc6febc5e37fc4e74a2227486bfac088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad534af24b8e8547694c0c077acf79a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd2e6788a06865c99351156ece50ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dfc4d96beb455521d328e67d245ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d01d3f7e496321c091a06439762ee492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f647330e2b34b484a9807ef7987d9de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc95bd557db48be09f41bc6be960c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487c3664a224f8f37bd9e311a8abd6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827baf1631f2ebe887aca5380d60bf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78103725a3db966239f4fdddb39c8b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03f8728a2f64f7099d83eabbf7a5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e3b732c4377b7863accfc5250e02799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad34bb7a711ca124506e40906afd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2cdd0e3e127439b6a9cf3611db5e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604506fc1b674e199b5c5666ef100a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc75f7e34d5b13d14541c388e3744f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c12865fe1740b27be670c848c228104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c6fd9939297d1bc1a1d01dd919a15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e211ab55a6f484a5facf19a76f2abfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2ef61f00b89dbaab12f8bd018fb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f0cdde3dc2d8e82919b3aa2c1411108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a10cbac6405b13491e412ce3a4dd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6bed272bd65a5217bfe965ad3ed6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d27fd14ce664abc0d74f7d22b99e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17190c8f4b809dca0058809eae8575d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a73f6d74858281f894c840b8158d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7feea9902c90a96095c5867496bdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d856230e94718b20cc7cc8e41de42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6a236d09daafc459c478edbce1ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5795037aa833fd55a55fbe301fc7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1562f1ec011a21f2f0c305456b2c86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ef0d6ecd2693e1e66ff0cabe04473119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5894982baa5bc15b9e400d2c54fbe8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028aa1f93d11a608734a09522faa2e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0f3000b621180cc0b98e478f806a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2062c8fd7f5424470ca0d1979a6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152f115ce394a58f02c3702be66816d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40707090d84cbacdc1654b2d304aed1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e05a90f5f93b72b1af98b9a51dcb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320ceaedcce71efcdfb4d9b5ec3ecc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2dea5418d8d740edd6a245fd096d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce52ff24942c9ab83e30ddac946b28a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60daea3cc9c3e2c46524f06db54661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afdadf2135094e886b1b23bf7d7ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5cf36bb5b12aefc14e693e863251c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1c8813de3210bb4415816fa8643bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff7c9db0c388826d46fded14e558af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8bb0f66df17749ed12c0ab892b00a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e5c7fa8a641ec2c12dd96bc4ef62c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a2d67e6388be863bb6d15c0a34752137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbabbaeee24a2cc00c7bdbde7b2f8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc8210b217efaaf3cf161cea27bc9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe3e383cafa3734965d75c0d31adf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa8a1aba31da44db9f40842f8c568f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a5fb5e35502b80ac4ca04fc6e101142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd137870e8a49afad4fa3d110d0fe4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016471b95e7a3c2dcacdd30e66f5be9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82314e1040dd6a55a6c649d0de275f80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23113f9da2ace2579bfd0b9eace708fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631dfb3511d645f6fde341df56e2acc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f561a1146f93b58705e3d94d1f856148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed6380b641e58fa46dd4079745185149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699dd3dfa42bb3921590770c51dc440150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc6438413cb8e2124afa4bdbf3346151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7237ac9ffa016d4aa2a4a44730afd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07193f9812a90dda7f5ac3ae00cbead153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d687fd9674c16ab087d839447f7930d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131741e8b9c7bfef5b8cca9b581fa46d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7d30510ab7ee004e2b45a8d45fc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743433e519e636846167ea9dc655ef23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cededb31deb9a5dc45cb1c89955ad8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f188f7dad780d74838810926fe7828159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82eb821750695d2b2a70fee6882a91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c030e20c53c8a2c542b07d28a57bc28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea1f23f39800b7904164e0397067c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0f3f50aec489a0c3bace338363ad2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed7be0cce0b8d7342c4ad1ffb74466164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f667480cedc61f1acd0799eac239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbcf67b162492ada4758462f749f3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae9cac44ad3fc74b505ee11b74230167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0242f8c7c4b1d9eeb771dbcbe065e22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16492c2db3d99b10f9445141eda6b8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2f04089af9065b86a8b54d7fe3a49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95072049f88a2d97a990b6d6d421ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667519afb4a4170066795a712f6c7e50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34902854d25b12e5d50014ba1ad69c01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61e1757e9b58ef8640449a61abb219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed01271e6ca916c6b79fd512d17621e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639ead8364bd7b27aaed5608146949176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f05c8bb15722074fbf2c2403a2b3e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26174895cd7046f244512b5a8d551178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0f3653f565820b94d8ee6068d054179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71cba5a533d562b0fa8a49084dc9a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce54642d0eef027129b6cae0d3dc16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d21e8755049ecefc1706413a07cee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072708990fffade32f673b3ec6af400183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bccbcf1ce6f97b7f411cbef778eb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5894cd897f357cf286d06d6a164e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6ecbd6b2819fa066db6b203fb909186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1367bbbc5e28579da6174f2af8cbee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387bb9b8bd23ff7f12c1f3eb6f5f3c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125930ff56e84efbae01344f0a1ac5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ab9e1b3db37991548af9fadb4231190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b4e5f5594ba49fc7668a3044f410191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d068f1fe7ed9ffe65f37a417303405192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda62489bca1b4e6ac3a71ddd809c662193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa62e765333200665eb88f22e05617194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66fbe1fab45b68aedc527afea163a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98bf1ccc67236823994f6fd1b94300196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236766a580485cf4e0b5a6ed8dcf15d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe7980ae954ed605beb708644f3596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ab411eab2f91d2dfa3435a45edee5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7341d83d43f6413b2dd9de0c8d3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dbb886fd72f05f2d3e2ae1ec2a3a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf04ef4f72b8ca042c6c5330009d6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed5b03736751571b41e6fe0704bd3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88993f2f975948c3442e540f28eb79ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e86d7c9e92f95a7950a11098a11c36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f8de0169179d6f2dacd136e548694206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2755f208d9eaef01191752034e1dd21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0672de9e6ecf2858eefcfc61305f9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546ce95f1ba1e262047c8803f02c42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728bb578e6a28cdf9593dbcd41e5003210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d99b7d8c87aa794c03ec1e0d04de8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a750c0c72bb8d97442c4de7a6eb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc044b420712ba834a055e6b1540c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78db02205f8afc5905d1cc2e10a2506214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c294c3aad5db70379a9905966b7b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bc7af60c64919fe1c6fecd90ab318216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc048797eddd2c724645fe97a601216217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159694ed32d021aeaa735159b79b538218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d84567c0266c97a759be779d25891219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976e226fc22cbdb6079456a65e2e28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9461a9c729f9f3bc7e932cbfab796f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e803ebcffc45a6d60a6ebaf354d5bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60c56cca05b0246cd3437a680535fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cbbd1c3016f6c75125928f926a30a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e591005f1f9ada9aea29704950fe33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad27005b0f22b6853268d82e9756b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4853ef32363aba1764e718719a7aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce75374367cd7efdc7a5e7b416cd89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f445f7ac5f7f21a8ba3715f5bcec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d8798b2999e4cabc9ccff6f4bf79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5929fd6f83f6a4a996614f0c9ef30e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6485f46c734b1ebddd79f0404bcf7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6a3503da9061aae5e6d11bcd7870d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43da26953baaaf01abfe9e4304aacb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3823d07ea8697562fd0ad8b8c6cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6213af21fc2774e0b540d2a352261236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc5ebb2242824ad8dc1c170cdd5197237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41a5633a0ea5d3ec33da89bbf03ebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c13fa8fc1428d66395cb1083e1af0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b0195bd87fc2727153927f6cba677240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cb6cdf06f019723bcac82aa3b2ae1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa1848175b1782fd959383a168b256242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248a100d30316d3f74ef080a2613473243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fb57ba2561ce83b0378a5e7f722d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17aba0c54a7c3998c9064dd530a73a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd34aa46b69544c94becd6b67febd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ddb0f3dec1af7e0b131d3d6eadcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39df55d18dbb2a9985cf55ad982765e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478b4159d1ccb45ca1d7b0c5d3088e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fee242577c5641a7a57fceb292b96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7ac6d572a620e4d16d1278ae54a68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e077c67672597009fd2ee8a0cd9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1134569957e6c6fbab761064ef3403c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e1a5a1f7582ebd3740b941b2a01c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560574b6934860ededa4def1c1a5290b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19627e96d9e514ddf90f1264bfb78b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872958f37c511eacadb64869eff398f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bcd44819d2b04bf96d32c4eff52eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15d729f40c557f98e35598bc933749259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d4292cf254a07809b0029d55aecea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f02b9354fee79a671d413406fc9851261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a3db40e29aa276562aad890a4cbb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35582d2ee17a8ec49b5634b6a881c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be252abe254a197d7a4680a929c59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e4998a382081be4be27b057fcb657265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3849de8c8f56cf2f1cd2c4673eda2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8600dba8dc766015725ec9cd8a6f4e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a79a2b364e25aa37fdd061b0a7ffa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980684d5be9c393e4b8e744e8a456be8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254d7680b2f27aabfd77e21a775acfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57fd17221df050809dc9813991cb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d6d473e2fecd5bdaef9cac61eec5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c464ea8aea944f76872b3f2f317dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccccc74f26b0bf937acf0bf438c0b13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920484e995e7a78a895e490d65deec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c2ad8f69e0253c9972aa675e5545276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e382cbc3342f5130f0c2642f8a4dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8b5ee6c8a5aca57b437e411a8153c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33006fdecee8b890fa6b5a1d960e483279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce445c16a66facee3555bb3d8b7c95e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311036aadfc0c8cd0d6b8b7762176167281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922de9e179aa26bd26c0d9392c15a313282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130a9ba3946782f7aba131100b0c3b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8a8fb58b50aac684567b627e9f0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ec0119ddd41e9d1fd0ffe3f1bea7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a161a591acf5c34f38d2e376246b2c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299738671be2e6ab909c9fdbc3f763287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547c110fb38157cb14cf475b28c9a20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387340045980b89ce207eb6e831af0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe795ac20098b433b3cd6e08453cdfeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431adc5b133c8c26452a028e50d10be1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc15ef7e8cae5cea679b8e8118f11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa5bde20f6a188f38e6e414a2fb440293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c03ba098ccbbb3209a0c66bc211879294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ee873c1afc6913d099468a1939802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ba1c2bcc9c2e0a404e98324139b05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2904b7c84d25f53709972c7ac15c0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47870c113b7b64369e76b4ef1ca107b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85344a44109121aca65443d63a06c87d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5819c7ce923e0150a4fe114a72adcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb04f2eb03a55ab0fc33c2971c4f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e61d0ab5704c2253a1d3f7907685d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd913e59c8c7fa9fbd659d6e6fcd52a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d3264c08cb3c72e399e6c53eb71d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b05373c8351220db0352d1792d1b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46596b37780639af4226cf0c32d1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcca5ebc35a6fd49301e7fe54b1537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855bdc364eaad092ab9656ea48ade79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b79d594cae894088cccec5615cc274309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acce89fcac31d2b096225d43ee4b9f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a801ef6db1e11ab99ceb801dc9690311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d786d26d4c26b0f21db2e0e58a541b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e326e1d948eaca19799fe0e33ff628313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b69ea38ac4c3a7767ed15d4ef5d39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9f6a1fb6785161f33c802e661a517315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668772add71839bbd4c9dbbfc7ea0ba2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29856d663e6142774767d218c33a3069317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6688e7a65f9d10b4035abb996a0052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2e14b269df2551a0f6fd54d1bcfba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2399c5d7d2f8ae1ea57c35e595a97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d48af2d5588c2c1102ee7d26a7013321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525f9f1f69ac01d0340c865e29c09d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459696b6665c8d5a0f93e8444926fadd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8b83331c9cd2122edd2e3b2ec1fe6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cddac522610e2391708314f5a43fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d11405bb002776002e6161d4a0c88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb904c206fa102d53d1bc98a797bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861ad5f63c0f78428c43b409ae47f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc71d4f97d5e42c22504eae69c4eb3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c988f6ec336d21c13a15ed63bc8685330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4817b05bc68092e3515be569e286f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308852a0c8c9a26544c01953ad77280332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1543a17f6262c6e1b3f71e405ce966333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06c76e6d6322e1c05903bf9fb55e0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8523a328996a3ff5ce35aad3c88a77f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241505c87e0bfb8b42945bcb2a51efe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0921e365a97909868c4a0e38064793a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90747eb4a512ec9e490a61cc2a506d22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513ac7a6d8a598daa8e9ea92131383339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8c2867b1674fa470d40a3759f4e0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7fe087bbf77f3a4c13a40ce12ba57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa749ea64840038bb4055df868e07dc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a10f5ceede17901a9bbf8f5db1121343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae08c607735185607772c9c4a8351f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e28ae320a77b1519e2f2e8eee7a46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520a623b6218314d3f29fdb04e68a49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a308b856c0992169c6ed47505582d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2ea82003098557b8ece10fe12a99e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0df33c931b5e504277e47353a9eb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ca9e859950cd82cf87bb98de8aa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2a5190a52a25421efac4b0c470902351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343e9e8ff28ec9e1307fecca67f8181352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a14366b95b78477f676e407acf470353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806d1b92a73ceec07359de0f9147c4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303a7f60bac7f867e67462a9740d0eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011bdd4a5331c643851dbf1966bf2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070daff9baaf3fefdd47dde52ce6689357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185a6de0702f6f3095a639dd0df3e2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785978d04aa38bddf039662e9ed1428359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668832d518ae9fccbff7d404201662de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c83b08f0d0e7210032e2ecaded6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bba0cbd5b2dfcccd0873b616eb2328362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6dc1fa9364fa5932079f89703085f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564f404339f4c306f389e7dad35c3f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fb2944194c03c6f81ef3c1ad98f58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd23bece706c9d7ecd07a32c8d6b7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015112f05273141048987eab9152f7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac3b691c65b858d74a78e24184c61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16185bd10d13ccb0d21034589221c16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec35da736d3f50b56833e890654b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be377615763be12150e08a5c8c884b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1205c03efaf8f1728611adee9f63c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73dda8c0296882ce5605aa65ea18b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30b6cd7d86d4e52c402f217b3074fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da1df3f4015ea884e74e2ea5169389375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4f58fd62229c7deee3a191f280518376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d0460b92582161c102176fc0ef65b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895788cbf10204ee017769b6c68780378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a774819239aa2435b143e9f25a1c160379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe3739bec43ee268bd964227758de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee809714afbbc50cddca86b1cc469381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b1742d924d955623e46c9872ff620382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a44d9b8457c8c13ccd68ebdbe676ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5149a5cd467870723bbe1e5eecbac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e178e8e45987241e9e1283b166666385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a74a4ea7140994cec822cfe71b658386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563d18fe633d68afbd0f8f62c92070387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086c10b5410e0f0099d78b57edf28bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d536fa8bd08bef723635d3e5242bd8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d73b9902049cf6f33018ff8b70d20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0fdc1cbaa15c2227b01bdd828ec3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412bc6e7a4b720134bea54134c5bef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8280f6b49d609c9ac581bad0f24e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df280685a7f9d1e8f61f407fa222cfcf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf7a3790f1db566a4bd0441e4b24d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d1fb6adef1f70fc00cba2c2feb10e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6000730dacded2a5cec63dc242963e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac5721e9de49d449d5f721fef29b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c9f9979958aae3ca301bed1ea1bc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e428fed1a9753d6462b7c6f1acb47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf495c8293db33d7fa6897dd53675d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf28054c9d8294c03dcaceb2c64cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752adf16a19d2cbda9e5c3c71096ccd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8492bf6c4db208e0827eccd1099973404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aa0944d18e39f9f2410aa35999274405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595d04a3c4a29c5663f0d96c429bd06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe00d8d5cf900bd64a90c7dd52906a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f71cafe9fa69d0bc62ae9968ab7f63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aa54f1c02b002e2b523674e215a32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145998f1be8a112b6abac5cc8edf09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a49b727ca74877d81824d1e51bfc93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66faa4ccac96dbe87fb0674bc99d39412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea9bb359c6a7af571bd1085fa9fdbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79575292fd66546134c7eaad0d54b19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6755d4749bd8520210568cb954eb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7cf8644cab5bb5c9096c4059d09c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef366ddaf84c81aeeb79aa81a7bd51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ff5ac387efb509b2ab745c1756216418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56a3423863d75d68839ef4be6a40b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955a8983301adb0cec703e344e62b23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef8daccd3d07aeda4228be328f5a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262a07c0a2136397cc6d25a8d9c9b78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae776e635bb4e140dfa0310868036f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d4727e52a3ea5321056bea9f1ed6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c695aec250738f30d122d1c07d27a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90742a3e7a0c024ef60af41619d2903426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c22c88d9af94963ee35e3f3bd2ff5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5099b916487b19cc578dc0270b4808428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ac0536d15b1a79afd828411a7d3dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89626c6cf3d9da020b4b3d137df969430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8bee0eef65bb3bcff1f4cc023475b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b720a06378a6a3b3e9cab63fb739e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be9b26d7f739c16e9a7ddd8cde262d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc938ac82813cdbf550bd302375328434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b420bf6aa65a47ae49b11d778e5cfc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a20d920eaf8bdf1caf31a745eb3b41436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f380db6f67590aa97447d71e68b36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e97191359f29f79837783b23fa4a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892cb7c63207585dbc99763b27a0b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3541b93a1c63e0ddfaf6707dcd880440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae70c413aaa1467154c5830b8933d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b066ebf413863ccbe4a9380f12d384b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350aded7a15601ce605ae28b1096558443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4c7c17813afb826d0fb0595fcfe9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c787cd481b48acd1701ba05332b21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f165c1e2a418892533bd5732f89be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a8e50f65c0ec6b762ff46dc70f5eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe563d25966c203c132fce00f3abd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb994c3dae8dc6b8689f68cfa23a2b99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2725ff1227f8289c90c08cb65d199450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577b96ff79696994fd0ad9dbb642957451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e19bbb03dbc903806355f8f83bfee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10103094d631cbfc6638d1b9de46d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a810dde1623e65db3a4526aba2c92df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b85ff9ce65f3e0f5a22a2fc4c5871455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb874bd69f11973d9e735c3b2e9d3f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b8d049e6bbddeeb51802cb593833457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27da2609fbb2e665c80e077925fc978458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db205826c00d378117cfc6e089172c0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf6a7752029ecb54bc06b65d94f13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf46a028589ead09e1e6d6eb067454461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7371ca311c5b0362bf1696eeb385f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868981acac16c89e41ada399639acfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c34fdd3e6e574ced174010f975abc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f099e8b962ade84b6a9665e61305465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f944e723dcdd5afbbcedb775daf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece784360faa1922e98ff757d2901a9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731334574f5919c195bfbe4648a37ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb886a03190e2578ae8ec867f0a5214469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1878c0c3cdd65228b1cc71f239e38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf02e895fcef4f73797d6d7a7daff0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad778505d8b54bf54e8501ee8120e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c19fcde42cfd6abac5cbad0f5726d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad16a7aa223894f5c1d292a63b4503474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974bbc5a8fb8612ae89033a43bc788a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3fda35e3e456bd26676e2076209c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d2ba23bfca200714eba100333690477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56ea8ff293b2536c9696eaf80fb6be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a049b6fca1210cb1e2d7cc489b5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347621c53b84a49f1eb1993ccf0198a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e77b489aee0da6b597cdda226c56c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937896576f8cd95a2e2e56e1ba98b67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a082d1dc2cbd31c7f0730598269df00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b6f0869b744ba1f27987dfbc02bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ac2da554622a6e0ee74034d038a17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e707f22822dcd326bedf229fed3134486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663db2e48e72cc2e990f3c77e19114a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d248d59eb1890f5ad297f1b76f774d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb1ba66bd2d0b2082ab3486b4bedd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b969bab77ce83fe69b79768569eb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f762178e2fa94d207f7c8492e9f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744573e1fd4dd9f5e48f4fc2116cd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78f2948900defd471935c046d7bfa7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a64224521b597a0d9f738de0cf1b4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3874cb95a871d89ffa57aa4bccfa695495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a60623d233984da06314f126ddb8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ea844cf60f4a061c0f4f9671d17a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455226084ff026ed4120f28cecebbb8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e9adaf9a341e2bc9174ef752c316499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82dfe5fb6639de84263ede6a3dd1e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dcfb463d44975fb4b6346e2b81ee8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7648a660661ebc4e4cb055c3aaf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16339ac07777958043e5cb77f8c767f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f942d92c100cbce9b56e8eb5868218504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044625a1ca5b9f8d8180052a691e77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c646bcd9421990461204ef54262ba15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f98b65548ca480479381e98efd513a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a303265074be22d6a52af30410336b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15449e5607de8e3cffe379080fce85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cda9edc87306fc1a674f2e1f9a8e4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606e4e772cf0f1043c00a786369378511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a9ca27f440b9145659974aa1c77b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0507a0f69a9024d265acace867183e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce70caafae913893ff9ace7da3a09d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e0f06d84097ce130513b0c6b87c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d3832d5a0fcc68fcf63dfa59cf6b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8600ae4717736702c39d5eb4d21a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90483428c92ae754ad7308c332109518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a6c3936d64e82f825927074277a3e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e2408e1a559da5b93c832872cae15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5662f8a5f863b98370454e615b3a5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d8bb290325b3eaa8cf3a932bdd568522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8ac10b1d5a357e17193b32c14ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961005b03008a548ebda40cd87f77511524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c4e5264070368e586c72065bdd804525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d48216f57c198ab3e41dee4cd2280526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bfd84fbef08649f0a5ed870f41aca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d441b072472f0a40ae3fd7294b97ce4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a5f2a6518042a21ee57ddfc2db77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed22c5ab92067a0da80f602ba0c571a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49def9baca371848f0ea8336f3db64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfc2ec96d5548b462cea59463bda76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf4fa63a8aa5f1aeb29ea9f1027bcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08725b83bee6a7b963a10d64a025875534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99317d0a2ff258e8209286b46d537b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8112a9ca586580c5c1d1fa4abe5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de08c6af8baec79c5a3d98343294f90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8159bbbdb0583b6d2b53b16bf06687538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f90ed960320d09b9c15b641cfced00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2368f34d31b75fa8c007fc7d680e253540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11959f9d986c1e093aa295d69fb568541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194efc8eb5d858c93b7de3f5d1c0a34f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1934b9bcc73877b3ef48c1fd4eb17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c7b50f88b9f698098ffaf56a81e82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e943579e983c0e85bfbe1c33aec4dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddb7e663fc7da9b007dc796623f981546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd5d9c0359bfc559c89ec5a51f2fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46894e8c13b7d9917420bc85aa54492b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1c047e61508942652b65c651231a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17953d5444c93f64e0a258954dfdf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12f3f91adcfcfaa044d23ea126f1b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd666776c94ca6f37810e71af6e500552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de32ed45c2da99be622f665a3fa4349553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c6a6bd9dd2de9e2f5e2096de9798554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341518d2b81989198926d8056b01a14c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2241990014ffe2613b0b29c0e949641556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b02531e45b763fc129343a942d4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c031fd34260192f85c6d5bc3b7e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa8df4b1270af1ff4a13806e89ad0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b635fa91aad27555a9e421f7ecd0508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba266d98d36d55065cf7335f1c2fea0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05bd2b5ba447dc4e40074f80cbae20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5993975ece7906092bb8f0e742bcf69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9dad1e83ab73feee56340db467455564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d1e480d367b57dab1f36660036f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86de72814a5c30df0dbbffc1a534d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247675a4ebe07474bad79ead00a4d7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e179444ed99cdce88e4275d24b85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c038d95b5d5ae546354ff51e0cb95a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80a154218744b61dabb245ae421876570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e972488a769b5f8be91080d9c59a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38225900aeabd45ba6984dced4634572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e4a53b596733b20e845a107d6877573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260d214f95fed787d0cc9b208d25e6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efdaea3e1c322c8f1413cbcc9a27b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31faa458bf63608c8c642c225215d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e3a92bafec1937b5a4483db80c3c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2d9fb8cfd4f84c63454b67956042578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1339f69bf3e87ecfdb95fb3a90a3c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034f28e4e6d776d986f8fd027ecc12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6ddc27626dbff73d65276b8fbe08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d0ca0771cb6170a7221a391694526582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7e112ecb4ae7505434fff71eef7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e883ccb875213e8f0aed53212b3cfd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c267f03d1d80410ca4313dca88b327585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689be10f133dc78083997f6b08603cf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a27abe2fe47d9aaf8e8c13f11d520587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ecfa80959d07d20421ce6bd89e028588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b14aa73fce3665d93f872f77b7872589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c5c150f113ed6bc948b6c0b60a70c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f85a5743d3f56a815530c165013c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913bcbb90e5575618db8985d68e0533592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec4da409371f6968e553394825915a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58c3b095e65681a690c39e4b646ce7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bad9fd5608a20634b91ee0e36f3a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcc889373c3431df3d16ef9c395367596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165f4f64d3887bc5e1a14368fe77b13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ca585e461cf4011808b55670d28c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a9443311c3ebd529642e3d576f48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7fe56eff71ba7a28e1a052ccc36a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e50dee95eef69ce80a23ed050e140601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c623d3de65fdab1ca8fb42808fd3a21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ff78b91a1d82e84479ab171915d6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525ddc2b8fbf48682ae7dc4bda8627604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d865aef45f3eae502b9f08056dd8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f09f8228fb9865fcc6bd31b7e3833606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883af6907fbd3b80618f86bfd423168b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf3bf165fa99b1597012205bc86cc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff717705910c6ab4451c0a1f36dfaba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759301bb81450365b69e8a6601b0409610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b754669a4355246ea12c6486dc124611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8cf18928c85f84f3648b6c9659eaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8cea9ee75393a0aa9b4c22ee1d384613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172647169cb2d1fbb3cdeefa8ea2feb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770268c877750f29d7ab91a2bba2f8fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094673bf39f3e737346813582d1a9d6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f49d0a39dab953fd53563ca06154f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed7ac43cc3057847d633b31709a516618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ed0a9696e219d8871f840f8a3604c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6ab15fed9f43230a71d528361911620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b06dcf4d373ecf775475c28c32ec0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb459c9edf05a32cc4e576438e334460622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b1ff9e74b1264be4a51380c2a80f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c50d2c598601df096e935450a8905624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03192848bc42597e25b8172ca45281a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079eea673c0e822fa0aaf2ee712216626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8005f75e879e49f295cbcec9f6bf4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef803c3da48e172dff5228cd62d5c5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3314e36079e654a7b8c2f273709b1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c29d6012eb574ed11c08be125b6752630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7758ec8148cf122c70fed68e9070617631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc06ec112c0c6975f98551f4e903687632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff4fb4d9ddb415e87d38c137cac71d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e130fef94d8e2c4156406fc51637074634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3542db0d6d116bbb07aa00d687640e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ddee8fd48ae0c07d9f8d8e5aaeab3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd283d912c5e09ae0b52e8b38a7ab9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a828e80d3de91793a264a27a83a38b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787045d69cd13e08413e7c241e8f8846639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af95250e05cae3a5d554d4d86f03e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083e4658946bc654650bb96d939e62e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198bd13e9a06ecba394a621c71c6bf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f781a36ef06f84b243b93f0fe5ea9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab239d80e038f7b5097494367b78c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07ab8626c3a720a6b0ce4b8b402496645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4a2b7b10722866013dbed0787b498646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8820c8683e60e4852ab3334820161647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820c54f7ab300e79615edee4d7a0d77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152cdaef71fa6c14a83ee9e522afbdc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df18af934126003b97b7dd5433e43c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c255931cc30f0e240bffdf23ea9e90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499a5ae7540c08575cb672c23bee45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c215e499789ff7102390f76875011d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491255fdd096182eda655b9344e3fba6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b04fbb4e64e45d4ed814b39cb70e04655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660a01866c87b9b0ab4370801bb502a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ff4daa4c791feaaa8e318c5d0abf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71988698e4c71fbe268b885563215658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcd007f3c6ee7a17226762458a704659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a384428820eb0135ee43bdb2f9f90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db62214cf3667b8a6291df9fe0838d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e727e1a7865e9cb6b98e7d795304662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716d410f401ac578fd7a069a330e2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acf50efc4855908eb2175efb5e00d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d687ff47b795a904eaf111b55558e07665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd216c065fead2e29ea2f781a573dac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9defb59cd8e053d1479662780dee4db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78818e28a7ecd2583987068735b0d822668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812837cc9592c5ba6feb3f61effb52b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed73286ad7626b9bdea62442e99f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980a1d25f6c3238ed852c1d5e0cac7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669243885266c78f23e5bdac355d00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2760c4e820ba7ff40165fdd728f52f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e76680ad87c3f37d87204dca9c84e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e94fe469e4d6454cd104cc70fb972675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a383a8258e9ba7337c6a7b091da97da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94272485ddf168b71685c4f1208b5889677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc69ef08244745af2947913cf317244678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108f6adcd3672fec327fbae1c72cfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c63a6780e90cf4e3152dedd220b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1a07139dcc7e61876682e40bc17a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ec39efbe2fdb7f162ec25816f98f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa403ac2259d615326e44b61a00e0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9a3e2b7f0617956117057ba56624684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52549e7500e7f00b7c2aba263304ace1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e384ade1ce2fd693dc05ba3e86d3a4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a61b3b629e256e1f3a9796c09e42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f845a78abf10b4fdaf6f68a3048c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d248a54e5794517d9daaa83e017204f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e79608d2bd41ee5f75c930e4ef7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2b7159ca01f5347bfff1c6c4677e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85a83d52f9e26e93a1b001b2c04ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7040cd9c6af36c1bedac7b7b657f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e7db46d49ba86cfe40a944892aac4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b1a86d8ea89c9e1e6b0a368023619695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f516e450aec701dd198207e7f407220696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414314cd44e84d7e3785afe80684ddb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5da21ff45fbdda4032cbdf417fb06e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97e2d71a9361ef217b07340c777a36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66fc73f8e65d4403b817662dd72da7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30643e01c6f918a6a7a0a3e0b4054e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48377cd94719598108c08c9cd13620d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a58813c583802884876e9fb9ae91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e2e75ffc4ef2bfe38377b01cf800d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300115e0983d9107dbc89eaaa58a3ead705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c272e72269ac8e759cad6f148423f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87886823e7f265298adffe0debd7bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc714a2055bbc52950c52ad8d8bfc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63652282afb0d737faf77e07029d5009709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4d64a90d85d633c3441b9ee429b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ac43ef3b9549617452cb1f55c88c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d0671b61ea285b26991d981d9c014712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209330e2cb41acbf37bb59928171c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a6c4fa037518dd2183a3802a3bc5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71489c53b6873083707a239eb592b22d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727acbd23c7e9650ab1af14b7b81072716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ed83bdb0f718232c77457a2f4b32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958680894f46fa6b10f497d1d9d974a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32584c6dc85a1438879fea4b94e6d3e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d76911a64de07ae1cb794ca63eae8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4821d657b53fef567b502383303a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b509daba010ed79ceb36d7c45ee06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e523b0a54769e1b9626605bec904723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704ad9adfe75b4b82872beb6e36d06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb32e5dedc4e6a2db6f8c2f0400ebc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c0b82b73c11b4026de221596745be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96fc205086f8bb165abf9dbafdaea2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00499d453d1d70f585dac2645d9b88c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593570df3f7cddbd4f633d6d3c7b709729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db645b017897a250e71de9028e56f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a5d00b2fdf2c4d2797528bb5dcd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec36b9fcb68ed6366498e13b64bb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18200d454f2b8df13b7ba6f9bd98080733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7d7bf59f1e7ed8f0dc455a0a3c70e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52254ca26d4743b0ee72d832e2526814735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f3c8c8f92545ce17516afcbe953da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b585fe1c006b797b32aaae8a0ccc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b419e5f8740d1439bcf0c5dc3fb8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa3feefedcc0d4a6b2916f5bc0521739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ca0e7a0d27f929328b99d9eecf0ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7a75d994325837fc11c847bad3421741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6514e08224d05b7460f5cbf232eff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e463ed8d60f342e87942d269d363d44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd291255d3224429045962bfb6371a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404a7537cf3d769aa0267cad66375e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0161a4e4c5ba6f982095dbe53d6a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c745bc76fca9e66d034a03a8280f112747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150f315eb48b21608b9f7095d06d99b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655a83b7862c26953e921dbb8a79131749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992ec8bf65887c6c33bd6f1d937c63e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da034ab5d75077b3c09c784bc3e6f9d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3c43b70ac1d32364f01ed286bd24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb66c3df26c97318c82a5a7cae07b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a0eac7415235abd22487598fdac68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6640f0a140979ef0c95665f8220ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a331a6500f1f8428d7d33b4229f92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafbc29f5dc99f17e491e03415ca81f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2265bae97244a1138d4fae3862022758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf9f8b21fa0a6c396e1d159af3857759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef3c98bbe67de1c4866ed4382e21f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efabc598d9186666d9c6dadd363fa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec83d4ed46cfb8039d4a166c5432833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33443853faa4355d74d1fc94f87ed6c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e776e89bed577a917ec32f77b22df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab65e661d89a6c6008bebab1843b486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de8946723d8629189566e38a17a0a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa802d7c6640a41ed8814f120eec9e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdbe15f76f8296a66610e6f609049d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816221c72e8069f7fb6690c942c910b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0537436d092108d497fa3663f2e53411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc62d1d3d11544168a37326af31e7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4390df9e7428eb866c5132d4544ffc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6536a56895859fabf8968792738a3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5a6023a9b8256035478866c6819ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d2546ce90097ee5bf99a938cd3c9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a05bfcdc9fc7bbb924f9e0c2039a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc205e50629d4afc490265c5f2515f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594981f4a6995730c21b2c57ddf6986a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a27554c224e237e517d5f258a5245c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c51175dda01e1815265a5842d8ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fc509d8d8bc2512059713a8f2c0d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c80570c83eed5e1c8397297f7abc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87583318c178f662c806d5e791fd72224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b600ec172423688201c4c41e216a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5f5a9bf374d4c7d15165d1f21f61326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ba7c2ade594783b21817f5a0309b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68ac60c22583640d4a6acca310cf1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c713db7117922fcbb2a95b7daec22829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37625ed8e2ffd3f6b92fffbbef203e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37682ab23504b0913c714102e1177ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f8fd5b0eaaa45ed9611d20830883f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e47257b30a976a42d4f10540acda0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf09d8954a08af8dc99f01ddec49234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1572045687ee1697cac80cafd759ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd12e4acfa0c32d2d2f90c465573da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02065c78ddc06e9e6ded526901b6e9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d88099fa005e471440946be9f37aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766d5a0c7aed03d8512bf9f973f85439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2d8e6a2d1654e75ef03d8648ec90340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b47bc68883d59da6272cbfca7379841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c2ae7c9e65f63efdc315e45f3626c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc37717f04ad3b07ac386a65b4fe72e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f3f04e540632ede02e122bbc191ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffcfecc6957e4821a0c512d361930f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397994017e63582575d3fdd8b61de8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df515ac11cbbe410275316638b2e28a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845edf579dea482eda82a57c92d4dc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e374c8e949a5091fa1d620d041269449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fb80771220f6be5d653bf10ced2a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadbe28b927ac2aa548d6804af6e87f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88016a7c89e53e5464fb71fd54b23e5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7156756012d601a096a38661ad4de0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653474856fab331332ae58c1c27090f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0188ba3f81a62d6aef313fe17714dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5684601d6d1223a9e12de4b4b52b0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b987e31eaa8010f993769602109fa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a087640e8e5ebcd957d310662a47b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9b80a087577c84703d4b56f832ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62029303f9356c2c1aefc432cc88f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014071f7eaef752fe16c037fc5fdffe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee377d9c6ab27958bdf8947c3974b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440c5a68e7d4bab7cfaef1da6bf4bf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b0c2e4bcf0347a7b251221167a82264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd37db1a324b72fb23f1544a92281065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8a12052e7814f5b92ae49d94c474e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4106cac6c7283229e2804fd9642abb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7d379d747e18eb8d7e80e8acdc1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd6f5e7518f1acc3e2365de27f876d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09e44ac844ee33389bd4b254f7c4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee46ceb0358a73bc2c625044785035d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0de75e812e5f044d4747022811f6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39949f6eaaf94aae794f6586ce744973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94150944adbff4efa9aa2d5effae6f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957dfd47bdabed1d563406debe8736275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f49b1478cfe07dd819019c1dcdbd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159990afc4cef7390e68cf0a9a2da2ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5c08ed95fd9c7c8478ef8f3f6bc0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5c4296a03a31b861953bd040294d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e591459585369df34d326a77fd8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72408c332c15e499e8e7aa83c291db5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef184508a53f6eca5f233f10f01ad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2bb2350a13843844c5452ed082fd383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8e540e910fa1be8f69d9543e5c38f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f37f199b4eb962e74f63fb3b0d16585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e6af1ca02b69d0b04585d2ae304e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615af2946ea61ce5ac24ae3ca443eaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c33eaa55e24e0cf67226db987d08288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6afb0f2816f8eb9d73e8f8bdb5c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e687580babd910c2a452f18c3305390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6c6a7d5ab26d11d524ce4e6107ea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091a0f58f3332c15f4e787fd415717192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bafdeb616102c4b45cdceeeca9390993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f919dc8a85a14bcd0e44c56ef2ea394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b552e33b267fc326ba4d3a0e9fa26395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe6b3ee16081bf6e19034dd52699396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad809b16a4d60b602073dbe8b430797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152cfab5e08c9b258f2c0013ca46a1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf459d2bf6b8a6c473bf837604b55ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b316f4f4791d033287672c759e2060100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134111f028cd340d13a6893c32820458101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f639b63b2a64bb16151043719c9ccf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38698221b2addde2af3a05460db37e2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cacea899a7aa68a4a903e6756d115104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c466b6f781d1cd22bc7196a960fb345105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2258ee0cc43232cfa4b92eb53104e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7dd30706bc53b85d8554f306175f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71b1ba2ab7675e895b8c72489e8d0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352ba689c6c7e81285020096ab5dcbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e4460b42dc3ecfaf9035d52eda160110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa6a113e3a26278790bf186148476111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d1c986009655b82304db0a0bb504112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fddfbde7fb2d0ed680c6a58ad7ae0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d589abe4fbed940b4af23fe6e045114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4026e27e40a27e7476771f7b5ab87d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c05b957a3e0bc59e8777100ab927f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9100695aee3ccf9c12d62d0bfd4f2d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5f6f4631648386c540feb06f778d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349a3a3e1707a9a3cd4379ce8a68569119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b3d0bf235bd0baf4a20997327dd74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcb6df34d9b7a92166e651f2c8a1d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8aaac667decfafb5665636684733122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a550cd16a9d410e2ee92a4e54dff64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be715b7136d71cc5f3056fa3cccb805124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fb7e3026f6052b4d1a41e9578e7bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b1d44337260612ce596e3433aaba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2511eeb8000b111a733b452adbd0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8b4f8e85a6a6e07b9cf39d456abe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ddb6a93716cac34f61852aefc4f49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5a4c36cf7d57a3ded3eba9065eb9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd097b717ee54e77301bbb7da3895b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f1dee1cdc14b156975a0dac83c989132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cafb8384c4cf294b0488a16fd660fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4583c79b72733326aa784adb99a613134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc598a30b098393b3af95b325c516135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00b3af082f3ec08e56a1e93728b4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1928bdbf8947d912914e57bf6f9af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df3b3244614b308a42d972fa23a29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7130cd1bc4f426f52be49eb187137139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641ab6ceab2194b9df7924dde6b00e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a323ddc2dcb6e59c38132977fe6ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c2fca66168ba08110c03296f33b83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4abf77794a57f9a810a9a2f890bf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aaa962f1175a0fc37c353fadf4f9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7177adb30405fdd3720279f7579f44c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227151b491fa38ceaa9d01c7ae86e548146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb999f753454353e7346737561973a17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7d96f52a6020ad8d787129370add2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99c3eeaee4b9f75872add2a8e13934149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0f7145a96dfb8313ac4c7ed5ee3f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e9826cece3819fba027bc6c79e4eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f012229474d65744d2fe21ee32fdd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87993bcdfb8803df4861142db5387cb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7a76453bc39d9e52917acffb33e5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4a1f69798cffdd8995bee14cd799155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffe652285c5804bd60cd9ba8ac45b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb17ab4fdaefb8350625af71367aec2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90542308d1b99bab7751ad2bfa49c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d4cdc03342f0024f886f2dc6dc38f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c193476974742c87afd6846dbb6e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920877d231a84207463e2c040811327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944cfce5c7339ecb9b3ae663b6d7986162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d2589cc8ae4848d6949ca3be1ae13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ea9e76adda8be7b272b656d96092164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8e9495bb3a774ebb115d7c85c7d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a09d490f551e0d6d22322337ec8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35b5812fb6b87abb5ea8616eb06e9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8999204840bd700372b23c5c89f44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc52a552894a456b3f648297880a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60222d4c06851a1707e2daccd13605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6892d77ab49075f1c776dc34a9da5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40532d8585a492b82727d3cd70311c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3697eb67a76816cacbc5615ed62b64a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68eeafe1a3ecfcfca9f6c76980bbe1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850401e22a9d9c03ee605da04b15a866175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf006ea37b7550a4290ace18533077176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c39d8dadbf80c788b3fef974824506177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c8ad689eec0637bda2744606cf524178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac682f8e4f29e26a01bc7996eb2bc3a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc274d4f5506b5c92b85cc0811930aca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00866b4769423ac02a588fd7159360181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d457eaea4e06eb72d2e6af4dfc9edfa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63492fa13496727c5c232e54c3ec515e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed9ffc18e3503eb55b1a863bd21db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfda5baecb831c4c1faa60ce7e3a38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccb16d3dd2d3e419511fecd1335008186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb847f1f65f6c798b130a94d63efea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e6b69b22476a87ab15e1d53197000188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ca8120eb1cb80432cc9e1379ad69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d859590911aa22eeb10a6b02368993190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39062d247ca0a090a83fd1c98f6c412191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09fbfce018f1c97ab6a1b77ebec4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2cb2de7afd032aa34b1cffa5f2913193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc52e46b41448ff83920bb3761a24e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49e48af094faec2d07ecab6b459cf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec892bf58190271a394f38a152a544fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda1a8958b4b9b091650d1d998be712197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffe7bbf423f5bbe14f7437723f35e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952ab5f504c500bfbde3a5e45d8963199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a180d8c3492973fe787215b6662aff0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f01c8b8e0aff6e8fdccfff15aaa786201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db835f895735aaa48cfd3f0d7601a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0ba1b2d6c91b89046091b0548b3f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6ce45eac6eafc8a0108590c081bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9547ea7e0ea3f29dd5cba7ce98b84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020864cbdfe4304fa9fbb790ceb7968a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e3121f207bf8a291d862069b1b07b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d3cc086b85af02489f75f0774d83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143dc70eb40561a80cc4eb1d7ccd66d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8035993f22229ec205937ff959fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553aeb799a2d92a140164bf50cb3a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e3340b2bf540848df70feb2161cfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42889692b9da081d9b91f4b8a1f9a4e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5825b35403c6ca1e8fdd03ecce05cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e492a4cc992fe646a20a0394e5542f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4646c62a8b809871ffc5807c37564216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7621e394bbb2cf55f63a6c3d0bac14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ac1a77d73fdf0f279aa791d9d9daa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057fba3b15ad47cdd26e3078af48038219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457958c75148db6f1514aa9e51382fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a27b784e902ce513ccba8a9e475746221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b49e8da215d057bf377b214d906cc6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d478360e028addf21cb847ae885b3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6e87c41e5a9eeb9c921c912d32d57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b86baa500764e215d836c7aa8cac6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb552d12afdc4bd1427fb7ddf26836226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceef051d076a57bac53f37b2544f8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24674f6e5d0d86fc8d9328825f811488228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a5d7fa76bc4c14e3ea6116024c37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0705a6655c139929427e3b615337230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a307b1a221c23a897787a82736ba765231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbaf23947cc00d8b265382eb8d188a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e1b77dc19b5b592ed3a624c3f750233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847a20363b5bcef391dc51ebca1dc24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd380a2bb4eff0952461764aa1783a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4148f9f4803a03b654d2e0035b7408236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f88d38dfcf8964ed9a83aaac4f4aee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1515e2a3f489f484dffcd635a3a6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdc2c4219ba0cb29b640f2fd9129b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe19c1342aae7ec43a20ad0950a8e39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb57d2d6ffbd3ca0ae9a0c7886de9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc49f4c4eebbaa2b78f2d907973d98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a1d3cf1705271a0948160c5541dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178f802aacb9b47596aba335d16b01a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11a174550f68d8a5f2a9771dfa5884245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3777e7275118c90d730528dd903bb4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a72509acb6fb4d979a288872a5980b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b191e0873bdefdfb1d31969d8c05e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8ecdab25551787fb78003de459e43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034d626f4b874ce6d407b8983332f49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aaba88195bd875f478069e572b806251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05176ee8ac3a9250765efc46cb6a2fd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03405914c4200b7fe4887eec57f29e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eec33322271bae4b301dfda132f69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a157a43cac8b5d59c441138b6e72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6188284ddecfcb3496f3b6911b80047256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7300fd31ff24f2e6604dfc7870d4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b17d09c0f66273899aa3a391d3797258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559629cad906c2afe2bd8de182f546a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1db3d06e70ea1b329b4f043386a13d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf7b9bda084d1e94def7f39d20b5fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3e691e8073b52e0b9311b557150fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92d88a4590026f577a0b44d89309f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6eb56c2485ef220815fc89a6d5fce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52efd93ed4f48dd1fa77f06353bd8ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af62829afdf3e1c2debc7c37bdc874266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719ebf143be682298549684b523336a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3c8112fc9f01f88686580e7e4c89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86e75f10d6a7afbf2b97c0d678d97a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa248f9261c416a0b0c566830771dbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c225165e0a3a0944aeb41cf3e6ecd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662c62bcd9c0cc89ff01407d3769a27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00864daa245a512117e3675b1223fde3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fe1c023b3c55afb05a5a166e32e8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6843f670bc7f45d3c5c1522a5e4da4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b3fa4bc5fa195993890c95ac762a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084f4ab2ff2272621bdbbab8ccd8f3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0a33b129ba92664f84c107225fd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84393e18fc3b27a4720cbb6d39b06f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84062ecfb44126c8a25ecd1a7889c989280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce2055f45d61f0ab1c86c925a2bddd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a7bb73c75c890a4f1a3724bae998282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67112ff8c2ff135ef2600eaa326b0fca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f0ff0629127e8300e0c5a3946a1d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab649c077187dd9cd93c327301e057285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ae534a71676fee5f35198afedcad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2623c46df9519502156a1d71fd79082287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd16a5e7fd7ed7ab7f3c00f0b3bc694288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f81d1476bde84323eb13d3842df3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac13295c27562ff2948de92142a184290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23480981b8c47a82bce6b029eb8cd097291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f5b73a2e9324eeb372277e9b2fe5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afac4722d3a481c321099d9d77ead3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac5008802c7692fb0c5d9e09d2d70d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf0dc5d31b9a428b1b645702fee995295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c29a1c421ed9d392a9e3ad79dec12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76488244fc06f3f0000e7930549229297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342331b78c20108436d62b5e795f24e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e8f341db99689a26eab0cb2efc737299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1748b78d8acdf906e450a1d7965e70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78516e4320d0d045c9de221ec997b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef100aaa5a785c4391d8e5c68e8704302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68b9898b454c38e8921cf1a6e864c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bdfb3f509ce09117b63717bef0a07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fae90238a373d0287b4c6cb9f0c166305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0452e06d04592284c51bbe80bb8ecf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670373f7f43583df8ad895f5101471f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8655eec09ac6c11fa3d98ba66d6a59f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc618ce0883c9d60f35cbabc3da64e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa50a6d5628664d9daeb27eebe415a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5c712e012a55542407cdd7f260c18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7b51380e52320501bc4589bcaa909312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9296b3f56ed32f57b9e5dc46d650e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd61c4da386b64347b4d1c804f76b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabef9178558013f8da0d3f1cd9cd75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9abeac1288f9d7c60988a67b5f70c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2338be471c40e879a5f598ba39b9e1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28667a5a5d6faf2a10d1a4039f20f7cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f39a0c89b6e2f3c60d6c5bc2e6898319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6e0dee4edcf63eb08e28413909227320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce45ad789c1730569ed6634283f602321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5db7f2f3e8ffb5919da69cef3a99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fba269278039826176601a0af7db07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17331126eef9c118e7b025c45b229d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7e5f5f8c12bd8b70fa3245e311afd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d98f72fea8897c82b8642e8edd576326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400cc9d1122d5cf41751f3c556dc9b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b3b9f2757b3499676c10d9d90656e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff93e5523b5882ac7970e0558ef8d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d0e689fa5697052dda3612dbd36d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c958711166b235342ddbc24c6f3596331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933899d3ad9dfdb6a39aeb491d2bba1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345efd9f443e895df6fa848e9e2370a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce1146a8fa7c1cc2787ab196815226334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb0599ca7eead7adfe00ec678e1c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf0335029defce9a941f42d98bae1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7b355a7f85c4f2375c74dc9c62467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680059345feb5949244f95e8218654e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb693e90f2ff26d8b748bd177b6e9cc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eff0bc2007b92c0d6a2070944b0088340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf12bc31f99b8b95c92ad104ecad7fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620122b07312cc3303cddd637a2cf9bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa10249a160a3b24714cd8b1053973343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39788123ba068f41ef0b9ea80aa33f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ae80d26a29a4c6e2086fba318b16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3542066debafd530b622b2f375dee77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b26ceea7ac9477ff1b2eec63fc3e34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfd9f1d0ce9f36890689a3a95694dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1c0b788151e861f19c92bf19b1d17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170300c3933bfc763df9d282d6c710b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737519de79bd1074672359e3323ad9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d347045333c8b621dceaf5b9d4b0bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8123ec92ce025d6c7259507b4ab3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c99d1c766762ef4eaf4212b0db101354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeacb8586cefaa70e975c2d680bbbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163a4764a1928aeba9b18935a2eea4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3682f42f17379cd0f23af30363e61f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2819f3fb86c3ba879c62a06ca357a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebcf7f03c294768ec8f78b9de019e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe5c9549bdb01898b6427ea20bb1fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d4c1b35b0da293102ac04cbd949d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734522b3e8fdb3770271060158c796b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88251a7c99ce29a6695b8a4d4fed407363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14869a86b80d091969b937239943be75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f43fb5566f13de3774d4106d98acb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303512e5f4d103eb4fe07790965d8d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e99ed7ce08047a1513c060481ad9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec59145cf182b5517e49aad579fcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69e13518553086587f889f7aa60546369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975cc677efddf7854381d9d7aa125c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73c03a0fa6f6f7aaa1896f003e5227371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefbe1decb12e37db8d31569f04d52b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82399ed2c196b8d04c98936d4a09cf95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00757ec3f7cb6034bfecd845b28be131374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c267c7a6e46599bc0feeaf846a88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5abc51d7955f160d859f71ad2d6f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208578880d07a525094cbd49e7cd9274377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b166e7a58fb7c4ca2953165e2b65986378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4f89eaed45306820541c3fe29a52b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb50a89cee845145f575d8b1af85b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a30915e313e2522e157edb9d92fa4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cc826d90c883cf5c290090c3870ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bfc408b93a3eede81f4fa3e12fe27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005471ff7e7f4ab65d5ee7f921809bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a22984c0d4dc6b61f62b9d1ffdeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a7935f9e460df6e545e32c9253615386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae02e21c6d14c14a26ec516b99a277a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177e953fd67f1cbc5331ea4f846148e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58606e8e6492bf1c860f6d6266c8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2a9eaf5321b42f99424967df5049c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018afe6381df12820ad5b5cc07c592f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88585b52436651a6dc9e89aa2385b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b75088cb5169635220241473c3040393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86080b36856ffc28249ec3aa2c067b88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601fea7f5be50d31ebc405a1b44318a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e973d6085a1ad32992180a0313ec20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf97d28d295e2815483df4bf2f007f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f9588276cfdab40ff606f027b30fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ed254f8985ab3f8467385dc8004e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db566abee2c11c02365d87d546f72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d8457094e192a52c9adc30e7a0479401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599048ced0f7212dc9dc5c90476c9f4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614745b25161b90ed6c6bd571299d4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014306c57a46e330ef9f201559860570404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ddc48a6ebd1c862e53781ac92c41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d23b3bfd0d51af4c3c3108ed9b17a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75862239a217ccb8de5d12aa243974407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18810844d077a2a98106daf4ada42dfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc39962b1fe651c3082b3c5cde5af69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58216ab8782fc9e795881aaeabd1f126410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a6cedad57d0150d3fc73e871620ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f80d85b3da9a38f3abf713d345206412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1d182107b0d9919b519eafca2be0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46fa57d18969d836c5dad40d429749414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec6f77865ada56f6fe117d3879904e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee421c4c13e6f7ed7785f49d82a6733416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a07d5aef5104a1abaf1cd0b7a3bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f671115da8823c166933a51e3e4724a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7280ca6da35da5b9dc921da297c537419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d914776cd03847cac56d134ede29f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368708f9ce8308dded7346bb9aa36b12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0a4da093df01292418ec4e9ddae61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96ebf4722a5fe8006fb0aeb874a714423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72ac27ed235c7d3306c8795461fe09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedade4b2a082e50a5e89f2e3f5fe459425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac68fc1e2971f024a66ded631a4d87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce90e90dae8b027f31e5639625b3959427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a031c4b599a8f6d29b7bb6b2865183428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f064a6f579fe00d7ad5a99c9a719c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361fdd93591cb67718ce4e9a76e9b7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb1b3f6233e90ccde11463ea349dd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9426bf841264713f6fa8462677161432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8626d1eb0cd04a9d175b30b95a166433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829ba10d047c6242628e9e8d4bc2fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32430639ad84011f716d25f764a112a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e368c20f2a6aee3bb0ed41588f99f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a3e5d2f2924621229f3b8ea97a06c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e294123bbc11b345a85efdc43307e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa5ffd001e3677abab5c237b7fb98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291d9e37babe87b30170081ef1774a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44cd48275e9f88c123516b07b4a88f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4916d8f138d798d72309cf31072b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644388ff1ad865b76cc14e670e0b3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa936f2fd1187c3c7c4d4891bb2418c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463baa048a4867ba55dda008f8cacd56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fcf8d8877ad6fee463de2b4e3c806446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48213cc3ce518bf74f195664450ab1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02342130cbf3a1f04ada270fba19b4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde794c8b62957ea069a19729be7f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e916f313da00400f8885404ea54b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98855d63464a9299234e5a5bfcf6588451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9585ce76de3512b95db095853c453452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df47a031aba6c3a8793f3f9bc12b39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48150da142ea2b8a562a87b3662e46fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede95fadb7098411bd0befddf798105455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb202ca5e5869d0374801c3e31f0a398456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabf5aebb9f306626613798544debc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6e0eece4b5b47d4a49eac9e5d954458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4eba001ea84b52ba8a200c5d7e34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4933b853ddf01768f3959511551bc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52212920eccd7e2f75f3dd4d49f1179461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dbbec7c029f0adff0a7a811c9b10c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c32b24d26cbb468dd45c084718c54463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eddb206a4701dacac16d50e17bfff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de37712fdea9d01928f85b7b5067ab8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ffe88435fa930c960d7692830f457466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c986e753d1bddf37b0ba43cc6c06bb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539a4597f67e556e8e9731317a95168468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a8b51d33000e9e89633fa74bea827469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bdd76b7595e59fd53880a8c7ab316470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb9792463df633bc414b9f045c5bef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eec77cdb48e499d9307bee6c5cb53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a98a64b6ed4fea83faa09dc729fd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4376c6deb9f1224b35569ce263d0d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58937763dd8a49b2dadff6899959eb2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d999da8c9ea89ca5e1ec35dad8173476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c704aad8a71e27d0fa8bdec7088a715477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a14d106bf77bfad9112c27fb02cb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b0f5c203390f561e880eb5ffe114b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a13e1ab3943513f8a0981ecce94d46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f73ade121a6a00084db4c6ad8bf82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58288d18e0d8c28f7ebc16cd60663c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7745d68b46b7d506ba6a453bebe6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c53bdd0a3f9386cd4e7b4e3fba68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e2d93ee0ce9cbdcd6555497eb9a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc79046162a753717f1c3ab27b7fa8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f9730c65c00f5c6e13636f343f2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30978fcaa524580775713bcc5091ddb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448f85ef50db4de52ca0b314ccc2799489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a81ddff46683928e154d60a94969be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717443276f32d7710246bb096782b06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35744fd1f22774e2088480a2c7a071b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b7837d6419dc9ad7a22f3bc955dc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49db482d6a6ea0371ebc65d8c2b4ab3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694594eb6a9f06e97e18057ee38e2b83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53650fc56a39fca56398d0b356554663496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad7994ff2fa1d5a0334f25a0397ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0396c2b60338807260b3a1dc047f69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44091b80a9c3c769b43931aa724e30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428221a000830c3700ccdf062516515500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b245fd0a88049b46c9b270a084685501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec2e37d3f3161deff805742d3da90a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa64e83a6299d4fef51d13d5d2cd7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d77136f79def4ad1300cddaed576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a99ba313bf13d830ab511668cad1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881973c2d287a224989ad93b55c3cec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a339c11854f1fbfb631ab007bd874507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff239f90b65fa7464fda4de94fd5a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3abc8d963550acf4cc1b08a87a56e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cdc401b2c0ae7954796961d406d0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9bf7fc88fad66d0575168dc3e9d91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd5481d4243cc0029392e0daef1f07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3e7b232dc5a9a81e80dda6bbf868513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8b886e48da28478372705910950a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194ac1aa76a0344dc8868eefbbddc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21878444024e22e07b9d2a5cc9eb26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f8e753bc93b42f02faed957fed407517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ee33173e706c79f1c8f80bb749fae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd3880ff057420a12d0d5603c536b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048184c9fe262a84971ebf2563d59b5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d15aa29e7a0d029c88e4a671f754f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19ed14d5bcf7b0544c75b26777a377522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4834904c680a781ecb07bc59ab152c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fa3f7c15b41e9307d1c625a689a42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ec26d01815df895e761ec0529900525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec3cb45cc5b94466df0b313605dd05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b6993aba511ed78e04a3ca01229f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28dfb8db4b5ff33877a89e1c17636c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed7c8f660dff41ef4d774839f2c776529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ac4df99a4c5aad9aeca84077fa890530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a62302e1c2c51e409d2cdc1244f30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f587d0aa49b51f42b607561bea6f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f4b6f910ca03336772e3f9206720533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde6238ba043ec4e58ef4f65e894dca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2c47d79907ef4347c963109a28be2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a941a3e2055a74e7e1fedebf129315c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa1943a2d9af125064653fa87141a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840957c7e945b7b933eb39352bf5e42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5f1ebdef4f809a76138b4e87533cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef7db8088c92f994b83d211de2b66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4912c74b379ff1c2a7012c7a38578f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb67e2854829ac184aff0f616f04c99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227c3dc720e35176be328c3decc89dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0525e82cda4bfe997dd15baaeca8c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c60457f72fcfc2baa751ede38c7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5556581b2bb60de5a49c62516fb37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d5b2d036231c79e489da696aab40b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7794e95b0244c7be4d81c56bb3ef4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7f95f1e76c7f39855bb8234159a9c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4c23c86826f08220cbf73347a892550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2463907674b713550ddf4f3ab711c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07562fc162c7b868891920bdceb0fba4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcacd1ea0c2905b9c11f549bbff378553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bbadfe350311e6a418297daf17dd2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f7450c01fc0082ee227ede189487555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5d1dbfd758b817c0e9f27f7d7921556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eeb1a30f9dffd0ccefa48d46121c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448da89fbe89a77a8717c0e0951e2375558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40717bad043dabd3f95833d830831216559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be4b76ea19628d7a65e0747fd0eb97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d5e3e333600287424f1f91abd1719561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1499f5b575d863ff357b13504edf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94a57bd2e1c5f6be35c74da718feb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0ca177a9cccba21e92b52296870b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6f85c024d1ba2b555a759ab303ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afc6bc97b30434cd8224c1b9e4a3ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e87f7c1f066e39c744e5a48687ef8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f5f86a7a0a0ba95d18ce1a147901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237279a3b5a285188591193a25d9ce79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1a0af083c8403e84ec887e32e9921570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e28d8542333af3a27955c6255d40f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f1efd9c21e7f1148c7278566b770572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1f19b681eba5155d8814903542af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c6218717513e859cb191cf7a017c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561ca902a02be7292e48fc262986c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af0b414afbdbefa7a2edfc5c9f4f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd056efa0365754475937946a37e73ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e51b2b09a17ffcc91337bf2adaeb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183526c94c4ce7c206d69d189bd68352579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398c9e990ffff9a516c507bb296d470580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55ab1aa286da09c656723096ed67f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cd1b20f07742f09eb19ed7fa8d5f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d1e15102bd938b3c84419f18b058d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac796cc6b140c0c1521782b867029e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6e508bac38a13c4dda15d5b8bb58e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d43c0ebb0b514dff35ea7b79beb4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0cde9e40a268ac8cc3178fa9db7ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a271f907e994f0276eda2b7b2d9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baf927d1b4d6eee691abf08f7f1e72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5ecc4342ed74ec3989220e32e1b20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dee10ecb29e79ed003afa4b996dbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e24b43eb2db377fbaa6dd9c9c9fb1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe5d914374dcdaa74aa33887d7ff26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9197ec49c91e8fe29139361c2645e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e5a5ddc7cc471015a1013f68bf080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cce2f3847c55e99f650175fe584ec9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106204fc67eab8278025426f354af670597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e92e1057660e0b502149bc0928b0a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde141c4ce3ff587836330cffa6553f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775923fc7ed45ca941158196381be34c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90305f553ab19aecd2385a6e1f8c7d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3462aac1bf7629a2c0969843133572f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623b717c3c1a4dcc3dbd9f3ebec000a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b737e627116dca2c2ae9d9c33cc2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308319eb6a22dd0bbeeb4c7094125b86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c052e1f443b9ba701364903eb95fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6dd8bc5edfc3d05b1c6c48996ba4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4012b23d5570dd083eb664fcbd258c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e2f118d9b3748c6db05fa6915add609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb88c7b1cc1955d8b1a170ef80d44d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cabd36f62273d3b220fb1178476f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfda536beb2f110a86957d8bca318ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab76110857c919c3c2fdfa6f16c56c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d06636f74064f0553234eae068346614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c63256d05b03c4a73ba5a929ff92e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338cf58f92ff9bf6a38011ffac803ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc55de1e74281f156f166f2c33f89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d06d91bc258fd17c7b1d6ab24f8d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61632bcb216c9cb3112dff038c87e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08328f922a7f316e209bedd4dfd2f373620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458812be2006f3e86a8ec52e3aecc48c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e67ec94a018d4b4a628c77390c968a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5065c6aba7485bf69d9a24b5f915c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cedd03053a684fdfe2e36aec508b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb01f901f2d2f31f737e2f65dee83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39969bd16465921a26d61703df0b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e2d44790f13fab0513a60175d2424627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdec04c8bbba5014588ff396bd1b45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd31b7bbd606e6740ca68f314b84d0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a74ecbcd2de33294542a2a9332e56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce57adb8fc9dce15a2cab4ea2bfd240631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02564d38666b82bf316112ae4d4a54ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289e9fc0b96f4925aff6b9ac465f180633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db007abf85db78cc8bbc8ab0903cb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a3e50fa8c798aa422910f3516dabd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28379df0d895120d9e960a78ed2def89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d2ec6d4e42358181dbd4b44907a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba110a53d3c22f550821e63cf76601d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cf275fc3e24573d64fc039f70110e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97768b84de80efaebb45e2399590f0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48c3c43750d2dc99da007f95f7edb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d566a87ed98abf863e4e3ac41bdfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02068a1cfe31d4fad839eac7e7172e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841122708c5d2ebaf968e78e9e8fad1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db09487e96be6563145a8d05123b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6adc445c2147d1b31709d5c581999646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401132119f28bfef49e927e0e607c00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac07ad890bd9e739a835769ac85d61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df084c49a205f0dfb729125a54f42568649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d54e23cc44c4bcc1b70d1d9a1cf9a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9deb7a28201228d8d2c2b5ff1d947651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef569338ad8f26831515afeb780f68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7140ebfce9550d8aa00e3a543ecd16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b556f8be1ef60319637c2b20bbdf4f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906c2d56c914edf7eada06be8a5ed0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee52c800a2f5629383d8fde962cc27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6acc16eefca8566ea5612b7eda267e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79af1791eb006391933435da2bacf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde6d00653570daebc1dce2026b752e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326a07e2ca4a4c2d700a8e65b25c2c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a52e26ae5040a263d302c937f725d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1f51d8c122cf7299c1ffc1e064dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196533bf512a59b32dde63de59c1cc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003821c6d68aebf6db33420f39f0e168664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b79bfbccc8157bb6c54d6a57ac4c8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5df75a1def0792a351211b69db00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f9327ede86f8aae55a798734ee29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730db7de78027bff7fc7ce50b23c729668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091fa1f153a62147b5e24530e894967669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e2b7895bf034b063f8b4822053f87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0624c879e54eed8d27673ddc38a9d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a2f7e52d3d6e28c61d90d0510939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0fa1ed0bacf06fcd8b0b9236cc81d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2cda1b783104af0ddabaca80e31d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2bf928c8deef6640fded2ffd037f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389f6c075bc5808b4103ba9942ebef5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0887bf56bf6f0b5c11eef28c995c97677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842ca339b3535759a3de4c81dae0b89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a324d29ea2e1545493ea706d9e3d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1663591c2e993559d8560afdafe82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdea9429ec9f376eb13ff93743851bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3356b685d9e7831588585035fce4ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0a7e88773344a67bdf5bb8602d3d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c54ec12fa6b9d9e4b27e99a389819e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05b348eb0aee5ce35275a169f22801685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8a18829d18396807f2c72282aeb07686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e25c43a0adeea4b7d45f6aa7c72dc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b856cbfafa7ddca7939a340f13c08a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dac0aa3894d9d2bd9507cef73e98ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03bcb0e6f20fffd8c715ff0a20c00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71089b3229c31bafc5758e0ccee01b82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa7298662ca9f39fd27bd179d6a8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dbd0353d96df511fcba69c428c386693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f971cf09449bd687f0466b5232128694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d59ab442fbaebfff2f3f1299e02e71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad1cbb457f9b82b5e31a317599760d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38035154daeb30f098ff1600b868fc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d544ffa4f0f05056f46a1f0eabbb126698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650c79b8d97480c4c531999359cb122699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed90c9c697b4e64f6d80cc73f4bc4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82f14cbabc0a92bfb652e000ca42c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50c89cd9d52e6d2ad91f87b4210fee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b00a1b06f50c62d447e122a65d3dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4110f9c5ddd51cefd70631e8310881a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef722f3b17e27d57d611d91f2b1e5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cb8ec66d0cd5aa0372b9b985efa52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a76c82bdbf83c60da772699826b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3ef32a9d9c26d2f5599986d9ae4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749639aa6eee3fbe7e99fcb95ea66f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39f2238af968f84442ab90a4f33f59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b40ecdb8192b03bd90813f5c7a92cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98188b5cb3973bf4e8b86c17fa547a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bce2cda9fb4b7b38ac3fad675fb44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3b9203087e8a595ef560f0220954a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd93fa4cf0b86edef446db65c7c8a03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b6d46f550fc5c2ef6c376bf44f6b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814dd5f2c36d4d8f406de7017bd9bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f6f4866ebed7b9809702efcd186e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57055baccd96f5ccec600e98b5f0aef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7ba7241668b9c1bc7412fecbc8882720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd7c632849f0132f0fda8cde6a1874721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4090a8c241c86459be6d3d23f231e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa75ebcb919c27913a34a27ac164c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac8daa9416e01bd37cd61f56c3a698724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b55c52226767eeb87f9e184b9094a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60746da635f3047821c8477c0b18939b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8fafca5e2d289bb527df944ca679727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f047c77bb483e4a038040779e1c87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e5182b9d9776aba41e1c7a393dec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848874929db7d32175aec766cc40bdc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0dc1f027df91e75e752b363367ff5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea3e404b26dc88a5efe781c7bba9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f190a56ad4dbe9d55d459fc4574ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683316c4918e97f1ce4cfc1f51d317a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c95568206cc2be03fc2d8e62bf10a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42258df6df711e670824f973de08c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce4238589e564e76455ed5e5361989737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ee48704f7128a35af82b0121f8cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac2995f841029a75cc01ff7c0b4065739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6e04bbdeee6a47412edc20be066c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fec58cc23c26df6b4e8acbd610d79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd78aa07f2684f5f9c925ad1daa123742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f15382b354bc7263edee96044881c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a8abf2494ec31e75ce394901c1033744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a7cd701c0216c8bd912e76db491a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a005200429b18925e249905319d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e885b5a9cbe8991a93e3e342e2f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8537b66b6734fdf0253ed47dc2286748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae466fad2722df3287d027e81a41fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b4147829991e11001589f8e2b96e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74963d5f2d8d8843fc318c3ff3fd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853454d0e6954fda50b56bdfdf6318752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24521bb41e2afa6af2aee1ec3ecc08753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c7b57ba7ac3fa832ba1dad9bf3d1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2c147e319fafd2c603b574d3ee423755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cc920768b44d1d6d90145bce3dd62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306192ad1bbd9e38a603b27a86d1b8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001862d8e1166bb56747777edab5705758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599161ac852f963f4bf1c192a947fe70759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>