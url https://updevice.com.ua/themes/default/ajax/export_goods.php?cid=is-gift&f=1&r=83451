--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e229043051d31f8b1327501be1991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9ad9ed730c884233205741efbe6052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a002b65111d13254a64806c925e206b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47555b370201f73728608ad125e15484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c397f99af8a8d4b668c3a1e1ee0f485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c72b74dd320c9d40c8f6b7f808e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1e67875726ad34a532f2a79188c457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b500d6e066b0535fbe321c5efc6e9be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472603fc2793c4984f6bc41d365a3599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b3a19d5843b9b9efba2fae06364f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50d381d6b5c8664253ddc49a05040311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da4bf3fe7e0645e5bf49e6ae6fbe2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9a55a330ca4fbd70a341105ae66d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14403d0269e97bc23130c9f479e84f0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c785330305bfe89d3eb77cbe942ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83276a70ca8bcdce3575a499b783896416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6782ca4e539648cf09f11039ebfd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8b7cc29cc15499788d90534fa3cd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222639e8758ad235a2145bbf9e9619019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cc4056d2baefe4311b9acfb07ebb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd00b65d4634a7967709e174a50f26c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd160a9c7e29dbda0804acdae1221622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d1186f270c6e693d5ddd3a23300ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35f3a837218c1390e38aac57b4544824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b27a88724a78c0a689540ca869150c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041eac7f69296176a68541c88783b3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9775e738f88ce15fcf3c1e853fd26c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bd33a53382522e15f6b837b400c0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e25ef452f03549a61aa6c153873d9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6d5017c10e7da2a1d0e94765b412630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f61c14f9f5f061f6a349d9957fd30131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842a30f040dec2a5b14f61a8975aed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31613af7fb9fde269fb85d6f2e7213d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f912af35e667161f21107918d754134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62414f23ce50959b9e1bce23108ad1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f014239ecd36e0f184e2b6a95b5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a447e012e9d86ed1c87285c9792454637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6ca4269471a593af1d5442737c6d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c1172fbe59bdca9d9e9d45430683539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b7a5ea6afce70b8c34d30e704f21240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3886a62d6ef8fce00370fc96b13e7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30f40cc94956b298228824e4be782242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e01dbef9a02b54143a065157df981b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad06298b96713e5abe71d7ec21c5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9110bb3b1c646fa4a8a10d77a5baf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3bd0b32d026a6f53d2b6ace63f30746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adba078f789abc02d3832b253bf153247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccecc5c5833e1d07650688121877ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719797dfeabbf75673c6d60dde3032d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4515fe406e6cb80a50c9a1e62d3e6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8eb66ae53556727ffd474e8afa75151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c451fd432564cf80f1c50875a168a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac273af1ca6c09f2f8f1b4d43939ad9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd63c9c1e01871b23c12b9dabb8b1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc011fb39adaa7f599f62f7375374955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96799823583c97245e197d828fff65f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfff2952d227230e53ab221d9a37c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684b1ffd4590e7c4977b1e56af23ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f849d491b0d48b5f6c1749d9d3160259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b434c65666662a8ed6cf6ee6a3a511f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de33310963124acd1a280b521d49061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827228450e0b4e99a8f0204cc8707b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4026c69234946a4358b16665a3cb4e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275407d295110554d36b3cbd5443d1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37c019cede5be3f08ebb7df4df05365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b51d13e99668b13ee412759441c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b591f3a4b4b6ff4f6e6ca976617e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa6fc259bda172d79bae052dec18e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525eba0a78af99fb129c7b71706806269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3e85f8f3e3806ee5edd042ae107ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81149e5d1c269afc210b143aefafb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b20a24d366603b9e0236787921b0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf722107800f4a2bc81c088e7dde622673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3caeb8e9e412c7aa6e484cf253a39774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c95e0f4d4474325a4247ccdcabbb4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702746c388df7cf515067fb1a5f79e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a969e2832496990e69dbe5276ce96577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2efd07b6bbcdd3fd94a83a3c2b60178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c2f9e47395998336953a3160bd40a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81558aaadb1dfaba0f1cafe692ea374d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194455cecfe75b84b99c9d1ba65e6f0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e910d333a85c93064c11bd16f69ebf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab98ebe3a6f720fb9c7067c527099883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fc6074d46e3eb8fcf457cde30771984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91dad1f4678040644caf752d41327785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd0d61d369e19eb1a534070b649e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22185ae154682af49a0cdd40627b6f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a59f86f3a6f577c5e0e240956ab0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572613a1ee31eb67d833a28455de89489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920e535d18cd7be1963b4ba57f2db7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aebfd5bfc8fb874f291eb2b776ef491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e348fe0f6e14591fa98cd8d7cbaf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c4f4f47d04760672566d9238903a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a31d2ec51f948c4caa76a54233a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193036ddeb45654086da0bc2fde61095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695d7ef2ac9097edc5c0460f181f5b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e61b1a03bc3e697512bf928585a5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fad675e45ecd12ba7d9f5f7762c5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6ce18e42a4970e0f724347f581ddd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b245c5b45f747eda81b1983a7b2f91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a88b3c9a0ae0d8971a9c104a55571101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b146b9b8bf6263036903f0961c6aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ce20a48c04c4799f954fa7e365b4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0edd1fdc30914f3261c6adf38da13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde545a7106ecf4a4eed8c7b50e97291105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b83627e5ef978e69b4423273a7f8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf45aab5e894de48323bf5e3f416ba2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a336def9e91f6ecfbc52872c121c3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae775ce8017e84e4f28fa021c85b6eb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12c9ce1625805c1638789c3265073110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da6184596f7a035bcfd56dfb605c9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755315747a53356973e8ab2054c48b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c355018ecef0760702af9b459b441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57499067e0883b16f16d0d419c01b234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed72e6dc51ccf0ce8db7363ca9c87c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949bf0445371267522ac88112364ed2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796391c0659171d0bc3f7ab35ece9996117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4365c1a83e331086250f94bdd1bffc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e25c62450094da493f2796beee71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0447a3d18222f61d1fa2652dec76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948f18a97cff644409aadc34d20c0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462501ad18aca2273e2d37c74f60c592122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989241a1243fcab6f89bea6333e78120123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76b19d6063ba31b91cdb23ca104d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdb6046a76e571fe4caf96a1d5d1ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20675f408238e6bd9e6196ca37fae9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425d5655cbad44f2867c53d5873c554127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b2ff5e8a2fd2408a2632660d71ec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e43fb6ff47144b26e6e7080b34025d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1229761ea06b14285a75c14b8fdc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411a8b0fa5937fc4965c513be29c1c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560040cf70a76127c50dff455fdbb1ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58b94f1021968d5ba6812abe882e97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7c12afe1fbfc60f207b71a84271f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ae18df09d6b2128b761f6aaa9f20a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd1540ba51f398277501145640196136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757d42d2f8e5d0b83570792c0a1cdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0cc77616dd737fcda78a3524994e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf10042d13c8f148577e8bf2f45d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee504fee2a3d29bf10a62dd0daa998d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570acdace74907735d04b0027b61cfb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca82610d957d01334f8179d29036c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1a26981b7b32fbacd0e4310cdd8f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d901d657920536e2eff129ec7d909144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277c9e80f5d6e0b1267b45a937cc952145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed99d8746c947c77a4167b266a54ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218954460db835bdb663627a311988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0d6a616921303e3a67f0220bdbce4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450603f459a138ad5f2bcb442ac67d45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c037815e3bc9a44ad425dba517415a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37311d3a355c0a41af022bde95e04e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4180fd5acd4323223d6693ef84127b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96437476005e642e1809fb07a19b115153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8bbe623fe0e28f5598eb5e0b2d2be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f98ff9ef358c487a1d1dfc34be221c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ccf3f10d37acd3f624e2ddd8651fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8682e8326abecbaff03444dd8aae148157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d560ef52f0db4d1ed8a813a087606c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a2e016493d263a6e22b2ed2543fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfcef6e6169c41b1c18581189e0164160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d674995663dfeb845923828174462161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4b85740549781ada7cf03f1274316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35d7abfedc54b59041b8468cbf9539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5c9cf6a638b7c8cf793f39ebc123164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4921205890745c1e334a2f429cc15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91e13d77e4023fdddd0fc4d2d55092166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778386c2f6c9dd12e06144bd0e76d369167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a17f26cdab8ba0451fcd3e49e722e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f72934e13a0cd55142dcfbd3e955169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f411e051c9793eaac10fa21d2ed0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353e73bfdcadb55bf7525ddaa7e38a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e638d9f3560c6552bc266ef9fc8263172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9f61670481463c6bcf64c7d139484173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4322df28f679acb030d7ace95275da9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6b82050a1ac48dae942431c6802b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95349dfa65350fac32a2718dd3387176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60f25e77730b99a65e60a349e9db46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad8eb53ef39d3693d93d956d2b1de4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb5e87814a2df89868c8510421b255179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156cc34b62c6f593c82c4eee4997268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd87bff9b866fc28f197bcac7c5995181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c2a331ad45762397f5e5111792c23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95590b54cba1f21e4ac178887ed47edb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb43b3abbb1623d4f64d015f6713fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083319e23dbe070612b94adc263eaa6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05609ec32f40466ca9462389e3cd077186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeca28839e2581cafa6a732aed8999187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ded0ebde1518d4eff11493b481c442188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040413643d6aedaf8f4b44ee0c7cb7e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54867ac270e7ebf062eecffd9f4c9a27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946193a095559fa3777585060aee9203191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1b91c933f7be83db21692c38334cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa61cc28695696e3e8d07b3338c56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37971d3d8ea55280a346601365bcc9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aec0ed2d83ccbd5171ddf569890a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf6e74ae686abd4c67f3471b4140eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a1f6c1bd2ff430fce31133f983e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2460dceb7beb7603094dc44684d030b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b673e62e0fff0e6a71f95bb78315a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526da2ccc0956bb277e03cf54b827a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7e9449f0e7c449a856418c7cb8cd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9131b7b62a404dc44aa71dea7d586202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec504b9a513ce8ef1ed3ae6d45d8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9f1ac8a99e9abeb77f33b73bae51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3164967e37a235d2228ee8d93ad2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc66d5e8c2a33aeb81a8d51bf101a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5270daa7e8b71069d2f708b07e547ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fedd1257326543545ad7e37e50dfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e08c1f649f1cb748fa03a71ba4829209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748d2225216bbc148731eef8d46b903210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc229e0e577dd53e286364243b8cc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185eabdee304356abc84c0af9e83889212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e79eeec40d40474b7340cd9262bbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56d2c0d1fa26db4952a6b112127fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ddf72d1fcac6aa42f2bfc8291452215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732029515fbfe6c1d441dc6ba46d0f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6cf8b12557878f79a2970aa3d1ecd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3418b6689293e148b112cddb3ac101218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111873ad8fa4831ad90078764bf2c745219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f464075911df3b2fd7ef6f0d1a067220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72cc669a545bf797d5309bb781bed4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea55d1374e06a88c763da18bbc47a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d393fbabb58e507b0893a61e8c6a87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245398faddbbe539d38ebe7aa8cfe54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f0e078a05ae96870da2ac1d67013e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3a516fba08565028a076c9d3e7da4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbbb51da220435942bc82782d027b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b73974ff6ae0264e98ecd5568cb50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fec30c233ee753b3d9393297456937229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98dbd6584e84d10558a9bc2164e8dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d1d4d9615fadda9f3c3138bd538ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47e55fae6913752ed123c861a7364e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c938ddbeca02c485dbc6ac02d5a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9e8775ee11cc9bd10ead563ef233e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbd6469c7f91bdd93f82845bd0bfb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07f3caad72f061f0f134341fff977236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327311101c69a235afcf4d87e1ffd08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c36de97e69073f58e22b570cdbba3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb912f7ae634dcb32ead4b3dca591239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c9f47371ff194222deac948b6dba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ee26e789535fda46cba667ce209b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7efa404e85a3c5a1cd19f1f723066b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66820b5a31d6473e1a4aeb6be28e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920e62cc4705f824220db2b57b35b94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc30dd467a2ad96b21a3f02921a450245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4bafece93badd5f54b06930ce7b74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf312117049458c464ef39fd9633ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5db83bcee2787785f51414d0e874248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba85f71031338a04af7c052380094249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4c7750f2cc4a51a01c0c862dbbc30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f2f8ace4516e898a7674a5bbae5ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cd2f043feb067fb5a81fcb7cead8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceddb14e5a0f0c9e163feb5b0879836253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e820bfe59239e68aa0b1c26f6f72254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427d73f0b695ef3b02179c949cb3c2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b91cb8bfc11a441f6765b66cc807a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444e9a88983fa89d34661379f4225ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1897e263e6f38bd548d2adbe3f617258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a51ff1f0749e5000faa2537b1aca73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76b1a8cebefb694a67a9eb170dce8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff163d73241bae4664c28b592023a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06614cc280466d5b74bae9cc8c0f05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221283d70c3d69d5781b8cdaeec08593263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f85abdeccee8354e736adfda79ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3247c368fca171b210ab18bd73c2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b15229774a90d4bf80267c986f157266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d43c4d4a680d7f9b8474ed3f269634267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f420a302c42e22004ce44da3a7ac652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc88add81375f8438bd6f871f0c22c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0139656fe22d56559469d33efaec44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ec478d168ae13700bc8ac394f960271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98090606572cdd1732ef15233059df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d6af8234b7e4a5e8956fc5c737216273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccc597731f45a27d17c292a33ae961274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851830772bafcf98f5f11650e574fbda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebc7d69058da843a4c75543ca7f6b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e89c500bd436fad974bcc00c8b256c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bd7b4bdbf8c468dd792b67456ffad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cfeba5d5521446dcd255a55f8df95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9315c5bc9fc7e649fbffa5d92b4b1ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4818915da7a3ed22fe82e72a0e333f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39311d72435f68dcf2b7b138ece3716282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50c7464c376d187e4c6baa459cb113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316a54afb673af9519034420db99b68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337b3188e9028fbd31cf5917d0c3b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272943ad548b00154ad3f83ec2f6df5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea696366d72e1b7dad7900f03efba4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8045ee79fd04c2cf5156502884e4fdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153effdaf189b1cfba7c824882c8645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3285504fb22e6f36117a1f516e1e95d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c22ec09c4ec2aaeaa39344a4d7e116291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b545b9830d7be7e412d892f8ee6b9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7ccfe6864bf39dbed99e7a5a8314293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9289fa0176078547e75adfdc076ce56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258a5690cd96ea9bf51735c61de933a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7cd2c036b3efccf7108e76bc6ec41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5741908e7edb1b25af52a2f3bb6b576297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c0da11a0653d38fe31561d880a966298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c9ea74f8b5f13995dfa605110ed37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa78325f6e9ac41807cba17a679a12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b91709ecac19c553205b9353e74c0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809449a43fcb3523bda2bf22824774e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a979999785701853e4426f4788a5e41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3719368fbd6e192355b6691c0ed6a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f51b1db0eb50621969f5624076c7e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b244160aa7be2b68f718fd714bf8d5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16885ef4c5237107c5c27cb6b26af2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a852fdaeb2f85d1611313f723f875308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c72a3a84509197f29a4a3b1062dd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434e1377cc129f229f557f35a942f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423b442628e24d5b8f5dac3ed7ff05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55f215242a630a3e49bdfdd0ce4d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa79e97a93609b5b3b167fa83098f6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628d648f6c8329fa97d9aa4bebe4758314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc0eae6b55d11c12301d165f28f47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc96c098c9fe75fe9982ca74f605dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4c0746a557b28247dfa57a779071317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9a1fb8424b183c10d3fd27bf9c997318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c91575cb93d5112d529dca8270e3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504de0468e36957573fdd87213f405c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750234ad08dc3dcd5469a3a96042a71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf753ae19b26f601fbe2f727721f1a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49dca68f7ba1b8fed9891050d80509323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd568f31db9d052aed4453529fd7f12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531476d8a36401da1dfc744ec2b6568325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5999ff749e2d4bd3615c08d9b4853326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2bb11a0bf629fb0bb8fa61a13933f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105da0d97a944975f216bca5547ed55328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6af03cbf37df410adc51ccf0cd816e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c28c81992958300faaff52a0b390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41309c30621f5647a909e5c2e87d140c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8141110602b397e46d493f09429b13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7241f578df938691eff42c50f8be46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf63b420389e1d39ac68ca55c88a80a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d63847ea90f0ee469682837121084b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d3529d41e925ce3ba09f15d49122d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1fcaef9e4cb2feb4f63ce09c05a2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8633dca3c1f2f69015876d36f2c6a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22c59bdd8e273d0167fbcafd83bf3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b186fd12f3912f75ba19a779a676340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb820af718fcfc91d8927ef1ce4a3f87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ec0f7cb89c3cbc7cdbe5094fc30c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c62ebd6ec2e93f793c90e45cdacee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f963911dbe96fcd147493fd3ad194344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ad4cb36e9e1cae4c47848756368d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d25c7aed53f86b18d378597783716346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a62faf27c37b4e5703f706b87f05d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bdf101d9f98cfde1efb13ae8560b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34693b6146312e42e9bf00d5ad0c57d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca1accea244d3c4e90a5335a3d9a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38422f94447caf65a8d41f17ea459330351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bc2acd09513c1b98aabf56c5df5f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa366400329defeaf0732db68b64a44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73495fc6d60fd870ffc30117cf9e14bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511d4f7ae86aff486899f28e081c2e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de08dfe3abf99e2e352f0c8e1bac0d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef36e439f6d672c58620e2d12a1f45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7df058bed3136757676d348191d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df275631e3f85291b69510dea1590e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb80228ebad06ca93695d85814f65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088786da5ee7731fa9f67413cc760ff1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17fca4d568d4d5c665dd3626940929362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f477be143f8c2f31af2a55bb028e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e6eb761881af6bcf77394af24c68d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a70c9e7741c2fa62d4780b3dfa70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4799717e0bcd578c5c232ae8e7222366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e69f8de8a0fa1d3defaa8a16255956367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9cbcef924adf094d79267463762c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b1caa17eed14482252ed75e2cddc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196748ab748bfd14afd6862b34c7a5b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeb5fca2e07424ff220cf7eda34f04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d5d1f32591bd79c631923d12de00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dba267447ecf6fbf0c715e92c210a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3eba80a0bf9c741cd7ce6fb967e44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7b1cf405bf5adcba257463f5ec061375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4452651ff441adf7ad119a2e8a3e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e9276ad342453c0cf7c9088484f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3e6f6b41693a1f8e31804d3bca193378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b57476d6cd6d9ab388c19410ca88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efc52408da4db372fe1d97c282f893380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fd6924e05bdbc83de8df7e29a7121381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de23f100d89387f69a15041c54c4274382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d4b9a443ebc477135a9383781bb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9798cf19803d8306b4dff5864f639384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cfdbe2c0e20cf912bd911dd10dce7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083345e22086486a9bef09d3b1f838386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11ec4c6f720081ab636cf08b5b18d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c9870cbd10772bcc61667676dc8fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de195e93e7d32e4dcbcce30462206389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df556a6e0697df34a997f15a82a38d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030ee617a1b98106e878cc1a3f5d1a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc752bb050f97a45d196090531ad41c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23eece0dcf51c8b834e0864af1c7b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec19dfb33f4249ecedfe5bbf782cde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525eeddf894a873cd439b1c236871ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff919e8e185ed38c82ce3e1f739f1b6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dae1dd3e73d71f4f0e0477062db002397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e3c9caaa657a7acb40b486a24bc0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c872cd6726008d14ac08daedfe9a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034acd06fc8813c2cc1b159d4e6863400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88190fa7bce9e704c606e108e6b469f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3da700dc0d59ce8da48584375588402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f75187b6720abc6521ef721afc9c2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f665ab34fe8ad0b2d7baf84d4fcc9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b37550dd6b7d88e38d502bbc5d473405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6972ae2ba17960222ed61c29677a3bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3adc0c4545ffd6b9aaa28aa74d2cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d28704c9aba05b9835f85ea4ab1e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ad497e6be2faffda6d046023d11e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199766b91df4b4098bf394ddc1bb4ebb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7521655a792928374c3bdfe847d3a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7820e075a3c19345edc0ff91b8a2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccbc5688cfae065d515219b5812cca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36caf027e24261b69b5159484a6ab9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b3dc84d92dca5044c6e83f9e1f693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6dd5a2eecb894642b6b279b2d4cba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de934855182c6b0a2c8112a67f55619f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8617aa3c622c2119258b22260365d67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a27a84cc1533bd9028a9d713524af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa81e7477599e8c10fa7ecace3cb9b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3f23e07853ccac87f7d548976cdb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a18794a6f731bc5c5305938eb19b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8e7e470d47a956b2408ee526c9090423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c08a55a357f2014aab2bd29b77b4af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64e9cfbad32eabdf41646059d627b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c4709e88608bc86412102386a90d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aad2e6d19a33c964f12fc9c8e21b8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6362c382b610da6aa158774c1bb88d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f89649f1907ba597ec43710f4dafd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4087977fdd5f72120fd00edb6168fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfcde0e1e49203ace7b5b3f26cfef5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018016859a6fc9f9440aea35c4381648432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f2e7777bbcf4066ac24ba37fbb115433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f45b563d9d086d275e2eb00fd45178434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb6f9a9358e573e0e53d0f3a6fb7a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56676f2fbbb59adbfa99e51c9d4ddc63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae79263bb79faf83371ec2389262d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba06e88260f23c700e4d687b09281f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab144fd3ee6d7f229e928b2baac923f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c035e4eae79632f59a5c3083cf61f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc601d7f9454755a77471cc0aa34a319441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bb758b394acf145fd3d5131b7d9a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ea13661bddc072ed5347d880d2406443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137c59c64a4e1f601dc7f57f61c91be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6fffb1cb116e6bdf11040b0552927445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a511dcd33f083e9110cbe3b25a511446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f4728ef0042c29010b55dda37d636447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7ab3cf3c463a2942914b22624b994448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aeb7b4cfc2c7cdc9dc1fa3a1e42a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd0b7b9eeeb499c8c076947fa715d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ced20a9dda555c787081f0f7a46c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deec40b360629abe03ce4179232d0b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d197538c2edf87ecdc56590fe48a328453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509d0aee126344ea8f6b88064f1ffce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8613401825d7c42abfbe44dac579ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0475f3d169c506d12e1249337b289e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26adc18853ed2fac7cbac6c77cdc9f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1696db8bd40fcf9a2d6114849a1213458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce8c7bcca5a7acb552763d76628ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e69a9ccd6e5642054f86da9053d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37852f2450c55bd054b73eef105e33e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28efe98c1151b79769421bfcabc8e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9ad84dfb3d3fab9eaba378ad6ab00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b52ffc66e5bd540ad6f7416da930b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183451f0a3a923fea7e22aa883c0767465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c822d09be8df3a18a98f7b4ec2ce8e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa24ebdebdf30a855fa36b7db16e26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f18e2d7c74b3fe81003d4274f6c19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aeb3d147e076cc471fd45ab74d351469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d840e234130e136d86fb74b16f1a08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd008efa79c5ed09e31f0ef492a7b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e50855add2966269160087d1c0d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701857118c198ed2d775008dd9a18cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449d8b7b3d9c1fb968829246cae5d84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024f8b436c17fb4be4368f16cbaacbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f991fcdc180023569b841fef52aee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49ab957e332f8e223e1c1e2aaf907477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ccc60c24f4a7bf58981cb4db12b75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054ebba670d6b3a0a4bc8c048d1096479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aff0e92cfae303ae28b279f24df895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a028bda0d94f5b8d10df20a7eab9420481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cd036c90de2ec2980c2ba7ecb9d97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8da895e6cb7a34efd015d6c425d2a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87143ef5297b79d0a7ed04baf5a73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11fc5758572c8f26dc07211fede18d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35f826a3622db021b05644125c0b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf45f75f102828c6cf22c26d40275487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aacfc9a64f1eca2f641c97a24fb069488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f022e71cea8355b5f1929bb89c99196489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713111e602cf23527c57c4e88cd0a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3d56083854f7f4a67af9c32b7ed8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df269e59ab86f528cd9bd3f77bd40283492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e535b8a3ff1f581a485c62a896f62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a99b28aa43ab611269ba8645a9b439494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839fe7ba3a0208b8a226f71e1464adf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510af26b8030d2477488a41f1263c71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76613aa4319ee509ed064316845f052497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ebbd902ef903a722c90292710ef8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6b6b4a9cb0ea6c3e5af5410a9109499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0c82d2849275107f26c0f88a2bb47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251c247cc2014359e729f1f7f5bcb60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f6bde47931e4669335fdef593021502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b5abeeda6e0c4fca020d232c8ffa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13a319daa9e1fa57f8d2b9fb688f6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b55373237b15c9645e5140cd6870f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb8d91df66570d3edca0c77e97c49f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea6b94c59a065beb77b383eca89e52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b540e04e29fc91e669fcba25b4fe4a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90966709b792319fa1d2fba3473e87c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a4a6beae6e587de2fc8297daecd3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4293cc23f1cf77b63036d2c1b460f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d511f31b0b3c4ec46634140141223cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a5dfc96491fc9bdb5e816cacc33c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd30505485d5a7ac999fb2101d7b380514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a294dd42867fbb744fc92e46012f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedfd1997f4d3750cd24a96809806fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e145e5d4bdb9cb2bd84a700b3b23b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062e21b13dea64eb7bb9d5047542e99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53987d44b6ce9ebe9fa65c90c13300d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7e3bd5d23b7a18eae2aaabdf347e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039351bf6646a7f73639f6a10957cb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acd55e87720861b8c886fff3abaa99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfccedd1869dadf1ebdd2bbb3e4ccc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc0777aa6e17bff227763da0ba5d2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488acaad3ae56ca5cd3063e002186089525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d8f9043d522641085fae8fc07652c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9aa974db9d7972fc2add0eb0201ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caede86c93fe191b238ce0f2ae22ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13211ea22a7553344c955ff02a2109529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e93e5a508fc48a55d0d11494a580e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc66876e673094c221555d219bb42c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd5e74df3e21aae3b718197439022e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa8aa009fe7eff4b2aebb07e7d8c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd95574b15d4ff240d362b338ea02b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f302685644c1edc14e456843faf754535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fa4c07f1eb18181aafa7a6044b54e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b00d6d3f82d1b8cac7b842419efb4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71d5d7da7e1f54366b1fc1102b5a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d69154087378ad75e575ae2987e8af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a8d80efd917c127c94010f62b2da3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977da685ab5447f23a42aaa44fb436541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1c1fe857f7b9e69713800066096c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619561aaa007c8d3bff32d6ca6ad2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f3ac1fd84d7fbc61ce8688240d41a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7eaee8b38aeef437a011fcf8926a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66187166cfe8decb6fc3b677c770a17c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14577b5b3cdcfdd6507655dbb137b0a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ae1d264c8b9d89b4e838f671d59c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffbc8f6eec13c2436b6c7fad283375549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c7c769ebdc1bae43d3f599aee4ccf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceceb712b847e47e6055b71a5cc71c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b51f8b845e1d199b28e68a364c331552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c726417565b7b44eac894bd45baa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a9220c72a76b021aacbd175812c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa462c05321b4f71e7e30838f617e90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ecb74595b86b497f7575090ead5fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5a8dd626a7f8225830bc786f304c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7438024038dd7b46c000200a39b4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a8583fe2f1f894b4e8bc48b0fa24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94fbab3be8b7c36c2658f47cf1f05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddbcae9935e4e3712f9a38c4bad263561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c2f777c3f3d8f8ff7096b611a975562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2755666aee1d890757f9e042590824563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a310b2155f5e3c867c79187c57f675564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a71ba7370bc066e463e32e8898caae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1012881316254a200b51a110f437c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e444afa57241e6f402043fee062b6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a33cf9312a567441fd7d330e2749c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e141a148c90d795fecd615c795ba7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb9dc24611fc847b76e705a2b9a4c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c4b73e527fdd3f40405f2994b9b22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97aed44c48d2ac4e8e73759080190f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930dae3c0c79a9f768c39447252acf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9af9aabdd69427516e115014b0ef8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296ab3e37a3febb361cd6d67e297da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d841adee513ae7dfa0a172e0aa1ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f658dbd2ee7d7ebf29ec4fb1c368f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d781a33d8726f7c376791b79c1f89e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94838e9425de341c3a82641b99bef153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905d8c95bda2edafd5ea4cff463465580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8838e3c59efa596a59ae5c012b26b74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe9b94126a65161b3db27c67c7b54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91073cf497c104dc4081ebdcbc9a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4966c0cbfcf64f8ed7460cf6afd6b08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04d40b626fc33608c2cd4d15e3e99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407f2ffee24fe938756c40852eb80dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be7f309f56dddcc7f3e2ff3d204e69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27598a0c0ee06bf5e7b8337b77728e05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221646b12b6afec53abd006413c6420c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519440bcd9ad1117323a988b09ab4917590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e1da07d85db616cc427d542e0d69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b870dcbe372ad55dda159782d0c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc52fdf08887e2085e99725684e9e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4aca6d232351bfcd1c7a1cb62b9a28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb1e6c2e450e4b67ac0dff5b160466595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c20d33366972eae7f94084fa15fc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770a15a61a625006b0521bd8c1086ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7278aa0e0413ce0d58cf88c523bfc4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52d14b3296d495da45777b2c955556599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61afbf94a0bd6ebebf8f660d612bcd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0efe694b9c7c441f5cf819de6f67c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09252bf7a3f5da61e6c5de7741b46f32602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a54c888b057577a8a43d35e1adb4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dae6fdcb5b9b29492d849c7e504e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bc3256ecfaeef407720419759e789605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132da362cd7eca2d241f4d66d27d493606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ec300ac847915a561de23b47b29ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334253bfb27637179f289b34a913c1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da19730419bca161cae83e3664f7faa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38421d13bd04a57a0668439fa1774610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f23db464513b3317d8d3bd962e45e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef35cb09960057795c5f142808b436612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8712f104b66a89232b4c1336c727f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bc929b019b421b8a969015300759614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f0398e4e8ad69582c9e5158f625b3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94239d6f4d436cff4a9ba879b0dab5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d113606a489f2969d2b4e200f1303617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c401e97289ce416c58ecbd840040fb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f7b3e6dabef2646cad8fd9e597814619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c6ff6d7c096eea4245c578b9b97f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93885f0be9304600c860d29a7c9c023621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a883d1bd27642ff7bcf9d808d0beb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332a3f754803e46a7e6dc6e78cb17af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5728f8c09c4b1927a57584cfc18aba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c153d4cc6665e99b3a7acfc01c25c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c47be00907a5fa3da567282f459b23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7808668e43e4feed9e1aae2ea4e587627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095fb104f9da486f97bd2899f6aac86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022ce42011d1f1485f11b3135aba6b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c992240defb36172aa3f8a2eb765630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807282c0a42112533a56d1e9750fcfa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95300f3999ba4a50a6c22725909d01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f9a756c29d433bc0d106a2e46a204633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5b4fde67592fc416e9abebeca7c29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776c5bf658e15d1004f01baf3ee4ec1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c543d4e3ab09ab15889373b6378269a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da6ddedd93f14c3d88398375b956a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729499e051a1eb33732d9827101160b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337373c41367ac0e823a636733e9a66639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc33686a4bc23bf511376f96643df5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac04a8eca51ba8303805ab0e43f5dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e90d830481aebcb923c97feee4bde0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c852ea91efcd2b42bb1f021798391643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c546427e73e7b805987348df231829644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d983930eb3808a02deb3e6d49fe4fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56a1cc937d2bc69d1d8a6c739db74b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e928a578d29d7a0b2e0c7b8125c955d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52daf039aa8acd0b75e23cf1bb876648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1567552a37f3ea257205b7a5218343649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1350795dfeaf083070be3f01f5f4388650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7da0ed890315b0a3085befe14b457651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2734946759a4ca17303f261e8604971652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467c2f5e071175c2a77ae83cca729f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02604e1686e483206dfe7ba1c01cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9841f9454e626d07ca80234f522889655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c074381a397edd390bf93dbe06928a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab4f23d6de538de9c0d783237a131c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5dd4e91374a05698b78e13d701643658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db6851ce5d7b29ec491cb6283c1ed0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95fe764299cea3e8bcb0a5af727e54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae82a52a826df3bc7ee92ae8e814497661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399eacbd7fb0df32504399839559991662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d24826a4211ff06a0564c242eb9d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a29a45aa93ea75a5d1ba44c998f07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe5c41580d70e0d8cabd7caf25a9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a299675805f1892e64dcbbd829fef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7528cca7d13f22ae1f500cc0ac1a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce93a22e0d2468802ea50b811a9a47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a19683746ec20142d875e899e65df6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc1f7b0537423f8dcc49f7a235faa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82994a6880475b490c39be01eba50c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce73e8b0e8022baa0da6f4c6512828672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8737577838d9f975ca565bd655ae1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a3c059eb3c5340f99b75d0f6fc260674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418233017cf40b4a54828c5978c5fed6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae073ee332e7613cca227c66ecdd4676676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105c59ce3bcec25a8f2a16b68c73d43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c28fb14fbd92cb61998fb43d86a1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c8fce5340c0c79b000af1b0ef2c43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ce6a2f5f5fd2be0757e89b3e27d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112319483cbc61dddabe0587ee872e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd8520920c6802c2b439a31004c95f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e79c1181d72ed4604600a7d852ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f2f091956fa4cc2ca932f3fe6c87c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595136d5c75396481ef53b6666a36bde685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170949fab0edd80b23104d13533b9c5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96da4efe9d828b3327aa1f1ff5a3a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fba806a7aaea2a5667acf0fd353808688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c85f7e67aab1ae75c2875c69e065b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2650f07d089d81a5542bcffce46719690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115942420ec46f193c537f8bd7247b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7831d056c18ebbf980d88a11a324184692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c7417cd75d49d06a6a53f58a29da3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6afc7aa4c35a4a94ac353fb4f5d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1d061a249f4cf7221c4be382cf41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770536713dcadd6f09cd7c06bb08503f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf5989fddcac6df396fffb611ee51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1aa7e0d0c3729d702d1f844c8c5c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a6869d610a96af82b39afc6e7ad8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190430cfaada3d07844287f5dc5cb9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa181e7e590d1511c31233cf002f1bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef4308aaa7d74dfa0eb8297c65792a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592c577e887754294aadd3955b11c50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb18e854cb61befb1b74694815c849704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b752a702716c3bf1803c995d20ea7cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b32ae417eba5a3720ddfc50e7b3c76706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f85f3e415f2de2158fdea721f913c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834c70cb81cf100efb24559e5a84973708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686458d08bb1f6f9d9376e819ef3e963709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0eca0b6158960f99190009d71a995710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040da79a45891a5b71dc2a4b463430be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdd2ed9fe24f5a14a476a1b5358758712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d403536c82781f2e4fe00f73dc4ae7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe57503d48fb17fadacb6004f75443f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a436f3dd1ca5e94af380f19e0ed9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6c642d50a6666466586c9541a5c37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc644cf2743144421b8db859d0f947b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad83a7e9732f4004975b8498b3d43c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc68da980d7ce211f435d5eebb95974719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06810d2cf0d47d377733a4dcd7513d50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fb7e1727ae5185a508b9943d8542c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777a1184388ce88585a7eb68d2ad545722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c15f9f0d0a34ad47eac961c1fbfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b23ad52be0bad4d3c0d9dc4ec067d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcbc2dd2bcdc831d8b4d64b9ac80a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560e8da8b4710a450806776110d80bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a5e42febb45b9e4143729e71170a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3d6993414b90f651c8d8cad595b97728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd26f59b849e2e9b232de79e6f7574729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab1b2babb858a6e3f8342851013c53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7739786c759e25350e19cc7c5c3ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944473606c95305a4f5d1c14d736eed9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978f75864c2343b406e2f0d1c569dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33c884800687e2302ab2b224eb7202734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e9fb242e4e054dec1ee181e55b38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003c9e3cd3330e8a3270a4b924859d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315461c699074c10cd8e6ac2815a919737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae10ac8fd4d717b04d05654653297c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d286774330f7054dca6d5ab04953340739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9077eb7c2506647982348d60eb830740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e88248dfa8090ff941e7562957f796741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e34950797b093925556ba38fcaa5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52218f0fa8b8ae9a707822ec25f94576743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88b83fa863609c446eb0e338321c2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b7828885d67cc2c30fefce552f6e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b40aa864a124c617df2f5a26b3e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6424b690d6f3b6a1ed823699b37fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d27be94b79cdf532ad4747b6370c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0e72d6fd7df3f97a39b036ab2424a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a35bbf21adc37da1023eb07f18f646750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d18d019fd5ad7051fabea99069a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba818d88f247aa0aab02a668c6084ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bf5d35778d1d3e2d8ce94d292e7b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662602b92610cbe04a20c93ce81b172754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ad1265c3d2efaf40707e67930b462755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288921fb2f1aa7a2a5510cf9bd308fe6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97215c909f5bf33e6cb72533020b41b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92408aa6ecf969d73151bb6cd920c330758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e7f68b16281054448a7fc3188048a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff538532ab80b7e7a72f128c61d4ee261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16477c35603bf07d456b9d531b32f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd773e0c4d31e3b354359b8e6afa223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c8bc8d80541d3a20bf8f5950e5894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478bda2234974f39f89ef28687b9055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd63c04fa391ad618ec847d2897d9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af968f177d5dbe55fc75478e7cf79e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c6a2757626c3b532b37f09c6411da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343159b6f9d66d202ba92cc93a7be8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1a8398545d6858599caf19870619710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315b5e3347bf2d7e19f1c276630e55311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f27581d32475abc7d68f85d197c77612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ff6f38e0adcb7f390d47db30090ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85f782447cd6901c5e17bcb5fde2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea179d2c2eb1063ffd490aeb29ae7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a90a0daff240297ce9de8ae486579b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6208d98dc1fecaba70cc1c9c7300817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb0c0bea3a669862a1f2cd4126aa2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f81d15a2f56a27812a3ebcea0a98119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec04007dd523fd6071de0ac9ec720620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ab2e28e08e658ead7940e79e9d76121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d4c2019a71bb891e7195a1baf30af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31619dff653796d10cbefec02a3138bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d237d3924c9cc67bf9f897565044eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c98cbd096e3be884b17514bdd5c7f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e09ad188e6ee9cb396d9f31bec94e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa679c8a2eb16d8e71c3dec502b42a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f830f962b8ef7926133306350896e6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352c1347ea5a8fb012b84cb0bc5e7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4357cbf473b90335963e836c7b6d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d01c5b361010a145f417a9e1179cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506289d2d83ba2b0600d712b9d242bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df0e49a5c8fc2d5db2476afc6b5ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed03ac28add0ab868b85b1dffe3961034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563c66c28cd90ddf6cf239b8b4b85035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511c7fbc01d4c8ab0d5548e186657fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa001bd424c58ab556bcfd4b8066837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0248da38b73b1b04f4294db2b2d351338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5e5d6e27360cc5a66b872228786f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8f7d873df96cea59d07377ed21e2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab46b19c6a2d54999dd05e549e6378641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962695231f88ba2b9620bf829b0c45ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad130527260b9cab7306f6e7dc7a68c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af290a3f23f0244139e71340edcd641244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be12c594781120fa1afc20765de5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93417101046403713bb602945b083f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f965c0aedda35de43e096ac14b96747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fff3a4ea9041d2421c9d44b095dfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d95c1d8030bac170a7343b027c2f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa1b1a556d8bdfd46fefe5cfe00e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157aebc7a9e5e9b721d5ac2561390dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025f56171516b9ce50e5db13f85c6fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead680f89ce4e67ef8aa9340223bbdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c15003a5c1abae18b6222d3feab02954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed975f01ffd51fb9799233ad50c08b4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea24d4c0657c69536931366653a66dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385afe9e6d4404f66502ac5706eaf6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb22b3beab2af89395176941ee6cc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d7be4ac4376edb4bca4a5d783912359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32244cd47407464374bc3e41518d5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee67b0b975fef595732307da118762161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb1e04c4c85b0cbc4fa54f8015e4ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f27e4d96a9739202f7cfb797c88cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e642773776e1b45ad4f0abf79626b7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a1b87ba49346703b785dfa362aa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eebad6f9bc6d28d1aa8c95438f8bec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016be09c3d3a589ca93dd8e67712d4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc3588f20b72a2acbb954b6992309a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1004dac124bf1d277b400daa60e7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4d29adaeaacbad6a7927ed62f115970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d01eff512bdf0bc0b3123977d383871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86275eaf3fed92e15627f942fa32f1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230229627da1122ced658590069470f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119fd7632cea97c5f9e973c8452b4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc934464e37fcee91b15905e08eafe3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd18bf0cbb318046318c64809a9f81176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed1bdb484ce841bebaf0f00c4311eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115800f43d5329176ee20b51afcfb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c19b135787650d6b6f272232e730d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c181165d2b61479b538dc41dca73c8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2acaf99d7219d3372db0939c027f0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf20f04ca84595108edcdcbcff19c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8f988e02e7214a8ab587ea299b8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052677fe1c6bfcb717b3a675acde67f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fa98a0b5d42b796ea9f0e8f56ff9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc825096c3c5ced35b46dc2b464e3cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96583e923ef3023c902e95e158d293887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50416239d2ea3943eedd0eefff169488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073da643efdb2b563cef9a30060993089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc645185591aa05ee738c1ae221ad5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e166c19a695e8bb00cc77f0f332a0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac701dad6b11f09427296b3d6a2a0dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2dc06f7476f4adc96dae34a9e654893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2667fdec9df9e73ccd9846c5da1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a4d47e6998d6e316d96d246a04cd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701443e8d7028621e34956737e2e79a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99451dc13a38fb04ebcdd2087ec9b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ed726808a4fd4bbdf2dbcffb9c47b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c17261cf5aac74d3ac7729189b8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadabd180b0625679c94ec30221dfc82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4b4dab3a022073c3a5b5acfbc264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252c6a0315ea966a85334bccecf8c3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b15f7189f22d67579b09fa681f79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e43008b6a1637dab044460a1d6cf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b1264d2ccb9b6ed6602bab831107b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc552b6e336615d97aad2dc61c7edbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539358565f1aa6f41e7f8b3aef2babca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12dff9b983662f5640a71990511bc2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44872a24569c6bafc2643b0f69787b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664393d96df1a9585b311685ed444e13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efca4da3b5c15fa85ea6c94f62b38a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1a053b9538feb75c9461524eba874112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ee469bb0dce2f46e0c2580f994200113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711ddfa67423d531852c20098020ed1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72800732af18b1aff3f4c3c13b321dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d6918b57ecf8126a9c4d611f5f5a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749a380494b4f6f8afa7a941c48dd5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c0d49ee59b82c2ba36052bb9da5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e746996bcbab2cada4a67f6fee84ff8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8df5a284bf4745a874672855883161120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade2958b71e61f5cfda2ed3cb6c310121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b218b71efe99cdb23ac224648523fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8e444ebf86b5cc34ba5a432ed1ce9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a3a885eda8dbe7760a2aa5819bcc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04135a61cb4556f4d8e044a759810ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b95d257e1cf3b29c1bfcd77bd4f0a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc28c6965d0f699c5a7f2521cd4a59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763454e1c073e5ab8a40710749ffb038128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b84a1511d6442f15011e81e548a92f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d70efb3427719598071a888d0d504130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff3833ed5cf7a2578d8e0ab704ffa0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a611f9882b5934abfec8f1fd26272132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c34050417319c2db5472a1443bed3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4dfb319c0cf31ac05138338c8650134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a57ff3bd5b2b34f0e38d657c0a36bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec0c905596cc0d7b07be2caa158afb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20e2bf0e491e4ea24a090180428a18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60c4d28c59fa010f39183f3d64cb1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299191ecd399ca662a7a9e03a218f37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a47a7a509f7b858774fb77c64cdc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab392c2c81fc8af2070373f2af54d02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d101ea726506551a495c4ae7f92b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dde85d341a2617105bc2e5441a7c9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d04d3e3654059ce9d5e52f7e21c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712b3ac244309c8bc1779ffa463c4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af6b9c7abf97693ba4c9fd78c8b72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1719e734d6256d8990741b3a3afa93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfaaf95ec618aabb3a3fbddc7ddd7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873d7ba013d6f29ec3498c06ba66e86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd819a2f21e5cccb11fd93d00631034b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5436d8197612cac05a0797ae7724f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94081cf5bb1c95d40362bd2344475067152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021635862edef7ea578782cc22ada6a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d2572da229f190a115b8e625f0527154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ced7a8b25917d742e125c7fb3b2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c419857dced0512ccd04480384c6dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef4a1a48fe80fbc0ae228c83645dc3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732fcac0a40553c9734fc13a7aa556f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12688c9ed05d6f2e67b3bc7c75c04252159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c9e7f24ed13b70c323cde5c9e9ec5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e6509b5f70ca50dfe69898a757ea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5fe29be905e971269660057ab0c22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937fbc4bb6d943b1ffe5aeb046efc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eab41401e56b8e4748d104233faab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47d6f1ce3ef5b04e77588bea87e2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343b674805324e933da3c38a5afcc6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857daa55e6dce986eab3a5a1675b6efe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc720dfe286bbdd8d198c5527f642ebe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50137e21e7526c50edaf6fcfdef892f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161fc175c8c9d1e6b69f3007d955d09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c866dee489d563c4ea19b061c99d6e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc6874dacb9ba1c617c8346984199e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc91c7f5b61fdb0594f52b2d5194d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5771637039adf073960fab7fb9749174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c298c8566b3b418bc554d2ce3ad80cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed785d9f03fb96583fac02f68c69aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7829ae0df84a728a36e0a2dc9fd2cf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5760de6f9ecf11745aab6db59a8315f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48096b23dc1287c296eb305ffa0ee0e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cb77c9ecd7bd95ee08ca885db4721180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0460039f113f02583d800867caf52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7991c1256bec5e892a1aa63f8cb2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f6f2694da42ff089b3bc13497c81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8b4f6626e93bd5aca187d20e2eaff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673d200d8b71923808ea1db24793fed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c6f7dadeb0b64180382a85541c711186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c99cbe9e0bb7b6390855a4358d7282187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777d4ac4e6d300c37d21bd12dd620f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d194396cb5ccc8588ea55dfc7783189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cc5a2b79f310294396d66d17c94c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5521520ae069027d578d5319c0b584c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be185a765d4570cd357dbaab9436ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d195af2e983cae911883649378d72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c7b5ebb20b3e0d23ecd9d8811d7d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a609ef3361f53b198b34fa8ac00cd4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d7c57df2696e2a1098aa73d895e16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c9a1f97ddeb3d992a74ed90820241197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc87955764b9174162478a60ba77ed2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105c0c7244fcc7a716ab7f5e319ed9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe943fbb23e6d1530ba85a6b6bec76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27c440dee9f15842db39845af7959e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba7a46cb636c41bd58cafa62599810202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3928f0de44d83cc2a140927889520203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f38feff8e923b0cb7e186658d2e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ed1615bce2b9243b93e6ab933f8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374efd6fb4194645d9086c2bf11c4d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c80af39f34d18a0d1069a1c9873691207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30c8b4f59f93a9e7f31798609551b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae08fea78f61b13a1ab20e94ca72e22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57bc538648f8beb2a9e42fd313923b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c62f8b97733fb7f300121cfa13a2cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63bd99b3073065aea5a3cf1fe6302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff41f6a5d10d29c8d8e00d4a445caf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ab188c1c0a8e925442df754b39890214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa562807a1e105cef9191f303079c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041d0d2c14b3cd071703d527810fbe9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230d032880412985bdbc2143bf1692b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e0d2f9ca889632042b2bba9970dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226dc2f2637ef1898e909b7b49a48fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a2a367d545fa38aa9e4d38f99663220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423469fb96ea49398995d2ed46a0de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb217e5e703ca9321eab2cf5eb3efc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304d14b079a17e219e6b605b852a93e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a64d51bf80812ae0e1a5266bdf8af2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa09077e3c83738f77602487850ed3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd083d9014480ef53eff48e5facd90a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238873d87c8e082a9c26edda1db8f943227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec217458afea9d61f133519b61b59a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aacd2b12861577f0d19d19ad7e2fbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd352203cffc1d6da98fdfa3510361230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751eb96a5429f2c6824693090a5fe6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce45af92bc2c5f8e6f4e43feadc1d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad98198efe2f3fb21a90a99678e778233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec0359578d8e7b432a4353f6ab01d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c559f50452ff95cf2171863e75898235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb37388cda8060d02de75b38855897236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0dd7244935e6cfd10a1e9f9e31b5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe6e9ca191401cd05308e2e681412238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc88c5bfa9b38c5368ed472ff03690239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbabfad9322af304d5c317461f18c43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3356a6f3fd5c4c47e7fd394dcbf4673241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7dbcd72f351d4dfe17563634f9c0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f91f7583ae38edc48a61e4d820f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb6463d33133dbe5e05adb68760d78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee5181006cf6725ad5232d6c006b9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339ea1897ed7cf0a3d8cb24b60a64f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1b981968475f443dc70a494817888247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d38d9c6831df67adaecbde268fc2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbf70c56826e1b428da1a9a0b43eca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4531f9e0f6a711a16d16f07b6d4e759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e1e919734b74a09f1807c24ab18e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34238a1e4a1ca0cd10138e6fd11b4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dda87dbaa619486124fa8da96527f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02acc2d8f1363970c00e08ca06ff55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff7ee3ef0ebf1f6341cfd62ef5c521255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f7025f3cadc727d3e62a73f66dab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40068fe0601f773b950528f3b17ef3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6781156427510b2d4a4310099830258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5e99d43a55f9e0fc89317c7ca447f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d36809e5b46e6a1c269e36cd57807260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e3450c1ffb702b17e8dcd244a19ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be651130c20b70e01943095ab6407d59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a13c565cf3bbb636ce8bcc9cdfff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641e9983aa16ea005888d50fac7c12a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ff7a72e8ac2f311d2d5f269a997c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9be50725f276c33117dce935ceab97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a7baa3f522274d056af927c13528c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa3eb850040492c2efbe27e07f502e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e7440aba1349504547439823bc563269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58719cabaecfa53c6685c648c9a3de8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376f2659e62c436f91508c2a6946e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443cad1afbbc1cef3d2780bbd9b33cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73075c2507d66771c5bb0fe73a77a3aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7149a4396bc45e61f7c0bf2a73476274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5d924124079cf3c23c10576a4546275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cae142bec3baa012f379bb025cabc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8157ef8851d534f27efb3e763ba64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68083070df955e11d8c13aef2188d103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dbab3476a436b866cd6f6ec08157e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb87611906261f00bcdb587e392f17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b5e4760c77b3d2bc54d9eb85838e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a83c647f51c69d9f3756450fb4e16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e0744e98299c04ef7d178a4048d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579dbcea133bf2d36de73e821cf457284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ad33549125d655054db1f42e6803c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b290a75c04f6945a3dcf6edfd495ea9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c0e09c7e81e9a46ba21dbad2c485f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5b38522d47356cd379d0afecb9d84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a6aabc13dda164a177c7347186dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916604c40e5e0eb771ea01cef1d98b63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c196fc03156925319eb551af6513a9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3438974315bd057cea0fc6ca21499e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93cdf982a1fdd136ef35a6bea4fd42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1d51d997a797a4aaef0502d9825e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713a4a4e0c62050edd0a25c0e667e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30231e11fd4efba489a7ebd310992296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97cd6e7d951c6dfbc327b117ee6608297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2241ef0b2763b5bca5914f280bfdc87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b46f0be5f9e188f42a6d44d0f3e5cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca07f4b24d0ce71ad29973668aa1d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620675418fa5731f806a71cd3202a428301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b95bf059f0be6c1c01759c2ec6b8b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb74613d4f98b5c91c69a338903b9fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec243e4cb02a6deb8fc1bc465613ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e66e1e5f50f872eb519d9e870f2b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe537e6bae8b5f1f30bdd9114000129306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8117ed25339569d38077e68feac80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e0f837d3ab77e7d660963a3737e57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b60eefea06d9b37fac1956b07532309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0a6d1619e452872e6e5bb7e66e9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef314db38c225f84f1ac99203e0ca217311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1bd12bef409481c189ac317132ac9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49a8c8307601fe911b5262febdbb0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b6e117663b7d8507acf2983d2ba21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11243e3377a2c28de809f527e555df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d73905b2fd01d55c4f57a60f7bb54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba793886b3ac38c97786e19d075cf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc3fe41d00fafd3e9c639f4792ac6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d2c81b58bf496878a41486c3b824319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84daff856f8b16af552d3cd35cdab50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c01843b80fbd7717756af36b19e378321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d660eb1b7cac1dd669a9510b2a839f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79f704c7a156521a422758c1ba85ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a96cc4834963b660144ca9b99a772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baacccf26c321cae852917321b11388325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79238e4ab69c4d736d2d584c3402b54f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d748308c39cf0e34e2fb4742a090f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c136c27be4df489f18883f42286f9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc1342e9224d1a960942274b8a893329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69df0ed1b4647e6d88c074dfc4d32c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e897040f1d6da010f997ce72dca74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d2fd34938e32cb03a6153c36aa83b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6d6ed025961926ee96793028c46c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af981f43d0bb78d3cc6712cd84fdf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae3b3127204e578f1020d69db05e8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea6ffa9ba0ffcf4e8c64d7398753a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477039a2df455f78b735c9958442845337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424966fe12b6381da17a844e6118094a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ddf7c00647e57659acd138fb1dba6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2acb9d6797deddc42d39fd3cc52626340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a009206d45cb96f346b66f8802fad5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83920c43307093b6a7359ef6d7f5a4f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7a7fd2288ea71c32c9e3f1e6230a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcbdae63a7a42105a4423fba6983aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c05a25d42e87b0bcf199571dadbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06f535374c0ea50abad3108b1774f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905033157a34c539445447727e96b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd30c6c91da768e8a2ace36a35c54ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440bfc0958b9b199175a09a67e7ebe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490bb5fee1e5df5d3553adf73a1a64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e5927c72735f421ecf19d89cc8917351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4152e14ad6d31677744aad64893d523352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed0de8563588e901a6f537b13d4f9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5153dc7161bcf68161cb1fc44f55ad5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdea82f3fb268422c4727bf1daa645355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23b20631200c8155d7d644f125e01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ed09cd5183473939e4c0397d5deb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5603a13d7bf424492678da299fa448358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099e5a9cc61816051bbd50b8a11d2e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ee4c9c57db8819ac2962b0cfa62d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffee3200bfbe20b823e87acb06bb175361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db3712ad852c5fee914b892e5bd583362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b3450c9d056e347d6bfdadf079683363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b3ef403479aa9b663399fe0aa1c86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339bf1756886b104910c992a270dfd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47482a027fcb841ae213dfc7d9ad24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688de49dc113a6017337979dbf8cf1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298b2cc4e3965cbe48d27d3e0b7dc36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38351735baef2a993c03d71fc083d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e89990faf94585dcea12902b37eb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649c4e0f3ab55545bd7ccfa79f6197371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03d87f69926bfb4d5706028673dda9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ec0150a8d7abf7682d0da5b229dd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a5a7ce47020be6d1171a44df5d7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2985f6c0866197a05873757311b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b23644218020f7fa104c3f26192241376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd0d99ad32492fa1a297f406672219377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180d8abf68b0d0f0ab855bbe81b67a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184cdfda9f852d9fa3ed94d735de80b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea67dce1889601c476698b0bfbc484380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b10b6bae61e3cf79a5b83d5cc30061381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade590b5956c8f46e307775fe419155d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116933c8b2ae4c14e695b56df83296a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e3e073f41136ea7191d6e2cd84dd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073f727886b70fe8ed1169186a4d484385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcd00250bc303134364076fd7dad01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dd9b63eed938b7ecb7d6a3fb52081387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90cb2af32ab4e6baf9fd7679473d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c96c13580bf8ffddadddca729733389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b47356e236824482ae16d831445cb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e74e2231152169bdc3d67445de4ca5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a835fe34bee2e1c73bf0b8ce9f43f78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83271a438ec3a048981c6eea9eec3969393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310850be473242e449bd1581e85ec40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaa3552b928547a7f83fb1b11e4656395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20a01429bce0f532a4311e7b054a2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b167ac41dc83dc30974c26f73ff2805397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a887a7d03c542a97f78509b81f98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584727cd96361bcb98870b4a38042e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31a8b7d8082b2db94368a1866dfd79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f80fb1be55b071bae78e2e2090e8ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e80d99d01b75bcf1257236b121125402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623235b38fcba40ae0a1a57dce972b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39c710cf01949784832fa75e9aa2de404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f44563f6a5080e315ed20af6aa3ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d4da85ac50d0d027e0af905c99f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cbebb596e6e58f9ba7289448ec668407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d8bb7cb6f3a4ea9c70a4bad320b20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ccc5fd62e1ed684f0baa03fb4862409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16e2fa7fa95610cd4d6a06681f8370410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb52fd7c934e09541e04c6756211551411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c6f9d7a3e1d9fe8fa2cf8b26a457412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88601ce92e005362d2bd810a14fe5477413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a4ca7ad739ece1aa1455f74e5ddbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1ef3e1a58165707631dcb7bbce4aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56468196774433aa233fceeea3b63aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4357201ea79d249b743ec30d4785d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cf71b01f8e05fc3d299b890713a5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883cd87a2f51eb8374a4cf5edfe8dfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a6899ebaa4eb26222ed5f5d72df7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036baeae5f928bc22f69340900d62ea5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc2884ca4fc77bd35a8b9992eb7c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19840351acb5955f97a43b1e9bb6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ac374d146c96d4439ae2061adc8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b9df4a79d1ca6e1e2e9678d6e852425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cf1c5900e1d37b305b35da90eac6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e18d68b32e77697d3ba719ba16c66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d275b9b9068bb47486d6df2f5536ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c43ce80e68bc4bfed5f5459145954c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d72771a4d328e2185bda5eab89e4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389bacdeed31ffb922b0984ccf41d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3b57ee41062c50791e5137fb77e25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c3a66525ab3d6fcb656ee271fdf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6afd2c9b426c805a6343b24195f4c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4503baba11edadbb6a8109cc93360c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fec4ac6916b3f2019c3a55bc07403436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e5945456590bd5c27214f8a54db4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb165f592d92e334ae2bf538a4b0f76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54e211cff29b06a4c84abda261dc4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae28d5c46a64847be9f8bb0e6acc5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb5b7eda749b0d25ece4d74e2d5b86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa9e1fcf74f05365b9bebbbfe29254442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f8d9e62ec52809886278e2f5c42e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011ebbb141b7e367f0e7a1e986eaff3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e59fefc9c20420454578af9ef009445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98afef42888688055a16d713e47a72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845aaf5ac670345ff74481e1985550b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1b942c17e97c41bad15d885483693448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f53d99b36058a4f594444a0d8ea497449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105026a6b85737d7791ba27e6008116d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef67e2d85c1063c8c808ac0f3aff9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588333b54f31ab2fb2f31ce976b24696452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa115d7fde80771a207f33993ca37698453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782ad629ecc3873d69ccbf24f04c24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ac3d7e7a064f0f166b8c092cbc34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e0204c24d1bd797fe471ab74c8f17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f635b10f42ce59ee18df56c11c990457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d602baac6e4d760adbb2e3f8404147458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb25d297b812a7c3690b9b4c0b6e059459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119de0e06e74a01e2ff21541be8715e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f6189e8ea5645b910d3d29c6a7618461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bfd3613b756d50cab5f77b40cda0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b408aba61a3d87f957d7729eb077b44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e66a975c472e5e890c44867e5bd737464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70c0440689dbada29315be7b8e99c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8d9990b6c23f8f89a3202d7c5d986466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6bbdb250147ea0960bdd2eba573ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383c1ebef2b184b5ec71728b3dec501468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b109410de53888893445625a5790c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3f8c941369ee049f59a1347d39a32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f564243cfdf20f104fe66f0c8da607a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b2ba345915807dae5fc57f12ca12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dbd87082b0e8ba27922223085e0be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e1096e896385b009a63b6ce3d2d2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c35f62dc46e8a0750c486caab269475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ef96ed0415c2468f58944311ab2c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be48d2879bdae79b55b72bb385ee89a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b11a4356e82d0ea9b1a2d8ee3608478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b15f60a5dba4ab16da4f27710230e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb856de50840fef973568417b75c972480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc87f4d2cb3825f7c070b9f5ff5b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04a9796e23d1d773a75de89dc1387c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e527bf7719bbe19ed9b2bf75f452af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c928e34421f0e1e8c6d32baf015c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f286fa91e61b07c5b0214da1a39785485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d15df08b5ef663fe405469f96c863b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ecc50728a77a20675948ca153a8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94149c43d36f2259507a696913e7819488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf447a1526308bbeec37e9b71b22d1ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eda6df3b6915fcbc13e3a8e3d3864490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d035b6f9c11a881ab0add906729b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d16bb3dc9a11dd89e9b05cd7fd5424492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246eadc6156b3cdc489e2ccd2dcf21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec3eae41c0895e9a625aae8872445494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281983583823b097330c26f42aa82c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627863202b3db18b19643f590bf1fb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeab825fedda4769e8af47463d01258497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517c20e852152f30319cf7edaf47f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d8f6b107656eb19e5dc3ba37a66d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990dff9fc6252036aafeb126004f956500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6e91fc33028fd97bf2df7b381fccb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c8b442577014d80eab179764273b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8aef00f5f7e0c6d998636cc11118d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a16f650d559fc68e6b821c45842a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1dcca45e03da41c57c04e93e4c98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435205e1558f0125c15178742b03adb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9643412304de9018a7bd9d82d0d76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd850e624d6ef89352e00bb8a5c56d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21526741a123971a076a1eec9cbc21d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82c6a2ed0d9480f12ca4665967dd82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7803a161267175593639b11aab3d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae4a4b3584827f7ce531c43c66bdb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843092dd40a49c3ad213897cc11a125513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b068c899e24aeab214d1dce9dc48cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa985e690e0ef58b3ca25e306df6f5cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10747ae3824603b43fd38c52f9700ced516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042cdcf28d7828af878a20b6613cb7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe78aa09f93ac38e04f88efb4d3f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e1928bedf98af92c5ea7636aabb89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25b20ce3936c1df5744d57e336e810520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6814ef6a150466a7ea926b1267a0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92115414f90874b07095c964a4ecde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395165eb672faad0dd8f737684e00b17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad29177c3bc3f454c4dca9ae5915d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73358a9b8605ca4ee8dbf4e845ea6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99beb4dceda9e0c8d7ed6dc0885d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c481d49420929beeb25078d94e1ad9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca4309fed408dce006f2adc326eaf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950a48addddba715c89e790c662afe1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00afaf266760eced907e89ae0c830d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371012fefa23ce96df363c07776ce42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fb84b767563b82d5f17ccfaa4d86e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e670b567361f011791a36f742c5271533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86326e9fa89c4a07335a0363cdcc4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0d13cf8a509fb4a7641595da95d46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a80553f906ca996b7df8f4403b264536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62210c26467c7c893926011518d31f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff4a4446b3c06e25e874bd9f9d3c92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfe33f060969c05647f3169d114bec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4044252b96d9e2a2b62fabd0c50b00f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0506844285ed0c8c806f3092a395783541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc9b3d4dc779b7ca011ad01fbbaed7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe1b600921cd34eabda56b0bc3775543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0009ea3f02bdbaefbab92c63027fd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a77ecbbab5378aea4b07c787113df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb91d5c82db362d4fbefcd0df01f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11501aa507de472028d01ea213eff46f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad835bcf89f01b31532e36460fdfa85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70158a1c68743ee8d06673acfafdda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909670e90dc8db06d436dc58ddc4d420550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c03d6612fee4ee95aec9548e153f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fd3c70f099fe295d613d9817e73b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7478fb5e653a1562363393576b24de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ec0450f3fc74d548a3bd51250f20f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53eb4c2d3fcdf50fa4093d62c22722555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce030c8c9ee89efb2245348052a808556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b002778fa5e2cac1adacdb47220d382557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afb53800f802cac0f04085fbf0619a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ba39e3c28022e08bd6bcca714537559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e0b55783d57d49adcb8e6d2332b09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec964a67e3338a3379a0f042624dbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2bc71bc9e73b4d8accc538aa0ce52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0a7e45ab2cb711227b02348e1ce9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e879758382fadcd12490f0052cda96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dfe1548bf105d6254c4a9b84de04c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862344faea5c79f887b4926d9a1a14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3607878efc94bd1e7ee3ab168dcfc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdc3cdc02b9228786cf0fe18b0e85a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea6e09d88f525375de32f151f22dd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155d2f7d2b2f476afd3716f5cb5a10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911540fdb706aaf3ce88e063ba7b7f05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e991934eb5e74c99a5837c970d051572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4272c4f79095c39c5d60eb56bdcd97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac2ab47770154d4a98ee5f1eb4a92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13909dfe4de17de207a4f87e69a943575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f718fa96133dea8eb75850470aee1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf2321c69349c1fb160ab13bf8af00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de84f519f211bd0177a9ff4a865bfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e6e55032ba94b17d16b2bc8aa50b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa038b2d69084544cd4d710a2f504e30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b99f86a23b4285a89d2b51d19632f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702e717f9fab027db089ca0f555c28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d196340e50ea4ee85cff96f237a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df128f86d8098cc17f8532f61b3018b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509c69f4681a57502c60336be2c7d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffa5d075ef2a83ea18087b74547f69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d7fbd9af7a8830473c4bd09376fe3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ec563890ace3cef436cdb588ab4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d71ac9d3900caaa4d32216a437290589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e838e17da1dbc3619354f594683b6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4b1e27d302138daf69383374be48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cbfb258c6c80d20e1080049653fbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cd79a04f88d5efac1fb6f69bf9966593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839967b8cb5efc4b7d65e1d61c4f82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f849d0b1a6fba79a6f275f4571c3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4d62d171426adf886dccc4323ff7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50284958f773862bd7b0fe2d2ed06c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abee80aec4cabd61fb2992e2f917ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1d682b28cb3cb3b3baa4cfacc602c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e9c367b5538efcf2e781380602594600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50da71e950d6a7b1c393895b5da9c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2237ef040d32e2993768a03e2520f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605a91f72d84bca7c30b63d38a4d11c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4ad55ae41afd84ec7691e21eec70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d938d46c662720e4ae199a714424605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0703217d47764d065bd1004798833f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6db8c88ccf7bb9ff64f7137365d9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed3d179f28e56a970bde9cd97a4a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee765539373c370b4e49842938b347dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560606d0ffe5087f84efdabc93212d43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29b2c8416fb1fa303001ff5c7a40c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84b3175af18f076fdc06fd187801a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee48a3fb77119aaf8e06053093eeee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d28ed5054ab52f4835f547e396484614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ca781b3d5c1e5c24e24573964e23a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1699541ce85e240804757fbb4abd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d00a86bd6cb86292ddbf580c9b919617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df2317ff40aef57fdc65d608018bfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3627b5b0a301b4d0f1d7eb305259d3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5358e085bf2fbb97fca1e0e62ff1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691601133a7331643ecb7f4d2517d33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98ad5d4edf9ddf7afe8c4e98f3b4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22caebdfe5a24512e7120a42ecc91e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41b93a6e9c6f5d1ce34eccfc1f2d93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd6ea8bceb148d8d22d20e72407bbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a611965b2a3e8a2655efbea0ea8d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96af57028e46de51743565db688001627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21a21ad4dd5f0b8b97a68ca2cc572628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84f01a602f64bb47d303e778555ac0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92292e7cb3f41cc22e32973914fc4bda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2287f8dc14b829f68d9cb04c05870f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40328ec2780099ffd2b6e859320fca25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95463fd013eb6cec970135b7f5b57ca3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4834faa666271daf6db6153fada52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d224849f2c80ece8825fcf7de4ea9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66630ba3da1968b3377b178b3cdfefec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f2d1d5932d79b0ee8d72fafe9365637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ce3b3703be980fb7b5c2b652fdd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8cec474c1ba49713904185f4271cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56199ccc66fcf965a33e671392e2e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaade65019f8b7a70d044ebf8c8d12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c1b14306a9edb2189475c3be2d0f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f337fd28adccfb76a5a5941d00b1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651a2f1c004c215f4693d2890b2671644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab8f803cf7f8c0fc7169e2d46be30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f714eb63ee961f1829c7e33fe60dd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cded3d1932e3e3468ac4cff5596dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480da8307778024b2053c7fc062eb2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0add3d5f0766e165ca110dbf81130649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbc0af67eb44eb217a055dad41adf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea91af0730bcc4de3955d899b1306e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e284c958efdbe4480c08e12787eb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314aa1163893ae95eeae627bece1376653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3694d20c33f33a644f7a74e2a09a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448a72b7eafb5292786e0dc7d9ca45a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145bdf08ded14c631daa3b52c2e7c05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363722eae2c90fd0e39d4b6cbe77fd5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99919484ed13f0229da960da4d495658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237627d53a758e9a68b5e450686a39e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d103067756a0ef911383c84cbb57c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd42a09d3a85737c83836e70ed57019661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c724cc44938601456495e8fdd3586662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0dd02521e8125da8e3360ce7fafb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e426c2515b81c7c2571aa036c257513664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723dd5f47bb5b3a45e9ec9aecc5fb47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232e9aa2db81cd9bb9de0621b823973666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a553c13e012fe65c9fa74cc1dc39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9258790f954ad8f83eaeb760b0b96d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1a23676b4c08405c1349d6ec8c793669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392152e7bfbd5a32483925553dabd878670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46032cd4113e8612f3f7db65cc34ccb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc60dec278d1a60b5fbbdf528062b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c16a68e9cc6b3e305a45a13ae6163a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89c4dfd5b269559dd53d59428241d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc05f8a7f912af2c88a0c183ec0fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de3d0ca52e9944d7d3b7d91039f79a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02e9f4c8c6854550e5f00a233a9608677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6993f51cab46cc6b37dc43be8df1f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12a66c7ea4e94fda4f38fd55b6e04e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e4b8d0ac01a95b91c1078ec30d81a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c184d200be5b0cfca4ccb920b65af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd2b1b7ddac2e99ba175eefeed6f46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d4c05ec8aea0ecbe1da8d72aa4dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d2e71cc9a2adfd39e22d28b1323a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad383c1c12dd15d9b24da7ef9d44347e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26747032f8485a213f416d858c800321686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f3d98c3bb7a8d389c774b08d3c119687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39528bf445a7465f76ffb356aa6910b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240f2fe9b375149593bea157f3535d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d6a5cccfdb5e38a5423304840607690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83846bd80183884a301a2ea7b72f09b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5fe324a358292fc3db305fc2010de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819feb1baabb493aea35d274b86275f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f0c4924d8a205e9a4b3386c66fa43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac97ed4ee2cff042fd221b0c0ff739695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcfb17b67ae4ccce82c52eb492e042696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca090b9303a192d88f176b5f1042685b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb9dfc4a1ee4c9d2a842f7a93018e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43610f1ec4fa0c197737beec4cef230699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939e454daee4f985e3dc02a756f0a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c67c8987b4d99386676b36ea985cb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f2c401d5f4d451f93d25f01f949c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc6b517289162210122f22f06cc187703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243f64f39a63fa294919bbceceb892c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45df70ac4c8eb3d48569f50f147a09705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ea90a52a36b63884d5a9ee268d7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44d778e7946cf2a53e00792d22302707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297cb2919332d251f1b1b310812d937708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed4759d4846de76736c12be675e80b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759ec6a7cf3af81b24ef2fe2454b06b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3103a47ad99cf880be57a9c7722fabf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b89c912bcf971276c2c57862b806eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3ca220ed06f832fc97191b37adea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed3899390a12f3bd1ae58db3fc25d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a923843c785fe83a5e18322260e11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4213dc02a7fb134ed1e2eb6b0611a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74079e7704c4584d8585e60422086e82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19e7eeffc8c690e9f887b0fee6a8bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9feebab1aab69817434458d44a5c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499157ae943f808fd09700c32dd0682720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b622def94088b7d7f79d0505f3845721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a6927c44b955f3bd01ef8774a549722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13db0cc38b2f291126afe509d93c41d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc4d7c50f33ec5825cb923075d30dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1da482900016175371d8aba341d129725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530185419c115611f55a3f6a0febf55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328bd56b31a0772a686204e510493e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0eff9d03cdcdeae743b75f9a1865e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a431e667869d9650f6a034215ed954729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8eae50aee0ac60939bb4ce751e41c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7487a365ec255b57d82a65dcefeb4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab78eb2073ad9b8360a70dd63b554732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cb51f262bde82d612f48b9014451c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f6ceae9aa519240e6ecba88314158734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01063d1146276c2262678a542ad7213735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd485c92a4fe9e0a14c328f063225a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef05a45cb6c106c34359100859601fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e08259a355debae6f6b12506a0524738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe212ae6d38e10b02f4341e50f1bafaf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626e3d03d0bee1c922117fdbd1bc627740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd78fb4e33bc28f9583125f43db8974741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f984b03d20dc8ef7e0f2ed03a12ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da926397ba2edf898300791aa3de3db6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb198f3d14fb303607b0e92ef66264744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd49b29b5af0f6f2b7cb2256c89c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb02d98ca061f10f609c2550c57b6cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c628dffbf49c3337ed674a8324b9208747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c007261f75b81e993e14ffa2262c248748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add64b42e7d4d58cdb02afb4dde2860f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58dc16c8a4da1beb424948d95d29a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d7abd7e36bf3d3517e26e388bd28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac067800c4af82ace64c37f147bb9c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e6d18241aeb41b26a0a12261d5ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db6230e756a8a1e6eee36e2f809a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649acfc5a9a3a12e93c94e1c744271c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9419978bf2ec8abe853299253f9804756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e65569d01e7fdafb421e0a41a01b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f9a3b4e351e2ef402bf7d5854294758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd098f1a4494f3a4061e672671bad8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>