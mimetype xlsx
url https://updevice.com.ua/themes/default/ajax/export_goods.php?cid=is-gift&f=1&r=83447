--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e450e07807ca173ec2e19e44d4eed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b79b25100a24d0f34a59a959d4ef962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f544c5d1eeece73602983d04a4803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ecd60660a82ea93d3b3a288545e414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924364013f1d61cc3d493f29b4776b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87800d240f2426331c8965d9f84c1ad46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a89470f2713a166004db8624a3e3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3f88e27cdd6caadb38d6d899bf318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2b0d9007237a545ce48d211e1e9989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbaf841cadc5ac848ae219195db58610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4366b3dc1cc8c0a7482e810352fe511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b407a7d8ab8bea9c2ae72d1516d1e0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a00a519b4cda1813b5486613256c8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fce5b94c23fa44ea54f5276aa6e3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b333305e8c01f27fdeda66b0f4a382b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c4c187a526a0fb38bc1e61048fd6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5367395859f37e8ef85064748d24117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148d153f0c46a97f2cba521ad5bda1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f61af3c74fee0e6fb973329f6fce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63f4e3f91f97cdabe5a485dba9724320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f5eed12de4b8f5188c1f77030a4f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a8835e8c9ae6dd015f0880b3c58322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b82563e47062b985bcbfffd62f28dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a1516dd1d676124e57be570ed29624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251ddae8270903cf3ef47463039d4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617cdb2d55037a22e306e81697349a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b8ca0a85248329c205397cc35399627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e48002b567a6a92f59213d2d61b4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9addd4924ff58e3b070d7a5e4c6b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3794664e8342700f15fd7d08ef76a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8a74a9a006a69ea5ecef599b9e7e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fce6dae170f370aee530bc48677c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee48d9d26deed522626ccbcc7c557933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fc24e466115acb6f69b83afa0992334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99db4d8e30f7ac7ef38de6fa41102d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1462adb6e30c96edc283f4f28f6e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6404624ceaf83c9e7378029a93933d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623d558d264209b60cd2d02c0a353f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc4d466c4359db50e906e86858836939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d87c301c7436646b800ae2d29372e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfe296096de887d19d9913ae0ba11841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b71d695f1520b24d47bd51942eaf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3071982b4cdd85328f269894a1c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6de24e6b3305a4befff200b23c63144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eaa44eab2a45038bffde4034fa38a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da88aa071ec559511ba36b2e1ba6a9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554df5dfd95729734a53d53dd807cd847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc4935a89606a4bca9c934353bfc0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e7d3a50650ff49078ae0a9fce19149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c07e47e0a4c58bf69c5b7635fa45650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e781d545d85313ca121827b4590b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc329127ea4bfce0d3039a7975a5f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05580c40b9875e4d54d6fdfa93143e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661f94de476055ed414a5c54bafd3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a134ec9ca97a25e602a47a1bf24b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9ce4d5ddb5c5e4dfc7e141252a6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c238f37c712512cac2529d9c79602b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693ff0ee53d104c6e10fb671b810e5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b83239cf523b4cba13d37195315cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545887bf9cf9991d0c768db6689bba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e330bf378b8a473c867d8554b223561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbbe43212be447ee7e38feabcde89962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ecc49bdbc1c9a9b5724c05d5d1f2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f2662ddaeda1e7de023fb0a36496564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf09b949ac72da9ceb0782e7e7881065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb2b3ae8aa43f2d67f2e2545e7d77a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92396f98fade7170217d4a74a15bd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acbda244cd605a8a2d644c356c503268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f7012ee38ec5aecb96f87281de11069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47389de2c10e2d19d9d6a8c203c9e88270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd232a348ef864928917572e7a6796c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b69f5943c84e73189ffe62f4483872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d428d31ac097f597aad71ca4b3b9d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f820232af8261d365d23e1ee024874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2420de00fd621946b8975816e07ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93029bf6e1c001d3aa89df562e20c6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbb022cfb4d6c81ec81893994fe65677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a982376af268a3a296e0432f8dd775578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169713e9c91d5b9347c783bfdd6df2d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441e983e1da0ebd272bb07caa75801f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d1a4ab34bab4a84bbe8cad3f1c4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a306093038d425e3933b2c40b49182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b05ec3108b2a7b00656849d29dbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594412701c03bd09a5cb4dd0d2a14d9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126477bd2e97a8f3359f9d4b04125aff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477ff0792ea20866a09b5f09ac6dd7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944cdc5d01c20ff44d548984b36a18e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9060fcdd368cb3e23c35856c79705388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec1d4b05e9d679ed7867563db890589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd9adcde625362ac08223cccbbd4d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396ead8d745bb0805a05b0306e270f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4661bb38772a5438ac786886fc40c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a28e70397687a84b87f32dd4c7844c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf887bbb7ef02740a17387822fed6c5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d9c4ac4213551355c4d8a33f198e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af365af59c70e49933d351eae1419896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea213e898b546fa02d83e48ebe40a0d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125bbe10fd696cae89a10ca1af3f54198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637152e475e1bf98138e00dc8451dbb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077631edd96f4e98ed0c48e0d475bac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1cabdb09b6dc0fda2bc282fb45054101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153b0292998acda15b2b50099f13f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0a554e97a2e06c11eb527dc395803103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3695d2933594ad39ad2ed4bcad4f61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92ede315f600e2503fd625b1d0092105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31e55aa63a7b49f516806fc028a802106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293af87c943aa8487904d612a8ca65d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271849acea01ebea485eb3598b71e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ef3b062e924d824eb4c5f4e84579109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44c507122c1262a590224285b0f34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a40441231bba49c1e89407a0f2a76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7bfc2385879994fa9ce002b655276112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04f2d5ca2c9ae0fac8059aff52db8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee6f3bb4affd96d4010b11b9bf2b52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86be8f38d0cef266365070fbbf1c734115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee2ed0da6874cbdc1c22e5dbaf5ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374256c0ffa1f1390923dcf0284f38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3be8e54a7c75362fa6404022b75483118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19ab101e53d567512cb7a6990e8ff0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e5cb1c96aea2b7ab72c5a0b7cc4a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c28a0f944a9c74d5c27e498758eb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91029fe56322ef72cdc4b4ddd65cf7eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afe0a0249679b76f4a78194953269c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1752b3bfded218d46fd1bb18d0ad6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d3ee9e41b1200bef2c50c27258378125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2fc344e4154bfbe4e5bf1ab499d77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597769b49b00e95bdbb1ce811db98db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eabc6bfbaa72aa27dfb7b7fbfdd84e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8af92cac747d982f92123f86fdb0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5576f382cc1017eda46bf1567c93dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86098e0dd073acb70cec315e77f94808131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94f5dd71401107dac07e7b12512409132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdfaaf735327b862ca3b75edadb100133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a02aabab25b10106072bd8c26230c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4a7759d8da678ca2324c94134b9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b061dab0cb79763fccfe84d27828b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547d8c6056c7d0c0695bcc324f4befa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e3b1333633417cb2e6f4e9169397a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db31c7a018ccd885e7ec567a1b7f49b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc20dcf15c59f4be9507eafdc956e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0916233de5eb3018415d50dc4e0d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924f42f2dcc457320d46e6f2b29263e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede8c1ccbef443fe2f37c2bcb5446f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c35530410f78667ae1af99239fbff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237e454f6847d5eea9627acdb527ea3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9b969b959248bf6236e53dda4b8ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f24ffa24a3461a4fefc793bf832a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934924207190f2a2e5d107a6f4e2e8ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224b53a5e4f907b1ab34f54cfc095f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36900ee8d2789edb3a5aba02218eec60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed153fab56b94d84cedcee8af8573d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d754388c5d39b5699e253c0bd5c421152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e9cb3e2ac9bf2d4a8bc745968a517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c2ced75096bf6297ca8704eaaa69f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49059eec124896987b4b787b57b7e3fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059bbb2a84625a0a025ce993f7079e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5372ece32296c79de887737eacb31a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6424f8e6f1f71bcb95e5a74624e4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f52d1a435c71d04fba9adfc76c03c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb496048b7d81c7e35ed012610eb32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5046de26f37426d20034c84d71d4fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294fd6fea7e8e39d5a06dfe1f19de80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5971d292a41706ff64e62676c463f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fc5263ca208a02226107c2d0b0672164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ec4986ccc65b056ed58ac3958be7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2c0c6217f90326ed2532cd3b7dd10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546b20159deeeb43a18bd64f65c2a6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682a5d46f9ad87207b6e68a6e825070168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1625ad5992847754b491e4fe52723169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef74b84fc22e0808ce2d2e71559889a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df6f3e6c54c162d023077fc22bf8b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e6f4421b314e14fb491afdbe15ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d39a87ebe862836c3d8ee17d05d2a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370efe52411fe734d0ed65e45491de7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818417762166b5260aedf4504da99e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d0bd9e081f2e17ad16dbb9fad1f29176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafaa266b3c4bdf141c13e827261f3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b578e01cb3ff8dddcb72ea5e5896942178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f7d0023026645362fcc030db3c26d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34b9fedeae709dce045ffa510e5d24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7fc39575057bc77e579768e7f4286181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4610d877b47e72ce9afeecf522dd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0aa653701e7e551ee799434feb033183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee432c21254bc90e1a67f637263dea47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017d6b9ac2284d911a64409066ca671185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e0502e9b8ee0149a0396d0c48ac4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15187cec8d05e9fcc56b016ae4e67db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915b105a7bbe186e9a4b0737fad7509188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de325992b57bc28338f927d2ec26692d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9d90cf6dc560e420ade1789f50fbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d20f0518b9510ca9bca4f8ecb4e04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02d1a6b8f45297e96f3617ac79cca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd3b84c6d24d229c5b6d1334f420d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59f74c58b9c582bc5e082b188f4faa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423879e7d163ba4d407467049d70bfc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfa42b327e345d823e98275b7d55e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e85b672f67c005ca68cf23ed78235197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2ec653155ed7841682a0f1dd94674198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961660df749c5d285300993f4d14c2a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99557d4f61e4e2931a47d484dfbba1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47f834068c0de1362b7eea58389a27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2575acce69f927278abce90207990202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48a20610f6153588ee26e851b5b9c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69018d056c33fe40cd6a4fd51f2ed0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4bc6211d0a48c6400e9f74784809b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5d090b3b2b96023d32cba648f3acc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29306bbb43321f8a25d35de83951d437207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c41104bd04573d5f6b87616242ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87ac0872aec72787b9baed21c3fb4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa475dcee7ff029eee3d185099df65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1194f54ed65e38af5c1d85b400aaad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedb84a7a480595a574ebf922ba8985212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cd23e29e7ed6223adf675edc2a930213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8be9ce36c02635f63ff17bc919a8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e0f0534b3e319f30230fe6c1183f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d3d333392150798ddfb5c379c7de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810cc4423517511eb8d5aee8afacf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84729ac19ad7572f5b3817c308adb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b5de96002426a1f75780a3977a70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bdf5c2e46c2e8f8bf48a688a5f9d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e086c2c2e2893719b3833d2a491cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fab02d1ceaa6623c11d66ae5f19f75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5201628a55b4d441965e2c5ac14484b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0487539472b7a7dda1dff4aa36562ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e9b818feaad4252f533ed6ce9a86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a992a0992107f805a366e5707d2c01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187fac8624b30a4b67f8f9b4c382e90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9908d1e3e66821d4b4423252ffc28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8b44706bd4b4452ac28bd598e03b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc647a6d5cc9ea3951b3d074fa3c12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e468db6238b3f1415a58ba13d18bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0214414ba8d57365b50d5555346b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cb1ba88ea5584eed2a8a7312d2986233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b5410eae71ac38b81cb276a093515234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40381c2f8c7fd6cab418fcb423328597235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acbf612e38c34948a4ac57486cb2db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e7fdebb37337910dcbb474a66abb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5631f909fc26c672caa7807dcc7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086fb4bdee680863800d67c45a3b27c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e992927c0e53418942e57cc18031311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a322e9085a9db54fb51f60a20a3a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593994142525fcc36d3f8cb2042422c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75ef8367095ab19bf9801223cf5b93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5810391e1cc440c3944fa0733e865244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa78590e63686d1e587e493c3faba9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa766e2519de4a7be74005a73ba622246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74841104d80b02fe9c4cad90bad35020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534c02a5d3b0545e7257223f571af19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98b5d3af0c046c8aa6290284ee2a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142615812013135de5b5610131b6f1bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574ce9afd5ad473f9c52917474c612c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d95860e138c6c4fe69243e01b4caae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645ca50c1cdcc6f3d748e00a1298c09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606073bee50eef0b4e02599f2b4726d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ce0ac81b3b72f660c2e848dd425f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5416b6ff41e3ad2e82fa13ab4ecca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f136920506d2e07f11e42e28936356257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0ecf022b9f76cc001a3fa977a5b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd57d67fbc3ea6c60d97b2c2fe4d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc950cc4617d9a132bc3e3ab7150a07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54bf0b04d4abbfea6d4b87b3dcefd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac920f1bad99dd98c08f626f5c6d42a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7db42f23efdd69ad7d9ccfdf1c15bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52998142ea755c99743668ad2799870264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02cd1ba7719443798cb1dbc308c424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716343e287ba0a97b57bcf3d8bc159a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469b365fcb5da153854703bc3e0fe72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb016fb04f775ffa9cbacc57060dd05a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186a07eba5206af1c0b700fc306507e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae460cb13afdcccf1df49479e6c2d8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff1368034c48b50efecf81b55871dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54757244c142c487890fa29121b563b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdea7bebb879d892990947451c312d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838efee26c19235525e2108aff65479274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5041f656df3309a784d61198355b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3957dfb20ef9e4b1fa2617447d28ca5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca136df2bdd0fe79e099451a01a7832277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b72c8f8231d7805876a1a7113048f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e581896351c3f8e814af250e6b5f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53095f647d2d1f2f54a67c210b05db6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40957d6c0493733fb11562ce24d844281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3842526d029394d518e2e33e34dd7b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d278d92f70bbdb639af96900266029283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e388c031eb558a2656df5af43b461284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e7124d200ca61639eec6c379b9df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1376dbb147e198e894f153a4922a25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd64036060d8d941aab8d25796236287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d70a4a94be774c348f74129b0e0a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4f79298fe3d3a88f01a957839f8c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f899f7b52d664b2bbf6f9fc6adb535290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6fd8e440a4c06cf224e2748ac26e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7626deb15325eb21f73c192386518e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c101813a9341342f151c4cc7edd74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00bfca9c38b95066698e9ae003944e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd09636ad20b10f1388372bc44bd72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26034876fdef59e41c23ff0981c736b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e3ed41e0d3c1e5f825103317e0b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece85e18cf98a7c588c2b55a6dd0237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f6027b40d3047ab33dc87929167fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d88f5d699eeb5d27b231feb6e7a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0331b69b469c311fe42768e18981301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e74659261c39e1fca570fef63e9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e386d498d6900765fe58e320cd67df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a89f2f38faadd14e7969feda70648304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c603e67a0a40be1d2bb98ab4e0f859305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56fd55dff590084e88981240710eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b217b661d86bbc5ccb29438eb1a7a50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c507035029ae7b1e138ab025e67a745308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32f3601219077fdd406f4c5fd89cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299773350dbb3e12cf0d590844652664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18698b03a69890de2ad621f81937fe58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923836c69289703423e609ac3c348036312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a211447e99204096560a95f4205d4ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d9609d2e040af3cfd288f17d6dbe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069914d10a7550417cf3b006477aaba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8edd8607adff856df05fcad2b71ee2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec30e28c1536e0782bba25a5bb097fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb06793ec1c2756ea1f236df9ca546318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c059dbe322836ae8348e55f8cd01e14319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b069b4e8c5bada7c4142d221a187d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7554ff38f8419fb4bf83d2040033f4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc06ce3d5b3c676645aff4a470079c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133dc45c5991069a23f82b5b3482dc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b1830c389e547c808d8201bd6abf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08078aa9c2ce0ee7554a4f866b1df65c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e00632358406086ed3722318e2e0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669eac64c131f317647983daef8c51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402365c5ca33d18d0404a0c6e4ddb666328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae92e6b81bca6a9645ce967b2a63e16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ba13c3caf92b3ca3f64dc6edaa12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5d1f33a91179ae6cf07c6f61f4068331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deba561d8af57cc358116574e7b098332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fdfde4fc00b534874bc1d79c46bd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca48e5dd1f2c8a5a34923c648a21ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014bcdc4d7710032d0f37f26b1d3464335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb18f1fbeed6910952f2ec4105a6eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfc0824bf01fb1a9c984ac6f63967f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40595c0de04a3852d48494c4fed464f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b377f7ff17862b87514359245d5a48c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260beafc3cbde0dc3e3a338cb250c29f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50518e4ed5781dd09a07cf9f13643f9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03909192a0cd6dd6651c31d027ba558c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4ff771e309f7473aa6f9b07e8de0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf7289ad51455941f64675fbb0d7c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8d81b4aa7caa7bc66d4aa4bdbe0b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ff26d079646151cf43fe31c1d246f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a58518b2d79c8ea4c0d9ee6d524df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd1456aa405bcb27e7fa24a7b6786e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017c28ba7bdc7d3e3ad55a5f505d49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e05c386eddd421b2ada34d15c0dd8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f99b4436f4c70b792c419f2f8804b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dca69892a3623ab413aabb006e28f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154e0cc797341d1737c0b3240607bd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39df9ab3a46d57ba6ea157d2d0b399354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787f582efffe69d47e8d009ab4bb7ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f95e4b4d9bed22e55fbac8e93d81af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298a76ef6a30c54397d34823365b9ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396aaae93c24cd9719b91cb9e618f47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2de1ffc762a7a9d8bfca9447fb376359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c11e36d649df3c0a814c4450b9df3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56df04af40c8d7c9914da7a55d1547361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee57e49b21f9d2d6320d8865710bddb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac307067789a56e2f5cb720ea8baff04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef256b9107abf614dd0417c2a273f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d0b83fadd5586ff422742e1370553365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f23dc5b77ce4dad74ae494c00be1d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf77f3936b1b0ffe97f452f17ea5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c6a4d2f4a691283ca397d54479f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565dfebed0a887ddd96178766e545e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b93e5827ba67c4ab6cfef9fed946370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046dc31d7e131b143f6c9ecdca4bf69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca1443047e1da3c50342f46fb4428372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401162a213ab0ffc1c3fa09d505cefd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a0ab9f6f2e2fff8acb6c10510aeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8cf87c48915118472fe318d6bff46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224033489dc7ec2afa141e5fe3e8fa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514755e88337858695a4c225dcf06ef2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842183d9501f83e7d009cbf1069ab26e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224877a1b15b8ff75ca67196440b0a0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad5a35ab71f5572bb772cd9f3b78f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ace32e701d11e10f0fdc2001b644381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bf6660056cbe28b8bc321c3ece535382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928de54c3636226bef9e37ca528e926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac785a2d27842b7f8da8f7039faffff5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa579b6693a225c3662d40d8c6d57976385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be2f407ea384df6c506edbc513b9a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9c76266906a24b217b570e9950363387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac77c8c5a7db268a5cb682efc400c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e17458f44ee4fc2e1852da6c90d8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf729f77c2fb70590ebc24220b10794390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc310e1f11e3193565e33c0d819de7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dd5ac62727b08dd0fa9aac0e884b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cd4ce42436827b3456c561b04fc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc96f1f5a233005d4a74caa47e2e147394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e03e14dab0394f4e121a3a97ebb11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6885300902b9df7a4172a0f5352a10f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49962c511aa11fdadd792202dff38df7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d22807e192a96d3eb03b2559f3a70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b2f10cfec3b5a2e8f3bac061abf4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc50546ecd6f13c7575caf3a94faa1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106a0352d5c277d816b610b096b5969401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf19d5699b52ac7de67cc93cccea33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72491951e5917b086dafb10368c53936403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d495741f823027061d99ff4dee8fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706aa7ab1f1986537862baec0c63b8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04a8ef5d70c95b237db42197e0bd65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71a8f822150906cd292612be6eeed1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f66cf68325e3d1c76ddb8ed2035e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f45e6fe046795777a0b829fc47d0a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9be6265edab9d2fafed40ca687edf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf3cd547ba17eb2679aa50b1ccf485411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f222e5ee30ca6e37ffce1d2dbc4472412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08be8ff9fe57165473c59521fb79914413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931987a5d8936f31a579edd43686db3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64973399e3e0393a3af09987a2acfdb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b5cfda0b9b5e620f97987fe9923c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff399eaa05030825bd26dee672845f99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7821191f0f7de8ee916bc94b4c78887418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665009e68dfaf1fa6e78159c2a80702e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29609dde9198f8d25df339a320b5b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e0adc0c6d9c9293b3ab998cb50687421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd67bbf37a3fd603b7721bd13801fc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe65e2a3ecd659bcf5911e6d1b96fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2562128651240d78cb42128fad96e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51642b33ba3a7949b57b10ffdd7d8887425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdc538011fea6690544dbe02febac0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32873daaeed8ac85bf31f4c9adb5fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054018a52a317244b030ff71ba2493428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640a4c34abee2bec99c5cecd291eb0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9257043176b7448d1457d3ad1af0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c560c81b870f85ec36c30c6af96559431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e090134ea9f92a8e79bb454fc2b643432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989bdcd757398ded4d9b3f3ae267783433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588144ce6b1be57323f937a90819f912434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1e4f8243c371172201611cb56e8c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f58cf397c0dfacd8a40a33b3ca1e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e66327df7c321c19b0572106d6bd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256414710d33f22c67fa0f01be3b8ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fef092beffd186baa80ce7753eca3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6a9195acc5e3cb4b57eacb2a99bf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afde3735af11c5dd732997f106d60a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bafbd8d04659229d0ebcd451416c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da9d14cca34f7f16be53a95946ec50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc1fb67d1355c5a2e652dbf7fb585e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611a797ece52bfabdfa1a1baf238941445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba06e2df82f9119190270abac510832446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae62a311fd584b4fd37dcc55593a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a913f430e17e0267e15101276726883448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2fdd65a91d26b3ab9546f7f708788449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d917308f2ac03a22560b3deb2a9219450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1193374fdfc98843d25a252c04f18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd97916944db6bd0de8ebbab984b5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf587e390e45412dbd9120fb8cee4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b350dc040e15b7ff568d5674da88668454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a9aa0b0a01edd65e252fc2ffe802f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca39017d341cd80d02d1d0a40021bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6e854de2d83d09b392b42b3af7b3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018aac4bb0c421bd7c9200bcc4f208e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98bc3b6d51d0755fb84d50da1e62d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1359184f3e5db59bf1f73ee87d7b95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828f2194832e827234fac4a90051434461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267d1881c8ac74fca56f3dd31cde10f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a5f53461c6eb9410b930833df05d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2176222727956b015ead4bf60e4a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e57184109c5695e9d836c379e9f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e3bd7a9a5849cd926b54e183a111466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd07806a86f89509acf9892d9f8ea7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ee24e0a08c828cb2631e3b58bb1fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204574ebe65c65b6a51e3e149885f66a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac9e7f543ea4c8d624b4e923376749470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b74b7a09825fba4a219e07a287a80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3137a40290914977b72308825293472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7dcc34778d373b11400426e2bffe3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb100563f4642cea0836b1e4055145fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745dff022bd61472717c7812ba3748475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245ba557fa4e510db9385bb5bc65c86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af6aeec2cdf218cdf260778663d8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5240e56219d13ab8901a417e7f24a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05813c9069f0dc52756e97e43f1af0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358badeb1213aff4bf95321c501a935c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec45a652e487ff2cd1e9c77424a9fe8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c840f32619c3ecde311fd189be51a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca299a279ae35c165c06dadb46e26e8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2da43b9f416ea74dae95acd026253484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25b9d227cfe008ada8c3408523e141485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a0dacfc27c72c2ad76a61663cfb06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992159f49b11152b102b38f9966f797487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0651fea7f413bc1e94bb92be601c062488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbef4d0dd59bcf5499208d7a53e9166489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5696e7a2f7775a22422415c57995d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcfe450c9601612ec0b1a0e00c771c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86d045142e99ef8d90e3c0a2f84996492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a489c041870e053ebdcdc47610df28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d199938bba2e44379372e0746840494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3500263cd344a1800ddc143910d8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed0dd1906cd06db9a4419dc72a2624496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1943cbd6649add5f89ea9634246bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae10fe537834276683da4fecfa6998498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbd9af875b0334cbee08ccd87c3c8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeea2355e356d464cb58fdb68b9e0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4846e09fea9385b71a240e8323c9058501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e1d92ad8b3c6aa36f61fca8681b2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83c7ad825a73556feb2565d63c8f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610795553b19af6aa9ff1676f76aa3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf484e6cd8599e4bb43884c55bddd92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e8d0c0c1689cd2a2813c190a6e0fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbea1dac14079f294b0f555631ddb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9fbd0d149788a0ed6a6a716633859508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a36c45386b1371a7faf94c58823a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfddb7a3cba5aa9e37e5bb6a279755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a41b6af7fc2df2bcea4608e514167511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ae7cb8885f74da78ff6cfe6c76936512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736466aaf0bd2cb319a37831a30491a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8beea1d151621872f6fb485efeb4db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cede174d78e6f9a996f0a615b18658515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f859e67dd25eaa6fbdb8f396d4565516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a64f3b1cf9beb853e38abf2f0270517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1143165b8a53dc1179cc2c8a784e72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc46e19c348ddce3cd6b45da935d6ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821feded6d60a728730c48f76e073b97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160979e86bf68f205ec628e1f7db7e57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e94137305fb70abb3a747a6e772ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f99b29d5323f3c4ac5cf81191c19a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d00d716f6e44abb23d24d13c754f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a621eecb8ae3408c482d81fcc3c8a23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73afa208fe8b4eb8c5edd41421ae1ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c6c2f3dd4b348b8196e19382cd9cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640625712138f37ac3ac14b7216c4bd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db67eb5b3471f4e435b77b9a08c3797529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183839c6700c02e68193d06e053fc20d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec557e44604ac044a7dea848f1a9a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc395852f664c2a60c0e5cf91373d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947cb1c2f2a0d38ca926e9686a0ad47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da60401e8ef7a9424d7469cc18386d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b71555b92cf80f8db73d98f712ad57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b512f2b8e214546cb320de6d873f6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1da2c7ff2c1ac7a53960f62ff510537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf16b65a41bbee0335d0aa0339065538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84032ed39746673d467e3edb6a4a4272539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538397120d9d4c6430a4fd6e23ff727540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45497af037c04adf42efd1e4ac33841a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7923e86ac2ad1aa1b8d71a967a71c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb60f53842d7b3da2eec5e1b5d9ae6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c178fb64ca3a618f8e6d33b174aaf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728bf23d9711ab82521569aeedd6d18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7859ec85fb2e875e10c5f2dda6589546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecada74acd03984db3f4d8f0f878e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b24ebcff9c83db1a2429a054631243548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1d7ee5e1e871e88ac706204c4f825549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f6fd37357099933912d6eb6231764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513638d384722fb1f1f58c8f188959551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84156042bfd6541f81555500dda318552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed55a78de4415943e18442d4c728b81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9548af654858a40a905cdb27a1603554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0e616db6a6676cc4952d04e43e6cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817083801cda5ddf768148f9465dc3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce772bbbedecf29dc22001c2befc7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d8b87f1b60b1c9ecf0a8f5e004c6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c5a40ab5c083ddb8f3228fde8448559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d334428253fe333bc9df0b1c94a3dec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb2bc3ebc3dabb5dc16d1331c17be7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa60577184b33e73308e16ac0f9507f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d14199ea5c0385fc2244db447c5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581695910b0b8f4b2a99897bb34a8810564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335823c7087b8479c6711f24ba3949da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72a8c484e2bec23032d17012ac2363566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a8aff46e11cd2702e8c8dac1da9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275517f47b504b550d9b4bc61d4c2de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e2323c0a762ccace4c3c3f9dedf9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c493bce2ecf38059041584ac4a962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d9bdedc863ae79b4ad59e12532562571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42c04383a38f314296fb4cb50bd3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e500e6576f0c0789f8d423bf68db0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b02d1a1e74f83cb8dae170d83094d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87e1235f631d346051668cddc0f10d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39d15980f38191baefd4bf58e8c7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff29053cdaa89244707435cefdb40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816da0225138f17b3d9e8e1723c787d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187b5e1cc78e76b7bf7df116f484609579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6d0e130c67a5ed69718bfb754f539580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9d10ae2f9bdd08d8dda7bbc4e1583581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec9e2b4c1e18bda5afad98f81370d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c244b46b2f8f02bc94c80828fe7c8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8ccb98849983ecdc53271a98ae05f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c06fdacb37f3970ba5804af2953ff3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae9d52adc3b45ca9d14f581384841586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a6ce337e8e60e519924c45e072f3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6761f2cf95d9166f4739864a6b731588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c82f0efcf006097676e20a9084e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d40aecf3d02c3afc88fb26488d3374590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb725d484a556d725150c26ba4eeaa6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50ef0ada6cb72acb2b5d1cf4e33408592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b054510583992a76f3ba2c306e73ef1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a22a4d22e61242c3ed80c90227e80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68078cc566893c0925471b30bb1c6cd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5a2892f302281c0b46faee9bfbc16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458985a253378a961d5554585e402e29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ccd6060a91f4d872bb2f47c25c52f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21915121c555946cac6e3d76a01e1ec1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0606e60dd6ae5ccdf92831315e078600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799637a5b23215e059daf1ed1491efa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0aa3def7056b9b7ba9519a878b12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041cc7f8253e16ba4e5175c1c554436603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec73cfc69a0b83084382d3dc4b60f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d4129d4fee8cf395ff8a1fe8ee746605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453f2ac93bce92a37ae681d1575238606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49e279ad4e7ff7c0c4fc95a34aa79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68a44b417b8af2bb108c213e036fa9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62059e04aded2262b9c08d684f13b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5536cae5c3d90bfdd4c4805b51a72a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150281b93e9b4a0fc1b669145e9c1fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891b3e92d75d6f3e6756ee5e7b14717612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2c1ce8a65bbf0076b20bc6dc8c004613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac8368e36c5cdafe66e58708b91b40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c7c3d24eb834324f46dbe2647d2e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d6c364e99573c20cfff2a2bbe045b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a5be88093dc4f4f977a97f792d48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310343b7ae56024dd88e25483a9dfcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee2850dcdc6265cad46afd1c4b778619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f6f753975bdca236c96c4cd288a08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1cbfaeb842c596b095a39c72ced78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930621125cc5d09e2585b221964fd072622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42153a79e3a421f5e6898f502627cb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b7f22828ba1190c201d3ca990db51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c8f78297931c6e4e06b391b08982f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f38ef9efec8de0d0823dbd042803626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573fc18344ba20fb589a9c9c06d8ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd3d505a322747a4f34889e2b9915628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76088b68002b1f7de61027091f43899629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4723d2332240dc76b5beee2470bc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f7301d8c690cd7f03b854f0801e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2abafca566f51907f2467dfb6a5ee8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021504a50d5aff9838aef225567ce16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f768c74fd44a7156454c32ace1faa9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d927d2ea1cb985190d2154c28e22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b535de74bbbaa5140b5a80862465bd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92077d86d0342ee01075e038cf974651637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8fa375e21a2147c8e636db02616af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767530c8595a1d6b38e10e9c5758fd6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531ae691e98d5d2ef30e0112d25dce3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3209b8c153ee290e4cc16580831051641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51565a29280faf3e531aef6d66a269642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a091ccbbdffd1aa0f04667d0392330643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be16823902a93d996bdfd16bc25d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039835497757c989b0a94bd5b3798d73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b2e1f2a3af2d393d043e6cb622e6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2852b8012aa03f9e8ed1c3d535503647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ecb672f47f1e2f8579e967d532869648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a5c38e70a740889822c2b2378885649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0708615fc50fe1cf90212a8b73c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158567e1cca6be8dad55b8ea6fb15f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733fb14bb2a3de47ef8f9d36f05f69a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1693e2f5c144074dcff94e7159cb308653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d581078834effb4351149859dd051b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5026a2aedcbb02e0c667235dd1e35a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956523cb6c3d35ce5d4f117d62ebdd1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0399d2a78920dcba4af4f37fbf2fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548f060f82ed63719a4599a1e8b7c2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bf460acb83f0706359b674cb01dc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8812780c26ce864e9bf6ce1e95641660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c690295e7b08eef8eccf901f7d0ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a12185cea07ad89711b873780e5a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5683e7f9a16b146739880766d741d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bde98951787ba2aeb7e36aedd78a37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9630f4282ebe9fffb46caf965ed47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e387b67036f610d268a59df57fa9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab334a674a8293d67d8325da0728457667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfcc25e5d525027a66d7cc6f2dfc08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315aeb2510e39d6a067b18b52eedd31669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1660d77e82282d7375e18db5369d7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e9bab56bf8eae95a29e8400c82d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911f29782b5563d1bf2f9383d517ff8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e0643c84e1d4fb1fe4910310532fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e57d70e157bf48062335ae43d77a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b83956e1505efc2aea301a278a64b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd813c17b213bfcf4645673b435460676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da453643931ab0fa437d28d0a8929b13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8574212412152673bcc565a185d6f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531f82058fed488579a5c09fa7022ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1dd0f7b566c226a8edebbe251ee5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbcf4fb08ac01655ddfe86b6cbfecb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d69a79e40ba1e6eb3032c8fb3fb8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3f78016167cda2be268992465743683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0dbce6598a2f55ee8ec6cfa336044684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a480cee6809dee0ee1e44dab2fc502685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827e7d9cbc62ca3f7527d603f951ec9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b2f8f03751e6abe7d95846fc3c6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd4446cab0862c04a011242912f67b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc2f1e8b9014ef1dd760dca4c58cdf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e27aa83aa9ec5535c6fc8477dd4b78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72c6acd32e955628b6ea4ccefe20ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b3bf75c50fef98b5661c322c42bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ff8558afabc243828c5f12ea58fe9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97057303e126102bbfd0bf9d7b81b04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab7686592a3096aea16d8c52de2790695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e82c3eb6b5c8da1d3b779d11c75d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e611eccdc9acbb156bce38446a59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7808904f07a4f6a6db008c3da9ca9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dae9fff790592185a492f99cdadc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa2d2115fa13b20ef7859dea6141a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a767f41f705cca9d89122f29cf89e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182fcd4fea62876e7f34fe2cf361da4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8186b74f7c585656e5619d1dfeb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b57127245454fd52278220f2e07a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2769767dc315f540dffb9406681e1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e170c4d159beae1c674b3a238a9445706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c13a1959cfe5d94a5df106cc7bb7a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee50056c4ccd70b325bfe92a8b4212708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d8df32686bb8f519c501a59b1fe8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ea67f9f4892c6ac902c8abde9e08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e1f0f92f6874f9fb656750fe5d6f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7f8a0cd154d16a60a175b0ba8895712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a9a7e862529f97c6f5711ea5145ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde450d5e943ccbf2878f841dcbb732e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4b8a86e0e6d232e78badbd2ec30d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd1a11f6719c0ef71f5396ab94dcde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b5ba496957bc9fe8ca4a9df95826717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af01dedddee8f33b573c20792463f9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c8a6bf3f45f7ae8a4cacb406afb38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e76ae18fea113a6d97bedaccf57c3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf26d1e3a40888c6014c9137937488721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be04a8c9d52b09906b23566a1541f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e371b57944fd50d0f078ee023af8e6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff970f2180a74ede094ef0f7a98908724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224557af4a7fab1c59a60062d27fb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5b6ff0783124c5787bc90666f8e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92fe60c0bd8e3245eeb0a8bea6927727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7770e377ee08411f01a0d11e68ddd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd96f1000ef1587fb0b20862fb812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52ede1aec4dfebb86a4b3cc0dade8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf84b4691cb3e231b462571c7461f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d703c096aa1476095e07d325aa7e8a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45912db190c3ce3ff1f6dbb6a8df1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5839d6f855f44751c6c984a7f63b30734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3315328d18a6b5003440ac3cbda39b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4d25c5446e1d4a2aea7d418c8fead736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ba29dac4e70d6231d8154ea17a63e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c9547a90bf5bc5c903340dfc7fcb2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048f608acd882b8516518534011eb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f695530da45778cc25a6dbd0fe8c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cde7cc3bbcf4bb3fa5a58583cd99da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a60434460af205734af77c8a7a36ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df0c058e4583bae46bd130b92c4840743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4b5345668ea834bb523423c35c9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371aa01bf268261d3491e360da951b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddda05257f65f153dcd30280dd48d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a78dfefd22fff9cbb8ec22ceb2161d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d450033c3a845714d242ddcc0db26e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b88f050818fab5594443bb2141bc6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07faebcecd2a538a1e3450012897cc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5438438f60c69a07efa165cbd3803751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d7c70adc3ea5a4af3eea7104c3274752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9758e9918b77e6c3018a218637677d8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1312f2fdec034be14032c749b7ca146754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2403d162069e75543108424d49e26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d1d2b2f74590bb0e2a0c1cc14bb1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d01942f30563266b7823d5310278ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83752922169f188e5d21285082fe68b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bde3e6f41c0b8152e33b6e8f143168759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a4312ee1013116d9253d35b136e0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f768f7f244bc7de43e71ec75178bd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e62cc019b9998f332e2bdb9a859c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77177ffaf020e77fe0b68ed3fa6d5cd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402442e841e21cf66377ca89e5629205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6effdf93a005b840af7462f816bd5f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1bd48cda24da0e6c701f3f96269f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22587a66274ae359cb9b25a19f1af728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92b7084786398c65dd2069a36f919d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a76064376a4de79477c26af90ea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad46f000a9ca04900612a5472511f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c9408f09ca3f6afa403fd7d281f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc64b1c669deee93e77b6dc8dc29ec713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890bd341be11dbcd04c7acd7219cd3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d50b28f8c8008e9ea29fa27820a4b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f4dd3acf766ecc3b9a8ec946731c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697b76804295f5c7dfdd8c0812196a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ecd9100f1d79498764c2d57274ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a56648135e24eee586188127105f0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e9180cf4b86ca5fe434f249bc1f0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fdd1aeb50f23769d53c194401fb4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42537cb99fc8062e0f33dab07231cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1969a58cd2fa7505ad11535626205823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77061465f9bbbfd67f40e171c01138d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423f4688c8c88d2aa250bc34bf19b5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d72a2d03f2bb15b4f65f12458e28f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14129a1778fc3ab6062c07eb5090d0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6aea9928a9195ee37da879ea6766a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8172629e3b20730815ef917de454edf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e071713fb13ca769e51fd5c58b9f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9deea1134075b37069752c7343999531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928c66ae36298ed467af3654e43d29032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e6d24e37b8aad780a074377dc188933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4d432c78c92faf929ea38813418834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4afad223dce96fbf382a032d1dfd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5ab47a43e0e305d74bd8c5114adca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a1f599c4e3d81ddb6816fbc10ad0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8149cd17200d8c03544a6a4fc29a9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64881c92e0e2396feaedfb9bbd5b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709daec7f329478ca683359b953cc04a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aff763b2ba42dece43af06f91a64b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930ac60af0b2952cc22987e44621f7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672487577101d42f71bdf740a8cc8a5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6216434083626633d2b946912ffd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fb43c939e9d7f5aff1cc1488694d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f9aec42ed025d96a6012cf77a7a6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce56e0e61d5d9273b1c35bb06301947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516e58772b36900d26e517c04d9bcaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868310f533eefdbc8390962320bd124749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88759a463ac0cf0208eb90fea00f50c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a387a02a13c1ebe08e248979542bfd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c3d4d3b5491f8cbf04e06e8a9feaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d824e6f70e4c30024ac6f28c4d393753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77725042a9cdf139a5517272cee4c00754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb600b53bbd0a63f3a8e038098ea94d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbbd17e644d659af4483abbbefcfbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa760700f58f79d3087f4b8a4305a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f122823256d9bc88eb83c2ef4f9d6e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542170bf4f7ce416e67954d8aa72c4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56f33eb0a0d52b2615a4f70f95eb2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7e0168f40fb14826e6c37c2164f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281e053f92aa8579e00e0786bc0db0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158dde8fe405f40dbaf12cf10984c1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0465f851d8786b7bf7e674bd5760dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3031b96ffbd61a8dc65a85cc35e9d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c746f79d178770a254eff997dd84666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c9e6f97a2ca38c4c8420bb35ebf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a875559a0af0ad37c5a8579c086e3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876e910d4f5b4ff295a31a4ed016dee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc81d76ac88680af54a7278c5448070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64bd5cf4f099228dd423a8ede8ef571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722d0ed4d549fa8f81ed6c13b740b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88eae2da77c50ba2c25b1b3a5740a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97986be88a2a5fc0d379f5076779ee4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bcea951d9240677d2188c0ae3291175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242698e29739e90b93a527f2e10c384d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a764567f9ac1311be382b8b65502e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1ff7716dcf95b721ecace3bf4a68878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e4b6cd7da49b8c5f4fbaded16c7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb71b6dd4e9902a96f22bd74bef9cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985daa1c0896a8a9b1f2757e8d2535581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5a19c92e281a70caf50314b76bc2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef0082cb97e56806c1612d399f451583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d7d6758762d2218272f35908f3cea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6794ed3b4568f99ffca270db50eb8c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b7441a2e986c144873d8751ce073986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161260a05a0a72f82bcaa4675b5b81b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377976cedfefe9afbbcb96bc83793788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dbf2c0f02466152a33eea036c91a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c264355c88bb706f21fb5f5264eb9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd48a289ca97255bc8ff78dbd9b42a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988ac20a36864c1cb1a7ffbe2feb90992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b53e63e084ecc90d6a6610e4bbe1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935972b4bbc7b5637dab7ecff4bb44894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc3c4f1d4b227890870dfa716833c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfdf95f87ec1725533b934a617c11f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf236a5a617f158f56ef2c6db71fcf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c588a36e15f49de68b55124940288798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086968396f269267a1d560d8559d2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ff494ba77d66e81c9d385df084fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee020e53d6d5c306f8955047c20ed8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d355dd36b5d88515b4fa40e7fad041102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbfd79bd31c37a2920b59a126d9303103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a07eedaf5b19c974def752f85f6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01853f5ce450d8e1d01b60b50dc82703105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a4503ec4fb8202463b7a579fc306106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc00abcfb6527b7bb0c78a2dda6d60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dab831a3c952445d51e16dfab6e5ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff2689ab1520d7792743ce41c72c15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2d42fe84eecaffc6868a9583d8a3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e274e83ce88f0355be4137ddb9978111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958acb64672d4d57d9b46bf463b150f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b844f74d3594113fead1d6d39b78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b2a7a27a6ee32a6ea85d3ed650df4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aecae197fff552029c954f305997d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5f930d1e518d26f145c5bc78a7f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adddfc525ea6256f1f63f5d8cbf9db0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5638db59695b639abfe7faaed9f72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6295fa4e65937d31b18870ffe1608119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29d49dacf30783b97252ae3b0d8253120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101f0329cfab35e348e67033698ee1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8fab7366c3f39de9f900e069fc500122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec237a6203800e085ccb2c7f5d9a4bba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866681579e8eb5d16fe9a672cd187606124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3899aa43a1c8a58e8991c8ba98d4f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9a6eaa12f57c714d22d62a63daae8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff26f25ef1e3a8f633cf2c1e87f4c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06940c513b95c0c22a677b9086c8ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa3fbc9b023dbf251ba30f950509eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ccaf581059bb58599769b0ccb4b01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d597d1163c576c0cb5a47e4d88753131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41dddae893aa04ac21fd0e74ce905f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900a34e28d0ce137bacee4e39141e97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d7d5fb99faa6b2f0a492b97acfa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a99614e04409e4a6e82727c08ea15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc2d0e0a3617bfdc5817644a2273c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac190eeb7bf29caf1d4957837d11c1fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a185813e9267c067a48d6bfa1af75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fca53d9a0e4e225ef36d0963fdb96d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2825565e8385311146e5da34f11110140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf65edb0aa0b8ee33c1224aa5e69e27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ee9ba207c58d86a4cac2869cdf0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32195b146cf837c69338cc251fed363143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9251101b786146bc1d91cf1bbf0617144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a92b1ade07755b37ca7af5dbb1d26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc726679064dc010fb861b5562477b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541b284927dacb15815fa32fd372da1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3fe197aee18eae5cf955cd9e16230148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd133290789c18d08eafca568940794149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574674d9097f76dca2ae18bc1dc080a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b8226c6d75a3e943ed45d7d79f6f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0c0733d96b4eb66ceb2863a9858d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad18ef2f2a91901583baa731f58cbb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a5297ec524dc09b771be65628838154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc5669c3a0611adcc1f9367e437d3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af4e1407a28728579951e835d5756156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638cde85286fd9f093c88d839947038157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6e0e5d50c0472e1beab7e12e7eb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c5057425e651f8f17b53ded527763159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c7d63eed87213a01f865e217471d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a922b643c1ff95ae902db3ca67eaff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688feb5f5a093f8a03da4f52e056d5d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3d8afed1fb7add468956f4c4886c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9e417cf689688fabecd6bd56489b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b9b2d5ac3650066821ab16c9c6cf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a599405cafa602fcb3c71e38c579db4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df16a02bc85651ef6f02804e02a166167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfaa02515ef8b07331f60986e06944168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307554ef5296293151ec08ca1d4bffe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bad33e1af23cc555d479bea6a6248170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03756918181418fce61117a296ae7348171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e706885700c6d25470cff37433d090172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ecbe92b901b9fe33c3042922d4f65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ceebfa5fb0e496dc014578ab6b5e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc503978a99f1e86039b73b363a5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2da72ece355ab57505fd712bbc387176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724bf7f0bd620694324e6ec42a1916177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5844fdee9ee7238b8bec4f40d19e33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65f4714cf3df509aa36b64a732a28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8c7dd720e18ef01b070a423ddfcc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69effe8ac143d0cca647550f2d76cdd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe952b4d9ecf2b98ddb49a64e8cf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5186fee71d42c46780720b2d890952183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9229c737d330e6e5d57682ca5983e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b388f6eac742f5e49e5b93d66c097ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6bd2110986ed79f68bf57195d1047186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3449b06b14590585281373ee954fcdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ee1154f6df6b4248b36ca9f8a1616188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e267d2232536db5f316ed613110ec3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8156852090b3fdccd38804cdf799190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff21dff4df1f6feb94d445dac87a4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4413389b441cb6e8231f30c3437a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9178008c54fad85cae5f27598b7e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321301035850c216ea30e75c61f1f1d3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9351c807196e830f994f9b73d68b0fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188a429613fab2620f79dff83765f52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac37ce611c06e04d06759bfd1db4b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12dba3a07778924b02c06a13f8153d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e02427d24ea69ac9d7558459a6dfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df79089a9aa0d87c655d43fc1442157200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c3424d2330b4ac5132a0fcd8de95a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639111b09313ab1c0e2b3775df50ff0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3234da84faceba9dec5dea19e7397203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a7262dd08f2d708dbe4f91fc879c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba06c183812a8be938a40572a9b559e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce3f9d59f9426ee21c842a4ca171d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114a4aa6918b8fc8447e662998e31e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169afedcd67f9022836de6d3f9e854208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed1725dcb42a6270d663b7d4ac625b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ac95e79471b90c12b4cc20b670910210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c9284acdb741ee7799c53599bdb7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e3000341054280f4dca08f33f226d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8df5d053316bef71d0f0ad17de10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc77896fb4d69ee70c5b749a66448c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7ab9f30c88859f9d00c6f1c9ed46b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ff69941f3729269ec6d70953a2770216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99580c026ea7af305d6ed4bd86b837217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f87e1685c33231ebe4ec685def6ecd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad44ca3eafc9193a6938d43dc8eb08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4823d0723311884d931880f35a0e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f6742cc9a27815c79b1a0967a315221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6365f9e86cdbbdbbf33c31c07f3522222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fba8c9bc34eac34c5ac27864e5270223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602d63d8ce2fc6c3bc860ce4a69289224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86919640c394cffa75a30633355a76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14b46d559cbb47e6bfaa31e587d1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e2b6c75c68d6798ee688491f8fe96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c3cc9439647c273193ad4d5fc7609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3308999a39008fcdc90c5ec0de8eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7581bb06a4080d2e4e57d6a2d8d7eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10beb876bb98cda3049031350f6177f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1499fb3371d8bde1a48324eee607232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3a907cddb271ccb11eed1ff1d5529233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cb2a9c761acc9864b5776901dd356234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d2f4e96dcac66c87002c91f260056235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5930b97f41e755b1f0fb25927afed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be824e981490a90663ea59e26093aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f50335419ac8c553cb0e23aa2b1f99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a819dd8abb07e55912c9229065e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6ecdb554552b12d6e5709ec59f31b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e880c9f75ae3da4ffc3052da9ab48c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa24cdb3e829fe0e06cd92ab4950a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3444d7db18397002e8a565dbb35410243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72a0d8acc2cd7fe4e9e0b09caf981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df037353024af4d1554ce00fa42af685245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10b9ab88b4c2cad85268d4de0192e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b79ba0eca739d485ce46f7c6f1e96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616590cd5fe673a844d0df360ede6560248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32713cc028e5b4cc5b66e1730d904e2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297921603d82e045afe4f9f5e2246734250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072f86df40edcdb78f8c5ad9bac4bb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647daf60b751859689ecc5b4ebf02ab1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6168438f698d2c4316a49a0afc1fb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab413a0cc78f4b908c2d5ba10395e881254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85faf3b981da789c38db4ddd92e4a42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf21fbf5566dea2c8883987fe04573256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf118b032cd76ff96cabc0bbfaa7fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ce455f83a9a823cf33ac872cf59c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad602d4b83e34add719ea57912659259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0950b9c72834bb432659bf4a496ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e78492093926beb5ab9d7de8a4ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310dd97d1658efb001f2b5333e8dea8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a661877fa5f7792565e3931958c5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b95c00fe9d8f7de1dfecc84ec99f55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a06d4b167640bd9982cfae3a3f7bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1e5138bdeefb8322ccbd37ed52b1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad315f79eb1adbeef3ae24d830b6f6bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6b71dc4d384763e7182a2e331411268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed00c1f6695d35272f1ba1d1284cea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc234242b10ab8003ca48a38f1ac8058270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5b84ac5df152ad9c876769bd4b4ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae54da02b16263aad8547ee7598bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6e9187ba07c8f175fded667bc52b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872f1976b88af1a9f8f3ea1064fb8f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead08c56fbb91a690815d0bff06174d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c52e0302a84cfea9a5c3dddd934206276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42709ebeabb051a38c39527f858e15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4658602544249d7e65b108fc64eae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f714595c2a20b5211815758a6500dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f10b2746c7907e4035ee6be570dd6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a46ddfb6a9b71bc71c31406558bbe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338372d2ef2db3afeae5f8c642cb9af5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b564d48ccbadb54b3484cfce98e24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aba0d392905516ea7c95302ccd751284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a377685153f01dc25a73617a85ae8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff9014415a24ed6c81a217ea5be70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee393776e013dea4c47e189b69f827287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12737f230e95fe55c9f273b81b4d8c1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a929f0ce96a41c12fcfa0218aebe58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce771e7d0f458ae0a3bf67053ae1c3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b4e4b2521e33502913e6abc0a9f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be0ff44fdd3ed2b595baf4383b0bce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746ad42a840d54ddbad9895093b4b80293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d93fbe7de0722d428c878ee45651294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509f62d12b936e7fb4337e65472fb60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e554ac3fd596fcecd75bb707e0861296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4c21e9a371bc2471f22753cf5b94f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f700bdc2a73c36f7fa595b0400a6a2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b76a2efe8a7e363886da7e369715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9894ae27c848ef001423ee297329d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89156b05fd5b52d9292ac4a8ff784301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7daf2acab6b2c4f8dd80fa5bcbd2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e62f76ad63ecbe9f248ee94dddba95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7534855ce04aa1144732ffac1267b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b26e08b01ce188288cc499ca95aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0501735ad962582142b55ae1a20cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc709b93252aed15e7b5941c716cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d39d3cf56e3527b303493a47daa2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acc8e00df5e15eaa5f08f1537acece309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9bd239bd5677ed9448f0ff8c747f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f489acf28f462d994b0bdbd899992311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f44ea3ba9e2e562a2a4c4005526add312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78093626cf2be3ecb0010b2ef6b6484a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8927591b2a294475ee2a23efac7b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be486eb36161ad3d68c5603ac31c44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c226b99ce4687e855a06811af43cbc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e699e16b9d0c707923e6e9a3761f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f41f2e8cf34e0b73cb0c773f4498318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f201fbf9534ee25ac6f41270a01e8e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751b45b44403646a3db3068ca4384a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9253676fcbbef844680e6a9c62fc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7c9d5795f188a6e480c9ba399f7ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54672014341d06b90bc99b430eb26b54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a915b9109164303f369f246e85af13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83360c2d70ebef2fd6e663a9be954905325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cbe4db53440ff999b0b0ec26472a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b594ce9e7dba05d1b2fd2e8d6037b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1b6dbc0dc7e6c1f63349620eb302328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cd1c1c20005782d5a65f0ca877ac5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf4cf6df34896a23d1abdddcc426ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16452d8135d34b2f5177c92377793a96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441df41596f6aace710d73c12a7777c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212776a048f4b3dccc45de904718d551333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d4fe8d6237ef3c4196cdf6370ddf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b9eb26e16535eb596c40bee148bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60ee95737bf407e4f139cf9e27699336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860e5d12c98dfbfbe4b6b7a3b9d2370337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766774ac2adadd5de8e0047eb75d11f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ac8729a6b405b428c21b8c963d4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b4321bf7063cd171d9c354dc45b6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62438d2cd4bfaee045fbd81ad2ef668341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48245cce3cab120de2880e81740e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff2c9e9e486b3d190488887a2314c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85906693a48143edd5022abdc577cf4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca4fc40bbbc736c050f86511401748345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c05ad9d481c94891be2560303f5b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de01bb9a310f6dc46501885b879315347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c312ad4c54423e49659b3d6363cf1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c14db42342aba87933c832267f9a70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c86300f76e5f483497dacf49e90a0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b02c7257712e070b97ffc0f5b5d223351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32961d080d0f10f6a5ac265339547b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77d7a23b31ee4c317f907e9a48ac2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d65653c4f376e5b87d9d914b57fdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3d84eae64c43b8681a35c2fe3b78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d85df49281f90c3612200744ed0b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6036f51cde7c514f6e7e0288a78d91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d777fa6d5e6c15037deedd150d2b4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893a338b1145fba12eb0a39f0165cd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc8944d77b0ec7494685b74417e7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b561ab7a1e8467863e85cb1861635361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae60e4b69279d824f08edbe2a75b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80c1b2599265ec361781c5ef49950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c01282cd21ebdf641d90e8011a451364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1eb01b6a407768b39fcdb25e8ea31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826737c31e86cfc2650d0066bb1ee57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b82e3ddcd27c4a6c3a030168c2227367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdea889f170810b80977cc8ede3eb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1dc6b80589ae5e856ce875a1efef5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8d135b9a311b27d05e86851140a4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d492af49c2a3285b4de5e58ec3d95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d96e7c44632b2541ca380a8f95124372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc312ea649bda23ef9c3c83fbf5661d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a416b98cc0acd08f0e10dfe96ecca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473253e9c91fe687372db0115c0fbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c99b2ccc83a86c5b914e47bd5f56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311111b61feaa6fab10d50c88781c43f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364638d01553e9da84ba2c90bddcc056378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c63264d8ff9e2fd00efa797d5da7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dbc8a6f4ea1d5f73dd5e270012983380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628f02e7f67e900de24caca5f9901e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34195ed10a9afdf2c002188b7e11232382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd52108fab98c361bee49d5d80135383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d06d50656dafd00cdf374007ee6ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ba02f1a2b2816323d28574d0e9bfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb645c99bb6073219850a66ef4f4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc06a48494b4b2b1e501fa311493c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba078abf461c54c486694b197f1bcc7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4931ee7815ef9ed6c069b6cc81371d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119629cd435efbb268e9328d351a0765390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea51c8a03f3f99ae151c847240670f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f7253ea75cf78b167c3a1d229c168392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c39a1814a58ed376d21b9cd521f7af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba4585e0b4b30a0cf9eb2eb5bc0473394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026533d06751dcfb2933ff56cf3a1138395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211462ca7176a90596b154e774637a22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeae7d4b9b1a12eb47b5db5ed741c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ebd521bfbbe328fc872c10c1772b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41b16cd361df5bde762a6634dc914c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5ff0ff67760b3a9fe584e1ea6f41d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e45f781786c78b551ee89a84980be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea254b047be0daff444734bddc5e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73a917206bf733353035aa304158de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9dfccbbf05de43647de305ee9167404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1480a80059799a7a2a1b369e52f355c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28239422a2bb531cf0ab04ecbeecd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25214f21910fc308f5301fb022450af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb3ac7d122d63f07860a8aa4888aff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a859906e45447592cd38f969b1a3d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9122d5f4a22a36fd92149fde64f71e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628dcc3da623c16441c839ad19910ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53395b82e2a0a76d638600dd38b08437412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6522e335088fb97bac27be0bc00a54d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980e481be511345398b2745dba0fb93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c45a07d026567117bd2a1b4f8fff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354648cd8ed1a72595f284f4f6e699416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae08642657bd3f9891fa29283e14017417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a89d6d17664ce2fa820f307fe6b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bcf47dedc7ed77b0acfb11d0c4754419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc03621f8d0456ffa5c085318cacc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeedc05ba29bb6787619a532fa31f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a5600cb04757701cbcaaa8e19e61f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead527d2ceba6bb8064a6d37031bc2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b7d9ece87b444ae522f95689e01c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb769cabed05b35fdd974888ebed28fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df02d17caac5d91b54a397ba8b9d43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f94060ed127d9f85c09f77abdbf5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133ce966a32eeea487635cd53195e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069b8af69948e8c16fc419c0e8ab802429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27e682f3ea456095e5c2a9d5c6aa90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230743d7ae91035174fe7e0604b04c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f3d984d685599838b155195a4d274432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cfa0bf85b634e020ab94a94c369d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ef8147b6918b18aedc3b427354aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76a0bdbc142b82dfa6689ced0fbd51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be7807ac325246bf247def274e1bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df695c2a801f73d5742ab71ea65a4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57de17b76a752b1cda17a1f139d6c6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38d4a17be2b03cea2434b5a959fa4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ead8205378b61bab634a08fe3d24f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b9bd1f23ef7be438bf56f164eee2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c7567b3b75ab441689970197213d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79fb61ef80dd84937f3fe16774f2a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d46f31473b7ed6642327b020dddf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c93766861df285a43377889d513f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc9f8156474b7d88760ec64300d6aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba821b8e1a15e90d7fc0e20e12af8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250f61c593f009438492f86d9119727448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d914515d78aa00922351588f7905758449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf253d1ceb16e666f45111c58522183450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765ddf01612ee8e834c75bb6638d21b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd7a795de864e26cd9f72b64c38e64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c4091cff3128ebe6bb0d60ec3627453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92f1dcf685ab6def54019e21024a47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2777e23c9e3902fc0bb13a67c217e78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae304c643a384cc9de7087c292769f54456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79ad89f68727412b6006b3fd2ca170457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfa0878b6d1666b7a87fb164d4db06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d55cd1fd2672d4edb65116c0ba383459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c095718da044490a3ff3324caf8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8e48db62fdfd10b405ca6fc785728461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec897370bef577c85766077ff85daa82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45c283704aecb1e91e5189b5f125b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d864e77a0c853b3cf4103f78c68271464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eaa15fc957a057353725f8271476a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb837d0e0785fa927234876ead5c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c357c37fcdcc918d2be39a298af3b6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701040c721c990217db306ab66ffb087468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61521dd16357f0ec0a9940d1b756b122469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547190f0e4caca450e24cd9af42aa43a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dc4bbcc186bbc633ad1943c21eb5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc8333d47e264dfce60ff331643d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f690d036e48a33c4e73fffa2413a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c284b8690d2fa77824ee07f094a33d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac37730f962fc7527d5e7ea8f1ddad3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a042bea16fa6d91acab6ef37ada8c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb8cce5b366b486e1135f8b5c3bdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049ab68ebf6e25fa9824ed79c75051478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f407002e3011ac09ffd7e927d64d35479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeecf924bb9d2f73d20fb3a94d1b68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97789d19ec734ae0adf1439d7f0fc73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878b80829dfd1bdf933418b9fe565d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b1eca9e118d95e3a8245f40a912c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c7005a8a29c3d5d7b42fc185f7a66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cca012c1b8acdf3763bb4a2c5e201485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c00cfb815bf2e3e1da656581bfce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385836ffdc9c8e04bdb51419be4f4df3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52202a349203761666c816b93b32942488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede67865accb7b41c6fe92a7362562489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a75ad4ed6829e2ddb726cbcbd09f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096407eecae48688462fba4f0e241c2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5ddea6c4b13e5146ecd9ada9c78dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39ad18cd27b7ee66fb1f54d562162e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ad8e08df507b04870cb05931e92ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15217409ad5d566249cca71df61700495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c42e34b541f2b68583e22a53a26ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb407d4ef3ef8a51c07c963b2a493b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bfb47a16d827247d6dba29c594bf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c026fab8bea919374bfda63eef60c03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd028c320c8be26f029763c780e955500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199baaac244892e42a81dfedcbd39150501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa614a42e11508f2616bbe5f75bf546502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f066ef1b16c385d8a0ef749b2d9dcea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518393f1b2d6caab49d4466a6ab2c16f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f90f64c27ffa81b2f7b9a5f5b20057505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264d601a53f514a33e096649335d95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40040581ea9695ceabdc99a0bfb90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bee2f6ed023251232613d89a0221d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a9398504183c0fdbc9e56d9c679b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade7d3ff874146c0f87d2328b9f2083510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8197bb1524ba127bb7d62f1f13819511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258abe18f18382d03d1b0cd2cbc716fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b27c3b56d7ff83cf7e3b35ff341378513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c58d86620bb74b99c8ece731d597f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71fe076596efd0342c73f1f42f7384515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be060ba0e855f6403edbaae373b0bb37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51cbde3baffb6effe5dee9c78ca17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcff5bcc3071e1b24ea98e4beb93c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92278fea186a06d5e0fee1984f6a49a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b0b738331bc3cb5c9fb7404ab4519520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670a8d7bd345c78c5aa8d4dbf283a21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea94f7ea6580d9ebdc2f4f707ab24e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d52a0522b0b0706a245ca84add85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf9e3b4ccf6e8b044c3fc7e62e2b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb717b27be7a969cc1149140b11429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060301942ea6b10498b69d4f5086ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cdd71e2a903e4d761936dd81853fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd6c2d3164e5fd5314119762fffa5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22772e8f95c6c5410e912a2c76bfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1fd1d3042deb6cd60adc5bcff31a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe0aabe85e58af7a7488c715ddd7e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa143a2bdd52189404ac6a7dcac2ba9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69ac1ffc651f96721fc598c71dfb41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9c409e5a03b681a06629f8ad6f229534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918fa1294ed50912b05eca6eec612de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b623915cdaa9355540dffe868a1c65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d36b2edd4ba5ea98430f81501b69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bfd4600b8a4e524089fb555a4cc7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313128ffc3d009f4c55b0cfd9703043539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caeb355efbbd7ef389c3adb689ee6c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefec50e22a5639445ff908d5666565541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e580f8ef0a0e368756c1c9779d24b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce68831cf0ea07001d00da436f176543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f002783ef8460f63ca27ed411980e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc0600d33ffd2aa02a0cf5920deb43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d382c45140eccf7adfce3c52893aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafbbf65022fc54bb8dce3f3adfcf38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cfa5084053e80014612656a866e44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3de66a64fdbe6f44e895a5d9a2aa54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196cbf31a317977bd41c92f18192e0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0e01732d50d1e458f4a3b6d0c0e84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b119641c64571babd38998d4eafbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f895492eb18a3e762f2e3663ffba8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862786a0dc9a61a35d3effb8054b900554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dba51a4896820c2f9548401fc6acb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64c222098753c78193595bf816149e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99f06555379532f7422e60dc06084557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4da790ecbb7549d734c75a9de4f8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499149688342a4df571c8e2f58b99edc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef5042c9d388471946d71e056008b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43015c06b8ef3290b67c66c5dd769aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4673b7223a7222a8551e5c69e036d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e45c74f7bca9eda1ca076cf1ae62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16a34335dd5f2262bd28f561a130d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a197881050a00249acdb7fe09b3ba1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef555408b5375392909fb0b851cf1dee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8b7f37ebbeeb5555dbba2c3081967567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d43f16c999311d9ce7f61cce97724568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d5faf16fcce9ac97452c3b52ee86e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b55e951b0d43b957ea53ce07074ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02f03e557c95721f75a67ced7fbf9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc935b4c30b915ca1f34fd62915ab20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810e232feb66b6e3b89a1f2081ea96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edda0e024326846eff4b52e49aab03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f647b9b014e0df68fa89ae8f06396575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721719b6635da3b2e5518847a869ae58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22eebbaf57b56a5960e5e02a735ac1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b10074f39491fe0ebae19177ce8ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560109bba594a034ac450840a806d80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ebcb3bcf67b533bb62353a83cd34b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72879b079671018e4db097501cc70e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a78261747499a9f5a4ace545ab28f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965205c0b112ca3aae2c18d2f53463f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e5987846ab18549322be80a281d90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d22d953a0ba65d40ffc6239e03be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556af01a4895c79dfbb8757e0656b81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a9cf59d81e2b338ddf8e893bb8870587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3445bd10f6c7e982a11d51c7b06518588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b771b92c3be6c6b90d349ead707f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1302c7c49d25d70ecb32611c3dde08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b806b99f2257cebf2e251deb92a1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3f1c389c7be27a2f6b5bfa735952f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68caee11d7a09835ffc9003faa2669593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad143ffef103635564ddda3c326cf80594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8189961c5167eb2f7ee9dd412ed6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79cf57c3c29a7fc38db4ff8a371918596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329beb0175b5c6ca74ec2db0bbbd25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eac7481a2b66b7be2c0d0e029e0387598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c0936ec460d3d3dbe85f51deaf99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede00d9566318fc38230b1cff09c2299600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367319da9d709a7813ae7378914a0928601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1a2d27c75908015d4b97b246eaf72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d4562c68cfb12a4a2bcf21aa3641e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d3d744b009bf5f1df44241369206604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac713859d3fa485eb66a7301457b5cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5280efd2eb2e9442e8b0b9deb75fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186a526f97f8866363c9ae61d6da41b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dceaf62a6b2375de92f7845f85cecd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3489027b09873c3aa3a7e0f4fdffce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d97ff98d5cd941c39e3fb81f1590610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a988a0bab2c00d507de53434147bdc5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbac1a1614cf205fac2f5c8bb882fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97ce4d8da0faf6b02f8b224eb3b2fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7780d5f9b61fd1201e7fb60cb1a0b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7edc5f88f213fcd57ee6e36cc218b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6ba5c7fbd1b2e6375458f1972f5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e0c4bb239063bc0531dbb87b3c88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a5cfc8c2059a1e5a2c47b6e38c305618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f277582295d0c8cd3d2f2cf59a0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456870ecc2b94ca3b868063b5c2ace35620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a35648f6665f09c5eb52fc006ec266621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc1842c2c9877a971cd6749090e230622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0175d872b32d7dbbc66575aa29110623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042eb169be0a339513d17fd242a9066624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e5ee241fc88d5c056988f777d079625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7113586f1eb59da4e5bac945f77f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec5ffaf044f3d76232ebb19976ff11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d236d9c7bcfe0d0f636bfe10e98fa4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87c0c4f3f973b5b76b5a4a0cbb7b1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43105f52b3748f1c5fe85b0564fc0943630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667fd6d4325373b7ebf65c780c716ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d4dc90f5e47218013ad51436001e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3182eae1eaf61647b1280ab7bc40314633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd392bb9685408896bff9ef1f58389c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f44cbf4b6a73ef223ffc1432e90e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5864ddf64959254882441dba2d0b3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6010cd0e1c32e3d3b93512841b549637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c27d26c6071a066c130c2da81ef9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8f15524142c49c3627d9645fab4fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235c0713d30b9d235174f31a18660ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39641ab2dd314bb4888c78fe6c1cad74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6bc71e1605d2cc586db7b762d287b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c736f9c3f2b6e2e1a7a7cfafee30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc44770c049652b8df2d0efd42666a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e52008945e20027f02872d4885021645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd835d4301adea7d6969b3faf92d1e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a96532425af6a560364dc9dc578536647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c37d288c4d335df279ed877e34f516648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff423d8da73344e851a87d582acbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087722f66b63b7de267ca0a6b29f5ae7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0501c78827c205048c78e2c360b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a14919aef040eb8693869c802e2bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040b54fa57c6e7809a186347bde0e31653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd1ccabb6e8ba61c58d8e5ff99cff6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faaac6fb16782eff3fad5c7dc869e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b3bfb63f9572e1636237ddf5d9e68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe0bf8c201b7a89f6637bf990f503c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7081317d3f273b0a4cbe1f08d595658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b4daf65d4b6904dcbdb2d9eec6815659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f669949c24b488b4abf18c1d5064886660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6fe1a5e4925436a12ed79440ccad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48851326706c3357f0200b1bc12cde68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610ce88a46f4420cab11e69c0a9ed3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35875c89230fe56f60ec4076c8195e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f1a5cdaa3a54c598f4ff1c6ec86e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048e32a1ec721669456549931ae56dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d5c4990bb4232f485af8e6976437667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e043716100b06c01c09fcc28281e10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704c73cbe14f3a2822d39cd7e9ffed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5872514eb8353dcd4ce5ea7d967d1c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc0b2fac9643dd6cfd3445ba99d8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea8a7a2c8744e6b5ac37405064a71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c1cf14cdb1affd4cec05a887d7d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4d304975f562ed75d66089b0dcaa4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8825174296f05d936626f4f922e16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ed2f24bae365a27566bc8dcd14215676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd91b5e30c9de9876fc898ea31383d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a01e5f5d213c09849e7fb60d2c3c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2227a3d20af80b82257248406e11c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cade2d6e01ebbd2d5bbae096b279869680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe1340e25e1f45e49546d8472449f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d8b1b8d27809611c5236bfe27e7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38392d28ea182490d67e7af729176e66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1a96dfc3a5e8c2d4bd70a27ae4c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d2d75318899b862a1590883fa269685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169a60f5af766970d86e4cbddbc3278686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2fe4bcd75c6901264624052dbac47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27366d91f5e66a4c80abfa9b5beb71ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923b3858e2a8c27e5b96418040e0f88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58126af2ba606d121542c6ec5b3dbcf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbce00abec088fd0722a10db1b22de691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84141706f5c99f5fac2e44dcc92a1706692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0d76b491b9183a944ddcbcafb202b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9df559bd841bce5f51c083c1d21042694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a586c43c9e42e2a68a668302b00ec2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be527b456cc1eca41a8598d4afbfd2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c135cb4b81d74f739bb6190601251d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964aa0aa025f7c047bfc784c67a389f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a93205185ce18a6392c4d32a1a215699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968cabb6a6ff43ceb69575ef2b7b54a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc88de4e49aebaa5287a700a9dbb62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde10770c2e304f108fb7a69d9f8709702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7b6e96e22b0e4647700b8f326c1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a4f60adca0d7c8b68e80458034476704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc72eb32a8426d1a6d76ebb2c3a5f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3d44fb751911aeab23c1d44e388b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e1b4d5eb29a6983890a789fe28497707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d95706ecc30f48cc2d959e3fd52f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e86864726f671a1f6b65943e2d431709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d272580b1c8f4576778cd5a0b8566710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b1be17cc9e3da78fa96d61affc5eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886af4298b5a96d9d47a7c735a823ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1eb92775d5ad98f022e3fd029d800713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857889c83491f83bb23d1bd86e03334e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da155f140e76f78e81e7827952ea4826715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c8a4487c2c3495a57166bb0fcaff3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137c3eee86b20d95c64eb69105c09c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defef4e889dbb9026050d3d15e2cd26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb1534cef138155f265f3154f3cfaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfbf3d8a6ff05db65fa623b3d8a67d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37008464e0b32ff37772f928e6424495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ebac46b0d2b8a2d2f4d68d7c064b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ce07580020d05703fbc7c6765d8fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f537a6bc29d2a2fe744db0e5794103724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fc071afd8bdd1c51e76d8aaa1ef94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2f57ecdfa4aea4b08f3218abb4951726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4f809c12f7e5b4d0fa6ceeb8cb43e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7e4f8eaf00d7bce46b2e2969da8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555723ad95c9348add8f6e6d5217ee2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b34fd129db2f6f60f5d91f463d89c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5310de0e348fcfbe1f740e2a7a2d71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d23dfd4dfd91d176ea1bf66d79b3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fed507c8a2586091c58f6ba6a4b5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756346656c5c5826f32a6a40e48d6f41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c9ab4803500857f8b27c1002b2eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e6dd4a59b2e90a8dc4922aa6979f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50dcfdbdbc04c781dc8fbdb7995d42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6f53f1178bea1c08427489531461738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70a9a3ccdde3ce2abeae53c8cb2b26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f817e54ee6536632696ec4939a8ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1d46b6840e2b7154ac2d385f7a8a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c014ecddd672668314ad548636aa38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9b3533816a68dc315b4dd95367ff7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e7afc4874531d3c1fd3a65010bb99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c206f0a521c6998f7c987110969ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227061d118aae242375848c47e30ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324cd31545670f82bf65bbdaf9f453d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf09a73b5ad9c5bb5ca9b8c3b40396d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81619277cc64bf92ae92d74a8c1edb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07c4952c72bcd34538ecaf587258a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5524dcb8dd2e87e39193fba6b548c67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13639b71457675b22bf21299b17ac58a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c33d81a32e7550d1eaeab23731135b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809281c7d5ce20a88e8e1c92019e608754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c245a5597859f276007ada7ea6b1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983f14328807f5801be43a84f88dbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c36192c68e900f5157efefde26fc98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf6db55be7ac86dc51b7ed1ff67459758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71016122e2f4acaa64f4df4b385d2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>