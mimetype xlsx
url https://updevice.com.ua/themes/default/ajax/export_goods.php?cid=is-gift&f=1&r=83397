--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfddf35f9f903af5be02030ec0c60061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055cfda09dcc5c3951ad456cf06426d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29c0999e2bb49f212dd407a52e7aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c6b9ceb29ed57e31e21fe021ec6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5166dbb4c64be8dc18501df48a7e8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124a1f1bcbc57c77d4a1f50209b70776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8b133ede97ccab4110ef7a3992d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a8dabbd1ed33bdbb5cb7fd88d65478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce5381c21e5b2d24663a1527b9a319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc42c75e5691407317f6ba2c0511610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c77baf9b0bff65789d4ef7e8e32a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96001bb9535a6052c1da573dd95959412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c6651024c589997228265499ff03613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ddb337ded0e3ed1d8e3c9f626567814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9651bd080a7a3355c6e59597b40860215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4891fe8377210caa3c0afb9c8666ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166b0ec384b7ab07614b20d0b272c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1dd642ada3d69c20f32db31b864818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f7c4a2cc5f4fa502ecc80f9e2da919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d0ad61d54e9df245b6322b04221420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a203ce757ba9a84224359982279fa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5ae1099df0687c145ed38e44935fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689d5e809a1a7ef343c82cb6c6320f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331ad7329d563c3ba084b832b78b9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9822efdedbd3cc3de19d228bc3e5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59875297205c84deddc15842f5be02626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea245d5c7a5b1ebac54012a3f518e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248c6b3413b8bb9a58626aca162c3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2bf9280d8dbb03af3662f0564fa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038df5e64d65f1bdfe9abd7e540929130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1fa5442c7cb6d0d3783e4e926f50c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228241fffb47f2740070ba1eb094dfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff60d88f2e167799ead184abaa1efac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a340e41d3f4fb00dc5c6b6f2a551a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec07ce28632796856bcbd9cdbe694e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10738c315b0e61c0368e2ad7e90e018336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43411cc4ff11c6c9306c7dc04016056137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25421f4cf92949a8b9eecf6e20ed3a1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f91cbfe1f3939a17f5ee3a5fc7d16439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faab341e91df6abec760ec7fd80a1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc129e43656febd47e9219bff4eac1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031932152d984cfce31f3f5f69e717942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc87e498b6dc56821559220e26fd2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cca5e5fe4d119406fcb33159bf4a5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da3a233394b8c7151fe7d9eebb71f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69304fae4d47081c1885fab4a190a12446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bbed55ff8ce1ca142f6dfa2bef56447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f608e80d218453326ffc72857912b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e41b37f2656c61b178f8994964bee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81302e63f2eb88514ba13fc7397351b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e72b03875acbc46fce2bb4f82eae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9b755bd220923df1dcd1a091fd0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ccdee29d5f6ba44771490b98685be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2dd31e3704d93b0f2a52a95f5771654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e839ad8203a45880cebd615e38e26755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978c7074f79616fd1ac56ebc239fc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4673f088e1ab98a41a8d74bf41d0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81d581db7c255d666c383491bfb6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7ebe3f9a492a500536a99d77fb0f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f5367b607cafcbac47410a507ae4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55f4149d8297fd394e52043ffc9b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03d81c153b6ef4103041ee31a1a9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8859b69585df6712df21c8b96acbd7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a3ff9009e466be9ebf31dc13f8bf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e54b8a44454ead5ecca08469267d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208e9dec1122c5d14d1771f7e68ec466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a129a091b94f2b1478d3c4bb70cf20267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb6aa65d3f302728f68fae19125a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940ea494b4f81b6819a30c51ed7c84a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3ae2d19f7460e9a648fdbc0991d0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc0e75d2cdf9011cd74acfc495dc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b56ae1ad992d445f81140a77bf2eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3739d8e33f22be67bf5ff4f3552cc6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a4c5534178f2d23c6feb0b99bd8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225221691e5c96c383c88739e5835c6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15588746c974794e8b02ac12b6ca52d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b245a9cd66e5574f1bb7a70da0a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fa506b11e52634bcd81b3021b361378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df32b2a1c7ee397feaa23829ec67d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6b3e47a98844399d2d96f3945c2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861f3b6f39794487b9b82771b22533181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ee7c865912b28707dc083d0f060282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b50cdbd47782dbf56044fbf077126d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cfa09595ecf1422436f589e35868984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbfa57d880bd4dbf9060b4b03be19f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709cbf8f15810bd4364732af3503c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e122ea35c90c1e3dad526ea0d596f8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c015d9a5f5046d3e80d2583bc6ee7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b21b88654069bba91727279fa3da3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754096424d583238248138438efa530490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3c12e28a082be537f1ae20086574d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d570ed2695f9f43279d9dde696a4ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe802b5301d3ed47b2de1b7a198a8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9ad1c6a30dbf09bcf09ef31de3df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32636a67c3fb086eababbd6bfd38135795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb67f98de2639da252f75a6e284703796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8489c319ecc49c9979afd37b4d2d5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393c4d005dcc63d2d12d1f9d49d23d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc109d022b7f5d43f1c3b4d9469d5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aff0a17105ed9cfd136209d69a66b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a1b0eb85abad861f36dd85d55f9f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13521639abbe69b206e4a4b351eb126102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4754822197c73bcdf49ce57dec98b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fca034bea36c082db476b15b1eab74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdb89330c9280e913a8e6b31e0a96f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a41aaaa2d1af74e8b4294af2fa8af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb7b305fe6bd5d151059763c53e1ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0675de2d782dc9890142564c01b8ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b115c8ffa14237340833a0f5bcefe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea96d920fbfdc12e16babd2efaaf0e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d242b12433761f479a4515b660e3a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd02876e7084bc1053d604dee7af20f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093de7868bb0b9a2c4d045a1f35f66b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2dbcde628efc385cd61c00b302b40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54593d0542c6e35804f9456407c9763115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2b3d96da36081d18523e6ea2f2f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995f5fcc066c4ebf48e24dd483d66b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1d12218634f47604de71a15d8d2b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648f8734bf66a88a9e851242ae7f25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f4f1e89047beb64d30b1afccdb5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64facc01f7824de3fc785c9f79ada260121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd0b83290edc411410ca459737b27f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b330870f2b5b8fcc3b68d6b0587ed2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349c9e510fad0231d9837ca82e8cedf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0decc839c06146458b87f1dae404125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04cffd2e75092b4b26f6b43b7abff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc98cce39fc069adb7bce0598bca9ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13863bdf7d23e536ae17cc49b1bae3ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d19b74514692baa15d5debfc6b96aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d2940ee669aac1313bcfe54caef7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3856cff1b0cdd51bfc6e72eb7628b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ca33c22fec32c9f3642df7f394dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e63ad556ac6fd01f4858131edd75d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496c1b46d9d6168be3a9e425c475b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db968524defea9924707044cb215a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2fe1059f9d8f24120563a6e49c2e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60af316befa03c49c240703a52fb92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db311d607d1689a4df0d604452563e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33a0201da62f45444db850339945a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4206628a8373bea43cb3e82de90351140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf248d29011e81640d1bb42b848797141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07898c8e047b01f1ca691cf0a240982142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc399b0558e67dd0c3b93d78dcb344d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6584a7a9cfcd6fa1079487d3c3830c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2df560e63046cbaccaf7f5f584b3c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40164e05eb96552422de29d265e19e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed84a89df9e3a1102f6c524f3462af8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e5f9e097ca4da2aef2972eda34671148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225c3a53b4b9c690e0616137aa3ff4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bec50211c0f1ea0514f23b400f85d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672674169db578238000bb1c68948a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf8a7893524beda131d699a74a86e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440dc2c631c4694caf8415390770280153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157d2cddb7690c5886d9b8420f37541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0585c8f298da071a7ead971d8a9f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5db8b5caa3b7d67f166ada52dccc1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c03424499e65d1d64502cac322011157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d49f768bf117f23b3a19d232afb8ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4cf0da5b9f332120b9875d47f955d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c4359576990c2895f7b5eb43497c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7982a11618588a75445cea7fc0c875161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c50e7347a749c66b53d25819502f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8f3b858a07dc7facc8d011e7921cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad885bb502a0ba78ee36b0a2a357628164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055e7ff8f133e1bafb94a4566fa1c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcea3f80c66ec829b6fc3db7203d3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3895d5430b49e7843eae8a3125e5a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d337a68f21e8fb7f68f288c4fafb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ae71d48634b4408ac0bde8be7e32e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b627339c571d11bc88aac5e501273170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860c5aa4002f25816717eb77006234171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17e92ae60b61da8a1f7820e694e8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595489f2fd44181a9fad33d3c8fd62e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb063f24a02c85ef98ce67320494dba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c08c2041d531b9f75341f432773f18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfbd9753eff3bc1e0ea6c1619d0939176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba99876e7b6f8679132cf995034386f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf322552c368aa97e29404d548bc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2479aa23d5ed43fc7647cf6d59ecb49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2da21fb3de095d30293dc860309dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae09ebeaeabf37c1c7c6969ff17fae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305db158463a7ae477ee0bf74ebca17b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735043940419f3d8ef044b23f6b55892183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e77e194b2eb881ce4f24ae4bca844d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942f970f428eb5cf7f61c142ea241c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8a805cfd8cdb0311e48464ebbedad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf8eca15b0765752e69522a22415f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3e4d2198cd3c57172487e6f80dc29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecc57b2adb3ade12d76725d9252f3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb4b41ceda10971be133db584151e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68edba1969f4fea8622aa52e3a2c917191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba4e76594e48bfc6718701b47a8e27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd6ae13ff1bd6278cc51adec1d8d1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b81aba47f69782032d28dbf25d5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89235c55cb3a9c789ec3509e83b177195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ce10e6a654f4d1a29e7849f063f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ff74a38bf024f5c0995c407cda42a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ee2b1616e91f86debcceb62de0632198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417ecad20210d0e09a718c6c45f0850199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aff49106cb73dbf9edcf6bdf58183200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979b4cd5f29eae1ce8f632058c199a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483edee80dbe5c9c8030fc117573dc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba2dfa5ee710ae0dfcddf40e85587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf0d5d453d095b0a015bf01a4eefff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496dc5161203986a683cd5fe6a8fbcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0709b743b824856ff369a6e1cf6910a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304809a57d5f950784a2868bd0e248e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4adc2a313f922442322abdb5419b44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69071c670a06099c7a58d2f568cfed5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36732592c17a47919adbd7eea1774aed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7d9284ca06b6397911b293f3be7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49996352e897013510263adca3b518f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ea6dc59f26e6013f301d001aa548e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f374df57e1f3cc117405639c4cc78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8fae303a4d95c3b1e98b3f246931215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073425f5e600a2aa3ddee2083606f6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0a516b63b3c8903eff8b4fa4f140217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e69966c6cff466817745f27a79fef9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443551cbdc53be0ac3fd3586bdf22660219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c2374cd4cb6fb4ae968c0b664e04d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d003e20cb871ab85f686b025f44036221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a92f8dd5ec1c4fe89962f03c68577b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000cd70a485d76adca58581eca91ab2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6080754d490024f67c9e34d3d01f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ff41fe6105af918f072a18fb95c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25464bca79ce19ebcd609c962f422cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf592ac631205d9c10e0eccd7c8fa1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add8983f790dcb6508d961a0022afe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428fb75536dee97f7c7f107db6776dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab90b14fb49d1637efd18601a3ad8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f327d568a1206805a7b0291dc058d88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915c2be7723ff025fe21c2ac9e4e43a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45db959d00582ce223f6b452d07dd0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7755a959baa4971f2ba966d3821c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636c4477e3f90692c649df9b9a768d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94b380d289b135a95c4dad290316b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a156b778af8da381d3b6dddc32670237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782369d3537873111fdecf8d74c041c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f7a04ab20b4d9b7a93e3a926c4d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548285b97a0030cbcb5aa6d1f5eab06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13725be578828a89066e9055cbf340d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60356e204e4892f164f989bcb330a4a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50982d02cd06fea295041b4bc10ff8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd1cf6938102f4dd8053960d1a389244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a184aed38bd10f35945cfd0ff7aaa46245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d5e76e0ad7fa1c1b0a849d4019c95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea99aca4def4bc8b7cffcfe492dd50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed366cd2cb19147bfb53df659b2702d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94f3291705087574ecba9e340da10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc48f4719e4a52a1d73641ffbdf4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec388f75653cf0cb6d39cff94cc43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496cc8fdb457a21b458b9408d3e6bd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f07ac227be7002590fc63c1c26d860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77a0e546770ddc97d42dc0fdf1e654254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240689ac43e4fd5499fe88dd1d8463255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed3ec736132b1574459310d737640c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c9628510377dd9a31241dbbf2f3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef62343d30417ad91433cd737c962258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729e654d56ff6f2530fce537003bcb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9fb42d548660ab1ea9658404a01a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c09561df2ec9d4bb1aebbed6643ded261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b528d86f2792c52e27b335b6cef8a4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60fcc1beab52527fbc8166322732c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee3f5cde84887e239418599a70e5d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f5fe621fac8b7b5c715d2feef935c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2ad9c35aa953fe039b5fde7fbc56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2aaf7a6c1856d99b53f5dbfc8ff56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf8dc177f62d46e089a570a531556268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947fd9f3fa309e31d4068a1788325fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e722539624abbaa673c9025eb0118270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc68bfcb5f4c9df6d093a3b5c264c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7772b30da23590b61d92cf1a63e2eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b811b52c3c6bacb00c719fdc1fadb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c4882acdec6c7e6323e0a586715d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9859309056858bb7cf3aaeee03636275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967a3247a8e162b3a21c94c43b699d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b14534a08a9a0e0f62fb2219fe3426277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeac938690b60b9f940d1150e4b3a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6376feb187fa4922d59d93bb0ce4cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31edb5d80ce0f90c9db245610f31db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f1871ee75b4e79efa203a98f431c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ff9c24f6ce7e67549e47ffb90b07f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe50a540942ae096f2018e51f9f7e0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27ab496ea509ba0b56f9c103b5884b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ae9c774f0ab7cb62dc4414095d816285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbc7e808e40519983fdd7732a1076b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ceaf7b5e98691bbcf59b86e9fe22cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b0821e9c86971fd9b039340a135ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9d9d02762d7ae7ddd19fea8ec2875289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddaf40736481e2a7366feba5d5606c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154190b8edcc07845041a2d66e0695e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c1f7e680bd18e35fac7de7b5605bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8cddf9ffbc43b7935c5fce6d1d39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094ad8ee4b191396e8b9f8408d70c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52413911c332414ad27eb52ae1ce0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad12345f3a209bbcf08f34c125167a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f514a9a0b3773d00ceb5280bb3bb2ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4b95e7e672904f54a6869fde16de5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99397226f7cd316cfb7e62b01d1dd4a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba935643adb8061cd7bed5fb881994c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac685b13c4234d2320a68a70b06d21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40d3a43b5d309360b082d234b694a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a43e174528662599d2cb749da631303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cb2ad24644223962b8890100bad13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d77c433d74d3943bda2929d8bf3913305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef32ebef8d70005efff55f4d624adf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fcb72ef8b4a92b9b9d32ecbad3893307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112932f60863faf9a5887497acb30a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c5ae5b7da5318167a6d930b894a01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded78f6b6ad6e4674dc234503f9ad077310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748283c19b26cbab8d145ef0ab1f5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b8763b8551309cec76ad2ec7d740e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748919e41daf9fa8b343560539f5d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcedf5828a96985dd6d0c26940da3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d4ba58fe454a3384f1b662ec0ffab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a45763db19d83edfbe14a6d414bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffcc7f0a6479096ef4c70b054c2f57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193183ba3718768ac81220157a5731318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e6906d095d30d45ddb22a0670995b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13481c19f54458d792dd42283ed0b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4cd7a0979bf5c6edd5a2f3e20e8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927390c7d3f1577e28bdb5107e799d6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c6eaf6e75104c898a8266a1c2700f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9491740a79e68d4eff2bba388c853324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8571241bf89c8618e7b22325016b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02e309d0c34ace28ad475cb7205c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab0e06fcfef0715b52230fb814ffe4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d71a6a94b882b5eadf26f1ccfd83c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e690b400e7aaac5212c72ad357b13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2331a9bbff5f94d1b9e79b03e3e4c8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30909f2d9aaa7e97c0b4d706fc5bc29e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06752822bc559f77662d984ffc447b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa164897764867be0cb39e6d587a49c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efbffb536b8686c4bbb8e0e0c74a91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244a87e26b1f7f0737300a9731ea7eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970ecfdc89df05a5396895bd45f1a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6247e93990526a09a7563919dd1987337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c0521e470b86f23a3ce63fbadeb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9800bf32cc0fe5835afd17b043b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059ed719c46ec38cc2737d2d899df4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbca76af2416f64f8e22608e0948b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcc365b9c54ba33210c422a620c972342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408311cd0592143dec5386e1fe03693c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7937bfa134f3a5920163de572fbcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfce1dfa8111744aa147449ce7e062345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b21832c9f7a60327b6758cb29a703346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43734cc523d7c27f6551b12ebfaa69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83264d0e6b83d21798c78b325ac34191348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2d1388619e08c26c684f215a78ec6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8e02d1172924a49dcdc812190e775350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054c7a5bc3cddb75c316b74d45ecc5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4171d1343acb3db07099e14ddb3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d926efbce4166e56a2d6a6fc5eab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d30772d4816421f45f49c55af6777354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44db00b2071b2b8feadae056bb04e95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4bbfa23729f18f6d439b56b3ec8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a22e869dde0412d2606cd3bd4c63d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9f45cd3d54ca72c7fba89e80ab078358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1e1ffa2fdc0bf51589453a439178359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22830d6fb64a97dd982bc05177e7f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1789a864bef423359c6f48a683f26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975014b524f94857f629e05d82842735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75280f2ad953d7cbf6d95df70120179a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb2dce08e471573d2aea3d5a34b347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fa10e9fed37aebe8f190378433832365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c4babe1cc99a3559bdf2b2eab326366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02248f20460b6608b6a12f0924d5d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d805ecf905b2e0fe35f58e209bb1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b1dcfe90f278319ad40afa265569369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb43dc61179f0d12985c3b7f8d6e4dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe8dbae7d9f2c25c6fd2f7338d3ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed97cac6de14a3193b829895fe7f348372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab316861b99e60f13898ba7792a3d8b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2c045b05d8db3ddb47fb9103eadc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02702ad649001a8f1a68856547737525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c732749f9035de7ddfe72cb8201018376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a45f76dc0d3d9c36b572ecaf15cc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad1211e54edcd8a6158e2acd126c84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a261264d36961961eae5e1e88ae42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055ec5c0e1ab706470000fb8baac631380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31e46c694a27f36226de7df51d9d07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b226c3dffcab05ebbf734ff29cac80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de285e979c943df34e094e9beb260955383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa39dfd264dd934e7edcd088c7f394384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54465b92fffecc068df79d3d2ad75cc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa46fc131475ce7dc5a7b4d204fe601386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846cef83a0d13b3e1596dff831a441e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1e307bf94d0ea0f68dbc60f648b0a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd9466728e8d9be8a18df23b34179389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef981f4ac794a54a4d3ff5b1fb61a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975ae1fea36b2dcddbc7a5386c69b18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e937d03141918e70ce8b835c0e76f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e0f31230d1b2749a5aa04d725d02f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458731b2214158cc149465d3f42ca23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14e0edceae158edaa6beecba3048a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8096890cd951648c907acf0fdb58ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a41331678b3c01be437ad4c17096b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8040f0874576e1b800cb03674bb4b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159f71b8be297ecd582414ec53ec2ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c356a94ddcf72537cb8d413035ddea7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d19f2905cfd5ae2916fc43fa5a83c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4db5da59f763dc98e0ea34262888e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0a9b41e6c25fc06382f25b3dce0a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e44d41f7fd1a8fdd532dc744284e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f7a6caa45836549727678de8af5e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a341617875efc81a68cda03bd63a3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c33808417d4d79bb688b6e007e2c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa0a9c99f539caf7614fb795d9c2ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332330018adbc33d14958f6b39fcfff8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c3d89e4636b3d23cd4943aa8fb82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ff80026c492d7f91ddf6cedda5eb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69669769811a7db1a242b3eb1f4c44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45fa6a0f37c3dda299d2d4c715a0df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d159038b912e4dbbb8ce9a19bbd3668414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d842f6a6b8938a1ec6734f34d3ed8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8873e27cfd22e9b2c537a16d2f6e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916862ed436869f8fa5974c691307be5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978bf50ce48caea4f71e45a59a83eea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872216543798fbbcf8dae52f4d53d321419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de307e1856cf37be085ba58271a8e4e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248340684241d134a1e371db8e5a5e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00a635fdf9673ca03cb9dc527e06f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f944d2fe46edd446bc1fe7f1bf053b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f68aa0da8985cf39fe6ed2117b5df0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eacb9ebc2eb0269e06c8252963c14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47690d9ba3b59bc1fbd20e15096b0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61267510bf33554df71d9487ccb6bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be38ca6608dc98bd10e2842686156428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f38f57160530a7902d7dfbbe70fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3158262ad133ab3b7bd07edf02ad91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c4ffd6fe418d32e0b55bd9f067b1b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79a6cdf82390a6a964a4140bdfd0a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ee73c0d881322ad8497610b312aff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3474ed76e7262a05415bac2bd55ec1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b90c2d8ad31d005ee5cf012221cbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a686c73d2e8dabc742468979c4ff2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041905f612a6647503864999204beef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee84d6fecfd909402d689c13d7af1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24fb18888d44f2d971d7546b85147d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb4efe4ee4a9dbeeb8ebd7e09b3c78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca682c27bc16284bd69183249ad406441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe2cda415f29d000f7915f31de817442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565658f2b2b4dccca6dd4fd269d1d0ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8165f27f69eb7c7b27ebc29a9ab85e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a34fce2e02782fae4031bb03b2d3c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032dd1fb2c6234502afe86b8cd038ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3778fdd863981b4de49e040a08b20e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6ae84918658e2ab9eaaa91bb10aa1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ff560a0c213aa2d0ad2afd32c47d6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14180fc6c65ea51cd3165b8d0f3dcaac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f18da6a35c2e063e787e172b0f6ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59891570910fe7a96977526ee8c86594452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b03fa542859f8ace6a6009fd2476b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe3ce76771f1c7b6b91a5a36fa696a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d552aad383f65c37ea9b460c07abc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f196413b62936d6e87504855272087456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd4407c92c8bc4241b440b196b43e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e7d8f0f369345d6d7bb79be94d3f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9a8a34a3bf7160ef4141634bdb6a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04013db9d01b850a4af5a312f89312b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3c3c60b003cd854d363e671aa6ab9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6cd5cdd98235518ee69c3b6e4fa5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed421fc48dbcf524199566df20fef4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaa3d11c17b9c2752b4c4428d7a9b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd511355e7a947b583d14afa5e2f65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7143a014aa848c16d751e6898f687466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f7d0a968f4a42fcafca82d71ee20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a2e4e40bd3ff12000608944c73689468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f604be1a74b270221223ba9946a0b4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c34e3bc96c107eaa623ec419e8e4ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9109ce8d7ffb3eedb19420af6951b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9165af0b7401a793899223766153fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29ec069e8905358c3bcd577cb2d292473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff275882f3e476d03cdbf01bbed31ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c8e197915dd5a036df8010f35779475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35651f9244cbf8d9a4f3f79260d4f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f2536da434a69080c62c0db51702a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fa0492b8a1af8e39693a1792e65f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd1186288d2a4169d403f36a97b96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089882a326c4e881d27b07780c39525480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4dc0a6c9fcb495e42ea0660dd9586481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709dca2ad5eb1743aa1ed36fab2a4e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc330559d4ff8dc5498ddb3081eacdb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef33f23f093c5bb4f39ba6a6bd5690484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86220ede780b1fe882b722ca63c4e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9573edc5352579e20638b53c699b1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda26bbc18cc555d7b7368300c4963487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b726f50cb333938f8db20e4722b9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a4d30f2e4d3a871b974ded9694b9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa9725dacabf1d7ae9968a1fef6f21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6727fb6fd234c6705c3f292071f2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88770225f899f9a89fb1f52907c6271a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb77d3b4d29e69f63f92a299ed07dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d116014b1ff3fac2b6318cf7c3e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30dd76a9e8bd7a28fcb9fcc12207c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7c78f353afccca87040303febb1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f47df17a2c2c11695f6eba2919585497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e7019c83a7e041aca12728c082677498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eca588f63299667d299c730c4849b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1193e8213514715b12c6aa16adefa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902fb0ede7e0208194430431fff73f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552db4bda18827f506685046e76e5f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251de772dabfcb1e2615584ff730e3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4059d4d7cba9f66c0e68c62f1f09cb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e663b3d9aa3329655121c24d447d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece029b2529df255812471de32f90468506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67edbf38e1f0dee56068dde4c836266507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624054b58f13550c1668acc361672cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef719f03ce6025310066172108d59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4d9f983a30563fc830937cfe9d2d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930d454f5a59571c63f339befad89d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01d60a223ad76ab150981d59bd6603512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670181d1bf2e6f9f13721b8b769e2eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea65cfe0805a804842dd7fc64d29d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cd7998b318c4496d66ca38600df18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9436f2b33b5ed3f85d53a956d85a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8055ad69851b210f6d20e5bfd3845517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8659a900ff1c848ef8e48e373fc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e18752b8fc5c354036fe9337405a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0068b8134941b90d97e731fa5e857520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5706c6ebb47f363583dc127838ff0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d328a6d267e1379f96b7678e7aa29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62652ecc2648689ca61ccb23156d52f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e1d2f006bf2509c30d5cadd833b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29510acda1f7acd69cc6375649578f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffd4e116222f6c7bd72673710fe5ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c336cc6d57a6e39843ea5ac75128d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a891628594091ded432e6e91ac99d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815476db950ade398f09c33703c362a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02e5364a6c9b1a36353c85af7b30f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae5179b06b2b483938aca126058406531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323e238b7c3a292e675758fb4c419f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90164efdbfd391c0d8d0c85e9373f0c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e386f80645f3ae2eff3205bf74ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f543291938f81e2aa98597cd261fe2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7692a0d2b1018f0d617fe58e5998f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a908a86592bf577e616f66c0009f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970094512a6c4edf1d6f52dcc08c6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab90cc377a7602858cb83e3faa6eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6dcac2e5ad1416c29c49e5f542905540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d31d30d06a6110d01b1e1082ca86e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dae669f10079ef2cd5fd1fc388e98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931262a881eedb5d094e7191a870c26e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed18006ecd3ed2bb99a48091cfb5a66544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c634dfcbaa13db3e073e235961c03e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3b8e0cb6f9aa0a346cc8103342092546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17342d3effa14ba4c599384f6a23c59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ea7c965af35588d1188c271f28f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0b73635cd950c383e8440c90e9845549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeb6311199c5b814890c4ea9ad912f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a76252489c325036f602c288d02388551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b17aa5b2a0ae29e9d5e0d3220972552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c63f6269dfc21f12413c18410a9f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d587b0078e3469d126d0dc98cfa0622554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ec82eeff9aab3b853421a4abab0d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc456b54792d23564d46dc87c061fcb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdfbde7934e05350fd69ecb8a1ed13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f4aa37faa2d287ea259a3e011e0f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8926e3b0a0fda5a4882ad921e13fe8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82c1aa875f8acd64b5e1a01c4f3f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a11f4099cfd1c145ba15bea189ee8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138066b5f599469abe42741fc87d50b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2eb1d1e751f16c3025dff276a71dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541a4d0c91d0c3ef55724ec0af897a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ded624670dddcd268eb5b1a2f540a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f33b5a2209b1ebe01909d1ccf2197566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339c91c8fdc8e4390882e886acccf29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77ac4f7018a7e99c7a2f4c257cc57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530b59f05c0f1b0569cfb7b92b414f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e494200a31f4fd536979870b0a257570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61b5fbdc7e0fd470e790d9819b9450571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f12084aa664faec4d4e11566fa4ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5b7f893c56d7370adf0a94542aae0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedff1606d4ff14cfdb22af1973e2a8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b432f5139fb31aed83535d5fee35c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adef08ca1969b71299f4c768c94ebb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29ffb8a87a3c1ab845fd876b24d54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbca9fdf6fd13d9c8750e7f54a42be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f8ecaadf8494c5a47c781fa4a419579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66a8aac62677f3da54335cecff87e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21570cf097705156a01a49135f54b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec028ffae376ed6072ed17522c15908582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068a3c5b123fdd3b5846202654e3441583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63839f1d9a784808c8c73c02021e80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b9e181c0d9b09b7fb36e79c0b23c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3985670250aa405cd4b670f5f5313586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966327fa28d157356280f6ae75a2bd4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c2b8bd45358ef83838eeca62403a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4801c7d0bf55a143dbac6e6a4f5e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8e8a8f677f9bee1a0ec0ca977784590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19aeac4b6a8be12fed1b037e7bcf08591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb5414926da6224f341d9a4abf1bf5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489019059aea0fe724b27e23c0fcb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c6c3d6e8dbec00eb6d0276c39eba2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10036dabc9947eb619121b363b07baa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1b926770a766d7494e3f04208e0e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a10029a335f31226ffa3b9094a4bc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e487ab278c9c3dfe0be131cedbf08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80677fd4b09c34250c33ab04b0e1930c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76fa88890d612274ff93986ed9cc15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af390045c27bced444eee97c4b9cf8d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc6974d4fb086040cc7f1b2083d49d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60170cbf52ed69ebeada3ea599c57b98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b31418aaee7003c5d7e9c9311d396604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263d5bad78efd0b995191e699c8585605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c22fcdc3835270661f8f5bacde034606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f688b364b9cbc165fa91d136a6986607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06770f7d33bcd3a1519e71bc68eb3e84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c6281640f3ac35147f8615d109227609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d2ed1da0765e3b92589de561a537610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6250828a98b7f2a3d16435fa0f3a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a012c8a688c78feb18924a70dcd446612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf3125566b8a3ab05ccef7d34efb73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a67df488bba196c3a074462df450f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bdd4b2d0b095d9ae12455be970e15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faa6815e4437e7cbcef4a42ef83f40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d362bf12f12a6dd82cd8f7d357fb19a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d71b930c1af7a611f80e81fc8992e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4dc5eddd0daa4d12ca78ede3da44e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3828177f02852031e4a7b44c2b4fac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fe2b50a72d8ddc6fac8fd1fa2c362621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c680392bdcd7b96a8f017c97403dd8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12963ae21b5804ec4b59befa87000623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f407586a5fd6913abeb49f9261cd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ff55cb898853305076bc5650b705b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d4315c421db4cf3dbebd54f67ae6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b6867583800fb853568d469a280c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56284b5218b354d449454a90646a9b20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ab8875b1a7ec0463e1e514e28b188629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a19d5edb421a24dc4809d4dfb089c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b42e7c167a3cb37ed92641738687b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7685d7a0a090becb9547aa0fbde10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2280cb524fd76e83cedbc5adde6ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b015874cfac00cf48f95f2bb1670ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8d32324dfb3970e6410cd55de1abd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb434f7e5dad9f7bfbc1c44dbed57550636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779a8a52cd1acb3b2f4f514924e5515637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e6eb00e40ab63d7510645876a2259638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464d9d40323089171feae8955337d67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bbd8a4c05722308b62de87957850c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b902aca628a5d52ffc4a647249137e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae56372acb6b25fe0a4926f41161ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286b1d4de1b9d7fbea31595dca65a2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ac731207f5daf7cb1fa7600d9155644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4121f8e0eae8f886f71a0a08635955645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac54edf7c0d64a7039488ebb6807705646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350c2bac1590e350ab32ba8f8a8f3f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542beb3adede8535a9285bedb0f2c7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1494aad8d50554b158042b82e9316649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e017b1af399d50664ee524199e3234650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae2100fe3440084f6c2714746df3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95c39879e13254e2ea619376531c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446038d756826ee445926b8d3e71297653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a4d2f35511b344d2470dc329a52d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac5d10b8169570e59be656e36c615655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827eb49cd57d92a837619b1c09e812656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4f490820b1e037ffcd4c1026192f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb9720247686f2ce6d19756e35fee3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0fc937021334e1444e7df211be1a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2ce04f9e89d000aba349c7394162660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0349175e59bcf226371703c7a5b0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82b106b2bb0984d449c43a7975141a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbba9475dae80dd3150478fb77c11e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4aea1398cb56c702fd6bbd6ffbeb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5952ebfe4a3ef5afa7f1c19d285b2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a546450082a6ef98a4a1127b4bd0ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa92991a2b31838b9e140909b02a85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab8ba78a8a33536111d9f23f9f53d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17135880b2e25261a4522c84a2b1a4a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed04561b61b33a55b06cdb2bf1f8b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d626c0ddda96c44a7cde2b8ba084a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411d6dde3a6f07e6cbe287963f9ca7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccb0e1b16ac797b2fd9ac25fcf15fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6fa46e614725ae2e575b31563d335674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41803280bd006c944b08af6ce6feefe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f8465d98ec6dd92731bfcbc3ae9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db13c70d908d6f33339c441f3745d18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922ffb8d6b772d234675005bb34bd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7075ad2f35c3ab23d8b42bc78ac340679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11458c8acad7d761c5ac0e58d1023e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60751daaca193de999daaeba735a0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957bb0ff22ca42752fff48fe59bc87d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc1eae6e40b7abc9504f8898591da0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24a05ed0a286ee6a1b86ab07cb1f0d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f33c1d76524f48ac66dd53960dfb94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d87e5a1ecaa3e9c2172959bca5c12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5582da40dc25a35cac2e50098884aea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2b5770d2204c0f8edd86998801ae5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420dcfea6264aba1c3fe6abfa4c7b25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fefa699a6046348b62b29050666857690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df63dd83dae9406cf8cb407964cabbc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4291a7275af0c1841e2e0e7ce9340d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e1c3d7740fce84c934bdc66d19ea2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35985427ad0f439f94c87e3bc78f6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8204cb224e23d5b79df988384dbc9af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da818cf61bcbfead4c2ae0da2c2dfaa4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a13fd4df8c8e57cb6f68fc945e7e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec42e4c4741a6824e918d95c7c78152698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe69dadb66e96b09004a9b477b766a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a00c1f683a2dd81ebf928652ae44a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2cc34c8b78a2cacc09b59e0664b9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11069143f523d12c2dfc1f3aa62f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9eb21ad1d6aed1b28d3e31b712061703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897e89fbd25673e795a5fe950b81bd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99eb67bb4c5abf70cdaaeb39dceff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fdf450f5c9d1fae9ede1c4a8fe541706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005370f405ee6ab5b96afb0ce9ac3b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2110b916177a508b5f1289b8ee2a92708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff251605416d00b1bf8bb860cc6e3d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6099cfd4fd01545115771d758be307710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f284e1e66aa08bcb031d183200d68b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410c615acf1268f6b7d9600d903522712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47cdafc120545d9018993259426999713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d379b9057aef21eba72118b1ebfdf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d805358ce4f2ce8b0b1ec7e54812c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e2a1600a78002daea312198a20c8c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e72943bc55a1ca50afb258849e0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33dfdc3c8dd1c35e959b0354a57c69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494c4e1761b54f9009ddce176edfb6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef843b8418466f3ff2f2660f1406769720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad37e4d6d1b9ff4a31d4c00f829011721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e73aebfb3cca6d117a294fe7aa6cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e0a300fb4f11c3e6302c0f4a0d023723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1e56a30769f806a01a71ffd71a81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6e5942e39e673a8b7831d02d27220725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1641a36d58a3e46972adaedd12c6bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b30fc01f798edd66cfc0c55b1761727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9f8776a0c317099911416cbdd7995728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c7cad0d56f13282f16882deb227dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280379449706864e98b6e3617dfb407730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde224e3b249e5083762f1aa013a2b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd642bcdac9347ab2aed49ad52ff3a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0df3dcee8c21368f6cf73b2541da6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b801a69766dc7eb544ed1fc6308946734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bcc6b583e200db26247074769493735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d810195a0e81fa75b0a66cf3e51b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288714a94cee679fdc1a32b55f62bd4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0802b823b136697f69956bcebde35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b103cdabb4b8b63e5ddc51c2e17c1e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d044c21f9d501d1d59ee8dfd4fad934740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7af08c6715912eb258ef0ff5f22d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f044da8dbdb7996fa72b98857125742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceb0ca919b1aaf072bc43793db26dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46808cde22641bf1e22c44439395d3cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d80604ae221654225a0defe4bb19ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba157ed753eaf35275aee5ca3f881a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a376a1adfb6cfa04895287e3298aca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d30949ea1052ec336e127758389005748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9089f0db29056f4c576c33a96fc55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b154169c2ced95518424391546b94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6078d396790d4b644a13be9b048c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e992eb130b675146cacd08482969a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28b0eb93bde8c9d0b3c463364864bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fc008735e204f066a40b9d16c6ce2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef3d2d7fbf28c74f6d0e5c8ef25093755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c17203c5556b481ea03a822ce599f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acb49489ff30568c2fb90019fdc50b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a04d5efff9c5ebd932f5c5771350758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd49b7c40a993189c1360a62ec7a7fc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dc7bdbc08cea62e6c3f3c1887e7101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9244a4884acbefa7046daea84a002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f87986ed9091f0366b45adfb5d663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df2fdd4018b064e83fec0b624135f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d0b182da818bf33458aa870b840105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03f2700e98cc1d8c8ca23af1368ff06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f326075f338277645253de4f70857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff52327f99426b2a99b48f9ccc7d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc2807cd19b64f2ed974354ca597349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576d819535fe4418df03ec90648790510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eba796d819cb5ca9dc8169305d1ebb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c2ce16e93ff2be8864246628cdb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009e272f55be58a10a6156245267c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba610e91d00a885ef91555a8c155fe6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd525ed29735ef9eb98c86c4f126b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7f44f12b70275c98506f67e66595016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a6861f05401709f8141642835805117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f385bef2958edaf8b518efa7388bb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b62ea171fe0904258f95a06ae6a3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dbdbcd8e9d80935759ff1ced14ab620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38979ebcdd894d4a608460f6c290e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bd95f90ba2478cb1d11aaedc7168b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38172b167dcc3b5e0026f977b9a98e0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6d002699eaf9295b911b9291a20a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b32645a2c47dd54678f84f44f3a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2cf50f68414afdee9355adbb5f5e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b0601cb57d0371a21aea4c6ddd43a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd68e123a443aac7799a3a0ba0b4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8f5ae7949b5921b87e735bce3862f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4ad402a9c2dd2dcc7b64b0768df0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221df570a32a4cab653bcac0ed288d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a6758cc4e5816da90ac46e42374832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1a7271c30f4e47e1c259b2c9a9f8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2847547f47a33daa39a28037d7674834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d9f532c0f3f328fea7b9abe19404635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba7086b71d383586e74f52d7f39d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdd26d2f0ed0628baa9802947ca92f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e5a3a5ddaa29d4a05270ac20489938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce876fc9ec986160d88407739625f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28734ca3ec4735f29cabeb059dcba8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbcbec7bd326620edbb8b100e00d2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e68bc52af8e727809b7679e3aca742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712ab4fc7c5c97299b500052abb79e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173ff3e69f835706e59bfa5f471fb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87213eeba62c4c725b7f3ad26e86514945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb045526fa6beb379b46f66d9cedfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610126221402ea77387ed0688df67e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f22502f08b5c034126c1cc72310e7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bad5b865ddd5558e7656a1afc166149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2f21986ce521555b1a31ee671c59150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01ba6556653a038a505d008d50a9f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d91ae22c33703235b042faaacb04252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ea100a74bb0ae504b3352904122153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de981092f16b173dbb32854399e6fe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d4c8e23144ee8eb5a3523ccd590bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509fb1affab91d47e2279ed9ef91a3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861d6049cf226d5fcf74a7e86a0c3aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b857bb71ebfdda18765394c26533e2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ecf0327b2eae53ba813ea054979e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191179f36d32a9f9a97ad9cf0fecf0e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cd82c726bc3ea873f6291e19512c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90418b2173ec7f1565ee382fd3310c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa423316c3ed75995ca7e4c6c4529463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab495353fa9c01c8b42a86bcb1d0c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd11ae5c7f0c973ab6c84b510e57265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e55a2dc63db8f8c449f3800dfcdd6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da0340042c91966319cc88e9b54ab867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958c2d7783fb5ca23edec2f0da2675c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0303ba40a0729bd695b6f18c7188f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b7309d8f4d0d6c76861fe80d75c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cfc311a58b5730f6f0794298a856871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb857ddae93168376a464799524a0c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b0f066ab85833486c0ec26386228973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ddf21916bbebcb391ce48476824c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5cecc341f2b3f1d746283d65a69d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ed05d44f9eaa59410da57c1dbfdcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5746044a3776817b44d686e1c924ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc0b2d601eeb1b6d2b681e40435f1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdac3fecfde65dd66efd9b3eb9f9ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab5f93bfbf0cb92beb67d3e14bed680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfdd73d31b7dcb470541ecb5638a8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb30054c6e077ec5303fa4b5d3b07982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37f1732295fc9ddac7e0505845e4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b8268060d828d8ce960af2067989284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57101612f2265b078cf460015a7f8ac385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d693dd8957588935baadba64cc9b8b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3ac8164a89005505d476051aa36d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b9379eb9515b7e2bbc1b2382680c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637480e069c2592829fe37ed1eea890389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9362f458cf32ac2bcd6de01856bce890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5990dd0390a7c315303e2e5aa1a82491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c6f0bd0ebae152a206db75d2039c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae0e01846f9d9d9c0ec0d05617f2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445fb6e206f368e637c12b0a220f7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc93af59cc64299e038b41246c0acb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b3404a799860686925b9e6dfce08a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0065ebd30b286f937ed5838a49ff06197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b2bbe6b2ab081cbe912f777ca098e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b4d21625bf60095c507945a60af4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191f1727f513fc524da9b40c8a42e95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0f233319375d37c3f5f8a68ca4ca8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c0271772b664fbb775af8746cb3b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597fdf7fc8ad4973626bb8457098a1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335c9940dca87d15502060311a0baf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52e056d8b2c9aacb08747b22bac35f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f1eee3aa76dfb833081f831c7b158106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dfa3db551e893418a7468ddcc10b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409fc446f0b177ffd75e6b1e6b4b2e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e51610ad331d922c5fca2816e3f39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2209625ab7f9941bac96b8e2787b5c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a31fd8d1eab90ec9d61a5cd89e309c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb686d5c8999568b0362f150a29e92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d307153c0e1cceb94a01e368467e36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59010db06a8ecde1b6ba1f44e66fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3b3ee5959eb608ce5a2e3cd87e21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409013452f2360fc19734979792cefa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cf4a7954a4eeaaeab29c52c76167a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c30892b401d3104d6594ac4a4ee8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ffd35288c8ee8a571026f59909c00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e299e9239b6713afb1b4f5c249e2945120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f0d7bdabccfc6730a2ca17e35a2b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539fdb91557e531c86b3534d7f3f5d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb4600c675d71ec1ad463c0aa6db4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3d8c75ad6a76fc989aa4c88f91454124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425c8a11b613abe80e431cefc742eb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df80dad07e9f7feff82f92f125637126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e671d379c9cf01bc61ef22d82c4dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60090d4d5c017b9910c889707aae6415128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2cadd14d35879b4ee42329d679ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632e674f96248d4753e459c2f2f8140130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab23db784a7ebc47949c6a9bf13001131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fb5e7786ffd415523a9508cc8e55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc337d84617191ce0b8e824019e8b54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b27a3c3a578c9180f4a84920abda8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d286fdfd86a9e2601a2de03d2d01ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8992b2de0298cdc1d3352fe8fa62788136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45097026f80e5799f6d5f41bbaf68f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d540f796aac6ec2974d4f36d3c4630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a49af4458186cf475273fbbe75ad5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259064108bd8161e7a5e88b40c50b26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc885c931d7db62e3fff56e921b051d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13733c37f20ac4a40ce32072706d1341142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3ccc5d0fbff4dbff0fe001bf4485e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74abeecfb4e650922238d2580b9e2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f9702f8e0b1a1e7d03a5c9604de6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be3bec50010f1d151b084cddd935fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac52bc73ac8d86ba3e47e56442217147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4179a6fc9be3512332d9ea77bc794bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a2089e2780b94e8ce3d7a8a26ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a1ec8be9ec52dee2a2ccdc4659e8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b60b07e5131646b380bb067888297151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f607fd21bcf7c83316e1bb62a40bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d059b230cf45fd1d52f817e7b088e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4530ddcc4b41635331c3a6932fc75e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253e040196dfbc4dca22e3afdd5b38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91c16b0c43bea5ef1dd87ba3331e4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f1573daf1f8091438d95f8f3ce4c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb87c97f61dfb6a9f1d899739ef06c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f7c81b0112edc3c50bded12a1d99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cce5a5af2027629180b990ea537f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f06a214f60fb22c1a5c0df287a8f4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896114ae4e81d6c0a9900bb2974ccda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0790353f27894ed91e5d7e81e979eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec9b909e94f0927e9343671affb14b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981e4e44e7c5742860cf0e23d6d2e7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b967cc7bd6262bc00cc9a3c46c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c448dbe2b4b5560f49747dd10bcc7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a4cc3bd64dc3214bdbd4c1945bc88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63cefea37e80eace4ba5e342ea1a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1a6a329235a6ac52b2c6a72870de2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ef4f3d5e65f2256153f8f4401f12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7d6a96bfd06203d3c77b8c7d444b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022574ed998a35b16c9b54b3e720f0c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c49af1a1a1afe7cad4868471dd1d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b59bf53d0739ffe5222b7ad97bde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2522de75cf398519dc7f92a811a2be8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b3f3d53921d09638afd8c954513a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ff3936ee70baf2bd8ec7a14fddfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5516b3ace7cb0f972cdcb07c08c9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d793c1e9390f24d2e3725103c85a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14fd370f1d0344612421e9293e6e1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a1810b8248484f63fe9aff38015ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9c96f81e9dbfefa6f79e3af8461bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf970a1c9024a63d81c02fe12bc5d6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f904ff299373687fe1f538fb1cbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5976364c6a638d093c0c61597ec37d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab4962beebec1ed1e6e86d8335aa2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c91b23b052f8f6ac8e478ccb392a42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d223689f1a425ac368afdd6d60187d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdfaa1145c238e2728bba028dfcba3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a59d88e8cff4a99606504ecf82caf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff187f6ceb8a8780bf4a5f07b5576c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb68c528c3fdb11923a8eb697f8082193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e277a3163cbdf18dd0b730c3b7e981194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39896745b41ae0f0787e1918fc37bcd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9c25892646e21b6e6e77fa3b40fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238209fcbd601d2fc7f1a184ab569cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5793bbb4abc181b028e69bfdb31c7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d454456748f35afa423055e6b9108199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc192bd2b81bda0fac6701f69be5fff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056312ab2df674dca97d3559726fe933201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804aba2aeb5557d23522767fd81dbf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de08ba475c7f69adee953695f82561203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c375e337ac0d55ac66a738b873366b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade6273cf2cd77dfa194c8db075e3a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9f3a238d9b1cea537947f3ec5ac63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6645f1ea543e199348492931efb54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187e50daefd3b55e3696a2e46b295e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdc7bdd7bb4998ef996f9ddac0fd0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5cabfbf48874d8d0749591993a380210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9741f8035d59869e80fef68097c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f02e9f188ee8020ec82c16d2f37c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af2591de2bc8324b11e11cac4184db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442c3801ad5b9d4868185bdb88ccd42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70540c0c0cea0c2cab9800c42fb609e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c99fa576b2af8b8ba6f3f47056bfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed7915265a1f8cbe2d1d198083e4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801a8ec915fe4b50867df6de0a9d735218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b8c13f13069473d64f8e357d4d06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e8d4fe4475bd5a32e2d3a40d765d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040c61437427d1c06449ccf6ac5fe6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5897dcd3842f5c844ccdee4a69bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b478f2c7f84e6723fba4c32ee817223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1baf3515eaff30a390df5734035bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f1ea05b2f1ba22928049f61ae959c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8780d2e3e6a850f22c8c21fba8c45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d5e07a1c699fe4012d29653436139227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bc384145ca1a42641d0f74b13728f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10f342f024a9ef67f7266129a306f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f211c780d01bf2fd2c07d4954b1af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982704bc47480913ced4f34ffdb679231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a33c8d15f8dfcfc2440039a1d988e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c768c6fea4aedd5c93c6f50f2d1565233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ec69342ee00fa92940b92a75c024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c58e109f687d6a2ecfeeef4b74c581235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc41bc84bbe730a8a52e800fe1cab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c9c0fc3e1e9041f1765ff638d399c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f713a7304f981e48dfbc424462aab1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ec299341a3be6c99f5c6cb7835b57239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997a1e01584e87bb20a9c09b9b12ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bc639738fcdeef2a45fcb152d247241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969dc861a337f5f6364f2d5343fd477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b91c8cda509938ca75d1c62fcd18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48821d4f0bf4fc5f5e82f47e284268b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33b3d1f33a286673d0b773f99a213f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc3c1aae29e19d446997a0a160788d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8fb4f340a8e0a65dacd2823f1a03f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d292b9fd3a961153af068e2054220b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5168d412e7069a1a9a48ed6b10612f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b97d0cc0ed52e20b55b078daf0475b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb573c8ce3e9c7df8996364482e28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc98659f99464d424e343b24d04c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6400e05d218182b71b233b9e0cf9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25f718a9c89efee13fed20592b24ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16e47764b2a3719b819fe38884f43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9245bd05d437e8aee9cbcf5a7be4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b285a9c04b869859726353f9cecb5d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04479bbedf11011e4bf823beb2dfc744258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b402755ae446571a551c9a3b4c435d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7663342a6671b8a56cf0f6e8c52cce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda58301fe45475957a4c7d0e036adb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352ee04cda6dbcd9d131a33ebf779e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6244fd826d840422ce8ff744bc1b33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67636d766820420ab2c6519f5b3c2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da8944fa3d40cdf2944f4cca10f86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b45273e6bd7bf21b77ee079d0b6aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea276017051efd37faf4b0136eccf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b47ab4b60b07179f0c5cdca8d4d805268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa12933a0ac5d91acdf4462ded08440269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be45f613904a78039a551a591f198270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f0b13e142f57c63f0576ad63be84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99780ac479b33f308725402698b7da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23f588b3d402fbe2954ab800c459e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2302936b17ae9ee2524f3f06392d96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a64effdfd96e43225e1291700052b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8b6dc2cab05b49a5eabb7b203dc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f896bac3e6bbd794838c663c3ec9775277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a42f442837c89ff0b8ba7c458684e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd913d8829464c18b48fe1a61288bb25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09402367d944c8f8fb994020d289a2dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c811066118d1a0becfd0e72bea4c0d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a8ca00d11df7a39da0050daee7fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1e6d22af4f55a151ca47dfae405d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58696b788d3fa4afd450d7f06b18b350284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a58f8ae74531d135d6fa7c0245c6fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed50a97a553d5b028ad81074e7fd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152b167196fb75db126563b28c37da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19847772e95c8996aeff435e04e21b5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c283765d91836609a9828b336eae20289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786538aefa196c128cce12501be56cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af730070315f5adea6f33da3b7a42b30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e07b1515fa5d166140dfc49b2594e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de21e94a2eee5a5c058dc764091b10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5f0a7f1ad7f25e5ca69fe794b90c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767615e3434599538ff65eadd855eb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74cec8eb994eba61db6647d76f9535296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791d58b4c23caf55a54a0205f1787c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ea0c09654722a96cf9ae4d68d9f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a989d915b45904ecb6a6d6c21bf0b0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f297d1600eb5a9066519d0cebc8b8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3baee715dbc0678422c18f3bea7d93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e963686144730e06fd14cc0e5e3b266302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa64fbed2214b70ac1a07defcde5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9f8dd4f529fb97c8b5192e985c244304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd1982f245c1c1f150f59efd431dac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d447e87b6dacf264cb630ce156698306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ff0e1230ee91d8867c3f360f2c7fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b996b6da73b126c224bbbdca45e3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86140a62fd1e5b75e5ce94c4c203d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd38e5d935b5750842658db697112a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81f10b6a7d5cd7ee0c1e70b200999d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c4f32c4a33999dd37c5b2bdc6b906312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6025b0c98143827a9c3993a1b112c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb243be9e90365818543137c843da53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78032749f011c65afc615eaf9ce2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc75aad918d62ea4e9cb26888a353316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b1f62882572108cc98890ba3d7c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd747b78426c0682e8e5303fa60854f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b9a76756341c28de29788e858ea4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a5b9644f714611520d739f4743380320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc11df6ccbec181b9e137cec55e14b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317618baea62052d8f01e8a72132a5a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac287e693fd264a6fc9204347e183b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d87abfba4567ee365d9461960af30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40220fc5b15c0f1779e98bd644f4201b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c66fec496e889e1a1848cc5c20cb43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f6e3916da04e11240870dcca9cd60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c3202e7322a36aff5ea5106e0a1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b4048fd54e2667029b30af21ac979329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3816b24c574fe4ec97b0fd8dec174da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b002070e60eddaad2ec549539b66d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa75dff1750153ce06a36c5c858dbd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d8392afb8fe352d28e0ea65dc369333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4469b0e5623383576f6903bd32fc8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b1fc5314d5f14405029e9b4dd03be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9f043bd9f40d77910bbf387682f2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f2f39f835e54867fad34c3aae9ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff01a392f13dfa883577a9d60b6298338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c9f5eb110049a0abafde832d41da9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90744ead7d8c251daa175b7fc8e6588340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368450fde5999e8b8e2f6a8a73d9b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326081bf06ea745b78b73b1c4133572e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e31f5a66e945cb52ca7717122028b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf9090de3e00ea2347e7f5d04f855344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2d80deca95e09ab2a0c1daa72e3ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e1ddb1554377b29a7d1d214f02248346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519c812c4439b06162e73c64967a2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a084df38da1893fa962775d2f754640348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d50c524789366261c0e5d5e7b09164349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6140fffaf509972bf68b772cd931e03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04521ebb9bab0182ff3d5d1b763af4e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7211870b041370896f9f61c7cf5bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31ff71a657d6484d7657afd1054357353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25f7a31afebd771528663ff5e5317f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5571a65937beb08bdb07af505b721355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeba0052d6e05bd14c5699105c85f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f993e1fb2dcde93efe8939aae9d4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf91daef526559f9891b9ada285be1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efddd431030c2736edece361db75003359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a116c0b198662b902a20f8e5848650360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46703c68231bb7503e5f00026a6ea2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36839cdee212ed26c4e5dc6d9bcb656362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc7ddf9059c10e51ce674f27ca045363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cbd0e42071baaf3aafccdb0d88e22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b72c14e316454835430bdb13b9105365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572586741a09c3837a7fddbf0d32b65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441155ee98d40b7a664c24ab93808c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606eace51883d6fb423602fcaab6bfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c3ab4fad3734396560a4a5e094bf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a46c618057fe2e17a015e672fa6f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8179082e9e543b528c70ec1dff526371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce37ef08d3641b9dd3707c878c41cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358a169ded46cdade852321d5c0deeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43cda6789ebb752c2abae332762ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f12e1d7a576c47f89a49451f9b03f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3984eb43076eeec3cdf9df93f16aaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25904115a806de5fbb4a059dce8cf93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc00319483286d2e13c13451e36a90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cecd6dc71636265fbe9bff8c6e073379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddae83ecd8c85831357ae7bf212e55380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec73142c8b6438e32c956a44f34f127381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a820a39bd079fd73985e82394e99a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd6d8188f5e4b34c439eb12a42cc34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5af6177d69daaaedb41219f4e4fd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403901b8ec440726a74c4b7dc8111e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293b0d5c308acb07ebf42f6071a3f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98fd8b0959c00084af23a2a181b503387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bba26b0069f3820da4abb4b32631b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d60241b1d4cc457f4c4417b49113a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43ee16708ee41ef350c1c817b40295390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915828d3b3df06cb51719c8c72225e60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281216d48f78c4435e147d06268c9c42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b277685ca130918eaabbbe3877400be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d53bf2a4580f9cb210152e986bfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030df592c72c332895a9b3cf7b01ba0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc577a5e6c945ea47a0c6db252988396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f04cfdd5990b9fb76336030e1ad5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bd5dfad7281c0817e0f425f02e387398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d02d578c1d1183a552c52586ad40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93dea60065098c39cb8a9b3466447f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce187b3ccde67168b2a4a108eb780b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d405acfbc40709a1b1e09e56ff55f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e702a6193ab495a6d07cf803cae3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf62684db7a1a6d1ad0cf22f1bc8a04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b56f2af286cd609d1115e767239e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc0bb17603c59b61a1b366b15ebada406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13199c903a754ffeeacb462deddf8777407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ecbe6062b2d0e2c3fbfa539c7044f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9456131d87d980dcdb508bf77a0e0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19decf568867ebc7ee23907ab2140cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0c0f5575b577a23d7b9e3eb462802411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015facdf83e61a43e27898217d6350cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa3a5370c5885f2994afdb98955f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc94763f0a2485986260c175dca911f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f51cb3b681ff08969c62c3e4475f19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd989a0708b845cf36ef643fe09c9ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767ce158cc587872c15fd05f76002b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec9ef6df06a4de10a05a501d0a7de9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218a694b64cf190e36b4fedc6688c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a20885c4aaa302b6e00e2c87222187420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bd2c09ed2bdbc4d6117989cc79480421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4884c8c16679e9ad1e38f0aaf75e87e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a592148b26f0f8269f725a082aeb0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f6395107a2749535d012d5fd90801424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f308991b6dda1e962ebbde070905e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc042c7c19794a6f9534ab3f60ee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09802b097726983ab46938b76d19c095427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead844dbcd85a75c1c76f512754e037428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c5b6797b05148953beca0c6bbe9d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80fc0d6af0e87f374d0cdf36550093430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb4d317951e757c3976435b47bb01e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be874579dcc73229c233fffdedc9354432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858c614ad9492c29d3ad7eebb0f976433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e639016c17de44e2760e1ba7d24f98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6f833b2b69ac723d66b830362b9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4782238836f9cf4f2e5616182caf28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d2266cbfacfd931b7722940b50fe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb644c0833532c56ffb24ccdf61a0b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a273f5b2ccec9b37d60e89836616439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60f793501d07611056df0d6292090b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d42d5abead001ded085ef2e10e299441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f9d0d5dc6f42e4e814d1bc0f8462442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a596f1ab79d17bc41b82d8557dcab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7324ebcd4c8387ef34bf8a5fcc1086444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10fd04c58be1b7c84208dae3c06edb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b7a7861a1bf375b02da540b590ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318500dcc53de628a9025bd6ad9a9637447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f479c75c7c2256208b3881934d865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c5b9f8db1aeba1aad3399206ab99a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb4370b2101c9e3d278b0c64b5c89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a206557b8e87f57c74adcaf352ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb25f16336a6cf2d532fed8e4312f34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24100fc62910819d529d44befe5f11d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a127f947e77c01e2cee42fd8c1448454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd447f10244fa78e2133245e1c48b02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5fff5363734b493a0ed964875532d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2f421ad2f838f976bb804573551e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ceaf4272de54ea513744f7f451342458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d06f192e3879375122d317bf03c946459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000567f1f1eb3b15455306a6b00db1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4272cbfe7a8cdf8fad96448f22d1a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59432b0267112c37b26cc84f7997a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7e96734fe46d19fe09c2890485e03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27e8233b797dbe21ad0f4a8d8eda02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc572c3aff70c9f0be18756d0e4eb6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652016f4e7083374e5c2916223b486b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99741438f7af3b7c7c7c76e621dad58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf635784cf21c75c96b2e43fbe3c08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9f4b8d1af7fc9080c2991f731bd4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f934403f0f232b47cfd6d7272454a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf38e378397f2a668ebe973c394894471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef16bd9fd8dc8ba51b2670ff941a17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef20b1228c3505028613a0347c5c00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784bc9266cbb652c86a781b0f4adacd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ec36f00a943d397516b85af85b7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803a56be32e46bc674b7e87547dd28e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a20406e55a70f593c84d4e9df1171a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8130a81c56c10049bb921b53d0ce3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8099dcc3932e3f277155596b99aadbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa008e8a8725ac0c27d6be4d94a2cb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576e040e71d2e21044bc039c88f6315481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf21f82e4e872f4c5ae9ec7f7dd47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cc7de5dcb0b7b55530c8f30ff3939483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30880479ef8b726d39c3310f4c65a7bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a542c0132d9b3596e605db3681d80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23be334ce06a9b27fb7282da25daed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786463527ff35d50bed59740a9d71386487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7dfbd411115d541bfc79b431b8d9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71722c4366da54e8b30357864f62c22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4547a3e0254f37222d9647d04dc7fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4938fc97d6ce9ae0b4354fb2516135491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac94e02220f8946849ba15e04f7e65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ff87f9b26aed81c981dff6e7a47e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a490de042efe638344aa58684664b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9246e6fb53507d9415ce16df5ffcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc130a56df5def8ddb7dd1e7c614f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511372775d4a56fd2eefd763f9d2b374497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1adb8ec4428de81987426f829bc660498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba53cd58331dca124280f55797fb6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597166ff28b7d05c22aa40c50d725879500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e5ced57df87544da0f8f073c5203501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc4a78ff4fa8400ca4b4cec9fd16a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad70cbeb5774cf9b39b9eb784781e24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa56d5d038165d807ee347e2fe3ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb3100f6b99955284945f107e31ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac19372edc1299f079bd91b0570658506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f45da4bed49970243bc4ed0c5211f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1eceee6b3c11ee82858fbaa5e6385508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a361f31ea6bb0d368e7f070ad3fbe7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c199bb4db1a139a6ee21f47ca116cad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd065d1d30b05b86b590660669a18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d2f3a93de217ba41a3e5fed80fcb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb56c5b8a6a10b4048199f150c54cca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1cb75bb870e47d92a195dfcc73eaf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92078eb6498ecb14fdf2b4b168588515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f7f5ad3abf8fdce290aea7f4c3c93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de2b60b368f7c56f343d2ca30d4d92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eec00c3d5ba3e4a5e2dd6b5b198ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed1b8cf45d3fc2c4215bff3f86d0a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef7753e55f5a407556792dc4a58450520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d836b850ce12e61b01a716a4a1ff6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719669a837efb6828739c4771a962471522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c40160ea3a7de8207a1b5b54e10b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62290792d9bb49bc9eb6b5aef1c5e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec64dcc569fb56bdf551c2bc13f0ebe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71328d640d1361819bcb5315da9c2b66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57787aa91bc49929e63f8b173e64d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9318d60e41efffc05840c0e81403f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4769000a0fa09b409e49bcf938dc9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd88ab3eafa2b7929f62efb60f12ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba709fb84e99f91cdd05e7ad2f8999531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5e24dd5849adb11fd64b163b8e7fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d92dc806231026dcb860227ccc62c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f49486bb4b9db19ac855f48a31e783534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6e5c30637da028867b59dc429928535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb78ee8ccfe09080be6654609f0143c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e3b4950fc85e265115f686f6a29f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a1b4b45f3aad34252ce8b5b5e37a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db6fec72d7c92bd16ad60766fd7bf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf1b53dcbba47fe490f6ebe0713bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70dca3eed4f1929649bdbbdcb6ee8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4be97cc0565626076aebfd27ee046542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5baabd22bba38086fbb7f24eb79831543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa691a5d7e360bdd93e4a7974b8c11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed5cb46c16e65c27e72d902790ddae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44a252d425cc4fc77f78e8896af193546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c4db84acf16842492e7817d0efa5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd6eda0a4c5b69e6cd82fb41a4e62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1282330e1662d153b7e2f52f0b786ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03834a41bf539c34bd19cfdbaef505c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9779b66f2ada2fe615248aea151de1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d212bf31e4e6269d09ab7b75eaef8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53849f91e736f6b6129c6c66b00368553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d8c3a630987dc512fbf8a98870d68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc9e759ce6ad6d5d6cb16bf7b8981c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad5560274fff7b890f009cda945f34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073cec080d2c1e76b76b1ce829d986f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c5dffe59f1feb8adc769600f2f4c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b91442347ff914d913e515e25fe02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b65550f781f3e6f7aa7b8dc4179cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe78f2a39c5fa30c95404ad84d9962c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b5f9c309a2b6d0effa3b0afe12ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763395aec84816032d9aead6872bf0fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b877f9d020bc7256388cec49754ddb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1ea5b7be77cc7b891ab2a018b045b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7775296bc305e6dffb4942a91993e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93999387c39c1ae9ae15635d4f490567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245df5b93d8f793adeeea5cd9eedf5a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce3cd2ea33be65f69321060a2f9dc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6a979d7689ce0939efa2b8eb8e7c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1211923fccfbad3c852e1dc3fc2bd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd60583adfa9ab97b110e4914d3ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d9f420d116f9c19a1af93e069463e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1777bf26329901eea651174ef5eb61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371955938054064a5997cecdd46e1659575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25db5fd73367d603d782700877b21b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d972665e18b16d8d4d99bb3987782cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f15db4fffdab074a5572ad6a14e2c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33730198f1aba7f59a507e954edd93c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eea26146827807f617fe041ff81d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966674374118e952ca397bb9158c8c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76bd4f125515a991d873cccaae0194582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e4458c61c4f8a172e19efd99185a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02113be2a1a8d76150fb6b8c05b830584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc16a290981a1ad0835f8fc8b13288585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe25eb46a8a271aa0cf18668fc72a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166fdf384095033f46cc4b801f0ec2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db596a009ea2c44ab3999c6fa05550b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c169db9b105f5f163fd4e4603349b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b05da2f32dc15d6cdc701dc1fbf396590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8d84175198d359e6101b9bb54cf9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b411624806845aaa43733a98ef74b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce902d98ed63abb4c5dfac9fc0a56bd4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05534592cbceea8068a14908ff3239594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc82bbe90e1e8b8225d8fdb082d74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35088566d06e56a8f17078f6348a472596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636e4bfa244a05b3068df25fccf1e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32918c20022f6d3dfa3dfa46d9a1e203598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537fd19fbd5e739a8a3fada1623c167599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b4928d3a936f0f2041ad96e7e9ec8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b934f85607bb4d83ec49f13977189601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f8f81d1881fe35c9e5cd3d125690a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04124212b3e005b6035f81a4cf346f9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0c0cb0e2b4d496177c13d36de81bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df15efa7869c7a82b75da8c47a49afc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21027be0f82709f7d1923d1fe13a1e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700383a60710acabc27ae6d1a50ebba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406520338c454b44d184c773ff7815c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f15b104ae0e0fee58e51f041e4fba4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bbbd8c526b7b963ccad34be631f3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f4d91c330a767c54bb20bcd240347611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecea9c5fe2b23c5ebd6ea8abb317da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee855c1b1c02dd82ce2326ecb5b50620613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e6a617ffd360a3c2596df8775f4c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9418280f676faf52aae173e60e6738615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c584c8d5e30b700f03d5a895c76c55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb9712be4a9f4fa6425b047561014617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887c3f36d4cfb20d4977e45a1c0bde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1dbeb039396d8b81d2b21d43c100a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0bae6efbe61ae851867d8614f8efb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b5bea61c8bd9b14a2ec19271d7b97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61092281f4482ddc8ebe405e5bc4f8af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914d85c4d37f7bbc5fb7c4f827c9192623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de5d109a246938032f2e048aed5b9d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563994bff8f5faedf93ed726c8d49c5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138ecedf40e08d32b374a327f03d1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9963cce21e9f78b8445322f7e5be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86650a32fe1f598ef25e797648f1fbcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5bd78cacb50c5aada28886aa86316629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd376daae829b7f4efedca2637e461630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df160bc54c4b2e4f8522de936c8ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43034d93161a167f37df65c9bc5408d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a4a62260b2a0ced98f56e6c69926b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4bdcf348a0396dfc402b1cf3b804634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f871334816988757f4849cc7d2c6ce7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04341de937329c7e0adbebf21d27fa6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa56881350fdcf3776888143c2a023637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4818960dc2ac0b04a18bbd1778d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ca3796f6fc6d9c5fb9d05b436a5b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec51f0830005db33fa9a4510ec294640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7ef0da88687b5c3cd89fcd9582fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd6c17d848db9510b6ab644bd39055642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e56a2c98f290404d7f4abfd41f925c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b995cc8769be7aa33dc2209df42d0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf3e875d6cf288c56ffda5e2f8cbf3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c413e2d19c8425bc12493da38db56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a72d2f0777cb4f67bb52c937efd73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dbb47f64003c5373d35fc33a53497648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1619e989c7aa1a2d17cbaeb87eaf33e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc040240aae81ab85c910056eee0d54d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c354750b7250512ae018d47ee609f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380956fb763c66074a6c1221101d31b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19815f7c878f62493d0abdb4fbf955c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e77e7d624df00b35461925d3096be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be1b248fe7966c3b763a332cdc19eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba77277d34f3180ed640105b85f1c14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3272799a1ec2d523ecdd609eb10de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5bc4ab459ec2643c40437b633721658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e89b81596a2320dd921c6cc87438b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053d3abd6d98d7316e32ec4520b4606660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5e6fe9629b34b6c1af13e49dc96f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f3ca0fbf2d7aa3cc74e7a0f5f7e7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a353d0e8cdab1da5eebe18bc14e26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c404f744a24c8c9bc918f17e56e8c83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235b5dbbfa61988fc13f66d411a4e23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dd06bc89c40b57c8d40a613eb28b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d05ef1d07961d8e75db969f6959e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58b0c27a00ae2ac1e84f6ab915b6e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c5d342cc5abe46c9774074d5867b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e10bb8c25ee48c09947366a470056670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38879e41ef2cc1ac9b7d3a965b27ff09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8577738066a0fec748c218b3bd283672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ea9eeba71a6821eaf501c17d713f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056282861aa2accf5ca1c08990c347c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bff5fca42672a65998b16b84adb40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8b5844a021fe0bbee6d602d5fcafc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1552d5ef9897d31e9b3c16012736ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d39940bf13e6a9ce73db7546ca4e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42380e57495ba19c92638a0e73b4f2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f41202ea85cb331bd24e94e506a8dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05815a1f50bc245b34e5604ce5e5c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f833d82fdf39e14aba6cdd06e875c64682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316213906e6caa300dac20a31f0cf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5188e0298adc254b080bad457071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6684d228db65c73c8ba68b632f756685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d76eb589d45ac98770b47be0d9aa37686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a5e4884df3c581cbca5eb57bd544687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b89dfc930853a6120685c4b1cdab9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2d395b36f2a27879a107c7ec5705689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d152275ebba811eb71cb77b94cd49690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16ca32cef01e3e8321f29597ddb56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1da7cac04d2e7c3aa5092e7d6b288f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ab734335df0e41c7f6f4e862ebe6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501f085d715dd66f612d4520d48740694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1dd12c8151646a9d8e3ff2ac9280d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2fb808b65f40e5b31626aa82bb1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0250ab8be8251d3da551ea8a078b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed1b63cf43082e2e2e90d3b9476102698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529fcd507581c8952de0d31eb7adcf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd78a272127752d344ff130ccbcd7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043d330a91d315aada7dcced5b3d08a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0cf1f0ba1d9a0efc24ca2ab629c11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331f474bc4f8495d05755ca00acfe05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c0e5965408cc6d3e283fb4a99d4df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de31fdc1c99b22b9059b2137f253dd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc403c1a52eb1a83fde8ddc129fffc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca01913a9604a7131ac8f4844835c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d9b34cf13060a782d9b93831df63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e9e9cebe938b1be909274a7328e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072b5db8634ba0814720911927eb879710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea293d78333dd1743e11b2508d133711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de081802ad7c1b29e2908fe8bc64e9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cb5b4440daaa6298f93b991e9fbc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15585a2f52137a133749c69444ecee5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ace94f4506cc9760faf3bb647a0ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a84e2ba87df66a1e2d1c94e27e3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b7953012abc6c0a2fb3116dac85d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31e6a3dd8b50aad2db27c42bc75e0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01d15bc506aeb8602a565927cb3c9b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57309f3053b61866b435c09e4b9c5833720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762c905ad7f0fc7bb270556fe14e697721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf09f8d2a65994825d7b48e0c6c5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28571ee728efdb5643451b442975b03b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de4fa142e854263f9113b197aeb2df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac5927ec76e57bab1c38fe5a358161725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9f5fb6cbea9f0cec92314ff0ca7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e1525689c39d111fecb806ad5e31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d094dabe2bc6f925d9f48a764edf17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0854dc6b7057c35afbd9426c59333c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788888dc974464c03f108b0ebd5516a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f2f5874b2d2b428a04dadaaabc87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb035594677c4cc48fb3077c3a7d33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7094912090abe02fdb619b3f2929ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25c71fdadc4aed9a6775b4644299f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bddf6e588f2202dfb0136527abd9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b60e38fb0487e28a86b6c3a0342dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559168226929c7f41f9b7bc0a85c83e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a902dc01376f22cd3650c6d513c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4add61459945db672acf97b44aa3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256e0955cf53fc163994e7379b25dfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b86b43e391d0867fa024000d84e82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c19f4050e164f2cf49111326e0aa44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de3e524c8fd386672c165b39def92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67a89060a35966a563977051b24c92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e2f224c7623d11a90441511d5ae43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d580afa3865987b206abda657cf30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1e15fefcdc9c3ae0dd02a08cf3e75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f8d00c6ae4f42b1fa25f97cdc6362748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aafc458c664a1f5add41737d1618dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36898987273b7906895dbdf8adb091ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b23e76c566d0adc35a48f163c247c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec5429ac2e084cdb8ed941f65ce8e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc446708d8509f8b4ce6cb446452daf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9d0e642de3a7a67ade9a5ec15589754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a3898f6cf975f451809a6b781613c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4faff00c118d48baf978f8c95945756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d67015d3f24461401fe84372724da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c118ae50f9270e52b69f96dc53bf5b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2543e7228f48785f4bf6eb23bfe00fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>