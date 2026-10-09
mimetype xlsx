--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbec7abfb21b139823c767e2d5fbca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8158a796455fcb2c09e68c565133e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde8cc75619cd88fb2b3cc427679ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb069d0d033b6607612601b86631ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31ca1de4caa57d09b4bddfe45f0dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a4ea7b558910f6c7d88700d29e8566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f470219a6588936472d0a6773da4ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f9c7ebe1d2a83c445f0fe953b78618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85cb9a73f9a8b00f81002b095c787d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b9a244e287bb505cb6969b0e1a8b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e583bd4e18a4046274cbd34a5d577c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11899f45f884daa8dfb36348a80d6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8ff8c5bb1ad6d63642ffd7213a80513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988fac4f6eb8ea43b1677f86b88af114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91757ea80d2ea5280817aa1a901c1bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338aa7b595890f872386b11ea4e72716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a39ce66263ff78ff816bb6d450b9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f5deed0e45f67c4e2e9b3193a8a6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdcdab758c7a0df698ee8b998e388a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a112329e226434911e83e51106999f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad149f19f1d0ef1f1d97f9221d7cef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb362036804744019e14c6df34182c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56420722f7da479b052f01c7230b71c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409ce5f2352f547099f67c3ba2a9ba824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893143dc5475c8ab1e8fa980f1bb98c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4ad1e988787c2e86a22ace59377426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6f6bf395b9a93e13f98e74f2157a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7729a7363086cb946b0cc8e888a9a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec2cec18e52b6d7d8c64b0782c8de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d2a218c06872910ac5af2e7f53d9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b3a1498f26d25c3979c948348973931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0999d5f08e0027cdb5feb10a5ed687c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e914f1d5e596f3c7a7c70bc30333933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b9ecfb705acae2671e372a6fa422934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad613a7b00c0b6ec44d058424f6c37435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dec37e3ee195cfffb4b75cea909fd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31652ed54fa0481769a1efa350244ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25447c3b34b9789f40cbaad12827a9e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ff1ef45a28ea8afe421b27b8dc9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc368134d2b1799e311f39b7196cb6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b284c69f0a8fca7dca9b8f1357c1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea128659602d0010df1b9e7bbf039542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced283f4ac0e3e6a4dea143b51a4e45f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283b64c2abaa051d2aad5c2bb3ffc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e6501354862c2b956785a09f5e9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad937dfa7ac084d63e7103b4fcc8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efc9ee89d4782279ac9b0b09b399fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c0961ca21fd259e35be522fe6f45e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a33928a78d6d3dc8868eb17b431d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85406f4605c93310dff38cab0e39731150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d72217031815ddf5a635f4ae52c6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26df2c801dd124ccd3fc22b1eac7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eabc2aed459b4b4a059b9e45c9a7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864b89693b5ec4656e3a27b42f683954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a658b920773416f085fe245d9b016d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ce46ddfc904dcd277259725de209656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c7cd4a11d9d3da9aaeaf47dd034957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f49fad436ee44007a830d9cacca6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eccd2a4bbd767b5ac597f2db21f3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb148fd534fe01b87bacaf244b317260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b00df8a86aa17a5b2abcce95542ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f623a0689007981d0b6f153324a8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b795763b7834501b63903bf8db0f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b359cdb6a7aeabe1c8f31c000f14fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af504292cead343d18c1bea539fc497165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb30cb00e99319e8fc30740003fe8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f94951ac81454ef387265a0487d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a43753b89b80e31bed2f9f7951372368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b145dcc8e67e2c86ac313d521ce4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8dc4eaf9c2ba66010c75a75b0baec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ca07f4fb5dbd1cbe9f92ac1e8967b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad8bc0c4a0155fd0ea72e50f0aed472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaad2f2991468716df0158c471fa1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f977aa34cfcf2f4ea8ca25d1aafa6e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083e5d1151927ccc214249e80b90df075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b08efb0c4f25d9024bfc33ee2aaa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709e0d903d1fed1033de19c553ad3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393a58a275e1c39d1d797fda0811f0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314a837a8433d0e85cd43caf101f9b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7069820dd999fba58c4b6448f2b4f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d345d27bcac63ec7eea95f11416b4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d598dd6f009b1e99f4087da137e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047be29d8298bca63d6a3336cbfcb0e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7a02492eb56d10439ac9253f3d04384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda054b5a6c04c3b9f75045b834c14c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a596c5cad8447a8d65b7054038c1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a370d0bcef21f3996e9b241a6adfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0a10b52e00083c47d5f3e9253eb4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff97307569c21a0c397a191194e567d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d51150283cdbf9b977511dbaffad3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ed4e36c1a8d8ba4e94b7b4591670e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c6fe71639f6a12d8da28af39c7f1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4319b55f2c6972006ab0ba7c63af47c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d4728a466e79c2c4d8c6e75915fd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd754aec1c85b4f39360a45fba1e689a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff26e79be03a824ee509e0c94581d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaefc4ddc7955afbc5b5c370a28d61097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f92065563731848f75bb1dfdf2306c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce0b5e6ba7f096e94439fa43e9fd3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed00648d6596c75d00e0bc06e0202e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d50275620cc6596e329d7773eb616101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52cc52c067d223cbe73bffd7d0dd8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc8d9fea62343fa1fca07f0bc0ae0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ddf940af97e44fa37688c11c94d15104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f4024a0d2b38f8c15a64756713988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a323dee9cbac0ce64c5c3608441edd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217860bc2e804167ffb8648f6b0355e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127a91076b56703de5bd4df2400db3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b11687cf40e70c86c78bb543f2f62b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db9d5bb325cd4f8de7613b02da8e77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c91fb4347d6cddd1ee2975f4e2d62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9c806300d7384eaa8e7509352b4ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058689f7553ece88c5e6864c01e8b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd4933c3bbbbd7ad12db9a0b124c0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb5bca4307515ad3104a047ee351c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc2c94ca593835a98ae6354d5c15d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221e048c90bdcbc7fc2070b3839eac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c0b216e9310a6fb298e41e79acbf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85220bfd6623b6b96846a77f82a6c3cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c3f6fd40d9a66f05e5999509ada1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf777d6d6c57a21113428e909883a81b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca03d646721c1bcb04079cca454248122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721495687246daae48c4f1256924e94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e69c2dab70c4d31d2ca68a751d3ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94943a814f8b30579a35f47fde729b55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2615e4445cb7ef05010e8587d45af3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea32d34d2e5691c943de6de767528127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7849bee1d624ff8d7dafb8b7e644367128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf07145c90e26ae081812d02e1fd0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d3ebff656fb67632b8e65f2884e81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f887da9e7158f8429cc3fcc907e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210b57a5a252b6b1ddffcbffdf9c99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ed2040d0a52a32439a45d875c7e6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c907cc0e103694fa3460988de734e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad72662d9834fca0ff070d1fdb89ef9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896e041d2b078e44a509f8fbaa1bf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42020720da55ffc648dc78e80824db55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d20cf6e06c527e59bef25e699f6fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a75a3fa5b3e196379944228eb4aef7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d29ae97c98b8ec53e7ebc2f896c505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf305cd689d5ba07cc8beca343937d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adf2c4727aace2216d88f95d6e7756142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d637a5a4bcad2d4e100bfeae268063143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436bb173073060941cdad804b07edf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891aad5f3781951d270a55af0b678e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24845f2c734a06a9b82ee8f1914c3710146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74d788b81c9c07d02c4de25acc6d2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b6ae0dcd61719b79e816bc99c968148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e780d68f0d40618d39032a4a1357ada149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2168eb6e22be1a3f9557941193a88b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b82d17373e4afca1562b7e091571a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a29658ba253be8776fa6f6debe2d68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc3c41e95ff71fd8c453a3f41039bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d967ff23754958b917d31fe1ef0024154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965495b80e8405de67b46df832c5211155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe9e6402c12d262ad4e12b8fdd536156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbaa5381a7f3fd170de0ba2a70cc71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb414efe4926d60dfc28b185ff033d97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e0979d85743e297b8546ba319e8f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a041bc5bbcbbfa6c1854467ed0fad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08e5a38341d890c453e9d354dea80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67e295dc1c49c6045787088cd6086e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a302b22f6f192a98f676726b3a9c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96b8f0fb3e5c14ea0e898fae745507164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad150d0a1cb2dc6bc4d006fb920ca8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff454d78fb200abc31c22821a747e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdffc7019fe6480e7caa2be64d2827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4e550bb8517398f160c124c57fb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46555ce910704cf09d519355692e6f25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be844a144498d2ae38c439949b2d8c9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992d8ce345575b95e4e0d4c05dd2af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c2bc770080d4c149118c97e90358172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28030a635dd9821bcfd173eb8c4fe28a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c054186456dcfa0cc4633b2cf8010174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c861dd6577a8149f1cdfc04a86390175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba3226b2fc2bf7a6feb2d3aeb094e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dceab30a94778aa9b2d868cfdd65e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa4be250fcf42f1e72d8b87b8c22ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d936595faa60381e8a2152c18f8f9e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe65f33b4779c6656667957fcb7c39e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9269efff34e03fc3cb297f12435aeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37018cf03a0647e58c197fbe2f347cff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a8132b9f88a9b91423d41bb052354183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179f461a23101f878f99b297e022da8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfedc188bfdba824c4eb4547968b84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631712a724b13916a1245ccb317096a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c5c3dd77d00783ce9b2200b66ef3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80f358c62964c80a64b5bbaa4dd8dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecbbbf0816c230c354107a65771c46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d88eefb84a89383fb9773db7cf8448190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61465fb9a4ab5c6bba8bc3f2a8ea5093191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3615c80c5248f51cbf37b0037c5bc6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5ed91d3c165596921770f931b34e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e05fda4ca36569a4f4257db8e556fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e045446195b61fc1442efd5b357e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d06a62752e9ae3045ba5bb352bdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93412731ace88e3d7221cf5d59ff22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6e7db67c72894c4c82c1c49a287e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea663302fd06ea2d69ed2c0dd05b1897199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2819c47a52764b6c368cd543e303ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7618a4ca5b92fb181b7d44d6278b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f8db15fcb02371583d0e6439aeb88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28a8c5370825207f4c7e83eb5d9d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb53d387e0f1ec10bc65853c2a81a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879d0a007ad7676ae34faafead443f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075fabcfe6718c63d027e4b182d6bcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09da30bc0fe141db77ce0c2391ff96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebce1380ce72e9858211738962fed3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48d9044a165dbbbe4bc02bd355214e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad8fde9ff6afd6913dbe54affbb542210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a49fe2aaa0f859e298063a8e20a4cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66aa444ab1a5014fc3d59416a82d87212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2d7100a5b2a6d67cfc3ba98ef05f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47d5dec3c031454d39830375f3af30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7c80a21b7ffdc97c0c479610e484c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1021d3729ac935af6de3e2095a902f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090629827abbc1cd9816ae2381d40759217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cac28c40e1545b393b94b0024c7ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef4a783b238ca2fab0acaae0b4e1b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708a129beca7502331bf70646eec21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab732b914eb1e999d206c38b3dcb496221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32806be24943fd4c35ef889f84adaa4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1c427d392a867ea0efa5af9a47f2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f136f9791e0ed0cc58f03c20324b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f487247029f1b9421cdd66beb3794225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8e98e1b333b928fc7a61cfda3eb6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f639d29a2975f618408d9cfffd251227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa44d31f738e28ec7524a3c22e14dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aa9985048d08aa904a69ec19d2923229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582235e72d233b864a25b33471a550a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229900478fb212d96bf09957d530ba74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d33d4954b9dd1b58d7fbd5cae75d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfab0b5650592cc88d8859574b2190233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b5faa7df58a7709d217110b5cc283234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ed60958ff542860fd3796ba2ab429235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b299b4a12d8d7a9946fec4a68ebc61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df02227e7b1442921471ec9edc0863b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c42b3794d6157bdb29129942c450b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f816271fdcbb0c4e93c5e196244e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03421e5ea30c53ecf1706e4111478470240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2fcda4d2b60235054f6499036c917241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f807dde2222f2b38a721bcb9b0ce7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778b6b365f4920bb770360b425a21b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45044cbdd66cda5ebf96cf321f1f9ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a20a2f96492c245f6ac8da40bd1ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48dbd7f5c7790b62b3ec9fffbf3e2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ba0d826c3f44b4e2434e9d4f4de6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22cf3c16b2da088a8defe4f531673248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2440b3f0b5b206ffb1b62d9c03bc1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c7db817e8c4fcc281f8bca82d9b9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1248dae9591b81ca79c917a3292616251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb03331cdf2efb9b361a6102b96ce4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847ccfd2faf9f7fbbc7e9ae64ed18a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1747a939fe7b136a5b9326d33f3680254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77f1a505e3646d0f9de7a8a255658255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191e049c05663f02585c5d963a22258256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e03fefd2ac7c284a5a5ba7cfeaac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20684cf527f1de1a46966018aad48e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590bda6c8e450092913111b036ade2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e9145cf1ba24dff6d675e7a5b51d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea64d7002fff8d5c6d458c6e683a79a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373d265a155ec562004d7de425a3a2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76d84f29ea9ed7446afa3a21dbb66d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd92d6c92abeb6057c5d595ab9afcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ffeaaa781098e245fe782c0e45a4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95078839b280413131f117a75a079c5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe365cfcf00d60e6ca705f7756b30d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8530a0a182d8086c0016e58dcc7f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac83f0d780b82789c0946c68e1d3b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c514cdeff19d86a50e8dfa5c5c0b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c18a315adeab2ecd62bda92b228ee0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c5e7cc2be70d7e78c5d603be76bc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d542905c94c200f46c002070a45a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e5cfce8dbcc7c9c4c51cc9f013a91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f095365f6348b37dae59b0e08c815275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fca3c9886b06f8516fe71441e83dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cab456cbfc139e652ae17ab432483277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09048164acca8b35711fa0676c564e25278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d7b40d8d18e6cec09f46bc0d7941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704aad241cb565c389f47361bdc269d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2cdd2cb294ef30ecc81fdea36d66f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa1da254ec68917cfe1fcf1d64db07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd9073f41f91afb5af10c3f2f8b34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdefecef49cf48019b18d0dbbb88b91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f39b65b0a97ba74b698d47fb7ba185285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4446352f730d736d09466db10b5ebe1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139bd1a696c1598f823034be324eb55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbe65e9e92b6e4fe799614d3e06981288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b92c2716091a36427c9e2db764ecb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cd073f376f6885b4578fb6e4888cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723121d6ce85758d40f4fd6c77c0bf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4306a15b400125fc1cadb5b2edceaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb237b8e0fb9b70c36b5039b7b23931293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eb7e9590fe82985ef28b465da2ec0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ee66ef8e0436c4267f05257fd75cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c7d73185f2a3845cbf16f5b7700ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21854b902d2a2a96f76d20128848e5a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346da829005a9e1cf6e4d60eeb77d0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd1cae897221c62ece47e9df58381299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f55cd8abb2c47e4f395cbeb7ada72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfdb529c6813627fb39120ec12eaa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c68637813eeb0e5f8ae5c26b698cd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a020003738e882aa0a03f15d84b0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcd5ba1939431dd469cc7a3b4de5ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3088aa24b3e2a4d79cce94d0aae798a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c845324a92b35a0ec262d02664c8642306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e010bf8e214716e38ee85c82736fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e854a3e3de934fb86bb6bae5b10159308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8538b7d027830aba8b566f3171771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18721e910599cc18113682e98498d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8181ca1252d617519836d52959e56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc22bbe6f4262da0417428a0a75637312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f5e3e54be5ad50a973b9ecbdd85e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd75f789a728326f68165ab10d730e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb1440d7acf98f53a372e41f92dc32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76346c6b1e781764783b1572e5c9cbf3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44da1cf79b4abd31a363db70542dcee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eb0a557c03f8d2c9847da5ba217d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd6a9f4ae3dcc4779389cb593bdda3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26649c1baacc846d8521d1bbfd8315320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560108ac6162d0478ca16b9e4b6fbbfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebadcfd8abd7884a6c110cc2022a9e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e02d21a756ac68e61d82cb857ae4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19007d5526181734b81d6bb0d9d3c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcc28c557d6a42a5a6732e66535129325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ae0e8a02db5bf10dd41d2c525b829326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9f371ccb9e3320ee96863996be3da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935859817e8dbe81846ec87996f8a47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2494bb0abb4cbf468e31aa150614e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e8115fe31ad058b25f0ac7d65569330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd680c34fe3e7cac3777da959ccad5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d61d5c17fea762249fd3c078b23cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08470a0db361d923ccf99f2fc685cb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc75f1d9a940e118f5fb29b1d5d4aa5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877317225fe3c16e1f7ac8a5432cd35d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c698f7992793d5200608f3406c801336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24882f8609bb2bed4885d8106cda131d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e4db0891f0e725b219bb17023b985338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab295786180eb310c2e613ab5559d8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a702ab674c710208d444808415118340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a9baaa5ee6adcca5a7634d5f0a32b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee52b61b1fbafc0884783fd334f7d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ce6d96230681448184caac94aa975343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff2c9063af28bcb9e7b874be62776344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b8fb84c3a1dae47dea6bebb8a444345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d9fe63754f1f3d7b37674e5e8ba2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf109bd7fc711bde9d79384e9713afd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06bb5e1dd0592f1c22b15ae255496f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca81637f19e7236df6af8baf83f4018349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fe04944e4e24d4b4dc5f50c53be37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871fa8cf24f3d54f145716881f43c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5255ab500f6142a615a253b2bfd0101352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86789acd05c4d157a6f64268a413e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86d9499dbb6c1fba6e80a1e7cbfd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dadd3163c0616e8645129599c2a50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6126476dd7bb2ee610bba51f4b451e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff499361332f05c544ad9df453027357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9bff69b69daa63da5aaccf65e863e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad71a81d27943ec4f5efab958dc93e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6efb10a39494c636ff46a93d875f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abef3ca681fdfce77bc241d2bdc45c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73da0dd92280e1461d66a1f4771854b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa8422c7a409c1f571ff4bf97daee2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97c3956ffd321044695044587bce9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf783a3a80ce99682ada0c6c249f0e28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eccfe064a454d6e283c09201b7846d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814b877ba16ac39eaadd8ac0cbbfeae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efc9f24c8dcbbc43ae3b01445b7624368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf343cfa88753c7a2b75bda0cd9f30f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ea7ff8074790f888b43df98f37ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd73a57e8384add093f11b4cbbac7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ab6256634bea49b5cc63e91ee7a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c63113ca076a53a641b4a5d3e18b32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e265462ef80ca1b96a27f476fb814f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f5c8216be499c27e2538298e158b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651979b963790f84d30fb782d6b66c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da856a0bca318a4560da79e1a874f334377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6bd69165711a14ecf0386b7f5496a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e48216b744f4efa4ab239378a06fab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334746e247517520eb3a33fbbc45d08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66108f5b56a3c217d75872c4fa4ae8fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870948431cee3b2457bed87b66278c2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbf6f2e0d121a879c59596c9d8deed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c506a39db18470b4e91b1b2cb169fe2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571cddecdcd043252a466c6240669f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05725817bca995566396bb2f3c017491386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698ee9af33c07707e3bc1d7178dbcd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbd850c021e1d44c1ac0264f5c6488388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e466f2fc4f864b1f3693ed7359fa44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef271b7d80b0c874a7a17658a43207e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea650b362bd4532336fcb5a41f68fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab82a0c2e7fad7722523494ec23244392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ed5fa7e6cfa74df12c5976def6284393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150b99d0f8034aa2b3ec1d45fdd6814394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a7e694a8a91e644657f69440877f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c615ecbe35bb389bb7e9d3f2157c93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24907912eb364b9a9b97e4bf6d0bb9a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f1389f591ba78689032edd8e802c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fac1f4b641eb810723f1fa67e1b1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2ce23ad0135b611b959c8465f8ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39d8cd7cc9d08bceac0d7723e109f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25751084cfd679ced14a323977a042dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e4986639c535719ad335c3b8d2a1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5e7ce644c02d39f553f6830f4950c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef67534c5baed38d83617aa78e04c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fb2b03c88f18b14ac7b27f0508c96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d936fcd21d6641c75d2d45f5ce2c5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df174ef594b553629afdd8c0e10e4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96391ef52413b0c75b580db95a5f7db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68efbaa0e80782abbc7a1c99f8d7e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af51065e551d64a52795df980fee7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca30d5c0b29987618c0d38333b14b01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216280159c40c3dc7fefe1266d9d1ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30abe4796ce4388eb4eb68b302b9558414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a202f44ba6b984b30f01161771a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf70bf4fa058e0e5d3dd1466f994ddf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1cc051b33035a50f4620815d2f5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b8d6708811b574aa99e5a872cabb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230be3b414a40c471642c0299864e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880606048897f2a1ae51fe3f0d18ca2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e050daa804dcbde7d3becc675fea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24105e8517d8bc4cb4f37971e859a100422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b070572b67f421615af314bd37c169a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467a3a4df9673f2027e8e5c08013c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef38ca7e4e4d90b237566a66a82f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b276e94445a8b14a3af859f463ab10e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94714f0f4c4417322f2cde481cb7fbb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89987da7a4e5856933e819b105c4eb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04d6a097db259a94a6c25cefa61f02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f032a75d9566e6d7f34e49505dddbeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9736324c39bd276bef67a677bfc48c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4c16b6bd4a86643fcc332b5d1b79c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5368255c517bebaaaa09a3d1b24b4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f97df33776b29274461d1cf93885e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615becdb61d078ed0a7694ecfb02df03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df5040cb72b2f7fb0933147d87dea4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd9a2d53d11c268c3c1b916b329239437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7f1697d03e9a3806c92344513ecc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81756932b5c33e315d617b760c6ecca7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d735595d8785270d0ba01f20be6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e9e90ef6e54b7ee9e2fa7465df860441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c03ddf384666a8cb63508d061564b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe41c7bffd1da0a36b0fa5b4fbc589443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22c4ff0d8d7cd49334f9a26754cfc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e849a0f7207ce3e691914d07c1f2622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31884ccb8d11744960d6e30fd886f2d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23cc83aecafef3f757a1c7f69c1a3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4040c9bf147287ebd05623456e786448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd130d27877af5d959b00b22c18c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad2d18a34da1ce85a4fca64f24c77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6c86a4a68ae1852c246875112d35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e9229e9891fce34daa26f822067d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04398bb2dad464b41e3d8312a9621849453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a6b38610c89a892b3244a6f3f3ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabd45dd5ac46803bb8b01bc187065c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925425aa20836419ecc6bca8949b21c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02facb9f3ff8fa403b16a351a930ad5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f05519199d0e451bcfe2ac56adc782458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5896bdedc650ee9ff0592aae51ba25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889474fcf5fd91467c33f47a7345b9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce475c9198a453f229e1e75e9706df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eaf2c256554209a981ac316686f06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc902f91ab8e43c5a480dcb7d8289463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60874e40e8a3e51e9eec55c98b93eeb0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ce9aacaee0e82557872a6d2be65a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58889a364cbf9bece69e462b629c592b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e680a408dffb43a8a687ff7e0d8f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62506807701c749278fbaf342e58225468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b3957af99bbce3877997577ca153469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cf63ed2b5bc4306913592875f2a24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af04cea054818fc69a437adf7470d64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffce961513c357a84469220e4cc52a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605dc8f81cf58b31f8545e72e878a7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd88db43083d8bd1068eb1eaed9e1a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f06a15acdd14c2d9254b7d8da71e8a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5786bbb3186dbbf98e1e93f504fa237476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fc723766a97dc210f52ca1d70d53f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9860ab9c3d1467798fd404b0b23fdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ac6b297c88dca6499ab3dfdbaa950479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5c59134bd05243c042e0d6ecbf8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d95b0a2ced63bc7f0e2930e342536c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200fae7ddf3958487d7a19b0c4f7ee7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16db6583102c355646a3ef43ff84ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9455fbed2d6fde3d26787019552eea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2501bd9e3eb5caddfa7f22cb6a7007485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c2c9417ed9cb090ffca1c81c3f188486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a0c0206d441265a3adb8c5d7c7b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72705c8688823965410a83c68c8aee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51c142b4d6c7c3541cb2c7062d94f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c46680627bf3ac1472d6282150499490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74c814e6d2f45de73d0c877d93d10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6ea29e43a781c734bb8200f16447d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6656cb76f4f6ff78fff0dbacd63c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baaceddeb11306d664b7510db0eefe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fa9c3724ebeb97102aad9d4c2c0e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b44057c0ee7b814417e0ba3a4516fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5940c33abd67319d225756e0be556a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da30f1fcd509815f05fd754c5a7ec4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439865f6fbc2880950b1b6c0bdc84666499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46e75e9deabd4319465857c38450ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739253dfc456d7ae34bdb0822c20afdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e88d0e40c48dad4e74ae5b9a4a8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b3c5b6a922ace69060f1f0574d04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e21bf56653468a06b1bbc521c01103504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd802285bed09e39e637cd340fb5aa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb7d793106621e8fd2112148cbad6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c545cbd85cd01dcc7ba85a7366bef43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b2b539bc1bcdfebb6131d8196b54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05760164ce610bb2be101f68ebd49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ab5be679e515084d2de3ff12bfe8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00e1ef921ac8852f9db2080031e27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dca8ec9ec0449b305af68a43249e69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43547863975e2388d1176aa6015326e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bba0b0a7fab2fbdcd9646181bebb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08051e8a310a472c2577eda6746d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b465e60ad9b8bad3ffe2072edb81c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0951f00351dad958c722d0aebd8431517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f058a6cb535fc716a9979bb500462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d28719aab5c95055ff307351ec99b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8f398ef074a4f51cf380bad7cbacd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ae53eb9312671e8d675cf5a8ef6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaeeb63506b22d18564e9d4627a589522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71b5e2dcf0e309fdd601d9ea37716523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e789296ce209d15b7342b83cf49c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a15e17efff5e02aab83db4aac07f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda9f5ae39600e0c73ca416ac3a67b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fe4050ad0c81d3320771703c10dfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab124679cde06e897721f733cc3df7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f8e43c2049c5e51fa05ca04dbb9e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61683d7164a9d86370692498c55c1105530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a45f19b87863939350c371e705aefd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e24fc758a4036e993365e8d72f6931532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd2536580b324f91e8f646506509c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d67d641a362f0f3c69909eb319e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec54fb5870755bc180b564050e67e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1b42d3dfd2a1aa58ea32872906137536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80707b9d2da3c049753aa4474946d406537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77349852767140832ab89cdf9562d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832bb201cece77f9cfafddbecc2c057539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9283f9aaa3e6ca3ea8e1928c4c6d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0a81a493a15bff039c0ab3ca8fec9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988db15ff1415a1cfc8d3c5270e590ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7e1df3cddc2f71513c8962f2d3d34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f03d8b29b975deda5b7738b5ebb7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111779b4e2e725e2a1434005ea481dfc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9e60105b592eb373dc33b533231b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9503898ad84165c07da1a875369c84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3ee106c427904ff987b14637f9740548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b8922ef715685d4b90e1c30e889cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d902f25a95a323822a21d0383b623c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13275cfdb44a0b5bbcf6afa2978f7dfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ba2704feb82f2928005f2cbd573f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dedfc04b084e220aa6d5e5922323b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74a56535a76a3583ad1597f3ca6416554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f22ba2c6e81b934273649e9b8bba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11048de3d9fb2d6e2c2859fc1ac268556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296cb029e89ce3eb3bbdb1a76e4bcd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc4d8cc181bce88b95129b1443c6a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e22644c714b8fb9850624016f08d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad657441a91dd0aea4d81d271474d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27080226c72653e1b58a5ed64b2659e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c444a5a4c9761192200a4fc1abb0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706f787451dd0484bc9133e62d26925563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba796f2db6852a6ed80ddcf0e56962d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25356dfffc3ca3c954c3e70cdf159b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128b275a3393a79ea2603bb1c2766e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880cdea2889e212263e0ca708a87b9b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683926e0bc430b9bf8e74999ee2554568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a74792a3c72c82dedfdd6801d815569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829cc5f8ab9a41d36ac4f48c5ffdc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b34f9ca9ffc8324099f090f7c4516d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef1be5a1322e7e0335fea05bae32da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4571b3290fbd00891d9ea0ba1333573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6355b5638f57d0b91b113d8a36e50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb63d8851a90ea53252aada98b6ffb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e0dd941ac59915660926e9a4adebe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c40b4f2fc56994aa79e78cf3a49194577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b12e64e214304e0f9954ac5bd4d85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72942c2f704c460c62069fb014988579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01871abd456ad78d2977ab95b5bbfa7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b26df850f0f16a3da5b1c00bf9b77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff517bf9447c9f9ba674b053338528e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1efc33eea7327a5672aaa454737912583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3076811cc484f2f14644734e18151584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474675c80262da4be4367f0520027297585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c767ead548d8abc615aa923ca2fcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1430c41707babb1e47c046ab93738587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c18740cc43391644f113cf713d8ee7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb21edc43a38d4211ac4a81309b920589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4f598d55adcfcd467b83192a709e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4ea66e25453e1c3d8ca175086fcb3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c707e07783a727c2921cc22c603049a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b40462c7f6cc5cd08cfda4c50b9c57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf73d75dca01d3a1ff35c74a146f621594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c9151d94e0c308a53ae7750986be2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dd497b2d1bd6e88237b74d78761a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc36dd7fbc5fc45d15d642c8f8573c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a0373699b3d634e6017f123a8345b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d7830a8df8519d3e45387e9022e5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964cbf1eb4f882a0fe84cc650c996c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce2a3f8154431c06cb987ab62e5ee2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c536ae891529969ed6486bf4d5419602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c101d7f73f6d04f4becac749b9b46f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d580a1f277692d37cd440f209c213b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65699277ca83e11544e7b08982cfd9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990614629f2c2de930b162f696c23c1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a4511768c27633563980e79c1e176607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427b6a6c61d9393917f3f38f1d4ba5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35acd9ba5e0bae1333b33e24e425c34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bbf48f812dcc97972185c4a3833ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e703c2205981b1d3a56ef8c6db325a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19a7ecea30c8a472695d7e46eb94a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b360b982eccd11a334e76e2668bafd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c28c22217b0dffed9c7367c0af91ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd9ab2c303d0f4fdb3846e9d5515bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969b6c60cd7c4cc6ab9066842ec50a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df8e812c5cf0ba118ea2d724e10ae3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d2c15e85a3ea5c99749a8634f0b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13df19b8802cc7a7c42c37e3d80d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bc07cdd7af59bb30cac8a4a817ee1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd136e8b57983f6d58612762555cd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294acacdc192029e6cbe3367cbe3cc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea850359ae5dd32d5ffcac976fe4671623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d2eeb214f1c78eb8e6498721d33bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fde2517451e4777f25f1d71634eda4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0025d80695669d39ef1f472cc92c570626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c323652646b247ca4e7fe0a3ad355627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf97914ca79798ef290d5568ee99a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b561f0d99a032694c2797c871d175e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fbebcd7995fb54f939ed812e6fa37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fcb590fc342b9b04fb7471cc7c0cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdb415b83aec1d6a2ee07a9046b3c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0675851a0c78113ca1b3c1daf695c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eaffb89f287109bfab8fc70fcdb7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a487dd6db03d6da1cb0935d6aec60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ba1ebdb09f75c1264e5c4a87f514636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452a350545b11293dff6a08632ceab6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36decbd44a7e9a0a55a21791764dc6de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32e8d071e99dd4fc5b86ab3bae9b0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e964bfcae2d8a29f68d175085bb50fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451aeddfd1f0722ddec4fc3be25b463641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118c9e39b560f5e42849504c817131642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c03ffdd77d2d5fe3bb03c2a0fa424643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6eb5b38d7ccc839bc6bad5a1dbfa60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed4af5f091075ebffc44b36983e9de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59718f8f0e4e000aa511698df0cd3a70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b49e90f6c21f7f298df8afbc18fe3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c827421bcc116f63202eeedd7988648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aca92e02d9dfab8f045f310e0c906649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071824ac1b680b2920ec30bd503f19d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df43680150428c2b785e79b23f0f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392bc27c3338b01b273719b38da8ae7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09282f1a3e7948f624c0a1b59c8120653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e50277ae033b062c7753ec0c3d9ea0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71d5bc028cc205dbcdbd51a9cd5cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dcf16bb7de358d71d9550d6ea91f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c299bf5f1490df1e24b190b6ca709d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430dff7beb9f997db23013922644bb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ea9a8498cd67acc2b40302f18315659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ca9ade305af8621ac3e56484637a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eccd51ee1579d72870f31131b41d88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c1da91889e4fdb59fed891027b2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeeec0d5b842d85bcd6155185f20cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16c2fbe4335da90a7707582ba369bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529102d25057dc4c2902ac98075a8c7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d87b8cde8dda8a01385b550a747715666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0d40f3d7694fc6eba4375180c675d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39fccb127153a3999fac85896304bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f494e6b13908ce4816c5a75d939dd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31ea678144ca8ee1939260c28adde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb89a157debcfc776ed8bb563aafe2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304fb3db2567e7d9e3ccb4b91845d28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352b47e9b0860fbf91d79e9e0289720673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddeae42dee88c2c2308e40a49a02c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991eb8fa76c7ed492e54f3e93ffd8a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eef5ba00958b3e84e719247573a12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caa6ce4358cc52e35336b8608ba233677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a65bebaba5daa4b66dd348befd40c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c5252ff3a1900f90f782f7bc7c05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355202c290f79001d7ce617d1db8f053680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded022796f9173a0a1de92f2213e559681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d62886e15a49773b5566c092791e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc7bd8e732a7f407b9109bb254569683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f7b76fe043b4c61b0763adb75e78c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5791a004034f3a0f5ad3703014b84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a835a0bb8b0d84d5693ffd0cf3b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2dfdf6262e2792e655f4f65309150687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a873b1db57e31f993a6c8e8c73a7d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267a8da5a951dd3165dcd7c063780a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab7dfba28d2517c543341b0af44f43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47507e2b024d0fd42cca8cfd00701e80691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e790a63ab1ea96a467ab803c38e34f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e236863530514391d15404862cd2de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2881221dada1147fa9fc9cf2a02bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda666661142c4d3e849830bd00b4a99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b59d95002d033e5d28832e4b7809c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72682f6664d44f73618e4b4b43a9880c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1bf71f7d4b41452c584c8b66e8357698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1583329b3ba5211ce0f0a2be073ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e1a25802fcfee6fbd0a5a68b4282c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56ff4a5dc30be562afe9b8779d8dd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c36a4807adfd2c3fe9082c68f37fbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a3140d3ddc476f629f129071dd0e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ba6bbe99d33f0e8b224230e36aa8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8d153550b09088b5cdcdfa3a9b41d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb56814ad74e7cc04cb29c38684c7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02afe811a5db012c3b9d31d3630a82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225169dab7cbc848dd8049cedc0bde0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee5d4c9549100ca72fd69048d210db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a744d83b07c67b5c8518b89eee2ac46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b1ff648a44230412497dcda8ce549711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e69b660e398f8393ce1039420307a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680211d08a85306050c2632b1c4932a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28966ab57bc88c2785de3e7b6b4db65b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81230e8bd0872602f289e44b6352126f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ba1106210a76dd60b0887c170b335716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4671a7b215b6595e6308c72e8fbd3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede57d16d54e75244dfec129327e39df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99080ad8cce83fab9e8dd3ffbd0e807719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924cd676c4b935d3fbf5710302c313e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c54e2b9172b458f68e6d784fb94e86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810dc42f37381c2713877eee4c19e1f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac51c0aa5e7badc8133180c81b1bac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a60042d47f9361fa2f6366212378724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d812ec8da5b0497f7ec8f0f4d25a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a83f4ced077739603764064422fbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9de503e4318720aa135ff20278c7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc64258c70fe0448428aa33f3db0abb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c5e80d2b20b62712d6cb1b78ea84e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c017618c017698a9c257dd14baf96b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94aeb156616207a9b3cd79febc71bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784cdad81dd58a7d73242c96f95518732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eafbed1aaa41333c238f36ef46d3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ccd954d959348c12a7c0d343b0dc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b682fce332d34d6c0970d38a9bfdd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ea752a64b4f26d206e25aa44566f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b2b3654a126ad2985f2ded6f2b9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc47e1d1d4758dd8b73329622c4f35c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eddcec040c4640f79c4ed55c797db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4d7ceb4acbd3fafe23d71de49c38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62550810ca885049101a689c83d1c80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5f78db21e440e387e78fb667ae688742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a00e40f158acbb4a0083a5c52bde6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb118682b6fc4b4946f9ff9480a5deb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2bfe8008aaaa50f69f1823712104745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fab8e6dd36a2c01c691da7a09ce22746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027eadf2a80ce59f45c0b6ef85de80b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ac4a259a70f079f8c15105061b8f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd036750d49f03359f5bc17cbe4065a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f43f3a73eacaee9e2aa9e6405c18b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d4a641cee3006dd5598401c822def751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967774818cbb6c43733a1f123816e45a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4393bea4e9ffef8a4a0f45d23fc8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad90b8d4940d07c361c40da067a47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee423b7f406f0954aeebcd0d05e8d28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820daf776981ca34b4c51479ee2c4f5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb17af2b9745d57c8dc3e54b4b0cb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644555eeb90336e58e6d3d5ae61e5a80758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349681774709b07cc92c864b8ad5c73759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c2330709b96146a9d1e4c90881d1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c885e04c5500fdf63073a282380ef22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739ab48c6eb931775c30fe6e486a11e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d2dd2f423b2fe5f1090e7db445a8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe672a38f71c6d7e7f1cb54637344ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52519380f90053ee2c6ecd45196c5cc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f71ab5037e366b95f0396bd12c5337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb28f88afc7aea69d646cf034f07ce58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4520ce19163b2a7f15d6b92a66e055a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccb6a889bc312697baf6592e2ea03910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e124fc774e65bfc3278ead401f6f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca03d87d5f37a5896439a72db1c8d5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b3f9b2d84bcb35df9ca207bb097313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768b72759f93f404b1940138900d21914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1610daa0624a3b3297b5e44f76c6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798ffd6fbf58e26f46ef1a387bc124c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f4e2000f3cfbb594170b67aadef217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bdb84d84032c44d806124412030e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d37047a1d6274095557ce7420973a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c2b0cc33c52ceaf5a1f4cd0bf3b3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e565d4720451e3b67c1ac13da737a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d3067ad9c66784eb52bb96d50981e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea707a99b8add78a3a6850a4a2334f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5241817c23a88b5b8cb192f01d0aef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f7f7c8e78d26c69e15401a783aa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e987683102ebd0ef2c1dc2a680300026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606df89890c9cf0333556f6e5157beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fbd8e81240383c4d5ca07ce43015728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f89f868bd1f8b1cdbfaeb4bf9ab9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99624063ac10dd0eff1fc1dad701e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959c27c90375d25d4180f67c0140ef131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e830b599997e380e51a3a9519fb08f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ebedfa31e1f2e77491af6629eaf9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad32afb1314bfda0731c6c31a8b68834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e892ba3b8088a838f1881e33d0ff8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce91a9e7013d35182dbf9cdb503c14536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8fc386f555f7ef978af037e5cf1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf95ff80e1279751f3a20b46fcc6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f74cea12178273cc46c2245146b2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5905feaa95fe97f6f40beb9d3407340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f6929ec01768982b1ee0ae776386b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabec6ce2f7b0358a3ce959337926fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170108cf97f13e86cf75c662df2935b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e34b3400bcacdc422c0f2e8ddc5b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c354d18aab453540d1c5a380798da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ea49d7cafc971ab2617fa80b206146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61ee26e6a169701357229efc349ed047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf67ab4932a18e3e09f221d275b5b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab7f80a003b239fc637a2df5d9c4a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f6dad536846095123b6efa18f4f8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691727f4e088926aa4e808538d312a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc86904c173ccb82afce0527f551a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cae35bb85627dfbbbdfbf5811ef5fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbfbdf30144e28b9172cacf6cb249d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efd19d6d4980fbfea977ebb833ee6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574350ad22c1c0a858e8d8491e2d15556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f3a8ff06ee96de87adc03259449e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87103a1e3308440a129962203985b69158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c840303a0dea403036ad05d2c3a82459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06c5c9befdd3c82b2b08ae212c2d8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b0d61f8f7023204952e21b8f1c8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99123709902771b3fd9a2065a724d8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0275392f66246e11b012ce6db5290263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84b2ae46d3cebf930032b1e25e2d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3ee3fc78e9d2eda5dca05cd6920065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd886fb06a46731192626bacef1c0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ec365c143347141213e346245e4da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a28a4d037b51ff8f93ec86fe1e648468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646d25e02c4ecdb32dad11d1a287ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396507c596cd60dcff8fd36044cffb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8c47be6035876f3022b048a2ace4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e02941e3da28e4f6c5ff50d14b496472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262b21d0a6818ce4a9b89654dbed6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce814d9d464763e8326b33cc5a1aed674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90147ad54586c781a9b0b718086554b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081d8d761f7a8af97f7b676e87932376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064b50ef97a8291c40b04e364b6d78677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10140ba2f3a97aa189b953f36edccd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba1128abcc8452687d16c962c6c27f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c484401a2c7b722a88301a36e6138f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea9c5c0754ed779e186ec6805b4c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4527d26e7b3625710f546f60b41b5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67adb781a298d018161fca07112b4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c06ab66a5f5b7c5e80fd50d1aaf6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953aa963a059e588fafd88850aa73685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc8f7cd2b39736e17da249582fad6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aa2d7bba51632502e4fee1d09a5c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5140792d51f29979cad064a8a4af08088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361469858373bdb5eee8bfd75daf30089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836f3a5a5cd05032d69dfb0df65b6c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc3bebddce89d74a909983d4ef247291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434d7fc515fb87baad701182f950c5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce34071752d3d00fe3dbbb7dc16c0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f44e960c3cd294ce7c895e911dc2b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e6c23977df512d954df2eb565091395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b615668c63c226a12046704d19b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fc0c91692fa399ab86c382db1af9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137be25cc8a16dd59d58047e5c99e0d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d80beea94bb2f03e9e7dc03e4b2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c9bf22d94236d87b3b0767691985100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a992b4a9ca26ef24d44417aa062904a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3fe9894afb6ae8939481bab39003f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613de0a2dbaf4bf4e5943e34d2c357a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c7e1f4114fc501a53e5ce5774d5a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dfbe52cd3123a5116b54a75abc4e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32002b66225e709b84d9afad49851a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e31ee3a93333f715c0896909cc36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90307ae8045dffcfcf2889f64cffa3a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8828445051ba64af1c953f314655109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2996c7fb797a618b8fa42c338733110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723137e3feda509ffc9d28a24822fe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4108e36d15fb8b1ed00123adc69ebbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327821230e2eba4a25f6b7e492ece9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a894e1e96162950efef29c651f818d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d17794d7df8d504a93a1587c35be1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5bb168a442aa6ecaaa76232328b7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f669c78429d0e38f53201d43d9f32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030cb5861dc780beb39eb25993b5494118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e190d98c3f9bfbe2bca9d52b0c17b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bc326297749ae3e0376a9c83c4f09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f04312d26317b11eeb90f5edee3e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061bf425234cadf56a69dc17a9169a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1de537d7ad4fa42a11432b410730123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860c6b71a8800cc4ca5ab8dd7ead7c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105f918a86514b185d0ed2f558bcfa2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2b4af392f9bc09208de0847b85229126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ee28d85374a7fd3a3a99b471f81e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638419460e06bad2158532d6126ba4c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b30ed8ca32de7dcefa5dabf240aca4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f092833345109ffbc49d2d80be5a1e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f0b47605f59b3b6cd9908cd672b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258da496b66a218a29967f87c7151b5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06bbc49d5f2becee713f72d59befc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16960ed283e09dbcbd6c0fbbb3e199b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b0c45d5599eb1d753db87573f6363135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1cff5e71ebc3eea91a80a7c6124c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd186eaf80f65898402e708b466ad9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898855cd7524df8cfcc63d4cb77fc492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa9d448ada36f17234ac3be491c3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3c11ac5035235d11334a5953f391e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ab5df9c286f458c3841bb77b7e29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0a4094739586e359413a0513dee9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e190bca484f4d8c47fb6da34f465c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fda275b6313ca6bc5bad997a751228144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f5facfa779026f2df7f5c25c74a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055146939fa337db021e88af8282a57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea017d074fa711237f94c848e0fcacca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f8444acb105fc5de5c672f8d2c0e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179ea158d3f02cb065911f33c5919e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97684a4997a006915e5d4962573e5a56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22cd48178ee53b969a17e36e20e354151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca12f77c3290ec6ea7d103a5cb85826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ee9137799f7e6bf7c5717c4a1741c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b4e1781c29cdecc746571804b86b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc50f596294864fd0f6f37cdc97938a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5fbd1b9c4b71f3fc44741214ff96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26cb7f8349bb234f41abc9b394251157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2fbadabc4d032a3a9edf0d3082ae8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb571a534b3d1d35563c258a63538516159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaabb2f9adf213ce984f964357f691160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad598515365a1e2d71d305b60c4923a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d214cd0c1c3b6c524c21fb513486937162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b45a6e6c1db5d99922bc4113d8a76e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711a92c18220c234dcd15e1a7b9fac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9213457c9a73c216e2c6e1b203ea3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac0338d085c1340235b54ca6fc9914166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536764c194ca2315a404e648fa8c28f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadaf0c9899ca16f5480331a173c33d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293bb2c5f6421e733102800d25a3885169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138dc65febe5cd023e0ddeb826fb5fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81051f69b50b28231efd150bfc410a3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d37fa8423cd5974db06bf8b35eb05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408027cdedff3e9cf8dda294a490d2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a66e3c7536eebb40616dc30c005bb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5ceeefbee3c62d3705b4f877716fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4986f256535e3b9c22f0535bdaa6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e5528788f565d20e66803e7f4148177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcb8ffa7e677544b555b08d991356e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec88ef714719543fad85f5f00b78756179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ba30ce3b6d7e74f6c1b96395e6d10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd1fc1dee4d543af1f17872c8146b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c035bb8a8179b1461f1f9cdf923d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba01a539482ac7cd0ee53d7bb1abac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ee5728e681426cfd1fa98c78cd83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b949f0c7882d82e31a9cbcbcc5ee9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716c441b87c31c71a13c6ee9f62f1d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308c19ad11d977f3ffa79577a7a3424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92004578eba936037fb6d5e011b2c407188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d10e2e3af07b46edd479aa2220397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40822b75ad7d11fa05557e0c8b93125e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190945bf0d63d473514d45b53ab5d40b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416ef7aff44386f1ac7df8a104df959192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43268d0a2214f9ded7af00af997ebeae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f770dc8b820ebb0b145c44952984194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767366364e8bcfe5927e4e2575e37c5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2493780c18c96c275646e2e1a43788a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736045e64032a76bf5445a1520ef9b75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a5c8ba36da6f4832082fe4e5ca77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132729ed667e3cacf1bb2405177fc12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06d1176ba92bcb2ac448b12a79fcb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b216605dbaa6cbfc2421a2e4db149201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e5105869b90770754a6ecb0668688202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94d5981ef66c5d3607190ff28e636f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf13bfa4f6c28a1d4dd106d3bfa023204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc56e26bd8f3de65d1a12e9ae91968205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957656b8a95d2ce2f38b5cee0babd120206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab8969d99ed1e2b50ca300872e1d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a67ebe69cf8a58cfc59ecb3d6ab708208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd123d689ce96d154bbf706f3f6dc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980edcfc5597c83a11a587c6792dea9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25666b6e59799e5e224d0ccd7c3ff8b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3ec14d634efe8df110341359e3e43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e79e2aa7257d22f43dc7607085faea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31836f4a43546742e0215886e24b6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d49d59f396a1eb62ab0fefe5a4645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c9ac4b88c35bc5c302da4a048782b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2981061815f126055b4840e8a8fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9406da464c7517f5a236d6a35bea6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d18a90d106ad53d86643bb6a4b26e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064b5fd717f5de712f30874bf9764c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f786420ea335ab2fb0b781057f859c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e025e9d505e9c34860e6969eb735a9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06868153aac2b2842051c71b943e86be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5626a9a220fb0b0f4b3d1d7493433224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d889818947a7e0fca61b0cd912e111225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3220ce7c1d4a7dc7443efd0cf410ae4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ea0318bbd183e3cb756e51152fc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced65340a8eec2c264888e4d9bb233bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea806e25e2f357ef2ec3d2410e4c286229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b07dd79681bae65a3b95686df0dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e6e00f5ffc3d1473d941625a5d9e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd5dcf57e2bfde9c3748d0f542b3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6b0c842fca37d7f40b0b95a65e690233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efc279e5cce87882a94c56b64f298e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cd9fa5cf0cfaeaa2387a749e546d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba41ee2c3ce7490a7a14cee7c2057c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb8d702eae4cbc0791f3003d66f5a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e687b97ef6808c04312784074f5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa29379dd3c7b3f50062fc0c4f70550239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad88204bb46a8933ca2295c7fb2b44f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f1ed1828a44e8c0d0f0521846834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35562d65e97b094fca856755587892242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e512b775b1e5170a0961552ddbf31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980779b3ba6568c465a962daa1b6fb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439edbd82068e69747274422af30a0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a736e8a3c85166d449c4f27572bad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b005709cc5c1279f24d955365f4fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f15066fa2c6983241d795a5b16114248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3294abd3f28433b082063a30f4c49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744eaaca168db5564cc3dabb4c9d2df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a7d601cbe779518000c79d4ce96c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d6ab9eeb4c35e4d97bc600a0bc80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c132ca4fac14b809107b4b2aea8f83c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9e7701088cf6d5989dabe5b74ac9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea744609823b19eec2df4119ad36acc9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb513c9eb800e5ecf3cce390b03fcdad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04782a642f2b2194cb571916167c287257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077e568f9e5d2a80d6c2e63a5d93922258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba368cb270432d5ca84abe0d4a758f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fec0ece740d52aab12ce69d18a45d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e148215dc3143b1293543a7735b148261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5c7b063e886ddde1be35a365fe8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784332d1ad596a5dbd5aa118697999263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547975b630c33f7aad9f267f9cb800264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3b0768de9edbaf523e5848d9582c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d3a6d60f798a4c05ff603b6ee8b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581b93410df97786693adcecdfc896267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e41e75268e1cc68fdb0c458d4f22b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a711c0feaa0fb316977e513f9d673fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58dbe62d72e61e4e9ac5c6820288f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ca575ca8d6a3a962dce9181465b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ff8da723d687efaa3840bbdef085a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e11e44607e867402b396b581f9dad0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e5fcfa5a4fef1995afeb87575dec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78a072adfc13729be460ad8cb3c59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6704f220e06027abb7ead0637e68e94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba679bf636b5f1f4c51cadb4229ec9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047904f136f792648c86d0a7ad64149278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8baf3c9fa279816083ddd89936935279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d6173c6729c3eaf8d9cc779810ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6acd97d284d6d26b604a8268d2523281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad90bdac4440c1daa8de75c65b53a60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135fa58ba6c9a0676fad8e40aa121eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9d26e05a994b458cde87ee890c826284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad418cfebe155552fcb19fcf12621285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba01dd2f361049b97b70d91419c5e99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be90d2842ecefdba2cbe895e8f76ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ddb1ca210cd1002bbae5c5917b5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615837fd45cb5a816dabb50e8eec539289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065850c908a4d1e057ced09b81d91c94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee69263e54f428ddadfccbf6e6e6f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1f6e326ae9146e6505aca4ed07a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328cd9990ad3096814e3a9748174c57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb573fa0664bc2ec4b5da20ab3e038e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c950d83047ffd0b25bc0823a39aca7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4ea6db8bfe46704f7ca4ee81dbd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f51ac382e548fca8e30522553ec90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efb70bb7fa5a4213a4679b874b152c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915ed717e27859f1c30847714f2b83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675211e8083236ec2c513a9122e95593300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c444149d7d4faeb4b6900233174354301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a19812a59afbe14fd23a45284c91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ee79c9a40cad5f6619bcc85dc0c79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387349f7ed165216751ef93d29a975a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b79411736bd80b8408113187928d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f299600a1d8f0f3e5dbdd7412a306306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c84ac1afbf7c162de29c6b0777bf30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd6d71baabe311aac1a399ed1fdac5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bfd266c13bd6d274668cb26157336309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c7d88635ebf6aec124d4d0a606bbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e218a4fc7d524c089fbeaf7a3584311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f373b3f0a0ff7f627756c2691634e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f7e6c5ba166bb7254196dea7b2e9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1748fadb11809a0755421c09e20cdbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccedc71e110b9c53b09ce3819e1faf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0620cd384cee508230f71b66fa9ead8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c09acc2fce8bcc453bc3803809b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d9a1da05b68ff9f8d2dd03f75d0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a8d7394cc726d5deebb1bc533eb58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c6df38df5a3a63bfa48fcf6c4237e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ad0ac885658b3de0c6060f73018d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b96723ad064f5cce875feb0a69602322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573820318ccc30b3e4f3fc626e94cac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a6bcf324e3712a013a855aafe5350324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7560c0c2044c23c34a6ab8d64cd0a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b99009bc7fabde2c61459854515a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb096dbc55748ef37e29a0de3d40793327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9187cbda27e05e764832ed9b9e526328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439491be24c529578cd796b8851d193329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304af5a4ea4516c6b377ea6aa81623330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6de8f070ebde7b1ab16441bf190eec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80771c3faa25fbef75954d6344e12ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf54cd62c65f136f35d123bdd22d61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af71f3ece2b0d38f3911cfd2f04019334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b9199ff594404ef7a38e5ef7636a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69d123240c2cb49728c8f20ad921cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e01a5c392667d80da3b5f41a21634c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b216ac6c70b3917aff38112c94cb6d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6062164e054477961471cdaa3ae4b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902f024920a96f3866de270c2bff942340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f3c6f9e9adb55cd2213ac6e788a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3e6bf90797e510ab60b396c33cf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72ce66e8169156390cac7e8e6f52c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9532b46a9ccb5534f5a2623757c4f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2570747da00e5e496119e8be9719d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7b36dbf9b3692a8f775b3f0750e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b66ca2f559744e70f509f31a1c39a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031becbe4c64598907dff7f841e0d0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa023413a6416306489bd84bf3fa84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0402d875cd6060a3f08c97748610bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c244dff85b09adc392f89c5e9457351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f83fea48e8f0bb732bbe509121326352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d92c7ed578628446a16286daabe384353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aaf3044e09f0ceb4d7e187228d965354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62096c0360127105f3fcac39aa295906355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b22b6f31aa57ad4fa22e70653a464356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036415d21818f09ea0943855b98387e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b2e5f0f25a073d8fe942748d7845f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6cc1818085d26fd9599417b3a1e2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65efa99d4604c69ec7bef09e77a33a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b9604fab0eefb88f8127becda740361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f77d7385c4596fcf88cc439bfe2b86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e405d502a99f2d98f850360b6bb7f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d309bae77eab81dee9d9bd55526a0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1312561486827d4076cddbadb9d35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5c0503837502a69f7a552299883d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf6e8ee4e1a0c5510588b403cfea62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12792d57618c423a885c3256b21c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d785d0e9672228c48816d42d0ee4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c09f8c64c1a13f44c81a7f620c302370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60173f0f5cc7331ba9e7948bbca99fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852b5f710f504734917dd48e369ecbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04756ec0e2a6d329e1dead362884aaf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7283e13c29bcce14957a671d1097d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472692a0011ba5a0b7418e428256e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285b55ff398aea62820acb7f8760737376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bba400538dcb831a8fe59d6314e51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6902073d494b85fa8514f8eb745e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e34fb49422f42dbeab41c429e3bb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154230db2f1dbece864f48a259dfceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2fe74423a77e93fa3e2c3f5b2c7a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae25f6bef1de7f9b7827bce89d92d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9cc8fe7cc5bf35c589fdd41e8a07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c6243f63275547229176a512e856d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92867fb672b2895f4b3a6d2d665af35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e32a3e5bd0c116f4fd62c3635c907386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb8dc4331af34d4f5802b15c277bdb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf300b42fb0155695f87a80df8234a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20261b2c3f2ec8e5491acf7f5ac7c85b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c70765ccfc8910bdd6286dd3b861ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681331f098df6c2319474ef8caf74d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667553de9e34a28b7c3023aa8aa5b55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeae2b9edbf75074baf44e37ecd0e6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c1f33ae5c06c2d46f413bcb063dc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04771ff0c3d71cb0a0a1b07b42f8853395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669671a4af1220a82d135616b93deb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a54fa10ef022b423c2dc931b92290397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158fdf6560ed9797483d9c692e4be6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2510dd93f9a64b7834e89e480d7ab77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db7da2019066ec39360faf1a268f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d58010475398a596bf7a92d6a414ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb753d1cf32983c9972978df2a7ae17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09ab49da4568eef9662acc3d4b3236403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac84cec335d9c77eaf3db39137157d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be2651a0a035c81042bb9ae06107bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eb6745c9507b6c24ce1b52e255346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a04eca9b7650c053e397a7cbb0f25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083d9cf410c7da2e0db313ea7ab9456408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177c6b2eb66f655a1e2127c72b5393a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466d09af88ee3823584304b67b7819c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88c2a55ef2c870c6f275a2d1d95b4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc5d6746de1b09a128f48381e7cd06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192433006345082170475cc5137e7de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13f0189de8cc3244c485aa223d76bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347330d62250a406b08a558649d69c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ad7d92ab07226eb4bbf41b727dcea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934c1b0578b68e1c9496948e994008417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a63d97853ac001b74b2c328e06a72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90378f8eba6a0f1789a2951d060c9c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b82ea9afde3a4e3a12fe74741281e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888222d466593a69bf80eaae28c41e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dcef6302861823ef697a610d91581422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a2d74d4fde4c35881562299c3b7f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150393f6dc99be3a60a7fc1b11566ab0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7130733a063a8a5813ac5ae0bffa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0bf0e250dfa1c39f0231af8495d21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e99e173b67e43ea54cb75fbe972e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd29eda21b6c072bd30842375d20742428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3534cb5adc10693d9465101bff390d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0e89ead13d02fcf7e6bf0af9167f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195a355a0662afa9a1d88161e5f9b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae1631ca4f62026a586e0f10abd04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde53ca0bfa3797ccbd2d4e3dafd26f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf379cf876cb612c2bff1d4b47191a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c185aa6141bcdc16c4c3c05b9e385435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a26af71d79cac54ab9604ceb7da98a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc7c31366c7b6cb84aaeb97f236bee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a641554634782bafe285f00bb2ac74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d8936787da09a5196b70941c9704439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5855a40e73a793282e3cd12add80a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf36c04cd5b1679b0932bde04f21ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae53c25d9a23ba6d86fa13607746f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4080a732acfaf521721b116add06b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7611a89355a14950dfb0f793003f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6671139b840b8586235afd1825df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283b195edf1319f764133451b2823b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc31f46bc4a2972c138c7882ac86acc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea54f3e660bdde9ab6a5a17d86d73f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf932df3c1a1f73b6ac1add078db155449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c3c2b27c8fddfbaf19de841bcfc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7358d63be2dfc548659fd2ca2bbb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac4b04d855e375604f950cbb538649452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1931e3feb4f8744560d4843365c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd54cd6ff147d27236833c08d2934454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a183c6633172ab99c03b839a7c640c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847605346007c3e55b873037d7e43fa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7932c3092fb707dacf44a69a289396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bc338d9960cadb2be600681d11fd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e5d1202ebc4ce080e777c5ce1977459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8467334fe9f80878b0b1f5e3a21470460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c15e751c0ea8c5d56b0d2b0b255bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c7d9409bbadad05aa42ac567f716462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba046279a1fc22a1371f4c55f07033463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a06110d0f9993b623d541232244b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ee5d2e18bdafb2010b8f49decae6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1a03380654f65c9872af0042f5ebe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ad4c840e323089e8ba656596426d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a55f44cbf94a0dd0e86c2165aa5546468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d810070d31ff08882cd0f16c7f2033469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd983d7207ab3d9060cdc38b889c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1955e29b5bdc77f8bbbdd8463e6feb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8425b96f2b22d3808c342d7964c79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440b790bdddf358bace743bc33ef460473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dd4db2d71e764852cb3d64b82ab72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02176e9fc8fca56006a613b19b7c86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2a9cfc66f94424701f9c92bf5264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac4a6df47b2a04187387559237d726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ba1d815990b83d2977f0a49da5b00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea648738b846b6f9b8adbb082bf030c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1647f3b74f7c43b3e8a513b0185a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee289ee39417cd1e74687e53abff65ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a486552c581dc09d7efb82b52813f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76bd4f67dc07539d9b1d7b15b112b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54e73d73399cc3e13fd47f4cb51b1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfdc78136fd8005a01018504a1eced485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe84fa5e0df9134545bb1b619e1b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ed43f6d9b8fd05762eb5c6df80d12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c920f1c1516e4d2452d6c64896d54b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7306bc90e130bce1787bc49e4f38c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7378aafc56a6eef338921b778680a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b62061bd5a72805015518f0fe6225491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e431c2f55efd7c9094334212d9ce8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1434640ff7c4e84228f33aa314028b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078976d6ed28356375b249a1e5c87d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0000eb1cde5819f418edde4e7c3add9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e05935e500a23487382e52748383496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195445ae7a14b2f79bbbbdd6d28bdcc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac57f2c80890d50a5773719f8c2b342498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b63db403ec28cfd0112a9607543e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2195de2969fb740d30609355582079500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cf70b77c71cd1da704d11cd45a85d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8739c5f6124abd28b15a54684df5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f338fdb6e7f02e699e74872d10b7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf443e8518e3e8d7d79c85ebfa780f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8f54098c6cb0c33f2c975cab5a8bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d6acea28279d76688bd58537b47c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7a6d0f871d036521ce6d55b88842a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c698a52606af59d1b0d6df53d2b189d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02837a70549adbf7fd8ff34307d316509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c27daad347573b47f837ded526c83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67fd9ee403b8929da07e18abdf25e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c14adb8494fc50257e159c3ae61d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684c15e074d4e9a49a7da05e9133249513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42185999892765ca88970ecf5205849514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec131f51dd4f6a05fad3af4ae6e130d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303f74c7a315b2258e4e08ed1392fe2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffcf7906c7ea579a6d2576efcddb48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc104ab04a5bd6b1de7cabfd3b216b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44e648f304bc13371e1cc18a6cfbf0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f48e608a483815b36f2954de6849e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ef9f180277bc3f69bdce701693924521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69663df6d2e135bb6e2fe1aa6eb2712522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de79bea796e6f852fa3680e74af9e51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4a0575c9e1c94da5e98933eb0d411524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b20ae2c8730572e32463d997e767525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d57fb7445af91baa701bea6c8435c9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2badbc1a51ed076ecce03c51d5af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8217a66e4f864f3f7d4c71c417fe3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c32fc9ea61c2a4fd3f8187c1543a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3ba1a78f876e47761c0bde382349d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30bddeec9a5b1a27f3828d422d7c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc05885996c9a1de5a6b0b025dd6620532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07fbdb8f5e18338b37feaf0a38e28d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f456e3c2eb91634e0f65494075b88d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a56d2531e668c98083b2ff3356a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416a0fd43dc50774c4654636788eb1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4ef349c63d5cf97ec9a324946f618537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f1489b549adb3474f729edc6f2050538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24a74718805ad836480dbcd139f5dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc97ae5425e0ed70c7147df48c7cf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9756eb4766552042ae574e6f830ddd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597cdb7062fa01207150dfdb9d23c1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c4f3826e2c434b74be23a78ed3f5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d9a570000e087a7797e79f205393544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85880977cb2f3b4e2af979c0acf53a53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e600badd43ffa388bcabcb7a663bc56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623a29c30a8a9f1493a5557faa6c9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e651d5cd8cd4bf4c35eed28cd0dcf3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b88028420dd21129359bfdbbc90d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54650eef50015f4a4711a42054ff6b32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7a92c8081b87c75fead359c79b832551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb31a6ed735268b2d4677ff8a167a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ca34ab96f7d7c445bfbc05760c60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae537567ed26fc43c307e3d4731d2329554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668adffef7a0526d4b329ea592b0bb2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e24bc05bd4147f9f274b9ea214839556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b553fc9a2612a719bdecdfac350e85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984afac8ad206b25788b33b1b2b4ec1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597c4b492c394c605a98cc50c5331f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1b1a04415496e8111487081205107560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1cd0d6db9249b83836049c310546b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a07f9cc471e84bcd1cf7fd309a40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb728d32a7866ee91d213e3de0a06d78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7371f042b4454da4d885d6b41de8de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce7b840754145ba4cddc4bf288aaf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bb32782056d28b18a9409fd3efab8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015e19386da8152474c0ccb875c091567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdfbcf421d9a4d9fdf8bf130fd6cc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d1589270f89436e2e4704495c343569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01831bceaddc158b63f7c6ff58407c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b7d718cce43367726c01c2ad928bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab716030b15349be415c6daa385b42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf3ac5dbd4eec20833a5e0d8045f0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0403f84e6e0299167749fcfd2c20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa11c4b3e1ee14402f35545c48214575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326317f280c0c71f557d950791eb198576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737d5ec5aa643c6fdad860331f232f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5425fbd7b0fca4eeb77296e4acd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e62d8d4dbe487d903842bb9c85cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a618415ca9ee4baa5b41e6d075046c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4317fe408ca624770364b805bbd6f18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4893b66e438ba7ad41b4d6e844e1a7e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc22d6e7d509900abd10a7177d2c5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74535fd00d71ae8cf38619c57c330569584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345709b27f5537848a8a7940fea8853e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c8df51347f789715cee4148aa9a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aec8dfd26097acfab3f6ae2cbc59e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764d08d8288dca7c3b4536c0ecb665588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fb8032206529d40abf414bce81fcc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d7e50799755bd1a0b29167ba056c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a175d7036269c440d86d6cbb852eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f004c02a0251d14b7e49773b9794817592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e8577ddf862dc236d52f8d4d27cc2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c322bd6f2312544931be7806d200161594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd52c0b03a58e2a8c86c93f3d69bd8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d199fc52f0465a2208ac41fc4a066596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d61478c270f2bbcf8b4fb2e94b4d00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe72a76c5c064df0f59f9e05838797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbf3136c6161a0aa1ff8ee093b5b78599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d63d084347d4243cdf6a8d7a6c5e0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df98437d17f6efea99c9caab9e16f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f6506944dd887036e43a04350c11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806837ee0b74822e1e8482fab49b88ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4eb02409b5f8cbbe6c52a29872090604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9bc911ffdc7f44c5bdc78f95586a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566b9e243027f064899dc14b8a2717606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d8547e4c3a21c47f8a78f3a4c3c23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050f5457ca0a6eb8dc03528af11d1d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e7bb5f2d04252119b2b143014da60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88390ade0f4fe6bbc63a3cea89da8dbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98785ea9576fd94f64e5795d15de82c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da842fc423e8a5e583aebccd7aff67d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24540ceba6358e71c8c523cedd03fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed51385627b9eb39608d8c95fafdf92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43c63fdee1598be779ee6388d65b05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d04ca1b4864c22d5faa911169ad45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58195b5b11722df7de0e3fd8645b04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75333d5d598c384d31794a288f231cb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334aa86435ba20d91911b19368e2ea4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae57bf5164f5224d90f994c079bdf86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1136b8ecdbe75f3ff61a7ff4a5816bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c986d7b498fcc85d80e9d3875d494a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e19add7ac7143c2eedab9afb5c3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c56f9e7294c5c9c400b5042a211ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b81b1eb36e73998555d9d851666e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d247f565f9c0dfd8d38903cde133b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f6f50f3111b5a52cc037094bf0ce9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a8f232d8ebde8b94c731cf8fee814628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f1ae0dfdf7faa8f4f3dac121037c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1696d317d2d66ab45eb04e5c4a3e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ce40c2061e1d0b9c5f6e93ff15e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2386d31c58cce006d64f974c114c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee84766bf14ab860b9d585871d519633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca43ba65f17b9eeffd835792e09af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d404a18e44fc6566b98b5b7bd365635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af4c5fbfd6fbeb7139767f1d2496ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da794d2ea5c3b71ac51b77979992283637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f30de28301532249f6eb0699c831638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b55a4b0e7c34c04245ad5157a925639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76516d8b76f65016c18046beac938640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a33356ded47b1ef9255f9bab926e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3688aa074dc3016c0b6a1cfa14fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68ca1e3a3e8b46ee441628f6da0e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef14d79349d21aab4d7816354d0e0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a03df19909b125338e01c0da115e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f942a11b4ccd924cadf93d0444ef8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e67c4a9af910bf9c49b4728257434647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0177434e216b56beced800f091d821c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab78d4e2977d842083b07f823a6cfc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83cfce077159cfbdbfd3fdf0e67350650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c5e840e8a51519304a3ea00214740651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae78da3982bea1eb25e94bfa88cca79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9f02f0f6a5594c8bddbd99c40d05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d91a7be901eb00817806c5721ab2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71806b393a9c3a55c8f0557d79e4b133655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2812efe581104541687c52b36fa99e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea37e02eafcf517ad82b852dc192f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b09bd1f4b367af8a8d42221d8656a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b857613898e2e6bab36705e56c789659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a91b5babf676bb169975b439cb83ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e11b230a034f688f327a58e8a43a39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429e55dcea7df0d27b35f4e3033741f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711c4439afd4b7308faf19a4406b6ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b43ca65ea9631f159cc6b3a12caa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b17e1dd034836c1420fae238c7df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f3a8f95580bf21049514488ddd6a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c8547778bd019b46e74a8c1a5c2c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7fca315c91c9e127dcb3ec5001e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b21c961197a0948b28454106531dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d8904373084cf603bc0b919b7161670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811254bd94b30d35292b81c46cd5c6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f62c66ad75d4cc6ab8f9f20f65aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1143a68d75a74c023443ef5e43b69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef82f0f93875f409ea9113331d17b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb398647e5056dfbb8e34832d2168675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9e1ca59ed4fb6036c47c6a147c2e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e7e21fd9415924cae1f436a4a54ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a079665d4bb1addc4172cb894e3199678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99655ef145d0bf91a2eb7432be601d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794fd85b435e709d5e51c2d82e2c05e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6496d614d291a1ca960dece3cb661f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d00708cee94d38ec9e7a467622aac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92edd76149d3cbe35d59f4f0e492a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a58df296805f60f9fee4420f69a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab34912af3aba39d717d2ba75d7a8c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e018b1594318b5f0808ea54d4d98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ef003304e9ceb35b641e56e60e68a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0b01c4d5b8f73267a0a8f7abd96f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb813c5f3330f5ab42876e5514da4d9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eefa1f962278010710147d74e26e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35847beb166293026cb84a2001f4f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d967db1c05ef0d7f34b8261ff5766c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd10b378fd3ede3bc4f2bad390cc653693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeeaaf244a9270e90459ee511ae714694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045d71f9eb774decad751860c649fc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070c69479dcf9105a84b66a6fb5a1d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a44923f51785096e51cf23c7cda4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10d395c418a5f8687594e1942beea2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbcdaf7ed079c21ce0e133193c5f52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665ad86ffc70186343097820d7e4777700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecc612aaaf418381bf6fe288aa2101701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21208eedd9ec1b9e0bd147009247b05e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b110d8d51d91d94c4de38bf518fad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3ebb028057ad6646c7d3a0e06405c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94035f1e50c7a71bd43849226b4321705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2429af81b131d550878d9d5ba7f144c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c94e6c7cfa0db6e3dc2d43e33861c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f9da4e420f1eb7c832981708b0798708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76e8b92e6bdc61c003931b5240f9bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb65196c473ab15d8d95bc4907e1521710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f39c43389f781ff161546a2681b84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8fbbd5164b1c44edd96e568b9f5f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee4a1830af2ff6fd809e671092ec2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e172c385912ce8f020b40b27bca4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e16f455a3e20165d791b54a4af216f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838b1a11b502f858bf9e6a581250c80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c83a25649247d016d6a78eb5473f68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40eb37202ba90d1ffc69b03001d71e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18716b685e49e36f4bd5eeba6f87f02e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d592de815c9a0ce753eb0320a4bad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03855f69918f03c9ae06229d3a30374721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0efc87839f9f68f6bdbe39821ec86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2718913f410c7f4bf8f0a3dcfa6108723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690966deb3d2d337453982de35a360d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b29e990b7dc2c540484531bf5964a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6b1732e5b932e2b73aa3816b76675726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5388bf5e03beba57de5638058fee2a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c42cffabf3e01ff832b180d6ac37e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc479d30bdaeae7ea44040af4daeb7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da79f3930a9df13190b6b4cf88cdf2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc5d430a9a8ae29e09883cb54e2a6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c27f2e0c103ddc876a98688ceb1fc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf977e88d5b6db4213afd9724da1e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539eae8931f8ee57e53f00ba1f595c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e563f627ddc02a1763158841b1defbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b026f53fdaa1e818887c755fe4d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2183d5e1483bcb9eadc185710d605737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390c1376fab6d5f4c33acc5f37d3917738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943215be58fff71265f7201afa33c21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f73dcded002fde784c3660d534c7e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68ec70deba6b451d1f96e2f88d16ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f1e0b019617f8de728f8b72c8a3e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651216f5bd7ceb8ddba7dada8c319bfa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9f2b88070850124de0e566be0d087744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5352d53056328dc58469d3e8b60e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc81a9e43bfaf0424f3fc481f31fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c1be513c954e3a6841d9346fc876d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9443f2b61e00175736ca133b73302f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660f211b1d4a88b8858c9db3d9b546a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ccb4c100d430d539c1718ec18e49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b3baecbc305fea5f1e43e8ae5a0f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb7834def82c7822b5b97bf73630b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfadeba81ed5af8b8bad9bb7ef50d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b04c6f694f682688132dda974d1db3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f92e0b0c892bf63bb3ce7a21e5ad8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820cd99c9d63e8738a83cd32a0f5802756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239208b67dcda72dabd8cf19ccbf36f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d978cd3ee5e60118586e5baf6511a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aa040e821442ade79b7ce40867b30759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>