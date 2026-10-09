--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c8d6bd48069df54c4b97a012f7211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660ab3ae2b564f439d76a3c129f17c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7a9b5576012fba0f3602e20ec7eda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b996c8cb980e61c9618b80fedde834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eea743f88bb7dd8666233ebff7c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbeb4b4bfe44c5ea0fad569f68a37b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30922616ee7d6a03704a0d65f11c2b687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc409afef9857f9eb8de593ae31dda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990435f82e817df7a7857f1a497f2af89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b09f94ddde4ed6c92fe927cd663f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae0f5a1a1eb8b967ed55ee5aea92a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efa1f11cade30218f6015b05dfc71e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dfb1d4d5dd4f01caed9bd67a48d7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e1a8b78651d072a701b502ba6895414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18c303e9d9ab4c1b402ce26b3055115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47645566a9db94fbffbafdf6cc5fd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8579f6aca608b8962cb1809e1efb2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5912f7456b1b7d18e46fe8d684ff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4b8cceb17cde1bfc6e911ac80469419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee30aad17563eae10abb33c1a474a4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7674b0c968a64e985c8e8d9931be1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455708e0ef4153f5203b7a2f0f71b59d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e290321a665cf74d0265ad5c6afce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e58d981fb089562b20390623e98624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24950a5212876de90931821ee813f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b4e8562c0c2d9f67f3f3186e1da426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75e739af38bc7890a6124aa8a6e6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f30c39ca6df7bd572f337136dfc8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa08d65454c13f9b37bc5d756bd7b0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edfd30af4376e38e64a33999d5554430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639489b4b540ac6622b48816b7280a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb244ab260b34cf79d65a70a777d0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af22b4e1fa74d0585371f27cc7ceb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3822a01bfc03fe17175cf96c7411b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a276629957253d92abd475aabc3a8e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d3029798b678a0378640f68de7c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8bc05e32a3f40101e1001dabba66837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63537cf3d9054856e4e35a98a35457e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a0bc5040712dc230d094a60c2198f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a42b04c92c05ebcdd4f681dac5c1c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09710cec0c4792a0b5120cd2ee051141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41480b3e6e4b104293317b32c9dc344842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd871a904ab7187fc694f3ba5e9367043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6be6d729573e293afdc4d214cc78a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e73f8fb2a5116b72de121686d35d1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b157f6dee799384fa6b474203f47746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b200ef733e9b821ae6c2128e3a621b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130c41fa111b0c28d801d4af24f3c4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427072696dbd94ecadbb6076cdfee00349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96510bfcee1657e8c0a9754c57da278650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c8b7c597479aa5e97212bb2d3269051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ee7fb5c6cb8232ce5cfc9d6b31f7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259d65046ac3492f2bee74de6935f0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0633fd7c410e3406382aeda55a032a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb10fd4d57f6b89d1de24c69cfc06fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01bec9e968df7e209f78a555bb073f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e887dfc2521006cd51a410e33cf69b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dba68c42b73a4050df00c72943b9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99536ead1d466df1f52f437e6d035a7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc4ebf0e00ba47b5d5dd4ff2417f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c03a499b44e5424a103978b78825f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530db8339fff516b6459089375cbe3c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebae78b111a3298df368c572d980e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c6e82ab4170293fb3943c74eeee8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14071855467a836d941d193be19bc61f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ce9ddcee5737c0fe0c51c097aba766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e87edf27d9f124b6a860b8735aea0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc285c57c6e724521fc61e20ad3d1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa7d8888d79c8a631f29ade1b89d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c54b7ed2ed3f76c5c1e8eca1c8339b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce627b4386d25788d035a422668c55e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af367dd5f3f054074ed4541c460cf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423bd327ff203db34f9f23f5b68eb1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29aa58dadf67563d7f3b71748e5afc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998c81a98cc345b534219311e756d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6822672db46d77db80edc7b9dd32376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953607d2349e85b3f6469f76391057677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9c76f94ec2961774929f40d5221e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591dcf6185f3bd2fe75cae69365050979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dcb53735530f1edf23ad15ff39bd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d13fa2c42d684fb36be1923701e4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7549843fe57f5d6a57a2ae705c34a5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69c1bf5922a5af978b4233785fc32583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7b27424aa279502a53535dc8a9fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a938e7a9480a113fd3e9b893e7457785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc0e725862e2459cbc511b7f66f96286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f0d8acbd6e4b09c40f123a0ed5e1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef35c52a18bd0bb1bee6a04dde9c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0094294c974a30049913aac4aa2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a50f89794fdb282f3bfc3f63847f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5a09d5ce9d1e29343e29d51ad52d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628685e88c52a31efe5aa59ad8e29892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1b66240551d93306a55204f4d39893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc007ac1ba9874767a04d91f04e6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a09c4097db9ffd0bd3238fa51509d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfccdb0657d8283e795fbd72c5e51896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5eac9ba8909cf507395e2c905f8a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1e45f5377a8be0f3dcb9d6f23cb3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035193894bf01cd165c8ba8cc4de85599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d1de216d80b43269f9db673ec4cd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c38220c296a24e13f93b664db90f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b49ab66246d032af650ff6c1af62d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d961adaa5b18810bfa21bee31e6876103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc75a2e30cacd8cc2051310fc970d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e042b9542d918816b9671f5e26da92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e567b64088be05866bc51a8595f428106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17ea474a445b9163ab08c0bdef0f5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f806004c2d396d82605f1952128019108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947362cd947338cd6e529aaacf0433a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cd7198cacdf615de349201c8efe55110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35981fadbd3ba9d3ffcbcc1c2fe9d1f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6988c8399be664179e5f24a17521112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a6cf53cbced3d361490d305e6f160113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7bd90b011cf77f87b5d5b19fa62c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce3d09f12f02ad5c2715c8253cb7ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410acbab6089af3dfc7d8bd70a1349d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181247414e525d2f09766a26d85c4b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855313448ce6ffd1da9871ae30890ef8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475caf4214040979a5a7fcafe43aa1bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697f39d6f2b4c9b74037341d3ce308120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b4b37c793d5b21b92ee4c6cb1abdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486108c536ee6e60ae45297ed914795122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c420375df0f32bd875c62ddcb3906a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30bbd1219958a7732d181926276fed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c866da40ec286cc166458722de871f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498522ab2a290afbf43b1a6a31fbffaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc021afb25796045247b60d8a9a245127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc3c88a0a1cb472fb0bbe7ac1cc0b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3ecb47c3efe52d833e13fa211d4d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91778d6151842608be08e67614844f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8982e06b9150221ac450371b314b291131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9fa0c494e22c5d126647578f56aa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f210b3694c4cf59bd21792b4d13ebbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e3be992e2a70fd5a9f47cd86382e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c024233ea0e5cc2b068b67781edc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ef69e31e93819ab7601c79fccef0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1747d719e1eb44a483c8a688a55aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41fead65862ff47852082c3538d633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e95b87983f23c1a76a869838b49ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84820773fe5aaee33b1307108ea54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb9830ded1d14a6cedc4eb024b4424141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62aeadfdd7c26c7c6d3c834daee273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40388917ffc4b9d10020b4e4c7b89c0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e817ebd41c5713d3a670e2938ce7b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bda94690bc039ab961d200519259d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebafba2e3d4f30ee4fd5c541bee0c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9f9d7d17165cf193b0aa8101978c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e565a23309896bbe073c1009d217148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5a426c0628f8a8c99ba9e9c95ace149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb44f85c744dad2f7b31836d02ce5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5f974bf8cbf6125d0aba40e34e48f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f53d58b30e98c02fd8c3515d586c31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde71594cbaec729c67e1205d00779d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e99134f7032d38d60d6af545c9f4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763acfea63ba701ee68b966ccde6facd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56090445e8cf08f8c15b8f400ac565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768f2ef595f9a523694f18f27b24bfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70d8c44b90e75a3c21f399cf017731158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d654bf175ac749537541c7d03755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45303aeb6f49ce60c1139061f94ce5dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc0c95ad8ab243c21b2ff3d8e5b4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb803060b124409b7de06e7df14febf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff0f966c8c1d1ecdf1a2259a286ec1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e724b1d61c82f5371088d8273aa3e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06eca7687563a3a7166ebccbbf6e46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e47bdc58e369034bf575c32a3858cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8683e0b94fa2b40c56b7abb5e760807167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece72be94355f1a8c9662c207b3c402168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cfc69b24984b8fba82dbb0995810e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf23b775b7cd835a646228faa4bc4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622c22f3da273723166b8f041b6965f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc16b45a4720cb4b625bbdcf188a59e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d657ae0405e010095dfb705b3bfa0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead31aa15f138850b4461de03c0a9c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198bd1bfd907ba8cf0d8708f03e573175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d5a199767a06d12aed8e32d9bb3a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dca4bbdcb9e450aae2a71884e3877177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eec5aefcae0981c117bcca3bda3826178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb53ddfe9c9503e1ab7c0ea7760565d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b068c8673aee3e4ff89c150a1e59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4a1622464c982619f13a5da12d88b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf1fbd6783a79ce75507694494a9ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d8c117be5130022483d318fedf2b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013bbc9681ffd9b74740487aa42ef86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8a06876eb0ec1871b4101b233c74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321f40ed82304772e0c3a02c7e901a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5ca4b8f4bed0423e481ffef998e05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950342317c31bd65bcaf8c88af162d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f6d203a07bad74d0567450b1b1db5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbadb388066e9498373e40fc58ad93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9dd426f42aba89cd7d02673019982191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8405ebcb1a13a5d698988cf2c05422f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a77c09e30d12c9d7895fef8240b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407286791d790b242c768c044be7a1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013bd8377110310bac21e6bacb714d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6052bd699d6e8a333a532777a90e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868ab002c98d9454c72c16d8f6f2fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f3c2a6f8c428d94daa7268b8cab79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db111b79c6115dda591c51c2ed27c8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ec23868cf2bd70ce55b6f9e24f23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f83b3f007f46ce379c3bfba76194201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04497f4edfe4de1ad73d36183904d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba7a1cb5ff7530686bed48895eb41e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63501fdaf5c00a3cf4a8d3c6363f9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c934210a02f59bb7f3c5f9b4675c2ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff3725b097bb33770afaece3982f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d4d75ca8b9b93665f93410478a42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76246e8a56d4939388cc596616859c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8d127612180eb4a9dfb586bba9e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9360cc080e79c67fe2a1402daec87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07453bb490752f370a2811bfee2f55cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235e09f010d699fe8eb4a0393970d76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab3673395491ad5b40e3907f1868de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e34d939e64bb75513a0c7cb253db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce30d43bb0338a99c6ac591f3592b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa761e043a0c40c60e10555a0fd44a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe51b5b978dcf59e3d8cde7526a8ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7fb23cc9735e95968b01147713047218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632b6cdf4ae3c7325bd84307e8d3bd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a4691a1b2fcda8ad9fb1dd0669f09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775641c3c6ec6f25f6c8185f1c6d2ff0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab860f569cf64d04d0b3aa963d904b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ed7440c8ffc91d5a086cfaa480163223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63417ef1f2b66b7011f97e422f0c7c0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d7a06e7b25e989a96c21ff26f307225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476a249c96f30918f242ba1babc57d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06173ad7bc8f4d9a22be7b0706c969f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beaf676b13e18e40de176110f35e82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db3a569fc67f03b659463431e7deed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e13223ee4955ee786899c411b19d80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853ca4a4ba83143aed6fbe1dfe20fc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15845e90922377f31dda07b9395c6511232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be80072a71efe87a5ff854ac8502a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309492659c0cdc039314597ceba3a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a3fa7340d8427992b0fa249d51240235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62bb40e293df62867056a7e837920f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c7c9d30bebcdd57d7618a3a7081d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0736162e50304a2a10f0802d086b9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530833031b8a6809709e00e9412f64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19373f5e416dc7e01e84f920a1037cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6366e769e3ff6e82361e4dc4b337b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f858997850865ecbac41993341eab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01f257a5264c69601448ac5b870a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc88942f292d71ab53f1bf31e38940244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799b7ef4f22ee8be3dc8618a2e1378e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c96fa18892bb026973fda00717731246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00ebbbd3c3c6e21646d81a9309133f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f76ec9d27929fa3ba78ba98c0b34f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031567b67e9f3a781cefe6aa8e85cf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054386a326f5823ec6b6c9828bfdecc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08995d4952b6b8ccfda20a66b4b214f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce87e340175fcd9b9de115f84fd78ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d094b4da7920790138116ab2892c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed10025ae309136ae530359f82c1bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8626298d37e513b01962192f3a8f403255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc20e69f33a8850859c6fc49fac568d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba366fa827f11f49465fbb465b50179257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204117cd56a64cb5c7a67b28663ce6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0ddd063be960c20230e367da15de4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d96d8d3e54acca744e8ab49370812260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c247ca7581e42eb6b7602639a90d6e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96778eef55429abef699d9d4c9b6979262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1805e48dc0d9849e02176a809e138263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81787441add30277e9946d7449b11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b26f17ac948aae4289a0f158f9cae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe071214632809f312924edb44affb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a6458e276b4a3df62668c7a12b308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2148dc206b63e61f6270a7be5c793b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf963a7f4c433b6f9ae756b865678cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270731c95fe46107982b947a32c50ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ce097da897be99ee11de0f3592ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d46433bf09cbbb7652feb0c4b23f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc948769ab79de1bc2660fef1e655be6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87e9806ed1c7b34d5ff9dcff9a0ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f1e65a2f63be4224286d762b140c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a5559ccb8abf8819a4638e8872207276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd041ae9574c856eb6a5769d6960fba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20f4973408a5d77894f09164f8d254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d84b46461aee5cd4cc41baf37db57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378212d1caf848de7e8f4c1d92c0652280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962da3ec63114565c49e3e5d125086281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a16b2fd3a7bf9622f493ee8569b50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3a8b4922cc38d4fc2f37a867fdc05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a2929223724ef85d094af614c1725284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f808db3bbf933fa1b2bb9422b7fc709285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f2bd21146d41fb265810b3d7b1012286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7091a67239180337275b3b6d9f789287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0de3fb00b4c8067dcdae682fd2132d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28087bec3e12920995658ad5b7cab8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af15cbcd546930de37fac1fcb3374f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e67da80eb38f20316a6048d68fe64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb9b3f8db6cfaabba32dfd98452c2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699358b6843f195d8ad5158a8adb60d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bb009bafea7d14225d746c7e1f7d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68cf385b1ab78cab2fed7b12e09cf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62feeae6abf5f7be2400dcad83a1df3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6508c9d9beb430be5f180921535662297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01650fd3200b9575e1d52dd7f408591c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0505d1170a4fd1f97ae47ae579e97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a1f3bb70d4afc8d6d6f616bac8247300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb4bb2c2b3ee803ac75d2ae9e399da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a71d387155c913d383087f2044a41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514264287a30c5c9603e4c2355fc556303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d504838dde83588a38171eb2a2d708304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799926fc3b7048ef0f8545ed18f56b4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec12e8ad92f89b3b73a509b0e6f3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa08333c52c32eccbc8b00bcc208e39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d8f2acb3ff66e40244fb89540bfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aade119ade1a66f009a33f5ef53292309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee281f271fccb5b880773646c2a7bd7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd6633c4e61024be86c90e2dcf4c94311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbb5d52ed96a4540d3d54afab95f83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7cd7201692221aae5a7ab834ebab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b14e53904899c4f4d22b96e12ea2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8ba9ea10e7a57ef522aba9f15f5a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2d2d7fc91c4b5fbc27f9172830419316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277516143367c221cd8b96a68540c32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1c39742a3f4af8712d44381c4225318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e56222fe7c48b5efc5e323ef0def319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7821023447ed0ea875532b636b5ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626dc1c501d74354a31547b4de9858a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb5b24f99a079fbd721ccf7f6911fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ceba804bb6abed1ac1a188d29a059323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e6f034f0cf48edd6b84c132dedbae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62c4c39f0c2f6c7540dda170c0edf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b3138919a705fe44046c5928d5bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e774dc097a136a9a9538a09762020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda40467d72342562ee48cf4c36e4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f66c5bf561ce226304ad54eae26fb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95761627d05d70949a81c897f3a7f194330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82035abcc932aa0f5749b96c82b67a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83421053ca7ab44db72c361a6a31f959332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d5f2a450a53261642a7237cc41484333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def383ccb4da36eca3e0f4dfe916d37e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47f87cc69262163519d03c31dec6fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7921a0f0e22cba16bd27418acc56f00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403981b83d1eb8c9d9521b3f97bb47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdd3f3f116e51f21dc17b179dbab06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c993b52383bc1af00c1e8e9c144bd20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b7d10e5fdf05eeab56a38ddb75f3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c37e16b4b74a6f3129e269a8207f58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea46334ee70889157d88815332c8d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4544029ba8f7de3c68a2560b3af800d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f400d1a4215dc27535068159942d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421672d2a839415f7adda732bc649890345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406183621a00175f373addf11c68d97b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3184466b31945f6dc39792952010347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b6dc236c0df9413ea3d2f647a87c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe9cdd081018aa8bdcbf83f1e71a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81092a3109f19db0c299e420eae7f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea0409372b27c7001c3e6d2dd1a69d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3a321c57abba7993c79a905834401352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b55c4c103501aee239df23822f05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba1054767f596e0561e06885ce4c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76dc517d379f057a67bc74edddd379355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e83ab80459ebfe2feed33c5c51a65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b274bf575b57550fd80b474530a981357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcaae138e3ffb7ebc36a9948cdc25e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f589e505c8926000474d1505f258422359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023fa5e44f2e12baf91788b660d875f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4a011bd7d0c97f4a3c0c3b5ded61e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff63cb40fe865bd4318a9d3e578b26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600191942846c8f973faa7306c5e367363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874634fb89315ca8808a5dbc0c33e2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744559a8315d238c589248a68e6caa49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f327f2e8429ad9779c63fbbe06fe8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac2bf3035160ce2dd800f2c71e119367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b75337ff95b0275821af8a1cdc96ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ecd523fb345c24760fba8fb78961369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591457a352578450fb50271529675c4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d6df38767dbe7be35a81fdc22d23b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79bbbf96118c18910e385288ac51f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cdb7388568c1e15504f6d7db44bdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0578f1700be7a618ebaf67a044982374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ae12f552d3d6d3f61bb0a51285606375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e833fd55b588e33e382bd5e4e7f9d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce362db4eeae7995e7ab1c454c213df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600d4aa158dd4fcbecc395b20c0f01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6d9cc78927b056cac71a37be91ad0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375488aa9d7ca0dbd748a7f7042db50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb36d7e52bb40bfeee8037fc0147b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa954a5f4f95b9aa0ccca5403acbed8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8286160d409e531dc0a0d2d4b4639383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed39d251129af5498907679f65328384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ece40eaecd94338eb64ef32d0be63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ccc299506b97c30df48ba24fa1ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55b0b217f447f1370c3e93897b580387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e8abe7f4e89724ad61d808d61dec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e033bc0d3d9a5d20c13184040dc59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0a5aec499ab6e5c079d74ec13358390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05f68a031d97e02bec70c9f98e3436391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6782741a89e9a57a3f135de23504f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8da4124b3bdfd8d18fe695c2ae5ed5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc557f48ff47a1702196d1c350e274394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30707a826089392dd0a8244b379329395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7aff5466f3f572bcbec920c5bb46396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e410de8c4ef98f590f3155ba06ac13e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089af4cab0c657d7091a4d45e0257b79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838cf011cdce1eac60fc399dd677fd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91ee1707556922d3b3c607cfba2eb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4044b99139192539e3f23a5414382c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd77759d2fd78121cd8a7a91daefa6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14bb73a21d32c51be0874b2f8ed819403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f16ad72a21ab8a27c88d318a988a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191c6452bdc4adbb8cf524f542ccc70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd338a2ddf1d975ebdda62057b435406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05898932fff76df2e4ea0db124d0ee19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec2752a819795556d1c09e9d3f6c73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f15d24644085e1ca7f7ac74649c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5969f99d9944d5de0d1a31a6debcf3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746cfc872b4254fbc080af336817df5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc0cbd2d311051136852b009dbdae1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcf822332a396cd69bb2fca42a9226413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7459d537c644e08e4c19d6ba448485414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3bf83644d216e2b20f4b3971b00d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcc45faede675050204ca12c8be410416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84374f22a63035b1daeb92224725d5c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d567b53d5b6c0219e54481af73959418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb08150f00643fe720b96b68b193d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2739f31d889df9a713c188137127420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168e3708ee262241eb8ed1c09665cc2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72082983615679a015ff4f2761d6e795422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d6669bfb2514c6715e14bf8dc568423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c101c45a4afb82886f80370ab078056424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fba640a28ceb1a87ec2c5afc611dc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee21dcf8f7d17227fdf3d23eed5d91b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d97d834df12d4b675fc16680e926d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384a57c62bfd4eb3b57f23c12a9c2aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44e25e3c0684dc0afd1b062d54a1cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3b5895624d96a8efae662eb94b77b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df571280810b39064b861a33270930f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2bd5624775a9f40bda780efaac64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91300b308ab25f3f7b6c2d99d62b56c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795097c4850910430a6fe8ae74267689434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa217d8dcf7cc667e7f7e82012da6dcc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4b7fd2fb31d1d2464778c1a8bb5bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541dedd8eb280f5654346896b4b1422437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906712dd34cf8e55ac405eec79ef0f2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413edd9876dc0a4bc2d504138c1ae3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aac67e2f544df989cae331edad914440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b18b8c186b6453b4b1de34c36bb19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e4103cac0302e0751ca6702312a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1c78234f803ee3f8ec08940fad4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920a86196220d040ef11f766acea64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8417e53cdf626fa284a6f79d8ab63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79713d6e3d6b59cfb0df34c888f819446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c16cbb607049ccf3b57c4da5be48d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947765d3e9947a66665f0f0a071ab7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d1723f728dd24d576f37a809048e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527213c0ee4ba7f9713403f0ea18ffa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f5ed24292dfb0ab0c010b34ac87f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6337be020573e4ccd47e075ad613385452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8961e40e1faf85b67f82dbb429d854453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e57e03122933afdf13dc83fe2ed8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a021ae70d5f0a23b4cda2821720cb10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe27194a65c4ce43c43d0dc8d7ce72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc614cc0831216d8caa2d24a0a75130457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b78095f6a273221c018a0dc1228afe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af31d4f7c0066dd10cff0d35f97b49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb11785714d0b0aabc8b6d594adbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c06781f91ad07e40448a929e0a6795461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae939881726df1077f53b1101f7455f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9f4891d8600679406a692cea1da5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ab4edc300880f8c70bc232dc491b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf893f2bac3bb82b8219ecbcb9c8a9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f635e2a27241d4b25a7fa8ef06bf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d428fb52d9493abf31dad0725436fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b096f7796a59691de0edb03d8f3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b3efdde8f0b5edf990bf7846d95bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b976f0b3bb34d8bde357eadfaabc9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec4c0c71d7f735bdd53759ba3deea7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb979a1465caca97244f949d543624472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16628401691b822a7a0a127e334d20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bec4a9dda13d829606e49e0b623446474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abae55d1347900f9bc565937c62536475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b628cc8b93794542b7c5a1e79766476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f1141e6a1a4be2d376f9299974fda477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d3cc0f21cbb49023a8c7edad45598478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f3015cc1715497fc2ba378beeca69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c630dded56bb3e13143423cf1f6004480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f02c663ce6fe52962873f8e2b882481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa3105900801c50962a70173f10664482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bde8757d3b54eab624ec10bd36201483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b1d8894b02f394f746835c632e53f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531467d1a8f714ab56e2f6417c858a5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da24558d244fda96b73290d0e2fa4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee8f492e95d6d11b941a0dde1162be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8548e2674fbd9d24d5a5727b51c931488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d510b5b75957475815ef1123ff73007489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a004f8995411e72ea6e9e9b36130ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68a5044b4ba1b6ae7a169ae41f506b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dece43994780c419c686ac660526876492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8be20f40aaa68ad8cecc4689602ebb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c6ca4fb83ce5cdca3bb601f23b731494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a83c0d29544b110261016b05e6b41f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aa826becfcbc2a90e27cdbee64472496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4451c39035d42434b0bcd980789af4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9a8364176e0168963a3ee2104f795498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddcd5ff254d5c8beb05c6b65f20f5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f239c3caf1545e0c875011ede33f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b9b31d433a1b232554c90e0eb371501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f79aa90a3d04477ba2ffafcd1533502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0e837dfa9e108399210a54a1565af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3beb1b37cb77069f7250bc75741b4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c160135b7f6e6dd006a7853d23479505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aae54894fa14f7e0ddb639a0c0705506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656359b8d3af671cac6146ca0b49a1b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e914dcda18e310b694385a44e56e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb52bf3eecbb7008d52a0cae6e96f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee230088d4f472b58900b3a0a2a6fd1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe643fc4a88260adc2441ba0e41059511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923938170b6778425ac00738ea061db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b4d4d75e2464d1ecc50789f1a669c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a02018501eddf7eba7d0caacca63d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e6b3c56f19a57e3c86d246b03a190515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cda03be65e70154efe1d06fbe1fa6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3e1ceeef22987b3d4b5bf31d4aa2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4162d32d2a858a26e8ab95ed3d061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e1c22d81691be0836f54e2a45ba2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628dbe23b9f445273c855278294f3eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f941da5340765216b63969f951ab5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a471d59bdbc77944c1ed08d085cc53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0630583847e0f04565e7553368cbfb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb25b41dfb0cc50ccde9f3b6fbddacf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57ab9aa0a988f20a538918af1763fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df85d58effaab98d9328bad68d5e8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b9587548a04ed7bbcd6bc1ac31c3b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d31c5503b65e1e748d51f2c8266b3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e083e05006a96d2e8a986b39dc6c67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488f21facd87c2b0660608ba17a8acc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7fbbbd9937848c24ee8a9d81b09b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ca68128b7fea3b6f494b95a2475d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f24a1fefa0558482318c822c3482a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea64acb8d9c113e5538f471e08c63ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6955ae86b851c4d505d4a17990fa5c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957d591992f76b88563cd2e1d856ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29704f1093d611d4a038991ccbed9eb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676d9a3cd2636bbe6aa9d9522b910f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84fe31c3dbb87c1c92b53185c5bc88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980eb74e40aad71dce56b70784e0226540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f0bf079a299a4c3b1762c96409f12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4438a3702b147d6e4d0e65d0c3b01a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32276766d846b42e2c8c22ea7ca409d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fdf6dd7f788c49c6539da8f472f97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103bce895ded78fb762a26928ea9d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b310405e69f1a5edee2e4da25d679546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da9fffeeab103a7d2cb74d9f54e67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733958d093ca71c56b96c2d16e483c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d566fa41e1da9d48eaea4b949d65e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23017d5d7bb5e7c6f965b30c3ca2a43550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1c3a5d3d734dc4e761a7b3bb0086b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510cb17e1ad2912f8013ea828d10309552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47cadaf680e90a72e5606aec11e8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314a44e548330c4ed03bc84051eb6ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de41cc97d8f2a2b15c507fec23433f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d6c8f7da9c5dea47fd1a157ce0d9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b350bd9ebf2d00c1ee0b99f99a1866d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d1e04e1f52f69b48859c87a503d49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87288ee69b0dddcaaf685403e0f86b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48853e0d73611543e7cc2939ca685fbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d2f9837c66b383146ad122840f369561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ebc2c969f6684a4142eeddd26fe08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662af7c1443271199f4850352df395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea498c855311b105eece19e8e9c03e8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdc11dad9ee470cbfdf2fff48d9d3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289343d936928c430e25472ee4936899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b827d101b26aa095e3edeb42791298c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ff2ded2ab8ba7a56f7716b62fa8d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900f473ca04e45a1b611f1e51d25ea4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a5964b3b34b57539f7c465feec78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c57b0a5a9b45aa9435d3f77ca7bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef978db3e7a68b84b1e0bc2138b9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65241c56e08a4296f5ecf7a840613f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcab922a0f1b75c7c7a607a1d7b47e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d830e63ae0bb12f7b1b0d27996d1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db8ea340bacc9574d483d9cdabd908576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56448eee034f5d636cb3d72e7877a1b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94707e2d3d09c78e0c1cd8f74b086578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe1b0c8471af40b545ff637301ce31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d951afc69ee7362aa4172586f9f79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbabfc4c1e096429d0abe16d5ef6aba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb212853ef63da50af7c81b22df639c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bf694a3bb9fed195b566facbc0244583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b10953bd70f317539476a7fc50198584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674cdf6d09732805ddb5364973f6a8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3471b3f917f1c447d1c107e191c61f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3f6049e141625e4811d797dcec551587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949025c8aa9d73a6e1be8b91e369f4fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1cbcc0868347063321fe51382642589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0f35bce97620c66d2c92bde45dcfd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb082af1eebd2525967148e2bec7b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9230d50f101547ebe542ddb9d20f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4211f4c200b5845d37d5d5bf4bee80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332546c9792ccb2f1bfad09395597f4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835382a9721827a41d2a1156be487b46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b61948459890b100056f0a4f4b5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c1435f36bdf4473daef304ce156c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e43750be490c783ab3e46d7f24488598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdca78114df89fcb8099cd79f70d29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54925496d3642a025c736f29080e57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266307ddd8cddc6a595936c7dca0ff4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28fa87f70989c0f63d33f8cc7d851602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3f9ffddc3f78f592ce944704d976c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff12e3a84d78e8a442c0a7becde7f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637722dac0a8e51074b86360e08d7617605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f19b6a22057754ecc5dadf513b5078606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818828752e64bcbe63e398ddec60e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f32648ed3290a82eb4fff0dcc0989608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5202da38613223a051ecb5c70e127609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69889b4e788bca18f95004c13bd57e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd962973d97640508df932f577549913611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b9830e0e0dd986c46c21a80dd69f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989414faaab45d164ea4dde5760d55e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc282d4ceaac7fd6325feba04122f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd3440b6ba2e393089520fe611303e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803edb86baf09e2379ba50dadce5c0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f66c71cc00c7907913346f78ada9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e10f1a4c6845ac24b592c3a5e861618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f8909a43c48ffefdd629171b09c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d66044d9e2080664b2a183faa48179620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d76659675f75af43822d542bdbfaf9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16696a5907f7a663bb438aa31bf8e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c0375bbb6980b94d387744e23208623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7cf0c0440870deeeafbcff1fce082624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbb575b8ef0f66e274fd18bbe9f718625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62113c6a94407e318760fc16dd48bd64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a32c8e9fb603334af0686c263f97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af8276ae1eaf901c10f82f6d0f18d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05d9e94db14e2c449e5a38491e2965629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca683930ca67b326e5a2efc0d102b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec456b38fcb2d776f64e7b64de82a26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aff4c2cdcd7be6c220fc5900b2ef8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab260d5deba4ae647dae9f9dadef353633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c21e0d1c65331fcbb763ab1e410d80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ff0ab684bab667a78a0f22d1d4ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d70124659e90ae13ee64e4d57bb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eaaa362412f96557aa4bc5c0eff4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2b35f486d04cf6640ec363621c5ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7d836eb0b85f5683e535cb3dd2f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c797cdc0e37d229f07407ccc4500ad6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dcb3f6d41fb7dab292514d3b8cf21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74ce0f41cd4fcdadfd5a2a66be824642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f5fdf72dbec35d023847490df9c76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f47764d65fea19cc93bb8166e57542644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6343cd823aa90ea6e1d0f3e53e1f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a4a3ef4b43bb98b75fdce326fceba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5a063c6a3f5c4339088e8d3e6cc04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4701edba30b524af07d7ed4e044f41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a80c98df73fd94a2f25566c4740b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38cfb32b463524155c7e98fdaa3638650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab23e8237323ebafeb0e62ab84cf3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdc8adf547ceb9d5e8727eb32a288f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37bbeffac60465a884db576f7677ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630a95ce84a5a2eb069cc63d057a24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e581fa67bd59e854562bac785dcffb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecbbf73ca8063c65450118ca311809656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9930d612effa7fcb962508e52a905657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bff847c1b11cbf7bfe33f810de8f5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0704dba6722a9cee8dc82667a9373659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0826c7e2c0ac62fd69797fbde8c3017660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d77d605cdc026a60036895966b57cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9efb1dbe5dec9339f6e51bb091a682662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb90a1ab824cf79b584c0136e56cb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178877d6018f693a72a8678c93007a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19133b58e86c67d5b361960e825cd2e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dbfd46ca5fc88296e910f177fb1ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8403fb2a4f472f19517baeae5798667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd676a99f97f3ce733c56c2dd9a6097668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7e33163de03c5988eafcf1e6e885669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c1eb38edf9fc446401346b1ffc272670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5bbf2f3a298b30a01cdc71ea9b4f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf904e67162a9a79a366ad158b5ba5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b3866badaf80020e34e4afa296a15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bc70275d1b215a1a2ee87ba350587674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3afef40eb53ff9f63ac990c91d3e4b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27e7d637bb522a7bafebf50577291c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2882bc2c4c5a442ad87be6492d05c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f4ff00da12ffabb6d442b15457fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924117a71420073bde89d38c0dc52d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af848490281f56bf521756868897593680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c26ce84ee8f674723b220cc17416681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6d8034a8219a135aa0f9a92aa9d4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc189d7234bd736fbfdf1366f2ad5a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99841663bcc7f6311b93fbd099946e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352d605978062b3ea319bd545a9a251685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40593d03665dd147695543e4b9a7cc2c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ee59eff3e011d714967deda9b0b28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6fa49826564e84e17943a772dc358688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf1065b7fa31a16f289f888643ae9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe95d96704de33a78717e4164d3569f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc860dc1ba4bc392fbb353100b7df5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c84e6ee383b9a908c4db71f7be769692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a0bc3b6acd21ff81ade9c1147e665693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4acb97dc77c88bc7924a333159b6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396bd6e778bdec4589bad18bf7c538d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35198c568f41d83614bc6b6e0e314696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1d835b8de80d6c52169fd6a6c174697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e191382c04a7e1a17e9bfb7f99a82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747eff4b922795dc234457ce9545163699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7bb91be114cbd98f774c1dbae93db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699213ad4d90948a806fca2a8c3693b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f581a189f9737e72059fea37329aedf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfdd98b81d251a11c4835941c94331703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c27a53caf9e8d59b66cda42222ea7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e3aa961c8a5682356d0af178fc1e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78ec37275598a452cc1365677e6d2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9de9200ba142904e15537d9640504707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb66515c7d526cbf6a6b1118cb1eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849b903fa6c1e56651df131c7257b3c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1a3a9296c52eba2f380e7f1298792710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993f90ddc90080f19fba9d3e02c1e54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2737802e918c482fa3e758ae71fc6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01736ade588a1fd90a1b8a3da81fbd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130fdcb6c8bb82ac57366d58858dbfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbc7251ad56b63ef6badef13b90c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb82070ab4eb63214162ae142bbf7b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da73e2122be7e52b2f3a546a4a223b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9bc22b327d164cf270bf1eb337f01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d04ed3541d0c4d2c5877c81ab9f79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23eb494813fbd77079a0f0407285f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326085a270237ad2894bc05b7a42acc1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530cbac1f6c8bcc4df34938d7fdf516722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21bea88f2cc952848fffc94786722a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949bd814e5654b7874b32ab23d7b7d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd34ea8f653db122e2fd40fe0cd853725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63dd69d7e2a216583e3bb2d679cca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b96750c1c8085b98590519445d874727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce62b1ff5b9d4dc55b861bb43d16e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fca5e724860c0a10085d024eff89f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d48117771effbadc88d0044e9e015730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157e222a9aa7eab49e85a50105c7991731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f35f1f256ce5ff28e208d388bc550732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2fafaf2778c33a69be6eb9f922c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c2904d1c56c50c1dd213ccbbb0147734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11e6a7a6c3003f619d91c98fb5b398735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d190d7c3abe097df4ddffb2ac158336736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14c54152a25f9aa41e90cb434ca04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4fb2198cfb1f911da81e87920505f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c239c303279c5c6e43ac9f740a022e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa4c1320686da6fe085a3480c1f5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238dc76b0a6e6b75c347cb38b16f80a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488125a8983c8507ec9b98fb097d4e55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3737aaab8b13b9ed02446ae6ba6c99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481692725ec02b48749c48bfa900461e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119c61de7ee2d0f932c9cc62636e445745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd18dcf675159d3b42aa7a7f7ba3ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb378245da781c67e0afb115fa24c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911c9504e18fa8e86dea9c9c134c770748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d4f4404aae88d50964eca52cde1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41630e1a06552e1dba9f556c443e9f39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4a937e8d9b7ee4ee6f0a7de00d9da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c057ae44fb1e004d5611088a5cdcf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ee54fddf30416f168d4405d05f9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc8f36c487618767a61c7588dcac17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c5d9878d3a472980c461582cb832755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c53be68e34878f7a2c063e7c34e70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0dba249ba1d16979d5b6f4b168bfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8346adea2d7172b221d3aca93f64dbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d128a7f7848cb8ed9943af6411da1b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457b5790ef3e7a6f07794c45bf1cd3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d1d953e7209494d79152d0087baea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57add5efd47688b548bfaa5dd333fc0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d983bd6d6a9a6da329ef7e5b068d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f497347588126ea6aa67353ec85215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c86974455bcf74e34bead6d6ebd466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd9db24368237a9f7137032296a8a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059da766ed79daf0b0ef11b0e1cdfdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43090c52b12b4fe89f71617a491dc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98316cb57e9e943c03e256218c8f530d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95838442f3046d44318ad25a74b2624911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbded6543d2a938998c40fde13f7fbc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f4feee8079ceeb8e47b89dab44c3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30746330d7671147a5c18ffb61c3222314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c59aa4d47bc8c0b081a1493ad05015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db008549e96b42f79a61c050c5506c3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fffb4b05e9e3a93b07916c99c81a8017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b0ac1d01af4c5405140928bd9b20a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07ce1a24b1022a21667c12d8357d8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6a9ee94221c059762ce69daebdfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d15a25c403d39595dd9b43da484d5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a55399d007d29e9309c3ecc4fc50122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60dd07c5ff422d6d70bca5980940a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db572e300330e53ea0bc787892cf254424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d968f8887768b95523ff63197a6c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f482cd28fc35f4732583544dc36489f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986cb5807f55357deacc995ae90878527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b34c47066bed5c2e9cdfcb5d244528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e0862f9b04df776234b3e87f22f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645c0aa8a80976c4e340047ff59fda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e9fc67b5d4e134578e28dcd3f00031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0da60baf592d9d82ba8c444417727432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc66be8867d53ffee7165b77cfe3b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256939a83413a09332b10ea20811ec9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58511e09213b2a227851537b9ff0d56c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1188e58dc35e032b9bfc7d02e67e13436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da82207c3c395214266825b1afc5cf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aabc9449c86386faf36571bced41c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bb2c6fa3c43ccaf3cb2defa860aaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e503ad59b699c0c6a6e58d72354a26240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d10b5dafe512977c01687955169441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd59540c9e1b7e3dd4db1a8ec4eb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8903e91e3c053f84871ecc881ada1f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a86057620b3d3aecc6c9adfda95b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24925465af1ffa410ca23c2b8ae1607d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c7e0e4cae7accf12d68d7d2d468df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28447bdb9cf1dfaa1baf80a34be01f4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee670d367712161db9b64b7defa8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c45b56258b73f86033be08ed1e56c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b0e2778e454e2eb54348cee5d0c2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b888dff5e4807c0d260924765a85751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7325960c132b8bc54784b3e0797252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391dba5fc3eea9f1ca8831e795fe8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e5796841ca2441079de99756ba1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42843e0cb5315545b5f41407d15c942b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d2eb0b607194daafd5d79e24353656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895be882accbdd0ad54b7ff73e0ae5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d66a6330e197ce92ae6a88bc8825ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408925f740af7eec1dfcf041aa7e3f0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9caf5307fa2ffb303dae780e1b9b4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcd2c25b1f7603338e5cf934b8ed7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f31512eb2a6123c8dc8476a86f0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73651f3ed107794b37d7cb62b116bd8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26204e9ab325db5182762ad689dc276c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d271d3efe1d36e30b62d529ab2563165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de16ce46cd2dd595f43febf613862866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0c6058d17a0599b37e198261112b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7832a19905bc6dd72fbe660efa7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e786f339da8253f59cb568c280d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d623c94b7c781ba68aa578d8e850eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297b0dda59848d4e81a6f31a0f40bdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa960295afd1dbe824012e1abab1a68072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08259077cd516d5cf78ff6696f31e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374bc0094a7abcd8f148a35dca6156e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca596e643dedee5c9806c562882b9a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50bdbd6953a410f75a22ca25092f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329c3d74e8473c43430260ae091a2b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847332f29e6b6ac676ebfe0ed4118d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0e88e6c0be28eff6a4974acbb111c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227786057b1732bc8a515db598a051b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd39284fdf3dddda5c18842585a2b7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec582725dc06b768b8b5f878d35836782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc28e2ea6cb6db3f5bd4b0b4fa18a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba891594b0b7b393dd711274ab1c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bec4b7c2b54fc717762bcb2780b01785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041bfae69e592d56304c3c0e06e609686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a93a9aedeaace1756b3ad7001085b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea08cdbfde4c7840d91db9bf804f14f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a9f73621b2a5228ccdd6df4905bf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821bc033670fb61dd311ba4f98beb9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe421f5f668e80f441a5e625c2687d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62281b8440007d1c67082ac24cd8a3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221696aa52978b193625e35bc99345193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd9e7c0221cf85e0faead0a29455294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac640f9fdc314378a5cae0ae1ebf01395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28467e5282ed980480cb6b86aa8f16fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68d0d4d38fcf6cba15fdf2c44053697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c2bffaeab3c2fd3649820377b1e2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597967c17798d21b9c062f95727182ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955f7c6facf2fa93ba8b57ff637d8c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fb6c05286cf52d117cbd4cb3dee8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd48a658b28abbb7fded9359941562a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb73b8fb3db1d2b9e171472269f5a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b714ac72abd82674f5b335452074c23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b018a3c9b78c8e7f94431c5c482f1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c5ac8da5961d5b1c85d670a5ff2c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e91eb80f5bdefeedf4e323ba841e15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e4fa4a57c2950fdd99f189bfe911108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc428325ac5d61a7c79e51de8981bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea2f7f0d4121ab245c738e58af9f68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944b72e4a6de3f901115f3779d18268111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3370df2f30498ccebee2ccc0af29c91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7d818f95ece3170d9f72ce5605e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b82542585e180ec0f513f0a7faa1cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9811fe0915d57fd908867c071b29e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a2473ae6092be35b79c2e07f3f8b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce67a4c07be4cf95e3af7e269fe52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec1e754b36e6320911a343d3a6548a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a59293a26dc3a8f02a4a7567292f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd185351e1fe9150f8f01e19146449120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62876959d28cb5e803343098514ec9be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb2c2752a20ac5b43e8c658b473790122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc220700998d7fbdcbf8a508917a2c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c5542376ae801be7b3d54d99d6b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f97c961af837968bf7c5807e5be25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee48e62b73bc56ef29a748fb70179c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7096a05a45373699433f116a10ca2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810ea804008069fd41ef866016b66bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266b9d0e6b927d970f6b1da42b1ab87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013131b75f03db27277ff7fd2484b5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07865e524963262da1f1bcf956f3b6c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ec4fc486ceced02a54dc86af6e919132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9063ee5a2bdf90b22deba474767dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6066b4321da240c6e98d3761b759eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d3c9f2d49e7b10e30e9e649a5d111135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234b5d6313a4ec17d2ad295cf88ffd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89292310a6dcfb999794c3fb11715137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d00009a0b03fc3a7636747109b35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48587838dabf68d649bb24416414d457139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c232334d16875cfdf436fb676fb852140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611e0fb389ed0fdbb22c502bd1635e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f97de80b0709530ee8495f6449478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4480e3325a85f5e7f6f99eea3f41ddf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac07f48bd1fc93150d63a7a68cef8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4448d073a61b6ca4e0094a687c7474145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbc30857d95a8ac9bb877f65d0d682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232feab6535a604c6a48a6c5e0296a1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3ba0bfa912b6a2eab584d9a66bd23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0c19a298ffc404b8d95b4a0d6ab58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e44aa083cc42e424a685970c8a242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc905a36a4db1b77e7f7e92e3a12cad7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f9ccba01344300eff5eaa771f6231152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89262e2f0524de33266e84dc6990c5ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da9274a4f6e953eea3d508d4e739c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2d6efdb55393816111348eb9a7374155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088cee488c4d901e67bee8baeffee12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2c0245ab832a000c73c315e42303157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd3de7d40cefc65894197027d622c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d1eff1ec2f7d04520c9577381aa56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec7718c4d00984fa0ca789b9a8cf5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac29ddc26788054552f08e755ee914161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f3409d9bdb591ada9594c8c83e6a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f125ac04e8fd10aca3053613a44ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3a5fe53872588c463881cc20d85fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea235971aaf54edd68b49bb9f65863fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c88982ded09f32ac2eb4f63d8869166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e8d12fa1c731b56dcfdb53a4bfc7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f91333cc2f2760ee8dd26921aec8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e391fb1e0df298c503864c7d75f432169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc049b0a310cc64c9a696be4ae07154170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1b0cf85341c95c70365d5dc464782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb034ed7dfb4f16d557776125a7df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f24dc7df3d04a4b079dd99a3512c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a830d2dee9ec04a52ef5a2b924d403d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd52ca80f3d8d312b997bc96f5361175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb785d9f2236088edfeeca8762a19df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104caee5255e8a571468fbcbb3c3543177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472aeeb0537f5d7fff7b2a4d62e4636178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7e2dabe05f1e4166cc23bc5e0982179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6814327e02db46d6ce5fc74bf9067180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cee40179dda46864822482f33a291181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5eb2226a11162c52a73c8dcb03be6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7964ddd7e729c3bfa29934ba7b020e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89fa86a2c19d11f47f71176ef1e771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b68c3198713674f152e1fda6f87af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261deb9699fde66eabe3c8ea9f14421c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fc6ba6b14f503cbcfd6cdddef20c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e21381848ee0c0cb6851c56355a07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63639713b9944f4bf657aa2c1310d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511966b35845ce32f93a2a365d1517d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69fc55d05b6b8671560e9c5233a60c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f00f68d8381d7fc80dfa9a3f9fcae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0df2af9cdfd07fba09611d86f7004193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383874c4f86f329c0d93b93a414421d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07357af7d2c3a6b080e7767d1e8d939e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20453bdc1256d8648168bf92a37ae57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e842395efcbd20f4a120b9d4ebe22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb04d7637be743e9373c7957818e9eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a77ce6e27eba309cdde06e0f374ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9401b1e65d55d71e2bc1f69e07d61d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62239adb00a0239f567aebdb93712826201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04701c29945524cb2537afcb5bc4171b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d9a53d5117257c905c2f6af967e6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497809374cc1518e995e10c35e3495a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fe4ae81082b4a939ce909c67dcb77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaa5dd926e63601f155cd88af6a953206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e018a7dd268665ab121ddb81c9f2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3205fcd3f1dd47607b6dc8acf707d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89fdb591c0b74276ee3ece29f99714209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7424d54baaf6a14e8d7a2bab3ab6cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce068eba89ad60a7840dbeaa589955211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74751ce58f9c9eaf8658ea2975803849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ee8bc72f05bec48c9433e88033ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ba6753470840cdbbc5a51e261673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba9e9244990af70258d4264d5e4b3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b96e06a696db9c9cd7fddfaf44c9d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d46ae53d50e9fbf016bacacae532c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ef68f1c9f2b5e456601895afd7d88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b88eaae6e3b2aebb5f50735fbd38f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386bb16cec8e4b18a7ef68bd43bc4a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f1820df80976b1dfda310bd521bbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e16bed00370e49a10da1b7685a0e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18495f5ad1f93e2bf28343fd16b9f2aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ef02ad4c654f7f3a1f660bf5a1912224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311e23264fae843db45a0bc3bff44f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae5e7d0f89df68654aa9128dff03e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697abc0a72ffb5fbec577415039928c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a8c79b11135043ee1819bfc6380f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d311668823c93d524e2abe4019228d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974c8eca03f2513f018ea51e5d2ae74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47582599685adf5de123a9374bdcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e870ae9bb5297589f430c3d590aba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718a4c30224504f51ef5ac72954d7fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a961aa69d78783ef2ae9eca367603c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08770a9174da23fbe4ddd8c85445c451235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc381e055bb91bd3082e863b4fe4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0ed60102929b35fd11c92e6338492237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5471f1e29d9abcd765b516f904b9df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4092028058ad972348d11a2f0fec9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527d9a811796cc13aa50d77ba0fdef2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be47c4794c46ba6a431f8af5481501241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce071d1bb2d8770ec52f7a3e161d40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f17f7f0bd3be933553ce3c3e5f5b1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff849779e7ccd68351fb9197786c92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71972b8c556580fb81673c204b8a116b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7800811a61099160a3ef944dcc81ff5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c43862389d3dcdf154c7a2e12c9bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7aebf120476e2700648cb50ea9e7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018701a87734140d33092523d69f75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d2f89352370db5b31469f53ea8099250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377d052e88780cc32a22120f2850664251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719195375af91ad40792abc522097c60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e7721514dad572037ace2430a8f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f31f9c3c0edcd4de9750e264be9f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef6e32bcfdba940c0b1b1549139a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3808522606dc1098741470b2249f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa358aea072102a20b8e61282cef5274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d099619043835df001475aaf9be586258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f060afd4afcd537874358e446355fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211085ea09b05dd8c1a9adae846ccadb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df07cf6c12dcc736382a5459460457e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae180adbc1ee04f3a585948d06798f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcded256ff660a7ba37899bf9ccf3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb96187db1b8b350d1af88a8c5c795264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f74aa45266db530f2e1fbb3f4bad1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17163883e611d971a49628876982081a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5ae9abcd9ce3a198f009f68f4b653267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc46ec8a36be9b6892b87081f139a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426bc58e726eaeccefbd7cd65f9cd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644308efba40cc603a891454c5d912cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af4f7e4f7eb457282a7c61afdf8504271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691c89c4d24afaa0403415a203bf38e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d126595d5f3e37052bb30f140850bcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76fd1bdd3dbce3c04c355348bd1b25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f1d81eee8f26b6f927200bf368a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429463eab21740f8868ad24a604ec1f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91830cc5b0d295a75ee058e1f95dceb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4ea40316d04e3f7c578b7a849f61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339150abfedcd46fc6a181a586fb11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e51268edbefdd8fe5b1d15910c96c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba310075479751173c0229ac1f692b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1996a900e5170e2c0e3cd36dddde1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19dd44f5195e359e1204ad4627729a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61b4d3cc9e3ddc6cf59d9edf8d1b7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122b940bc49794acd92c01fab023576285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaadf703642348990b824e31237ff5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866e07ecd7fd5c07ee9acdf604480f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b50941435e2da15e6d29aaeea8593288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429c272f8f6430b466a2662fd25622289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816a2124b7ef52bb93ce2bbfbf226f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c38ef884a87713a7bf5d34b677dd59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f851d4a6e987e238bec502b8b4fcb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf1a30717a37d0da23a576c0de8b14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67295cb9b0c43a8b606e5e0ce67353294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861b0d5ba0be22b80e74245479bdf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53f03ce6ec0e110394a6be92c541f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf5da7c8f423b414a289d03380823297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e075e14c5721505df71f5c5d0735d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684147b45f72b3a7aa20f148f15fac1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03455a337cb571ad0d6feb39d51dffe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc1d63c41fd6b77f66a57a3387cbfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2211cce3212a971e610078a777569302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6952692b17d9740a451dd1d398917303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0729d76ce92ee8c8597f8bb209077ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a03dffe95e3a485ca98a0a059dbe3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d20129ad6851034afe902c36c29f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78af03da2446e319313d0fff0dc847307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219092b864adc5d1ba434a104df1b0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2486bdcae93c676f68d339632e22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b271c874f7325d377cd8bd46c870310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13162bad879e75437e5da8cdd905881f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb17a67133069f10e8050f511d452b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9475fd47ba768b69be998070a1e29d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a1428f8567d9cc4aa8707baf8125314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43d054d247b43714e6fdb033e2b80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ce35fe0bbc8ec16d6939424966afd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6779ba550e9122ac37a805420bb2ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca391df704584780ea636a923f4c451318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71220ec6d01bca797359e06aa747c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334f082c039652d5782ff7b9f407a75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85740e73f2b555233dbb01e0188d39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676c1dc31012664c2c18349c302c282322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44b4ac23f681b88a98e406174c90b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995f03b282d15e2beff8f87f516e1f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6711d7f0a33187957a84e3bacd8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc6925d9b5a1fc3ad905dc26d8c2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5b34ae3326be43381c3dd216e4c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc5fbff8687c1e7f27a699579c1e5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce4383bb5742d8dc0f7b8344f0f4bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9e046dde027c7a60ece5066388c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8dc56d3b3976bfb91cbec696d8ed3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366c95c8cb4df670c56af4093f68619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3762b627522c4dd5177a08b4b2842a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bd399fe5fc5610099dd61bba629d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d074c3054589269b88a2b59d4e55d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52523b08d01c2702eed749027725cbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afd8e0fb0cc6236fb2ab6e2b8be75f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a53660cbf5528cc3616ce8346836f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23fd8aa51f6efa588fd836a77ec913339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ea84d7c434f451e5cff83656caf1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed1a34347bd9504897270c86b5ab2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65980a95b1567b101fe1fd4d0b3b75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b106f3f9b638317c5a161851cac149343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bde7a88f361704df9cbf9191fc84cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235916174e4049fd637b94d1a8e66d6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a750467b0fd9c2a4e11cc9861d997346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956abbb7e6d89667d1c3732cf36f4eca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b100077cb14327d90d5de557e8f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1746c929ec0b19bcce5ef91ad2af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65d63c56649e0d19446b047302b7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646daa319dfb041d0e9b5edea82424e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4968bd5ee238f21c2f7432228990fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadbc217dc68ef012746e4a02246aa9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde3001cda673985befe9fbaba4af07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011a2c02da1e0e2a55bd8b019ea55fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91000a2e9ae69eb89279ff9f0e2b2190356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32123e6b5feb03f8c5ebdb90e490eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c99fa62d8d49abaee06b1e38463a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed796c4c89bebafab896ada4d5a50e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742783925f588f0bae90d70f8921c36360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb27f99e37a9c4ef1e3dcd5ef807e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584f83406cec39e252c3ddead2c54b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6872734fc2815cd473420d9da51431c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2f159d5c169ccdcc43c654aebd0b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aacb8ba0b090c01bfaaf561c9497fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad876f5def39d430ec685a82011f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10c2cff8ac43a7ec10fe6eece3d98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504e64106545b866fed1eff176b54f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5f46dcd6f89cdc08ff84d6c4ec6e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d72976180754b23b19242e5623bdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaa239414043c06b076bbdfad84a00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a41b5e1bb9472d4070ea2a80e2b8fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c14616d729d3442e0b3409e5ecab4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40dc8ce06db77196752ad9d1776076374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2610345710253c5adb96da88bd0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3654ea165fb92f9b4f9cf116bac9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f63bc77f60e3ce35112a5822fcf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f26547277e9fbe05a934837420929378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac34c6c4328d9c1fd011cec630e6a59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582cc998b03c4f3ba669c89547b93f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154957d028cf3839208e91e4cdaf4abc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85615ca697ee5184a15b926ff0b30d19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff71cfc053e52703b8194c844080e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec590ad131d184864e3e3ec58aeb302384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b2828a3824f3c3561aeb0e4b49fde385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d068ff8493f2f8b93dff4e5c6431386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b47ad96eb690c01b6759fcf7dcd5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4191a321bb5db5ee34f932503b8f31e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67006dced375244bf4e894ba9d7848a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631dbd09d60c750befa6f6a28d86744390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9607ef06ca3dbfc89f2d60eb5b2ae58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9ed1576f81f8167742895d660a034392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cbb878ddbbf894de141871842fa66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5befb45d523167d6ef1c70893d5fa17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d67014d2114ebbdbf99dab52a3fea1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9eb67062987a54b1f8404f0573485396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be8871281faf6a9ac8cf0863deb43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde31abbd79ac73ec9ad281ab0cb1d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ea79a80c91e6ff67e12c04279409399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98acaea8469452e28b2f70ad7657b8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e7d1988440b3255d47e217913b1f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5fb3f1c057377217d92f5d6ce4a98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95bc4116ecc1c1026dca84ae9aa85403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759d31c8161c9bc33ed525e944e5f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3d6657c851695461d2d654ddb8307405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42141ccd08acf8475b7b7a15c0a78e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a403a8eba9149e5aa3c16a4243459b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92387c89eab52d79f9ed1418cd36b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daed63b580d524239bf51f6aa26cc0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9962c838e8c9a9fcc1ed938a3be1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc50d185266f9bac81b8144eedb45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe924cf0669ca15ef7b3489c801c9d82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9357c4cfedc7a6e1f3eb09b4f3db8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503128534ce3d40fb64ddf5c0b38210414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575404bf16f61a94d88774623b9b7a24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3623adef43ac649ffc88701af6ad2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb627e48f3989b747ccd83e5e2cc00c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442329eba0f5b5d3a6c424b2c39c5bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a86db99efdf5db8fb1faf4a338787419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cacee6ac0b28ecc08ffdb5ceaae74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880fc96717167f7afd1d9fc77c1d59c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1480e133fac37538eedd6d49adb0a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb9d84d3865637d09b895318872c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf21923127810dffa65cdac48403207424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccbf25ac19343304a0fc33dd48d1d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25738b08bd6b094e8be9db6e91982f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1e4e54c545015ae8189753827c1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b630d19c2231472fea3ecbc1ceeba3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fd54b6662dbf83e91106c33e7b14a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df46183743f90ff40548b10e8e34a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77dd74760d5e936e9295124af7e723431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a19fb571586f850581d1fe9fa432b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195293845681af27121259be40171b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26258b698f94469afa233c534982d135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d092fd9509c949b720a73bc9bc9ab9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763357a6db7d31603dfe90855b92f42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9546890cd6bb6f383d5a1ba156ee14e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ef21c211edb117ebf24abc6ed439438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ce31326d7464a49fd9d6610b1d904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd86118c5a68449cfc1007884a5aa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937beb0265ab67e6cb3c4571ebfe7f86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed110f2c8f82c1383367c80917154442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe7c4cc05e1ba45a24a85128522752443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbb60df92e20947a908aac8629948e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49219c74694d28c44e9da88f19cf98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910693ef223f498064ee9eafb7b16c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaae021478d1dea7f5e17519baaf22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e06186cb6b9a917d61029126098a67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c548ff91d999605fc07b752add2b4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9ae4d1b8021fa417b25885a9507b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ba88336c98be8675d34cb71721f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272762e092669a59f7f0471fda9afefe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08001b16da61e233704e8de6d5a223453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1824f44502051a802bb424191fddb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66459f615a8d4ec6410950d794fb0e40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6954949faf5a41b52bc142be7088c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1937d513d5bc3a1e2412a4ad22fdaa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb4d93bc8e1e9ed4498a41ffdedbc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4b6b1320940b7a15954374f39a478459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e271e7508361fb98a7a0a2c57a3962460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290948e7119741ecc48ad6e9a70c788461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81b1e67eb03dda4e6dffb94d74edad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a24fbc024afc7e12a4f74d8decd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1311806481269389edc38de05804d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f5022bd64b451294458026d317b9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f3b1ce042787a4d9458c9034cab4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66079ca33583b7be142f6980256834467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342c08665c3302caacf1ed2efd94952468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d42fe3a24587def83afe96b4fea6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929cfac31c7d9b6c46aecd36182151470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b691c7da3c344527a3f38c7745e15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8efff07b7734502bceaa8e00514a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3d6ff5ac6198079de1d19c622bf87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2dab1afe1d2eac222a0df66587d6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9fa725cd70d3afee7ff6b54abf440475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcf91f97c32faf51e7d0d5662774e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba262d5a182b4bd9b6059d2f22043f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe42720e11c647074f8c6159964533478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dede9a8ebf35b1069eaaa439f4331d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96018d593b98f09256b50027ccbadbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eafb5f673ed30114230ed68723707481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a2901970ff5916b847b422efe7025482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16075d6bddc813f31bf3c5962ae2553c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd4510a04035a1fdd9b3eed2770cb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d5d75c27865dcba202cb693ac392b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd63ab22307dc9bdf09bcef1b2f2a25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af533ee33adb07c7ddc0fec41de0c9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e0177ab2db69afdb51a03aeae6c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae083079d28c8e55f38639f088c77d9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50ea49f3eb66ea78b3aa6f0f875e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c67cb74746a38bfc23dd2d87d5568491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c753f28845b4f98edd5ce0f7ec89ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6829bf6d0e920cb4c11756d142357d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90932172672e87215f7c25b54bb4c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58740458d4d474191f848b7942d49d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15364e21ca819e7ba7443cba698ad5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd546d8d80a0e991bacaebf80d95b72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd94c63e2dd77b4ec1cc6c8456737498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ff823be7f490c0bc49fa4759b6f9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd70b390c2cd8b8b1ee7d2229e3ccb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f182ee50ef1250edb2a51890435f24b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b884e085d13db7e176e6abc1370d98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328b0b245a48de70ec064425bf1a2e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369bc66d284b6433f0d98722ccc1890504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9199ef7ec66c8055554a7eaa2fc3b5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07434d3a55102dba66c98de718aa56af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea280684cca5abd17aa6a853ac05f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8bcfae7d76cc5b31f4ae9902ccee1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998316816bba7da9af838086138a740e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b4e75536bb03f73d2d2ecd9ba0b9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13221dcb909f3e15b8fce2649737f863511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2a35f79317692742b1656bf23d1be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31941955308215ad022084257607b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c75c6e1cf118d69221bdbf4b95d8c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e53b0e1ab01d65350e715f95dc19f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db83ef93bec7da19199d4f61678c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8207e8b6ecd88a43e5549591aacf027517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2f7c02395fc21fca63ab26199d9a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a73ab2bf68028f1372bddba2537828519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda1844baa69aceff87d8ac61bd965d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fe131e0902a9fe3f2415d4122720d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f36fa6dfb34bcb5ad5270f71df9f35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a78097c26daf7d5f4a288acef5da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508da2b08f453eeb20c35a000c53547524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d046d6a94d16380f598754edba1da8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb3da53b2585ba20b40d8e04057eae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8805af0e1149c4146b69ee7cd11c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8243d415b4da44b7954be29504966528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530f48989cde8b8e2e1cbf2eb7c1556529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919531b3e138bd4ec1ac8ab80f3db8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af8f423cfe4f282b0da1efc6634505531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfb7f4bc4b0b6655c0aa2d14cc954532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56c111352fc6c07b2ebc3e54f926c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120e5e87730e07062316db2fd195dc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28af2eabb2275dc75564a4c239c521535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076f2636a7de4b2c21cc62900372d15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59968881ab03426bc981c4f41f163c92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57033a610d2cf52425dbfaa4196d793538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9808c025af96a328ccd016dfdc9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84c88fc44b9ebb560ac3bc0480b61b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5a695d4cdc969af34d3f4e946da8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb5a4ebf436aa01a7ef3fd41f5a91c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efe8170b7b830b6bab53ea287ec988543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3397d5e07bb3e6874bd382388dbc7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483f6a573eda3223d5a4030ab85215a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7b5e37bab36121d134d64d8311304546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553dee68a2d255c58522a34870a79e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68d247613401b2ea62947f5131ddc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943860be39a0ab9ebe62abb0c4c53dda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1cc9047e883363de6f5c3ac5034cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2892fcadf8eb5d1b8c4066c811ba848551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7902438ea87deda474b7966381462552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece386feac8e0c198675057e7aa2d263553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecb5ef25c533954e54be0b152a381c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0629c748ce3fada4be4aa54ecd0e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4977241ad48a1b7a9599ffbf9701556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0c14e358881ccf46c5668100a73d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492ed46a3b1e063041feb0f617fe7fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182574e83749d99111354d6de139d1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8adef3490716da5d12debf9e9906bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4df14f614b91f76954aefec567767561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e66bf902463fc3498a8c55e5d5578562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dbfc4fc8d244a44f7eb485166dd08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f060eb9c9ab84e7fd3bf2a79240f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f65dd35781edf7afe4135371b552cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a8c0d514d19ac9fc8d80a0cbbd899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70807f6214b6d9494e5ca7189f942d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831677e8726da1c9360aa42c7e7b6884568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a39ef2b7a1a1342878e42d7025c607569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971924cdeb71a597f765f5e1a377be0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702de6889834a65358901bda7f26508571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b713e219df3e301ec0ee7ae24f5774572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b075be06cc676952c8ebb1cd17a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e75516c4a1583c8d2faae5c501f0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daae6c4b9f139dc4ea7a91788264a14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ada75b13afffe10d498da49690cd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e336aed1cacf44f3e2fbe8278f15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13482f42a6b2c955793fb1481aabc77c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91141a7f4ef4561d2dd0bbae82ca6383579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296ca08645ddb277578d754d739da6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eec2956d23a0c28b2e1a40660c7d32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baab34a31e7e80f2613dfbb19e1e8d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc0930c39402614b48a9722c13541583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7582162dad40081e70b76e467f526584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0ddf6cb26f429604ff6c37a20c322585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fbefe676265b46e8b2f8477fdae70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3f0a70f8f7a77226ab6bfbce2d4a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fff44bdbe83374450a1858d317dfbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fceb3fe897bb4b50567d1842d1b74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f632b957fda38ba1e652c1356baa097590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43f99165b9da7d9eef359200fca407591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1369bb682a93d5cd696017c317b6dc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba36636535c8bd9aa4b0512e32dfec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c19a50e79814e734e970a9a40117c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98721ea23db75cce704180910f6d991f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17b54f8b11092019b909661d83829596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5b6af6f4d68b7a3a99c4d1b92c98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22952b9fa4f58b7cc90056702b91893a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2310ab03141dc3f27215a18902788599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314624cc34216e87beab7ff5f3d4b040600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62f822ddf3d01f70f9f76e2943b2b2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e940712576488c459187d3499e934602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6f408e1ce2f49d216964b996f1607603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd423f3acd27a97869711c212a98fbcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2761586ed74ebd16fd2f0ee9909b96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ac81ecb8b9ecc4ff34ea3d51bf97606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41265562133bf50ae411f5bfab6b50d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c910a7ea97ff0a4ec315b7065151608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0325a57cba96fce2b068cd5ff668a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47398ba42c0499ec35d93a1754a37c4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e333d3165bf0810dc89bdfd8d011e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f26812db0725808d65604d56c11c8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b319589427417225fda08642df4ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e1c2978571f355ce6ef7f3df3022614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d063d07979426d8ecfc809f245222615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3495f26b833b7ebc1698aecacf155616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e21d05c7542cc30e8cc20dc11464a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91547c05c3d09fafaed32d87b17674aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cdfb38eea7945cde7e1b574170d46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d136a45f0088dcf72bd4079cdc9d1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b9bff45673f0cdae3b86206aeaad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa22977e18ed841499d83e77f00b29622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf085a09b3f3ffddff5461635f4caed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a05edef430e7d51802f8007e9e11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65cadebeee8e4532291d618457b913625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb481226723fab6d23948d467fc3566626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb478f1d1f118606b6e7ef5b62051c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7e94e96ba170d66ac530bfdc28f0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdec47b2c15a548c98c70203eee156629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4321d04234e05a3946e219cd66818df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e23eed2c6b77c09a93bca418d2c33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10525233dd4fa3e4c9a01f037d2db3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481547c6455c7624edec7da00352e4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d7f76ca1b1aa0929347ded0db81df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29453f03c5ff51b15117c230190bd79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba6c07f17e5513bc61ca663fe7977636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055880f6e609fdb3d946365c4e8d356637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f6fb2be4e25dbf9b77796c19244c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f369a88b0c65096027d60958bb816639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74763286e3e252a558c3409b73e1d892640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecae1f6937ab81f6222d8b7797eafd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ac5700db10f7421a581d547b2778642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787734a7ff9f40aa208dd5dd1daf89a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20babb78c753e6ec94c165ea9195cd99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817438cd7e1be4bf696668ffe897a83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273a04a309e94d1f3a6b21dfc95acf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f063624a72842d7dd8d2f61c97186b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7399e0e842577209990adb50efd92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd75b85dadcc188d1e6177b234e7bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e31880c2568bfc298beb4d48576c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306d49436e167fe0820e41631e7ce16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca377a7fc741dca3256ea7398b216ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b7801f80767c28f302eae2ef2c5d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815d0d6297ea4919ce59d64a3e51faf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189540683253374e7db97341ec3fbd26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49498737f1a9de89efd9eea2895dc0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d21b8c19c60924b0302f139357abd6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8734bbe098b9fbbff5b1936c3c4a0a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead250c46a9c1682696ff7b1ab4a9ae2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c52803d384a6e7f91cc6f68f91246660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ecec532f598452cc67573c7f32781661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0df0e0ff1bb6992752b8c8b91e237f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4506561f82c9d5fd9694d1b15b950663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3f7bc62c816c86d2b30144325a32f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa6be9bba2594ec3b230c4496e5716665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f8ce28325a3800d46be402918767b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c487b7ab4f83431c46c16ab1ba4190a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4abef3e2155cb85652422b576d658668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acacc2c79d34e2351a82076f5d3689669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79df3b1022c5ef7b8d46797f6ab3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526c3e13ebb545541e7b2a1ad9c0ee1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b01ba6753af94ef020e153d60a6fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642563f52f57ab975d83e4b8760b042673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00635055da2658d0c2fbf3827b35c658674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ef9014c8ccb041680062b35d8dbe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c3ae7604bc2a5cf5e83b244c01e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746dc7e2b0dc14a17399c9f8ee603a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91bf0965fefbdb1ea864a9680c3d8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bbc13585b00e0963d78692b7da36f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee73b18b6b74bf70fd580a53328afe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68ed0741bd668b4a3acf59f33cbf97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b8ce3e6a9aed2bd9598128d5c5358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0e97d02654612497c8c4c16cc9ea8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47dece5f504b3755314e1758156e6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10283d385fe39dcc4b3e3a8d9841e7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6ee1c88507e4234b596e65fed112686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d409681c79ce7b03e6226cff6569cbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b0f8ed63c8a09700c0f809bcf9f39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871baa5a8e7a2e5fc13fb0162c5fc7e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2047f822768c1def28045058c33f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96fd43ab9591045b04fa8322c39d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d50e3cfd28d85236b19c29665d4027692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdacafb4c5a1cc0a4d20ba2784384c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ff470e8b01460dd9d019f2b9c55d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08109dda9eae0c8ff6cac908e68dcbf9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ba9cbb7a5aba8ad1adcc32156f528696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789cadba38d85507936e87a1ba90a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba460f30ced6aeb37a6c49fc2038bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f417d04bb0e16a61358f1a2af7c8cac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3cfc1520924078e862d5f0b9a861700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc66b4e0d66b6a7213bfd30847d206b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc3c0b5a788f0b19bfa80a9cb71a5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb8133fc038ff6de82c0c65f200a7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5e849b74529b0a186bad91ee0f891704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dff83102734e506771c4e79fb71aee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7d36a88d6469b4738250c910f6f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0dd6fcd571eb955cdc4d999e22ffa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c9bfa82f1f7c09e2deb8207b6190f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5123b5e0fa10200d1c5f19d54473c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a4289e6efe319f1d46770178ef31f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d0feae7734e5c48e8b8a7d99126af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8630d4015da6da67b6bf82853df29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147aa8ef344d72691ccdd49f5c63f3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b354bf62a00d32fa4aef5b848b70509714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dfc734fe20e39469ff187d383a5fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848452c7a1fd5be70001207092b144ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af5f94e8f95a64e05dc0a90cbdaede717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d60d56b67c416e520ddcafb9b64498718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d58697a677d2d9ced86dc5befa4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da8d78ea26be877d7e3f35bd336b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430225e4fa106d60da3ca930ab2e94b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8f49c28e7f4f6043fa00c6f975e45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855a4c7732f9bfb1a62e2e47e37c3b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0f8b9b02bdc706a97f68ca8104493724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2be13368a22073ce43a33604e110ed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09181e3b45dfbafb245e65db7e3beb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b3f623317e075263d6ab1b9560057727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827784a66657ffeca1390fbd0f72970f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8a26d44f5bc8db5ec8ebe07ad545f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aefb099ea4d5ec923d3a664377b2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598f6c7c57b7f19e10b88997aea3cad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69356b11aa4e75f415c11c176f4377732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05d7db1648c6bfffa4e8b04e8d83df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa34c5aaa6b959d82fe24fae0e0d10f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52666c5b15658f78533ab17ecdda7be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef8c5dc521464be429a8a7913437c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95db9f3631e59cc2b3bac4b9e7a6bb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac3b47e9d1244d117b5c20a7fa30a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f1e330f9fdcc52515274beac53bab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c43306b54be1e1b9e8e72757e6a83e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df179b652b5c16ea082bb49b5f46a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9253c0c5f4e76c8431844d5456157742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1294fdcfb4b740e1129256310c4d16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591600cc56081689b420253aa1e02e22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2c28d983a5b92eedd449ac515b512745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326cc01cdfd6479fb9a46fd3b0b6771746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fdbe6af38c93f06c9c66721022e5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ff1ae9b02a5fe7ff46b8da407f0f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879507ba79322a81e37b6c8746c6c3e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da19f8a33562c167e465b443a4fe433750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6200e962b727d8be6a7eb0ee06989751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db17930b59fba22d442040e847397a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eece6a7653e62511232fca7d079b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd537321504e340e978524dcedb283754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08a0ab6259f136688d782a7013c503755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3fdb7ee5d0b51005d396a97d225a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e27c27af5542a900313c7039f0445a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b720665a3c3ffa07b6cd7aa53aa808758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea99996c9b3f920268d74ab342962759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>