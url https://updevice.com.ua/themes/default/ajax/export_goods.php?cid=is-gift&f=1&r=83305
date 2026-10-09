--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34d700147be8f93033ec4f27b7f17d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a5011b1e2a89313a24f72a697c7ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f861beb6374390cbe1fcafb83dbb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b804f11a8634006e872ce875decc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132173f22fe2218cec05a0214bcec395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b46f830fed47778aae9f568b9bf59f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257897c95d9c31aed82e67937b211a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c03e13f0976e51df99d52a5601efa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed96f9f92426af15848abadd8d13f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250d811f46dd6daf1e3552b16251b3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3ae72be3b098c99ee5d6a8b7f9c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f45f906490ccc977a2d8bc358477612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b31f69b79fea2d1ab4580ef301900813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997967bf132ce3edfecfcf246ec69f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17129e8d26a562b4e271a720c7810f3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9da88ec132ffabc111e034245879b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb09f8a8d25be3eab1e57405a49dae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f49ff2aa40c6861e703f60358b13b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca7d8caa078ac8211982d8d22e21b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d28cc5f279a34a429c4dbca60e290320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7cc96095ebdf918407216d4124d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bbd03f96d3249caede696a71ae3bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61e8f1a3f705d735976e18124486b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1385da2d4a1c0a89b2d4f31b2956424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558d80c9a438ed5bca77984d6bd0af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02bc43c3b0639c2c81a0ab9374a9b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afda87fb15b58ff0b80e3141738c9da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18836309bff05fb2cf4209daaf27628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821572fd7655a99d10eaad12895a6b7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3a6e06b28278a95d05fef5e3c41f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033c35db56bda134b3da305d11f88a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32573b4a73e2cbd1771a8d2161b6d6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce6d8e4f883e5b653555d87067d6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c017b3ca227409e6ce4bf8646d17534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e67fb8dba6f2418d49f2a207cac5a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42851040f5df0629272f3ac5aa1cef3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548c4fff3c65be9a58f34fb9c19cfb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4b37dd1c31f43276c4cf0b1da89f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13145c09d4d9b4b87ed267f51602d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfc588abe317e7457b7546e255025e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9edddff1e72c845e6782d3c702ecc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc201b74979fe830b3bf31998cdb067542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f3092034c55719cfd880551fe7aac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220d862bbe0df241117815835486ca244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20187c31746f90672a77a78db0fb9bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb74ecbe2263f8298435983ceb48ca346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a171d4c001a891d0b1df3966aa0e51147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64303c8a388f40a998eef6e7331d2cde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf88375cbd0ad1a971429a92d63f7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e987204f45967a4df8b0ba95e7e24e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b72cce0c6b4e4a7fe6ba33a63cbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d56c060ceb0f9adf92d3f8bed1e18652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c99d68f7bf441aadb4d5e3d3a9eaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe651c6cb269b4e07517d2376eb80e0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2006dbba394890f261d6c7943622a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3568cd409f26b262a3fbf3e86a396856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd0d78f38d98c4abce7a2f28e1a1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a02bbccf18d06ffaf63bf0006635f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f83654f290abefe54f4dedb0fc28b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d2b3c46426da973fdea57b80cb4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138c3e8b3539e7fc96211a7bd3021661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c8c83924d05371fd536609860408e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d222548e8174460785cbca8910e21263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92adbb3914113383ec17230ad69e33e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a71811b588798e68cfe9795aabc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6a7df610639698331fb11d8f8f3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f7491a2977345698454d7151f1fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3f2cd55facb3535c411095c9cf7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46500c3a45b14ab73a4b78a809d73369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b283c88d8a87154798fd673d5781de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d774a958aecfb7155a9b56b25a06471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e621e11a020b6912de2af7bae9ed972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd7e948994f57a4042ef070addc64973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeb955fd7205be98d9c9c4d31ef44474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3c0264c38158282a483a7214060f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2fa12ca6d67c3dcfed3d82908ffe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4778626c0a1b3f4f70c3cc20a8eac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719dc0beb68616e3adbfba25288787278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92119a5c5309d862ac506cb426fc9c0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2498da6e6787f1e622b173f71d500d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff168a0cebdae905dfcad5640b31681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f68786a383c62160df50c4ad87a0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a04da48fd966432635a18eff1a6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617278c853431615b789ae3d69f426284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042ddcea5d8e39fa053f764fee12fb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b01b0a75ac82282d37021b4a20dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80924837e1488dd1d8112d03069f6a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9314e41886b8baf7452d9a6dcb86aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbf030e8bf690be308d605ddfb69c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd80938f70fad50ee61656324f1fe890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7a53945eb49e8936cabbedf50bf4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c974db412dec87b2f5b37a84812975e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cba10a606281f99efed4f58f9f78493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1254bb789d6f1239b6bb36d2222bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fd924810c5064210122dfee3d883095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ed141d4bbb3da18fa950f79e2d87596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbc05a9867e0fa2d7dd4402d42b23197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33667a7d3a834a02f8fab1905a758c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438a3e5cac069c1b315e7c95159ac2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b19f3f50a5e12fded4527b93be64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526464bc8464efe6a96068c5425f8138101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10ff47e787dc76f0bb68a73ab301e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25162867daa84a4cec64a7c5aa8446ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f090a1a65c9dee00c772605a983d87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660efa17117dac771a79cd35e81b4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88062890113c5a124cb0a8a53c3cfa5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41683a08da8ef84e6b566a51fea9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131f31e856efaf357e46336e298c80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6c81c5e4561583a9830d01244c4d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ed24a22d966b4684c44d53c208e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b45e42ba35c95cbf36679f364a0c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27b1fb3c1b555fd203be09f727c34c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71774979e13f8435d139544e32b3e620113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a34ffd3fd32470dbc5c68501513d39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6787306f4345b85056396f06001c44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ce914e5de10e595985ac5d9ae1b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb81294f32eefda0aeb619d61878e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f8c8d9008a3c31b8ab85f9c501a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe897adddf6c723e6832f2e1ccd7d9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a631ada5fb1433ca56cfa2237acb49f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c278b5277643b5ebd48fb84e76f32b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358724953717e52159a5d313053a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e824148fe264974add3bb8b7af11e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba5ce86dc825a5eb0df7c4b9632cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092ca9f4219ab985bf4c8c510df2a3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dc12a20bf8e89f5075831b4d59b79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b78e2fda515674c9306d2adcae853127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61efb6346ca5521b26eed3e36fb458128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302cf7305ecad5a193464fa48894520129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738a7aea9968d8ff21e2a36ce71bd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7312edde3a6f2ece14d8b280597d76b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226428b8283d5682eea86ceadc3f8ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a6671add071934da0c0943c2cfd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960a2e6b92c599d2d2df876a1b5f079134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59b3564cc454bcc32a5e48ba05a562135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03093846c42ac077d7911412ae89ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2f81dbfaa28fcf0b303bd280c8fda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380f85184b6ffade1b5fc1301590d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da03eb290975ba0fc3a02dd242c38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e90783e7064c31349a92e370fe15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47fef3896209957e869a1cbb29242c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b696a02db8fba2f6a1b0a4aac08e618142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25315856d28352fd79e4e5defdd2d1d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44af1811625dbd63c65e4fd21da6439144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977c1f15668621f4a1b728e02889b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605b12071321b65306f883304860d92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f645f20c287cba64076b38fc3ce6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8f18b6a1be823fddeb710ffda2ed4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21d68ded4d8dee026d9182f8e13966149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c1375853735d2eefa371d541d00a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd29c62e80ff4008ead4527034fd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ca8160e17c465c2caff2852d6507152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2e746cf04f062dd15d08f826ce991153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d01c10603293e4b7a6a1df3bdb42a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879365a16cfe19693634c48cf361161e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04410bd4cb3a1f7542ea29d8b76f45cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fea0c4ac7f4bcabbc2e1f6223702ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dd46f5247d3af7622aa06784325a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23d125dcd3e018c8508ff0456da3b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78fe2d0f95cf2850e43c33e1a7cc07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be6d5ab92be7914144f126e1611430161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40540a1d7c018e8d84996bc07f419423162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d7c1dcad22ff5b2d8cc02831f9b1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002c5b2346a1ea14528712bb8c3fa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c20a6f7a4469914b21a49200be40c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b30b9f815e778bcf795483e23083dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7f3819044d63bc68247f61573025167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f66418e34311dcc3feec0981b984168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258babcd7ade0109395a2535facbd932169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0365a8d65333aabfe5cd80860ccb8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95690bcce050738de76aae491c91e10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cd8a0c819d5368854ee6939aa8da3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de711bd6b73f3a07b42571649dd2a56a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2651db3ebfbeca588e46db8b4e60865174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039e6d01b60f789d3dad9f736a2d7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcaa90a7af70f5c87941ccb89adb33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6cad9c3fd1868b1c6966817089bcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d5a02fc6ed850c5a82b8d81520dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047c0aab93e9076a23d6146e0f74c7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf609075548028cf00f996eb8aa75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafa3dcc5e50c54b98e48d055a751be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea63867dfa8ac119c53347d06713b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb953cd3ebb427d45d644b7ac900e0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a47764d966da8cd03e6cbd9d7cf78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5ae0e787091d72de63f10a905ccd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014fc64dbade6b72a744ad546e0e09d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d623c2b34d62e7b6f10a91eb899542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036b161ce503b544600f7a9d93a5172188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ba9e211d1d3ec302829318c26638189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57fa2b46fb0d11cdb452e7efcad6b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f359f65fe8eb21fb90b08942bc76ccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa6ce167251b26ad5fa3679ac2a128192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f5577e55590d327bdea037b0c974d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d7000979802d086594e5b47aa677194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b009483137e0a004591e4bd9613f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ba36e4816f5cf44350bf85868163196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a56805e69295f4fdfab631ec34a49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62ce9f60a300bb8a55ee6ba4b7c548198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5db24c02ed3f1eee8d4153dfa4f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c77b9cec4337038477f8434b0ccf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeefcb2aaa53163dc5f43ceead3c665201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593312b8a2798dd721a769d564d1944202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac90d806ee9786e899c5c74aff7ec2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364fc90e37e23f0d11d3c0593eb2d16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e1c1b60b8b68a2772c1f3009ff5ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199c5b4a1781bbfa915b19057e66d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62ee7bc1eabbcb61b1485e12350766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd575985a1ff84a1e14a739715810208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a56940510d4221ebbb9b921bb1876d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8f7b5640f52b05ef7cdd0fc0d6837210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebb7cd6e6ac7c51d047debc04a22a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaede445a3ea94d69f4e85308462931212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c16b56d20981ae6edcc931cc3db4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb30b0f1f8d35f1ff7dfb426967fb00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e377a9261a3d12c16d742b5f2d8ee1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34143b953c589023b198d8580c0112c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018edc4c5f4300a8923474d03dca13c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88fd7a9f63c67f446ed26d637cac01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9991909272f51a710f182fea1f0f7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342afdb0db3b1018cbb5ef19db5b23f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904835328d827be984a08bc98d31f4e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09c6f75e3de18756f4709b0422ab14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c74406867344e43024206b89ee83e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73abee1a7204ad05aac9b24f9c286ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182286a2a27e5b8c53ede61fdf1d892225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5230243d7fcddc19f94d9ad34c0cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe65217341487c60faf51c8963603ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8035ff96e2411b18cc35adc98877f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b691a676c610012e6c585cf99d7f43f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e235f474df616cc629e592851336c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fa68ca4ba10af760b8837c4b0326c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ebb101b2d32d391a22ecf6f0c8eef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a0604769887964ca8c1232f2ee2b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e53780cf9550e527a116ff93a401e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211968ccc0863e2427ecb4a2f3d4acd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b5b022e38dbbb8325345b33c517fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad0b2d10eb97dbc754a52c9417f1aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889da5bf33091be8c1a1f31615126f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc771fd32a39dbff40a5ae680ca0d091239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca435836ebad4770eddc206b58e50b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514424fa56e1074c37f1ee44658a4d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b6ee9eee74713443dfef70cf2272b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c21946d41b8f23e90d3c4c22c515cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c8427767949caed21a98d033f6521244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269102019ab6a195bdba69594b62d6a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b3d19e0100b7decee5bdf7c95cf53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a321b35cde203c42f7f01c1187fd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf85cd9ff2fe4ced8e37b3baa5ee60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb978856178412486789635dad871fc2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc2c982c8fb9bbaa7242f9ead5c88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ee65cdb5b7f9f6d10dc0df42f065a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69851b2a0424ad272a10938f71ebac45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c7746970580869654c9e46e7fa976253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5842289792dae9b7beb5326dbb1176254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e014413ea7a057bc87631a2a77d897a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3569cd50abb42ea92e1c77974d7f62256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6c12646ca22f2c01ce2735c0c28e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf15411c6be7172db1112068dcbca7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519cb3bda26281ccbae2dc4875c70e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28486e203fdb93dd51e7889fff4588a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f0c790ff593ffc2f4538bc8ea7d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e040db60d856d9e94ebe2e209d5141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893abe35c4d8c95b56abd881386b46d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abedd361cd61c79ba7b2a5ed88bdd8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a98d400b10d50b6a382031e68c46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d066cc1e5d050455ac049619db59f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fda9d6b63c9c1f78dd40e02f19c12b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2837a4421534b4ecf3c6f3b50f324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8d73bcb68152bb4fc8d74096da14d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f83314f678c96137ce5422faf4620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9dd96ab7a6e430d75168efc501b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be0955b07291a2454bebf336df00c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90e44c2dea305852d93e5baf3f1cc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121e79bf4897836e00e9de3d588fa2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145f00ee9d9f42a97942c6d852112a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9cd45101f6fd1ad38aaa09ef5e717276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e32fb0ad4e46784b6657d30be0f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74a082f613ba9ee21e46be6dfab4b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63465a7729ac0771c9b9af63b71ed1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95adcaec851b60077d4f6d917a6c91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ec901b4a71e888cbe7e21c52432d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad66876a4a7e6037e05db1843946a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad49de24014a59042d7526f6249c76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dbe5631c8d3b3db3a751f46d33bb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e65959185812cdac8bda871174f1b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e171341f77ac2d741bf86ec56352a0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc1cec08397f6b4d1f072dec349d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44164cda216750778fea8c0cc7e81c49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa138b3871a8190ed8a8268af0e4908289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e57c449a5978528f0bba6931ef257290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9867374d76432332e415f7824f413a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069f3cb6acf039839adaad6df53337b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc9572a5e2476a8fd7a6bcf02165d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0ae94abd2a6a8fcb6bf5302b29700294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a033175f88e6f8d555921b5f5620b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e743b3362568db691e2da9837cfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871edb2998112b0ea179110be201342297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a937a3f3eb5c10f153c219c217ce62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2809b49d0df4b54108bd0bb45e0c636299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f5f0f4b969c77131c7d67ec42f7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad288c338740763ac7fa9afd59d59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39216344886e2f0405b95ef0dbc6aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c850c37220f36a655c9bc5aa5a3bef7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e21590b46da47dc92e3c82a61b033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056bda3e0613048af4fba26d0b9f1c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c72b9fd4c9fcb7fbd952d3baf49da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c510b746266705075690e2fcd48d770307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d299cac332e23e8223b3396aa04ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ebfd9609f1350b1f1fd6dfc7fe52e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c69b234208e64afacb8548544e308310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c5d4c4e304437eb8be334281faaff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9673919357b69dfcb0a01028f935c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af090e542a41a01d8753ba04432a2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92d7df339a49e7de494dbe94474353314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7752c4d4c35903532a3b21b6d31db25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785332db4261a1b2f0838a3ac06c660316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07de128e973e33bc658ea2e64c9fa5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810508cee367770db247e9ef322d5da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918aaa158154ecd34679f01b2ed7c3b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3cd8441079e3fa8037fe1731b899320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9371bc4432cd5593a58da3316d00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1b2f519e43b8bc806793dd1e9d35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d892a3dccedf03560ef1a5f235b7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bebeb5b85bc48c0f378ba4248e9526324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ebe0bda0e8dd5e9becf97330de91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7d32f6a4e9a2fa44b9bbaa8f9c34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52dadf5d34741b152b9b77d24e831327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c9d2d8729293f1cfd078e96f90615328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7bab83b1294eb3a08193894b7bee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1640bc51ca2a75524ff2b1d658c5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117274514eb48ce4f76d9ca1d6c5755331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d5b9767fffeeef400fc15cedb914332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b282006aea389ac8fa4d29f039068333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b3c3856d0ec9282d9cbe2e7989add334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada7de668994a7c39c3b6139e68c35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d76024ac72bd1baea8a7aba54e348336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672a2f7664da4a4a290be92921c7f0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c2b7ce8498714e8adf52ef0687821338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c415b8e971ee6e96ce819f020aea065339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6756ac6db3d822d47119f1a45272e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf0f2141b869a38c864ad74234f3cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d01c1ed7d53df20aba7c9fd1da18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89292d6fdfd78fde630ca296af21c50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee461905e0b8e87cabb80e3c31e16fdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fe08b10a5ecef0ff31e5d650ffbcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109499f2281e2750691182a309217100346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00247ba7a0e22aad01d2a708ea41b39a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ccba3800144e279323012347db6c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d66bbac52fe8647a014e88b1ff25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a08152f25e579f4d0b7aff600eec82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b46b83b6b3e57988c21a998f174e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf6b071515c59273dd44978073b76b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e7f59f38d505d4194e7a09c487b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0964fc59377ca9a1d1d1044ff93b36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28408a3cbd0b53d4dd9f010f6eb55293355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef6844edc24a509c136b1c27f6e4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86034864ab3df71d1136513b1e998b23357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4aca9d524d685f67fb2c99c1fd10e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b723e8a92965264800a48deb123b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009602271e91613ae9cc543431f8f5ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e039a9bc93483d6b291d24ce8b3a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1afee47fd8129810dbf30c85ade571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c38ed382a8caced90c8484286e7dee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d1056520983a86146e171375a7347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326cb4a136cc97886fbc66fdf243c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bca136ea0a7e418eb9e324f8621c4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c954701009990c8c63e50fea2f510d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95494897bf19c0e8dd09416b93ea24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46141c38a1e4503d00f9f80bc62b0eab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a50852865851cca7f560466b7ff8fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158b41fb885ce625c1b1814a638ca8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff8ce3718f7dd221315824fb71355372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e3d245e7cef0901cb3df04032eca7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e950286743fa44dcf6d402098992cd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9989ceb70aba9a61c20ae9ed59e3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690952b9c01066210badca7d975639b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4918b0dd94f6912357f5d76c4887f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef052bd273885491c72973bcca975e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478e9cc56e92d74c677db867d17392379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a66c0cd1379237fac721847b58a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece780ab191681c869b2ce9a7016d6c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4919ed86fed069d081a7c60c431de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e93bc9caac3f38130de43034ba4b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609dbf91057c502d9fa37efb2f6e98a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9059a721fa0a6d060f07edad42c05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c94efb4ac99338df8b59170546bbf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12027f213e037a909494fe732334d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa7329bf538de7a8f765306a54f6c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585118831bf7193a64757c59b9f8d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18a968ee1b5ba1816a2c192d76484390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc6166ce724cc1381b4c298db3bf29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea301e037fb5a44d5c03b28759d2c808392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423d66eb975b986b28980553d2ae2b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb707d21a5c5990707c5e7fc74d87fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9386dec92151f97a1cb28ae74131c20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940eddbeca0cb3d64c5b112119be404396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a259806d9b38364160784d174faaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd0df210ffab8ae29d9af413da561398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db0034714572ee3e8b4050b3b5e046399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fbae004826d9c8c36fe7a19c2b3c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69925624b570235e823f1a5114b53f62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0cf7cd7a8cefc62483da1cb5cf7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de7e888b5486641a7c106ce1b06a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c9a2f30f913ecc02574128a30fcf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92e2509989fcad8a374fd72924a57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55833dc2611c3f71e30a8d889feedf98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4be123779caab592176e0c1dc68a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dfbec68b1417724e9bef4419b3227408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f42ce316b29a25151b331738b6940409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034b93327d7defc99d468d50b7b445a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116cef48c25dd6a70c6e740c94110af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045f5cd95e45103127558cc1cd8923412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22acf1226571db5bdaefa10593e4f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4ad9139ac72637bfe9c9d6b861f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf91cb7bb3e3e38704bc14b90737f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5252dae3914851c52025acea44e88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e1e71a0c645d0498dda3d1f622b49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31008785040c4e92c4f3aded6b19464418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699b3c01cf8be5a47d5d0f23a2149b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a01837205bd1057dc3183f7fb44a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd780a547543962a53f297a5cd87f92a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00c8b51a7c85e0a9274657404190bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b258cbc2bfb4858338dac7d8f04e27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9379a566a90e71e72a991be273455424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc234d441edf6d322b207deb99167c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa91526ab09e3a8ed4652ac5a55d1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab151923188d191f902d50450b3c1df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa7be096ea4399ca90bad81d10a7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c811aa53524e035c996c35e8947c602429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762c42e2bd893c0b9a22ddc3de5829b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6eb7f2ab05f7a42769db2fd3fba87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d58c6f4767b95ca5506fb804a9f158432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ef6f676c675da81816a7d40fb9be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c88013682cf5cdf57e7f036338c2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8befcbf6b6483249d9f47f1f0dc7ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ac383553a54bf82e0345652e33d5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673776719fc8135ff91820e2db9e03ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a510ea2651a165bf81a44ca463a55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a56cc8a1f2d882fd0e1ad3374f9dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb896d44dd52fcc6e01ecd0e05b979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19892b6142a85b4bcd1c24beb1828d3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80a184713ecb0bb54b1d4a2876e62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb257d3bbed9e1a9bb244da770b09ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e0c20016e49e11b4eb5572b90e3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c162c90ea511bcc2cb0fb3a162012a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e18b17b6c6efa179c897c76ee69de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b937441506e8b9a7db99cc45df09b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6cc9c6f6d15592159b06098d470a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d391260b31da7e9097d16ad3d05daa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc08a0c8f580946f4702d02c3f3e0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6eecfbada88dcd301f2b865a5c794451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837719ad7149aea43062e70422e88ec0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f140ffe04436ca5efc401549418903c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c34aba61995357d3d4880cdae2e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108fcde29f04928d3595e5e6d7a044455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cfaac32d7a7e755470ffdfc237a33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740f084fb3037c9e822e95f9475cea7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cdf310f23196cce7be89e91666622458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde469827b33a15221dcddeeb9270c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec92f58b80de4e32ac6df48cbec23d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccd6ab7849788b86d53145efe70064461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a62f554013b523184e498ef3c304c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0669ceb100db34adc6f71386eb6078463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab5923c4f1d710327aa273575dd5a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc23a1bcaf9ab229fab4bc7dcf984c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7a62b009d4b1f2af5d95a4a4107ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77d0505a9131b6c410d2754859b130467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d509c9008302fb56f8904955cfa6cf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a506b588b0e09d44b8a02f4e50ae60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76112ad8321ff4c2c25f78227ae4ef90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f3957cd117d9b6e6dfa1e40e525a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531d7769837486d4d1bb414a45cf8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d37855f365411cf49be56b830a2ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e27a97417efb4e3412e4804d9ac23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf17bf7f91de33a690317f2ce1a21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b61fad34b61949790f3e16c7a950476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63cae22d6ad54b73fe3e72a90563c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23d3636148dacd61b8c477424b88d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f0380733b4d6b69c57c26889d1faf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239b6f396fad58eb92ba2b34832fc8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ceb3a514d5b13a2abfb79311aaad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c8d80607e2cc50def7230eea1e9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4386e8aa177c571eac8046916bc689483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a1dc3306736a7752c7405b4d8e8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e568402695c7839bbd7eb75b41cc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108e9ec1a8715c5cc01c937a0acb8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc305e3020c8d8921cd0e8818133570487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16200241a7d3006456ecd136ceff2858488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aa96ede26929575298e5d071c2172489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0da8167a4109e8a8e0e3e8775687a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab190f82d4e2acef1302ea438c44c20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986295b1f71f46a78a440ecc3f8258e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae857c47591e2898344751f38afaab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f75cb1414c0f8b40f3a0786f9d40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f981452c0b7642fa1a920d6957a715495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db11a2a1e625ab3db0e42303df596c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416e1973ccc58a398f88e4363e6565b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947a88e00938d781c0e1a735e7729a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdcebb97d3163d073db4dde449d02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d08e236bbb7661111759ff408f8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066fc55d64beb41d876577918a7d7fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdb2f26dcdc23e07d45e96bce185dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274145b10d980f007f54841b904002e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c614301e104aa36345e3aa13497fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdec2658109c68adc82af22c8d24e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23ad31c5ad2b790ecad3fbd40b83c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2abfceb9f71ef485b020bca1076558507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a899e2ad16ef678b793b4c279791e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28877d9ecdfe0054928747e1c1e32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611626c1ffd7f851cfbb4cb98bfc9c09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8b83400551f6e021bb95641a12e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08d6eb2d2611745ebd63af40709fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc5e9056f053c51430d557c6863bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4558e0024e1e485448f69b0e65a092514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a0c72fabd895c9e36c83b62928597515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ad57c3f4656825a1dc79cbc9703f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afaeed9674b45e20146f986a708708517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21616891f2d293145864d3a1d9390181518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243bb98eba27742140ff479422fe8a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be0f51bce22945a7196b90fb9fa3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbad4424f8ffbd57487b4aa15e14d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0a5ecc1aacba9a39aedc33aba14a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2297066719b86baf72708cb6a65dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef803ec83d5741d1722ecb00822cd906524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700181da2f9d2ee8b1e91d98d5c27f0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4922fbd151fa1ead6fddcdd5346b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79223210d47979a8e1caae7e77189db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1c4cd52e1f4b0f4630b28271223e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ac6c2fbf5dc5144d9edc4075071a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f1b7fdb0e10ad26d18c4dcc8387d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ab40954e33698dff21853fd87530e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c59c89bdfc95198124da64be003cdd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf032059a4c2df1db0b88237e376c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331f2004bf84bf0457a9f9661c24f3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca72ab0560f3975ff910ea9abfba072535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f7ac7b6919e81cf697a2fd585a03b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31800c38caaf294f1b209a9d41ac1aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c426c2ddb13513d71703db8916cf4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aa7517923be9fc423700472ac6f18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561167a94eff29871af09e3081bb331540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a53e1cd9787adaf9423ec08d16cc4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f69df8568f226d1bcc118919ef7b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb175893e56eb9cbf14ce875b7d2583543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a70d96c97e60ea63070b9962c7d6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b8395e35f8707d56dc369b151a7ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d44aa69747ceda50e369ed49390f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521374fb0105412897b9d2531ec0cfcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd189da31a100c9f45ceca87109a97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564521e0e08af49a4b6ccb185ee2501e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ff8f7385185d1b03512d61f8dfe52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72057ad312c48217a77c31047f29efd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a4316c3500f3ad1f0d69c729ed41b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3143afd4e619e19485412e0f5470c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bcee6354c1a7cf7af1aef83b7ee12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b596f717793f04f613a30c0f83a130555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d498e088d5240bc3e76faa6c7658360556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e93c33a3756dceb923abf2012706557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876beda4cdfc892d8e3fe7b6f187754558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ad39df5e5e73b2f621243077436a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67653939562215581b04d90188d361560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2af93a7e69d47b60a679ffe207d1f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb8faf36f38b6f5b9f772399e629e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b04c7694c16e60a1fba957baf9a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77bd96aea00e4715a5abb2503c38ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf7fbb27cca0123d906b7ae80358a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39586a68220d4de60bfe5bbe1e957b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec040309be758e9e4e1bc4acbafc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b3ac30f0bea3422fba809307ed693568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f220b5348088b8650dc2de57c14b359569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50049a6d446b4a336a143d9e22bb6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902c83a34f5655b96ae691539ac0d25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b42de21e487179bd8f95aeeb07dd64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae1164f104f9677fb87f05c5c0f839573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1f85743e0e9d9fb38bba530840e69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fbe1d432cacec0324e15035ff3669575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009334c4492b8b5bd38957a8d6caf32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b19474243776da3efbc17ec5448622577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7d7c6406d781e1ad5611a634df01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eda198558fc9ff96a3479777aa92c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724490ccc6ac2236227ad24dd3b140b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472d6d33c1531358a6bda03dd57abb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bea0466c6cc478d6ed4df30345856e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242391624b91d8154ab07d7fb415704583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17da08159ca1a1e4fd4bf8bb943b20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052837645789c20733f38e8f99f0635585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82bfaa5bc4f769a24daa0c27888667586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb6b2d52e2de757f4a57da47d774c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1efc177b8a9233b16fb896b8dbbd76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21ca9118627c6d8fb15da92aff27ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ca291433b36972d11ed15896c529590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f5b27e60318bfacae71ceab3ce11a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ea65b92cc3a4e7ec0d74a71fa2ea9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac6f8a1717fc8a6a63a01d657524b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d026d269d4c28c4cd1a4932967d63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2222f8abc7ce18c01a7310df8ae2a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77368fc1724edfbc693dd73e816c362596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d8a92cb578b034bd8244ad8c9bc12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a87f0b96d371462d484b65c2d6e8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75189548b835f3c0bb7262fa3f0c6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45591634a51d912cc3b785b7e76fff74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef303212afe70aec0fc9c302615c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5420585194b7c2f329bce00d7a946602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dc91f64ae73adbba49d5e392c1c64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad98c9abade225862b8ecdc5d0428c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbefc7c6a212ea3947c42cebedaf1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc55292a1be376543a8c53b447bacb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc747c9a74a8ebb68673b4c3b14e7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f73b266babf03fd106c2cc57eec63f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09586bcf2daa64885c4921bda56ec3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cfce0b41bb96fc928e777d9948aa3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dfe58cd80f1ad42d3c1c866d73266611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cff9cc6ef94ed091e6005e94b272ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba677e1008ea7472f564d6bf0300c089613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158be0d0418812ce646d7cf0296007614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ff35be9f4d4037f4ff348d2390525615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f1b4c4acac20b0ce423d37528fdd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4259a0736462cf41ee02e02c8eb6ede617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d4db2e2d03352a3728c95447707ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e3e52428c0286bd1ed64eaacea536619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a5b65c9a1eccec356743a73f8b5c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a47d5e40a144cb6c930a0d9d6e1f03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182b1510649b2b204daadb59371f9a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0204b4a4b687acafeda8cc76daa2c9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded39821a467763a576b3a48aa2e83d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c2a520ed1796bacad843ec00a5cfc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c50dc2d9676af8f62419eb65caf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35068614cad3379f9c608befef9e9950627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bcd47d5ec7d107e7f1383633f524e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425bff53cb74e3a1868a7316b043b74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f751f90aa863b2d9eed9fa943287b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4b1415c8c8f2ba7add6a39cf80eda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f2abd9eb1e09d2457ae9425f4dbea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecf0a3c29f01acea7c5a6b829f279f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c38e33ecf03fce1234025f626fb26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af772f8d317dc7db671d702887d835f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf705e4bb7b454d8286604640674b1c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6c460e064aa699a8ee7cf08de4fa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b962ec82adf095ee199b5b915666f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6347598d09eb3cd352db8357071a392639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe7fb96bef899fb90bec9747567b61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131c02868827776d4d567d5127bc6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4175b5186dfbaf21a03a167f807a2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0421e15ba010e7ce5983cfeefe0ec89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c57284b455ace0bd58481870f6fcc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a6978511df20a0a79ee0b1b0c80b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d9156d2f6dab20b845726dca3736c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57229f134c7296f0226fd258f5703d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f66aade50bdd3bd2d6fec634fdbf1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a83c8654949a472bc8b0dd90562f21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1d7cd200becc0b2a0c11fd9ba49ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1be37b25940ebad296fd6d71aeec5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baabcbfe918e14a8bcf2e92ecbfab5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace9a9c7eba2fe00e0532c5397774d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14531ed271cb1d77161506aeff85a0d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d96fabdbe66f1c4bb7ba9c6e40959655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0b1d73ef75e21924511eb0783a8db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82480882039a9ab8f3204a4dc26262a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db89ddf6ccb2167fe5634ed9fdecc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7f5c88122b191311c12b7ffea5577659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fee9c5386ada8f3cef9a8fe4c7d27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6db61a8dfa872bdeb721e796c30f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdcdf0525b379c858bfdc19455385b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e26b1089f46700e1a3f54f59ec151663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d82066809512a3cc8b15d1328046b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b50b80d8e64a913036f4de5281ea4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9297851aea73a4414ba35f353a79d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882add94233a99d646f074697d992278667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f3ae52d21aba73362a3fd88e0b89e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3933b6d1fe03f417996ce7a841f2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2984759d26b78f49d26c2028401e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecc4ae46bf32c82bebae181ca2ccc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171bf0fc3e789568a53078adcba2456672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca913cb7de38766c11a5b9c1dcc37f96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab702e5d325afeddc62b080f5138717674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810d51595afc2a6d68167591d260981675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090958f1a50d4d1bf2764186f69f188676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0715b958ff96c84284a3357127087677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade854f9856fb28741713b51379b4fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ecd190a71aa79228c654a732a5b91679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721f53d8c4037289af541c7936f0be6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e0d55d9b73464ad2407ecc0bd056d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ed4b52ebd40b4911529de6d539688682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1f920d1b06e6aafef66532b5a1178683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46169a0236a0e3f81524fafaddeaa0dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593ead38ed40629d7e4f0ffd8d5c73b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a92809bd7991be79d38a553c778f46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee72553ad9c89cf33875934ee62541687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2941ccafb63d384e28c3cd2621b3d11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6384af96a82d14ecbad454a0e991452689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305acf6da40eea0bbf0ee79d0c9fb33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab93cce71b073a205319ffd50805b07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaa0976dc5a4ad43f9350a14e4905b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf4695808b6789998d62ea0b50e180693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869e356f5c986c8e0118ce56c1acd2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410050f0fcc939095c6de2a167b06d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c14a913ec2628bd31692c55291328e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa816e3d9940b06eb50dbc1636c27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02a18692fbaa2628b558846b757085698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffee556d7e01cebcfe54e9dcabd1d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e894b97cd31a597b3bd6c6fe198923700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc29b643a0661030404b960153cb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dd538156af0b163f85d1794eb76bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4909140fab0032d2c08015ee5a754703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b661628274b1ee44571c79e948540b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b2c45d50dbdb09af012821af7c5d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d00fc0aa4811de889855ddb8b931706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f501e249b13db8d07bb13e457cda78c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e491f29fc1989da9e18755c09f1c19c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf166f51ee9f858f36b6e344bc91e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14c66f3dc7892deaa64dc7769f621b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b4430c632886a1c3aa764a7310af9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44152fc4be394edb8d8427bb261d560712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a972e92e0193d64fd9986646089b7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ced625e36cbb4666d24c3f2a72f86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62fe17e31b2f71375f46becf8fa6fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f7c88e4eff6aff4fb68ceae732554716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d6491d7aa2920336b75cd78b0fbf1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4259ef1042a740b5c278213eb875221718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647419f14cdd77b9426bd2cdff6e19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8837cee6312c0121524a92de912572720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b762062b19b5c483418f4613d8ac6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f0b8d8ca4c8a7015386423867b46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a512d6b598a7c30345575377895a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a80d97c2f982ad733650e8cb3ab0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62264c8648e852b0859eb947201375725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f0b19c73be5cc8ab01dbc9a23e69f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b66fdeab253e29a124822ef5b1dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88fd5b2e542962fc5fa51aa1008579728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef56750ff2e758f1ff76f15154532a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f14cda0f01327ab030594228e32f75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2708a18dbf5a3d1ca448450f1c84bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168cc267ac34a951489f1c681cddd77732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52254a877b1a40b35b2eb2df129e4b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addd8af81d471a3fb27b303fceb4391734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a748609d282b4b2845091738b2e04735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5a9eb59b0505fbb724d2ad4937aab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eac3b65fe1b27cb6b4b2b80f78636737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46450861c557a3e5fddd4b8be5bdbab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea489cf1abbeb91b1033714323aa6a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04ef543ce7e631b55bd140580ea53c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d89acdbc864c7aa7c87a77ad4b4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420af66cc55db0f15cd33a44129f8a3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80736f76397b7cf2958ef5cde3fbe33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe6696f1b6504237759812142f1d94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d6d3122291d8d46453bb9a05fb0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6c92ddb21136f8f5fdfbd0fa1dceb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577560b2fb66e6e8e6b3668b38972d42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b3bd869e40d22264a4d56a04c516748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5ceb53f884f3a9449bfb65a88743a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680e0085d20e28990a9400358d0d826750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe12546710687e815356055caeed1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80482379d91432d228388dd53657fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99068ea542e79fd3ba4fbe19973b84f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1a569f30f2f4d29f8d05c2ba18a78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756194237d43c12fcab2a36b1ef63df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f606bbd46adbe3614c97eb90126537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e9ebe494e8c7a301d53ed9e2d52f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1252c6940cca2a93323f713e77079758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff6cf12abccc34954d90963d610687759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09274fd81b98d97cea3fde4ad6fb00701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500020f900de100c543cb10733db3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c47e4ca37eba05f7cac7de31ecaec73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e3a864341706687d3cfbb0dda81f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6346fa0130d83eb76aa1b23442f935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aa02b8e1ef6ae782bbc8bf1c4e55f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14d80de0c6c3cf06545f92066742af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b6b4ec451d4672678ebd5c8f80ef08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b653f5fa7b16d63a1682727ad65a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76debc1824e357b1b7805e12eb3d313c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b8e79e20c1140d8e44dbbea2c6c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110fd1913c0f0b8da8934d57bb25cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a800222b36708732b7aff2c04cf75f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5990a4d722eb5dd42e675f59190d2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea97fb21911bb348ec70d804bbf61d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d2c7682ab43bd23c58e5254e6e4fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ad6fd3cc201b9522819b347097e1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a678af406c35c9dcb06052e6a8802e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a0341ad47803b2d88104120e91b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a182a0766d8bec793783b43bc5d29020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c12826869c9c06300db6aade718ecc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d9805838930890f9672e73c6100f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5df3ffe2aee37cab8bfa914a5e379a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78530b4973591a7fa69f1952e8dc49b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ffc6b966e75688955008d1224e85125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a42381e00c340bb1c3565c7211ec2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f863493397aaf67fea14926769e309727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa665328bb5ea6ac8ee9a50a0a59071c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f578ad9d0ce697b86e405ce975ba9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a1d44713f801b10652e2f718f773030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd754b4fd6eabb74a26221bae91a3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa2915612532e1cff965a0f53c86ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97cf207dacfedb0b2b1f0cd861bcb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a481442c20b1cb974c091e9b0504934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb92381f8bfcb6ca63da92b53bd386735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8bd06f15578551bfd806a20927bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb72ba9f4de5a59ac8864766dd20037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a70b3c021b4403421ebd5ac72c48238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0c482a9910ddb2a2ce04c02ee753939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f45950be6367c6f9db9bf09c5d65c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778bde02dd2d45bcf563ec00a46ca041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09cb7e6de5b09195f015e3d237bab042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d3fcfa8ce82be91c2f8af38bbb44d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd2e932503b2918abb41b39f58a19344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9d0256d882fba705ec03a46af50445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561285178c6f1ae92c1e3024dc991e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0288f8473404bb817630f48b674397e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2345fc912b133e12d211976deb1aae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c1bede4a107abdf19411e419f34049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfec9b7846593cb84406a0e133ebd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155acbe7db09fb72b9dffa3c4ca88c0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8301b2e8c9bb6f1a9198dff1a94e8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb605ef186ec13b395d961f0df0ffc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f8668bd88da62b38b5a26af5ad1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76f5f659d3ff9787c2f9025746f51255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525b3bf884b6cb479bb5483b06e4fe756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e92817e8f725c02258bcf6c95d49857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c1054129ef1534451bc93c2f973de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817575ef6abb4ef7f62057e3ad49fa959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b915ca8874c3ef5feb88b31d1ce67c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7310a907a788be3b20ca0cab520d97b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203d9aa8ca16c78af796d061432e09d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612fd734dbaa4d38751296a234fb0cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e78e9cc663af48cbbf058c0c91e39864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800248497e47e0c854ce929f86d7aaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5ecbc6c242e0e191f5b05faac281a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d9d816987afa7a2bbc138b56f255b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f6e34595ee0ed1e66600224a5d34868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502df624834299447b7745ed74fd00969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8df56ddc357fb98b885b88462fd2c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffa25d67f2c1a8eb40012dbbb4cb9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a1259a7a0671d7ca41d365fd3911b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88099abb2d7d01de449b1138789c610f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe6bcc37399c38efcb0883eb4ca8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d0ed33fd2d1c0a23b4fbdee013b7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f39d142592ab3ccc851806ececc6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bc6f71868c054e0e3c178c77998c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e68614e0c8b2d5e2cf1be042aabfc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399b6e597197012ae7b143bab5b958379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec193189e4472fabd964924daa13b9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea5fe33b82046acc47c33e30e390e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed6966169968e0589f5a572dad0e8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558f9262e9fca4af63a147d700ff58583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a419f9898b6de685f46a8b3ab8bed7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d348f2b77c533912f9a3ede5dde353685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277e765b55ab30779ff90b30a2b5ac186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d28f9bb099e45cbd9147e6a32ffb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df29db68787a48fc51079f3c48fb4a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0bf6e8002e3f252e5e2e4ddf2c92e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8db67d441cc2551ec6bea9ae96765390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03258b3b76dc4fb08c4ff9206cf875f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d574f78f79cd263a8890383fb2a6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45cdc611a55cb81d3cc7a17eeced5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6abdbfce99839957a7447f55055c8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e666706ba7d14804aa6828d58342cb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1022353b7fd6d4dae1e3d479be51296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800cf886f177fd12462f5bc26d374497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629979d185165c90bad30411d23013698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed07d0f79e1d2320db06df5efcb9d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8517e549588957e3dc2bcccb0aac9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61625261d04d0d34d1e0efe4f3aa40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7108b514ae0d945dbca84c56a833216102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53263e1d4ba0ba705c0341135b4ec788103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f9e7c54a2c32bfcd80d64b51b5838104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b0229f91f0006a699c3af7c7a6b1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2942c6a00dfa2cc22b2bd790e5974106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ac0b38ed3a6a1bf99b733f87fd0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de93dd029775428ae1867f329cda154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298c8fff9b692a38c360120c0c2211d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbc10bef9cf8b3955dda73419d53c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f9499aaff16740721c4bf0efef56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43815c23fe159a78662516e49b273c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647fd2c65243ac9d8510fa7176cb42d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe3d6594b22d667fe98c2b451116c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58480ed3c35604676ae262be644c53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb8b6c7494e41415e926d60f3b08c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f198f0b8657a92b2b051289dc8e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492270e1f1750a90d9d6052eabbc761e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeca3cf734ef33c3950463f0102c0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdae06b07e82eedc7e4610081188a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250bb7e2bc626d3109e39ece11f50a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb614bec94e3733dc8a9d1bd96f98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab5d9e16dcd66c89fb154c0bdca1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c2f7fea0340244a7874dbb6c4d0fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de8533b4d33f73df7b475e51793bff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa550e49a24f8463963a6159d39d4ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe348485cf9ad2cd085c888691a25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c867d8d69594a560688de483b00b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3bedf140c378b2b36a2ce2462f974129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110179a4bfd9f61fe3c2101e9671b9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bc4112543b0e3f6123c00e6c4ccd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8215bfd3ac49ec13b88a393321fda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e8cac18350e7cbf3b1790f61c490133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938e9676a0480637aed82e5471c4af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e05be59b59a56c98e20792066da00e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b1584084656f777c4536421b8e25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391dca5cc0b69a443d10a16d1b6f4ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a361536ab2fd07787415a483a8545138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e030fea695c6ebea499340cb45914bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639977f15c8eeb8512600c008f95271140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f4b2bd9865d1d749286e9de3a215e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3926a7f41efa616a65c8d610ab2534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c07d8430fc272bd74e9728a6f59290143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40825a5c14f123bdff054b12bc05340144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3abcda330ab31291e0ed8caf80e082145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca9446ff6c041cb96f68d0400d22a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b18ad99bc63bfa2262f84a6b8994c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8add9afa5fb6714b058693d4bb848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962e4f1b9ce51291188dfc3a85723d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df1430e9e4217c143d7dea7129777d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef4d0371b9d747d07997ae6b21742151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7fe08bb0c378975d103e0ce3a91f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b6d44d5f6e0dc1890ec61fe492e08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3664986a8886898951a31aaeb1c74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bb98eb8f3d5e21f1e7ed936276c55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54caffa84928cd55e4142d8bdcd5255156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8025bc170e70a7025031e7db48d96b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e34a39298fad0c4af5a8fcd9dd2df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513363bd5373420164be3410f33511d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4a925a11bfdc8d112750a2758af05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eea3191e4d53fa78452cfdc7decfe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0589ad913f319bd6fbddd9c062c730162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d3c3a5ac6a41a909df0e3ef5201bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5e39732ad83a7c1aa7ecafba30cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01c1bf001e61396618460aad8763c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a110830d6867a74170f9a21ce16308d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611b5444b1acf697d25688e8aa98fdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52973ee8687f4c73e6d262bb419eb1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27667e90d34b98ebf78d28a63de0d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207362a5377b83cefcde39f0913cb79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff826307e7af1cb87f6f75e750cf6c0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3526db5e75f8128afbe1c1f5d49642172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe062a6962b48194bea65fd918afe65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62358ec973906c6f40596e7a1279d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc08faa6f1cbd75dbb3e31edc7d88e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371892c376b63693e4af05c7503d0fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999c64c9d045153295a073d8df53baa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcd3b989b7a92c7d57ff2c74f7dc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119baa0cbd55b9f3ad87a28e222b609179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c147f3154335fe676beeac3576217a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2b79b26403ef8ea531f6e5c2756f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134465a60ddb3b7c6d8e5f34c7168d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a5d51687748af6ea50f0ff6c47d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172247c2da82c5bff1bab7d9d6e5ad4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763fe19d6ee50e5b769b30c01a46ca5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9753ae3a4e30e2045b945534e00a499186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19420761435da4f7714fc0c41a022f91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c24e792f4d90a8663f879eaa23c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65063ebbfecea5e62791e4cb8e06d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb2e63b22442126576e6a2f3455902190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3440370d973368963991dae0b0b32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea71b6a6988ea83949e527c58ad854192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec754d1259b4406357111bdc5a7fe79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672950b6976d95c55a0074f77d2ccece194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829f87601f7bfd22b4ec5b84a903577195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd517e9f8bb4e13d229e275b49c21a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922048c76888ccd683923400ef96416197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7ec489c88eb969b29b062187d01b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3e576fe46a899f3f2f3527e7a9bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfd898272c3b9d86087b4b9444a72a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869a2ff9bbbf1b8c2bda42dda94b06e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab6332a304e1a7fd44d39c1f9529e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ded838ec3184e69ae5a28d7b70c7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd252e9ee1099a54fa759222b266ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1d4277d57dab42d466692aa1bd194205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c89f8736053ce6987594fac81ef7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ac3c56387f81a8c9bef22e491b80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72810693a3710a340d0f1a5035c893208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f367160c75f6f222b60694b275a76f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb06d2fd0bdaec8c54b9bf2ac48aa3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812e8d3d8ffc1358b63764beb212703211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35226f21ee9fa0ed3d14d70363a7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551cfe1ae69818770de14f25612015e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0be0fe4238f2919ba6db09387e9c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb43122f95b6e3638c8c0e056724ecf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d675b4f942060e4581d5d2d38bc7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24f9c7668250b6da28e67189b5429d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6a58e363d66f2f285f512df184ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11729869f972ce3ca0d2041ac1af5f0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc486923600d13027145d4cebdd64cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef883b921db2ab7a743b968590f0952f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421617c80ba32b008f1df3d2a4aab4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1131d5fd22f31504a55258b11dbc264223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064c91eea815c19cd4a40cb756cd68d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7568d8216397dff54f7cc4ba70a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8be3f546430ec0a18e1659fed2979226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad007a3250513a16a574616d4f8c9a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f244777b4cf731394485c8c043581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e74dc13b983f551b4f86784e1d225c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca835bca8de68ac25062e91b581e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52424b39d5cb205352eeec2b32a64a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0c73a534acc4a9ebbf2067ecb55e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b966e4440d09cb3ff57ac65e2e3f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386605ba5c481e084573a3aaf76fc187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9d584d75644301ca0276a1c412206235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1288f4c1e78c33138a4dbd7b39bc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d36c3b5b2cdd589e97a2a938a57a07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16274fefccd99488428d6e81b1059dfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c62da20f06b36749607f1d01db9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425599671bf4b19714ebd8facc675ae6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a147b948d2e9759cda07fc23e165a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ebd3dfe418f8e16e16215636ebcfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcadde7542d5c528b3c648606e3744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacd2046176fdd7d2152404e2a84067244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9af88e6ca95573d4bdf3891b35eb33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78945b350758a1f55bdd761a952e622246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8c96ea51428e701849c832964dfbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbfa1c3ed995721715eff28e103848248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3212da4aba7b910507bb20f5eabf741249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475ae7d0f8333f141372c7be15c7521250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0424e45d5988740e53831e21f6c0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5e4b1d9283d5571780e1239f6358252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cfc26f30fbacae78d4ae0c1555332253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c68c427e79e774ba04ec579e83e45a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df0ee80ecd9c2c4ce7c13899fa8ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d17d2a4eb3961f7b12bed55f4aa4ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80866a9fa79aa5d46063ff55ae86b76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c2afc7c21da7aac6c6d90dcdbd952258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034048b532bc4a7e42d13c508095a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc4d46f4a1709d0c421df0db257e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee45811e0e17bf3e83c7270618af13f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307563a1a302dd79d7c5b2a9f40af8f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d36101f5546dbce69b06d1be27d79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51687612f2cff7dac905fc6349f0c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdcd4146defcd2ab0595222b4d681e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186887f29d30b0507baa2333f255b549266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce603b02005dc66d704c1d69a4623f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8759dec603fb28454a6ec05636dcef6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d9b3e1a6fcca23dd9d56f2bf5591a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203d40e1d9cc66c4ebd53ea0eb27354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a21c76620fc3a88c67a2b107d3dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7362610235cf431d79e15a1da5517272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7520844c151ac15f6b9fb970cdd9c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af7570f3a0f1b2a4e567b1af66a174274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b33270c926541ab2b5b72db62d5d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed759d144cb3e1ad93f9c13a19fb986d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d05476a56ffa7f57c27dc36e729a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75317dfb0eb0f0b0dd87fe72bc6099278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ad624ef4abaf76649bce5b5f9a482279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd21432d79a29686d2df10b92981e06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb75f03f4fea756197840ebc2e57b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729027e43521339de8c0ded9d818025282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ab4df4b54937de62f9be4f892093d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c6003792511022f26833dac000d39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406a77cb421f12377686b6afe4b41c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd8f00cf6d461b4bc58179bda955ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814df034a6c487f65cdbd90459916421287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0183160cab45ed93176036ed654cac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e5cbe6ccada2c8f84f51540998bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bbece9fa4569f0d6963945f9c86b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aac6a2abd07c08fffe350c63a4365291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff100ac96db6db06a0094a66812459292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae0374fb8a31e5b94bdac599cf0f6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9ec708008f2f82507c203edcaf464294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367370a36ef77ecba113042a8e8df5b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e71f84f46fb8afc80baf67108b46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98f6d9208428056df71710307ce935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa472ed48ee9ae350cdcaa60a3abcc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac817c8d656591c9fc7c4aaf82ca23a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028f29d7a4591ba5b9725a6328b82b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79904bd0b3332f7652b0a3b832a7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718061ac7c4967b13eb307c0ee6482302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d777a52d15e3e58b072468fdc3d7a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526a9bf8d48f7b0097d46a41c6b6da7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689a15d94354eb76734741a9261f60e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567bfce542b9d24c07002c8e7996acf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf284d77bc3bf34272f4faf528662ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da6833989aeaeb4bc743568151a34b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deea27ed640ee482281be8fb99ab9f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde4c8accd7d4e07c28daaf450aca00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d0137c6856030d12f2ab60affa4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14acf2c93ae50670397affdc5038d19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c884b393e48030b120211a6526e8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaca5a1933af3301dcfa4cfa221c16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787d808a90d1bb044b9090337da2440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d0bf89a346326deb7424e176faa25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7599ae41277c3b151651a2fccbc22c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851d5d2c8bb2b50a64e32336124152318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b376ccabbc6404312a9b731b2f1752319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dabd3685cbc47baad8545323b3dfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e24fdc4657b344053dc66dbda953d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe5a8b2dfb797ac2392cdc5fd053dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d492ad82dcb00456799078c3098f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0c22dd8767f1422298b37f31d2889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f024b0ec3d3eeb52d3d1fd3d58ac9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c18b5d1c5546cd75cf5773ea3596e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09547612ceb3c7eb776eb86b4f71e331327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7507aec772ede288bfdc3696f8e1e93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a836b32917bd29e08f0a8649de9b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02530b29411baf53f347c1d779c7de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7038be82f2009423766ea36ad79177331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d13e0d46266f2cf10eacf0ba641cc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15239832e8b7e9fa6cfe97a08866fcc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11a06fc1eb2ddd3291fea9cebeb19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217473d5da63dd34030402c344381dbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e58f1b6e2b64bfb0efe8671a9c05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb344ef85f727a3651875486bcda41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159472520e78ec8f39f63654e092d5ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796429bb74bf29f68e9e0068f8e737339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e039aecd94597e48bd23e1da1320fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213fab7c8586a078400c7b9a187d9cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae665c5c504e4e29108088caa6f774342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9d199895d27841acbb0afd967c944343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f5a626f0620a1321142df7aa4d29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9383e498d0ca64ab0b7ef8b71fb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1173564fc4c129096f32b65944f0982346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf27c92b26890294dd5731cf1a9b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6e4760b517200ee9f78877f86548348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972b3b584ef68afca446918730d1f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bd6e067617dd31a20d57b0eadc97e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76069b16fab6184ae123339e99e567b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb68ac88029849105e93ffd9c5bfe2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944be7f39a1ad20da6d009f24658f20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1230c49dd4dbb15fbb9cbecb981da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000154e26317944ea7f1ade174cd83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211a94c3aa8d5499e39a29b2ef256f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d743300fef9b760773cff8cf0aa3316357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb70bf1dbf97ae48c01b1dce6fe94b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b77869b7af0d85c5153d33161a868359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f989c525a5f2ded2d2e4e7688e4ba0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322afe1ea777e9a418f31329bf50e40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25686e36375e01679fe4cd50a0c66c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a09763b937874a59169341dcf03d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcc626a070ba52953aaf297532de09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bae8a19e8d98c559f074ba5a04fce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a4f7187c6416458f9771cc55d2552366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2150d9ced534a41f2b71dea2da025a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e4911b4ed7d6789c64400d599164368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d0e49d3956bacadd627e95b6098d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff226cc8dfbd4f2f79cd4b4ff24b8c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce21d4bee63fb9dc63f60d8c2d51f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4f7b59d1dc086e4c8c72f7d550b31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5c3dda6072a0b1532f7d902a97db3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520721357ea6babfcecdd737ce8d2f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71e944555e8b293d6d1552d5fd623c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b3d934ebecff19695fb07a94199b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e3013e2a2e825b3c54de2e536390377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eec40732ab549c09679bb359881adb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7110cb5f124f22ba3e4f08d2d1f7bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ccdaae6e1348e649320e830611fd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab561e2d7f21c599c6cab131c5871da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b0e69bef7f512b4fc9f5072680de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1ec668f1d8c900a5803595972107f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b8593b9defaab937de26d102e4eed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f37655374b8b5dd0f94ee5fecc08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209235d95bb5bb6fb5796209e69eab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12beb1badba467745e463c3debca446387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293ca9f6c75cf43d34959f0df162e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1eb5b0061973d147f40b8349819dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea7ed7718f274c78c42cc5b2f7db2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbe51c805046a5ff90f288ad7c96f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce3dd2e0bfed0a43b54aa058581054392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437360aaea4f92273d7f6bf4cae7d5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba8fc5255db267f1bd8f5040b57b73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bc2ecba69852869c46bba76d17888395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbffc6179c36a90ecefde82bddc895396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8306579d0901edcca758ca38e75c5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214922924b6d827681179cc5991214d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d133ecafa77f5ca2008dd51c0e863c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2b21babdc23b1ef64abc71ffd6d05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9a59dde64705851a164f550f7d75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae247be1086a40fa6ebbb3ce917af7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf0fd986762bb2e8a4c5c2b8d75796403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12850ca4b9cd15847ba5063194fab8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10e8995e116dc80bf980fffcde0a9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61656afce2b01b9751590dfc52c056f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb83630104a938da6578163e67fac8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9baf64f12179958b063c4c5fb099fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a05503991d4e999555485d5e90c2f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe41d1e51427d8cde5f691d98253b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020a1232c70e1226d911d2715796f0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d7fe4c11b57c8dcb335bc9c9f1640412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bda0b2035b5f86b9d13939b958924413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efa534548756443a7b07ab94748339414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c85a13cb81021c1ad6324289bc7080415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a38a1ac9bbd7e11291a0012c9cb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfcf83eb764e4140dcd43f9bb0e468417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515b49341e62b6bdb58d936c185b107418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a455cc6ba7244c44c277b4780bc55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47bd7e7e0f185c2fa9962d5f49045d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1f90ad0d9fc00107b6c61d032c6fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4fc524fbdb61547eb29a9f39cd027422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ca0f29611988701f6b5a80373dc49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd2e38efc1a22c183416f7e258cb31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f91782500b161bb5805d53df7beb46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b06709a6030df0b824bfb9be602b92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb193a522dd0f1ceb5c550ca26002c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424fb4b89383c41ffbc8c59b753e408428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5be42db493ed4d4b7de0ec7c59a14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0677ae93eefc7ffcb592881b9d9b8ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e45def7085bd10460917d52aab093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a51a723b27a3ee88e7163d26d53ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d66f1faee93430e02ad3ec509888433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e5efd83595cb774130ed0b1899dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73b5ee239fbf502544b2adffb2ef2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c7c4b4269aeab72ace6d288bcc2c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48f17fecf7c1ebec2300f68d0549c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcff3b5ad9cc8bb263336c866307368438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03080bb40631cd494132d8d0763b3fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f09515846928dfbf3d6212e03444b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907305beaaa52e1e6d609e46f35643a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e92269f161a1700ef69b9ba74648442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dbf230fe5fb8dda8c645d896f373b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4ffefe063fdb5a99a5233debd440d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cf727ef748a1312e2d8c54790fac3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac318404f68757ad7048e695d68ff2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22036d78ec449204442adbac1dfdd37a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2edacf33946d639d8c3efd44459cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7127e92237091b4b8b1443f098998449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda732ce646e6f6d6bed9c7d5024722f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cbbaa74959b7aa732604cbc2e1c8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed849f4278b4235eeddcf3adb22ad5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97008f78299d70dd0c3caeaf7b94ad5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad10de954471d66fb1878e697f853454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa8dee142458ca4243dbd2f81eb8cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbba562fbcd2af949b5f05dbb8100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd84ccb15f37aafe004ee4c3250cb47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98dd694fa35cdebdf955e7ef9a6767458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709c53aefcfc0444d1867e478ba897a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307cbd24abf5a09cbc4b8b5c1deb2f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31ca38bcb45f7a1cc7e72325ac72aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad85285daad7c555fdb1cce0acd4021462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325931dcd921547f1ddcb952234756ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238d8484f88e1f9b60b8a74ea9de22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c6c34ef428b57b1fddbd166c7be96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d47ffc9365332d279ec8e6fc2243d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bbd3014df4f4ef6d1c7c49149c097467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d9d76e7e461c77bdab24ff2811a9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6134e350ef6c40c265fdab7b30c13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6426adbf5848844b99ab665c426fd46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830896aa244450d3c6eb4162023b47f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc38c9df8df41bc486e910a2959d6d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5e8e5341da651472eeb89fe44bb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f604c333623b1f08020fd4133bd953474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a752a0f87711f3b95d2b9f2692b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596c546697ca63b9d8ffbdab7d0106476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb0fcb0edce3f5f2b633f551eb43a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45145c51d471d4309716d19bfe5e5d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c5b99f856a676d30bea54b96a6ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297e060ca40e46aa0666af0f657e70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff71d5d8da7e9fe5fd77c97a0c042481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dbbc22601133a9aea5d25e5e7bdc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d288fa05bac4049c3e81aee86f35b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8384df516c55c3fdb625e71cfa6efa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf26ac083023abbf62a8c73a950951485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195789de0f653dff5ac0bc9764219ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625da657e8ba865a710e57fd8184a1f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852836dfdfadb10f5c0eb20d66841a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d50bc24c9ee83af29d152a9516ba7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b620faf294e770e5398796bd3becc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065af57c280871eb1cffa64569b89fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab98f1d81ac652b1a8a81de10161e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95b28c2e1dbaf9ae85642458440637493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dd49ce0c0962b72aee60811c2d825494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1d1bb627c673a698b3dfde80702f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efdbce10068b8ce751c3c11a9f1194496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1affa248c2520072b4f838cf293c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce2479cd487a06d51928ed4511cba1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f35655b04414f8ce992a5cb304c11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9451f65ca8ce481af40ea49d1e43f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3aff4d85d3d9e12c6d3f24b68208f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826b43ed67217737ddddeac31b0579502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f38c5bbbe8763d86c7dfcd1756d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa00d26b0fc635bcf1aa61274c372504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34259cc246d418f292a67e867d6b3a43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40ac1b709d116d0fb3cca4cf065d87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b037b721baba090be9155317aa49caa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee8c522a561039c7adb8c844914e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d29110a11363edded9a6ff3f44215509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a12bba49668eb85d2158202b01687510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f558371a8c5ddd88ef6addc155d164b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e17525c659796dd1d5d8af0dedc9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6c12b859804f71ba8ccd806d6e873513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e4e77158acb1277ddcc808ee1127b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86def6665c54e8c2f948fdf5a01a3264515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1534934e852db81db76ffd85c362a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330b4d0bb7028ef94f6970d18b2c94c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27480aa250de8042cf09138d919919a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a15a5ef998a868e865ab334951245519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83063a081b1c8a4dcb5c3f18b541c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cca9c452cb9b436c70028fe2fff30e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416ebb5108295f08ae9a0fff610f044522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53ccfce3bbf15f61ad9be9074fdcfb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413507ea75a64ca02f68a553d9c22c22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a550d8b8a52233a4a0fabbbdc8af01d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dbba4b2d4bd8cc1cc2320cbde80d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56817f5613eb4160c74843951758c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b558c488c36d8b4f1686286b0366a56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dba57270b1af1c93da34d0b8f662b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542657f5f80b54131d684655a459a109530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86d3aea76c76f818047d2518668d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1265cad9d0bf6bd3be58e89216e5398532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231734837359621ffb5f9150f9a92eba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32b9d29a6f19bd2871300dc9bfdaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f5fbf8e13863b58f46ff546b5ec8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24591c1d44dde1ed12f5d41a701454be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa609491a7419eba89d7a77f5968c2a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5765fe2b1f018d16147edb0da7db63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b29b9037f76dc5d783fbe46651db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6632a06b3115f37ae817b3ddbc3d39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f76020cc243cb1518ad927810ef92e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a6afed75d1cb08d0c12fa5bdbcaa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1448beef8f7ecfe9c25d28950ad74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e0142cdad22a19e3cdb2aacc083f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c9dcb336c45e18b36ae6fd46f9d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e144218267128fc84f5cd6ee757dfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68110fc04747156b5c90dd275c9bd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e12ed5550d39ede34d921d0cbc5b15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81d67160bcc8f19954d3b9c4dcfca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1802f8987fdc1860bf121b60a9010550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708fa7e6f4fba27c7b51005af658399551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c9706f2e2b12a44dc40de3069f42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfb140f307d97ff806b43506be35fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a0169caeaa759b6270912a2f3ca00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2e0c8356f1149254191668be46f33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f21c20210b471f076a8baf2162400c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd1f4c0e1c152af6356fa2cd6472c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4eeca08d94469064c6735f440a640558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8b9b8aeb5f4ae27150ce09df54c2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4144baa7fbad63eef148ee124d39e1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7b996f280612a5361538d5155f07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f1f48d674e3c3683bbe76f27b5d66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f68043dc9a71351b32d259d1c41c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9c8b7d9a219cc65f090adcca07ce9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559171296e8736baee639035815f52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca4e0ff349acb33d1baa8d15e0eaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ac750d4c1f37efe32314d20fdb113567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3057d8684c0486c54b5282d46db24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99eee7e224ef517f0de25ed4570839569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ef5d897677a32ca66e7ec64af4bac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d2ad219f1ccaec058cb44f240656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c93f44f2ed25f771514f99d2e6f130572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059d62fdfc783f8ea985217014f154573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804da4298614dd6f9e0a58d51cfc374574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2200fef72296778be934aeae7ad3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2945478fb86ea5fd7e4bb7e89f57db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75221354ef9e468bf899eca0481a6ca7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27a1a15e8f1ac1806345a2865f389578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb0e89c52d128862eb3bbfebb31f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb5d57f395248fa4034082d1a6eb18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb413c554fe18b41f0c2d60def3f57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b500fe6243841e9554d1f32e2250b3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300a78559caa1b83a4e51be9204a4e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec73c0c7a1412c950a4fc933e7e163584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3739e367a83ed5f905e7eb35cd45e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647b12d0b87f11637eb107e527d0cd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797172f0399a6986b17568788fdafe33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d58768150192b619712c811ac32e58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f17e3f7e2df2ca644f53abce49f52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1060ae47b74bc65a694e87900f526a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e787696c0eb01d34dba1fcc0fe45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029dffd698974a1f848bcd0f651c194592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8ad035ea64759cfc4f89a8c193db9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35aae94cdd455a7218dee40ba2abc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d9490807dc1baae81fac6a33621c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb780bac9dfd264f5c280dce20333b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfcdd20eb814414f13928ab718a413597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f4c7a5fd5a508785338ca44195c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1196713621512bf78eb2a0668b417a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f957aabe87c263f668f2cb7bf28ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abcaddfb49c3e64fbd9f2b04b3d156601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad426489f62a72a7706807e7c46c0c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e731d5b1ce0746f34bc3ad7c6b0f629603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055c71ee1db0d798e03a3db5c8ccad6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986696f761178e69fd2906c025d75337605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6bc5b5c8b49f4bdaabc064a11e46a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3979eea103576a487344c86d0dec68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93217cc380b846cd957acf8aecabdce5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd4ac59cf80c14e5fdaab97a704cf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b621a0b6ea306e671d74ff3cdc997c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166091e9094a0283b855bd1e8362e33a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ac5d280e09dbba445dd9f643d6f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3ef853e9cb2641c17a891ca60356613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d66982cc38cb2d1f257dec0d32c14c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea586355eab5781bde0721857349ae53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247e38f71c74e47e4d196ec34383dd6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf1cb3c4f43e2140897ee55a030f9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2c3dc24060d0e9920aadbceb81bef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559646bd499631b6947668ece08f04e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc1138ee49413649bfa93aaaeb9ace620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7260f75ffbd7ba32cf5e0c68e164c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e6b32992f77fe317d307f40598ee2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f5935c425d8a4d0680e0f73e4513623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8fa5a4e87cf93e27d066cea9e871624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b3587b5e7a5024386ee8113b8794b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be40a53a349b8718fe222121befdef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3daa7a72b6d6ddfba1a435b5fac23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b7adab85483bcf49984a87f88601628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2098f28db1f83f4bf89b7bdfefc9b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7664ea681bf3e2a0166e6b202ce3cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080615fbccc889b564ec2400eb35101e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170351fd76907902863b85a74e95214632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce918e1009def71a096be18909e1c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc3abddf07379dfa3ffba5f6c04a14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a4eb90bb25fb721ed2130ccc1e77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fb5301c9cf052a2c48e18fa82f756636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f853da93d26b758e6c5d3c8595be131637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704593dce237ebd55d2beaacd30d9c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808a7f0eaaf38e3410d7b181e924bc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22424b077c4f2a592679bcacb3b69706640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee2913e8e96e31d0a77d27a35a3f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ec87272a39ab125592768af8d23e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1ff8c1a27242f00f44624594c1d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbd3f2e1a049d48d24dbaf87e6d2b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90238c4c51dcfa179b284c2ad20025645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12528908bfe0df5ef275938643d5a43d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d835e71faf1498eeadb500736f2b271647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5a614585a8145bcb5e48ec62cb900648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6d26b12cc81db8c6b9c539ddb8582649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506905e79fd8c1e8d411d61b3aedc1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a5e273ece883c9f08fd0f5363eb22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9da5c7e9fe539da7b6507d00f3316652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bdc019c841aa4b795c5763f675117653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27626e61611419c1218b93d3ec31b22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8681d65fb6f012ef0b021aa539024655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2990c0199645f4ccd3e62bf282e01c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4414b25a7245f2eec2965a96772087657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d6073a9048b2e7fc6ad404b8dc12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efae95af06769730f7bad23473d877659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3281d1cafdd2128b961a1f9642a17fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5289275d6fc24ba0df8f9bd1c7adf1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eff09a10a160f3f58ff898c864adee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb398fb7321d2fd73f40e33e4d1003663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd26ba8ae4b4048703ad99ca9c622664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ab911cd70c66976322ddca069a236665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0331c4e05b31519928782a0346fe323666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b45db7ca105ca5c3c9417de3f3a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a7f368ea99b18f128f9b1d875478668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe271470d11314c9d5b1fe0d53db3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7fa9e6cd06c90dd7e7996fa402497670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568aa0d05629092085fe8b6204fc75d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab684585cdb06971dea0c8b40df2ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd0719c1340eab0ab3d72f23934ca9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b96d488e5568d65d143339878861d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd83b007f308775456c75c1cb5bd81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae34fac86feaa3d1feacb57892f260676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edb7b587c36c8fd1b080515ad7be25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0f82ccb9b6f6f8b3dfebb2570ceb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87136a7efd21e3d3341f7cd9dc8b6b57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fb6038fd7b19e15c959820b2c08da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97caaca15881a621382b87a7ad0bcd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232338ee397d8e7ca54688858910c1b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272e334bcb23557ac7b0488af1da37b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3459ab61da1d372960c08f73e377f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5db3546a6a3dd0e0c00a4e4c43118685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db794f38f33911a2aea93646155552a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39743050cee56049967145f40c412b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a81e3c29f97a7a5355f7385068732688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1957e41b21e8004087ec5b4d1e2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ee1170e6a592313102a05c203aee8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe745c88252b8135c7ab040ddd7b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ac9ba8b1eb3172773f996c5d2678692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf7d17876002d1a1fd94d9deb962e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8d54ddec9c044fc71aea854708620694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22845fc48a7f5c0473b8454f465a7e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109886896b4d2fda08813643b0f93c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc30208e16c3a804b71d30b7974b89a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65843f6a9cab6d3dd907884980d9f0e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a6bf553545057f14551da49d935c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ffe2e8cdf0cdd1f6d99c1c6350b0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec101dd372236573e459ecc12494067701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962bb54bd476e0bb52697fc9a8d4721702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1643dfb9e2ca6969b9fa78b9d8bcd8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41450793f38124690d0b046a78d918ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9668f633330994134a2aecf8bf9208f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69a8bf905ad0fffaf52fa1a575611c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c5afaccfc2831bbd2460ffed60285707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f21c80c2bbec750271ae346272bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318da705d66349044713f7ed05c8633709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbfb870591bd8818bf86cad34d7a82710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05460a59667f54e7f30059b2f9e92bd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21aade8dcd2d131b294809a3f200b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ca19284ab3b63cc19ca96e169fa2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daef8b905cabd0f90888256b213e56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ec2c4f1f6ea7573693c53bdb5b5d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92248199066ef71d5480865a50f935716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2d73867f2cb1d6f194b6baa49b48a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5e15438cb0fdb4f7365e28f6e5764718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069efa50a338d1bfed0556da20d0587719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26099d7a8db7edcfbf66a948ae5160e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912ab1398553f5a045c3bf6c47c2930721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b369d58b6719281e0aab93a9e8cd27722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90aa01edb45469193206e8ebf81e3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2d3ef1893b2d32a41699864679756724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d28f68ae463627ad49895aa780703725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c1970beef3a338c9712ed086ea640726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea66965e0e62ce501dc75f03c5fc9a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01a507f50afea1117c6c1a1484b29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f7e8f3746dc674925306b9d73d1c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b91bcee8aea2b17764397e474ed5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a3ac0d0c586cd3d1075c15c3502c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ddb6f76616bddb48bf9d94a77f52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b2872a74447ad7660694bc5b8f50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3a44105b38831997433f05a65b80c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961250490d07f825a2301cdd281b939735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b37fcb05f7208ba787be11ca9a7d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be408865dc82ddc384b00359e256a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eaf4563adf09f0c565c9b5c9889e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21822aa65db462cfad93ecf20593b80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd6193b2d9ed24afa64002fd191037740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47563c540e61520bc7c38851312bff02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db047450a890e0bea9f1a1153bade5c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fecf594d22ad2b39be25a1b568244743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d70de62b9318df7fc94c5bf9c7d24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45631958646336b749baefa06bb05829745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57749a677e10bfa33af833e5b29963746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f1860bc54846348921a76b5778489747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcc618610f0d927593114519c87b25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390568eb2302b71c8a0b2b6b9d3fd8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31545c098e81cfa73c1e05038bc83b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf22a4298fc265dce2c4240418e0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7adb23a9639f14e239f372a6b24de7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5561aeb581d710e29e938a1b702a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde625d99033494a702e2136047d90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df265d1a9b70be57e5f89d07306ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62c9c27e75d402d31cd3a2628ef884756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18bad6220e5836129de5ff82825b47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e68d3b9004bc3a2c2673df60d0ef9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bce00775ede305a55940661e9cc15759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>