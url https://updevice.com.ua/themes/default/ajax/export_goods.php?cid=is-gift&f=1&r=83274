--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c990bb82b2d8cbd49ab0b5d29a17d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033ed0164d15789bb922cfa538770f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ae245f3f3d31180713bde0f3feb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398e5b64addec53056b6bfbe80427a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a90b1dbac6960d9c1522acb4980ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cb289defae231839563b63d708f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafc11fafa55e4fcecc8250a598537b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15303118867bbac1513579f501ca81368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8dbf0052662618476a4cdb150af5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222333fc8ccbff6504fc52eb56bc2de010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba54935d8e9eed5d697a9f148664ffc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015311095b02b7ddf488027e4fbe3c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec82122ba8943977ac4498295d6be913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7859aa357b31890c2cf50131aba4ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f62f50b2517d024bcfde842e3f1f3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ec00aed1b9ad558b77ca14504451216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b7991845f37e2009cd4a40ae9513717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31093d0c8cdb1da70b3364e1dd20c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f5b6ac0f10aba5c28902480227d1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067913cf4fde0cead7b836fdbe63df6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a296ee3d33884f7220f5057ec69121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95919b9e19e6f88707cf0a35038bf56122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8381ec63f914884e422f537c9eee623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c4efea5ded9edda630ebc22169f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5220309d82cb7f9ef8fec59811210b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ed9d6709d52be26c0fe83be0339d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21222abae3061acc3f1cfd27560fe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f8850994f825b1cf3a0a95d8d27f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afcdabace2e7367cbedb06e66931ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db919f2693e57a588b68491959d4a41f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceef8150f553568e93b035514d7705831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad6997325aa5b99d52c0262bdd6cd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b301b0f1ded1578a577fe251be2b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a6209d48d5f3ef0cfb9c57f170bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4132b9269b621688686c619f8989d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e64be90bf588305e226562c4b64f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be57e77e0b09cf264bae216090cba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90af5b1ef36cf1479a292e3f23440a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc768ff842213290026ba6a26b2b7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc12d6b261f5e399a7df2cc6dc4603640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6c6f43ca593ce5be08944f713df2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52653fb36811110fbd283ea0cdbbb94c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1524fd4f6eced3ad5428f5699c1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8666ece337c194b928be9f2fd7474d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31503e67240f7f4017b340adbaafa745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32468b4c71e1b8fa1fc53332b0e154546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeec217136b6d44304978b6e78c4d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5a79489b650dfb5df4f032d4046648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa589730c31fbb97513d214552a58b4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3475d8a71ed2cbf0fb1f20d140e060c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa5a574c6bbcfcd0880afe209430e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe065b3462801ac524908955cabe452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dedd3cb9545cee1680d909f8a7ec453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bec72e9eaad2d86b2e91a2c1a4290854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a00e4c21ca2e1954fed899daa30355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340d95b0137b1289fc5d6c9dbdd231456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd8b8662ba953a2d71f8a5ab95608757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d8c6413fa3f213267cc29afee14e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c521ec1530745cf7bbba896241abc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0006a89678f8f8a948cfb3276086e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f50969320603fe5550a04d87ae4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dcef7a134a6373e9b453a95cdcea962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416fb342778f97a8e2c22b3b3cd6d2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa52436e0860a1e7056bd196b039a3264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3733bffa780ebf3fdad75ae85e2f3be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599388802ab00899e8518c4a554dd8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e8f2ba0101eb3292bcd9df8818dee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d537916a5c17968b392fb900ef50ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63ce69f9a6afd7cae4b59dc5e81a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c45255e929577f4479332996e525cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6bd3c34cdcebb21903d48cdbf4b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562a00d99cc207fe64e42bf0c1500972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36ddc263718324aa2c3717155c05c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9ffd22a0d0794684ce2c97ae4a1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2fe5651488eadbc8493181c6aacd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a3d8c5951531b372d75151efc71a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de91bc1c2d69aba208d563cc3625877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cf3c6f11e661ff2dab2ec944dc06378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e1d03783c3a36b5a3b610325ae8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509da0e15da92b9bab7262e3f40016380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b8f2a5193fdec98ccb5570b76261781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f997a6fb272159404407423b94b3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242781fa25d9d14694a8ffe8f118a2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21664feb3dc04ac5b8c936d64a5da8a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5c227bd3517fd4613f05b7282ca9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fde84570792900ed271512dfed99486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7790141de0bd7f91aac9ee77aac4c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dbf2e1ce53aeee6fe67e6dd41b39788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f30986dcad7c5333fc1a6525d57c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d638e3a6023922695919e2d82c4a23290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b859f28f74c9254b5f50998781886091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ea93b4c3c95f4abc18b5d433997392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860a244937b887581e21796cfa719793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51938f176b71455468557545eb5c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd6b3aa038a40b216c15f19d403a2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e826fe17bd2ebb70b9ea4728082096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8cb378c266d86112a49bf51c6b74997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94255758e6b87ad9cdb0aad5247fecb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d508c4aa698d3a090647b86606c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a38c5056f3b060e0fc444251a1fe16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c132a30647922a891b7d3636fecb58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca8ebc827f29dc59c9e9ca06a2f2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aebb4ae43e3a91f1074ee4ce9edd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ba6b815fd459d21675ab96059663f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f352a341b46bf28e09050e4d17e8db3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9260cff5c094511658738f0249b4125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ab15fafea1a4afdfb68df2fc9c34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3bc20fbf21874cf4cf12fd2d3a093108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa2cb572e4187d39fe841187845b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b397159ded28f4cff50e127f95736110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a126910dcd2bdf566ce84316c32ebcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbf08c4b04a58a4faef1a30b9c3160112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906270e10db8234394fb467b47083c3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a083879d400b469b072a8e9d27fc9f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54329a93742a0fcb31509b58b8bec750115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2d38d3a688976f3f8157b9fb6020116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01840ae2929b91aaf36322fbccd2d6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10402069c279f3bc56cec2a7433edf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d720033fd9cb846d4fc16bb9fcd29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dccc30d0a460f012a7dcaf318c6c29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c703aa67222fc58e7766a2089bfae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652dcd11426f1ff2f56b0826ccebfe9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792987571dd32b208fd255ae993f4cdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05347086e11bd1fbc9aef0946a625d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3730feb7a6fcced25b08383901b9ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e6ab62165f319b842274d396744a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f07f4c3b95c8fbcd72bd2c4a8bcf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d73d5352c63704e62ddd01ddc13b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293291fc5c810c1cc8dc317f620c751e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ece7a16348df42e6dd417fc5754aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8363295a358106a0887f1f9d7b01df5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db566ed8f1903e439ec1c0557b56f9e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a765d0b1c5e88757d3fc7d95ad5fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45217d7dcfd349cba8735dff6f42a4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57028bda21fd00ceb04256045259e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609b9562d89d3746d2978475006bc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff6827433bff8408d8a6df8ff6d4cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4640a914d6ad641ebab5bdcbf0644138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ade0cdb0acc5e04e17e52fbae888b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40460ee996d7f4a9468e3cc6813051140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058ac324257be0f05ca6f0c40aa1249141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845f0f05c1e003481731a8a623c733a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90991ac4e7b959c16d579eabe36196143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9a14c8c70fb720ec9d1075e19c1d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6220f1c02a14b53636f6946dc835ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb036de8daf997a6f766d325f3bf3d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf97f29a00e87f787ffdaf16b77a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d865a9dfb168316a64733dc7ca1c76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9cddfb8c8cb09cacdd84a3338357f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1b9e28f017544388d4c0e3f60a95d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971bf1dcc80109d13f743f36017d7d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8d785a356a7474c186b94cf8126ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1fa325365a34e61ed50d1d3719ff9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89455499d7313ad5bbd41a0fa57d32b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ca917c1773f1acfef97dfd9af2013155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be170d91fd5bd91e789f7c6a5053a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c4d51aa041686b3077943c108591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d15568f98126bad930b354f0e73d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7429213bcf14ea7d921c4c3794e3a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be22ce5ef54dd20f7accb9412450b0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64d7ac7434d4d35206093fb3e3d6f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67804c588ecfafff86174ac07d343ea5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34d6d76e0b01ab2d143821d2c63d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286643b405ec8819e2fb3e66b31d7528164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2674c1d0b1c005d83730786a836092d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e828d1371c067c14c2bfedeca69c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c40ef5101be7993ccef50ba6e59ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1f986b55db31844a3657fb7301b0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63cd586c04b10667b1740f9c8eee4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a63f1740609858b26a7d1130597414170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f3bd2aa55f5ff10f101af43190c94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20810e18fee176defccce519a35793e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5be947f8c71bc46627099fa39259a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50be996a2ab5895fc93e8b4de5a946174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4003f85f60456af96265440d04240175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd1180ddd19ab485dd3c9e25c61c79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d5de14ce243eebeb9ec635dc27a21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daab0df11c3301c9957eed6a8f21a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7c4b6af68fca65a8df4790a60ff10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7881132aefd81878563c0061c5c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4c17362feee4aae5c589b8bbf42a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d68df5ade6d20fa0e7230557e72f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3528e19b6da1fa03fd10335c3651cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c997b972dd6974e877cea2fce1792a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b7ab16568faa123ca305fa98ad05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323d44a6112d718f0b5fcb2d575a301186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc109ae36ce00dcf6d8228a0200be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4445cb11bdf2f4b29c291507a6cb0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6a5e6dfa06bf4d61dbba47344165e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e93b3b633b5bf1aab58040625fa33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc8a35ccd1850f4e531b4fb1c9b85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f8b9561ac3c9006c62d928db1b6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b05641fe5a3097e414b775a4ef8cc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83df1563a332016289a9de216f9090194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df85d64beb89541f4e59e647a164e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fed16f24159e77b8ef6c26601f4cdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf992bfc6331d160656c6a7c1267f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b72adb3863c7215a627cba1fd781e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bd2d50a14f2a6a64cb645aba84b25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d403e967a850db5d702a4ff3244e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3bbc3619d6756427358192546cda4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c437eb913c9c39112c225a0fe49fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3159f765088e200a75628a76e675f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a9bb0f930b4ad075b7d0c76cc057204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716c0a405382b34a302174e0d86702205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f148acfe58ced78a1b9d9312fdfb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab4ef6cc1cbfaf62aa1005e4937b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c20af331b64b961a024ea77b6c70c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4efe0444128673da604077fc54e424209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f9799c7060bd98e07baab5507e3f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fced0e87250fdf551928f83005a42c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4d202345cf3cf0a90ff781876eaf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b65cd32daa4fab4c2c366b7963914213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ef255f01d00be3f0a55afd2c6092214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307bd97659a3e180a7dc51154ea1496215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726ea433c9828670cfdce9be4f6e843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564492f6ca9d9f0e34cdca4e093ed7f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e8fba7ef04d4ff87fcf56c95c9df5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc663cf2aa4862e863b49929ba0afcd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a768b8db93aa78cfdc28deabc643d48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93ece3cc7a0373e97885aea4ce0209221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aafd133d282ba153793d33c14d8f0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909692f34a66735c44fa43b99acd60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1869ac4889caf5323133a9c575848224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e5ca136a842a36c8822480ea7c335225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9e3ae98b1431f114b706cbe39c6d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93687f66fefe92adfeb6ffc746bd3ea5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f6fc6b9f1e9e3c2bbe930535311e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a542f82330cb129295ffbe2d756a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd10b1d6708a73a5e1cc71438ab078e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c446de49ae0c49adf26406d833c914231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be1fa67b3b3dcf88063642b7164359232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c20081dc9285725a66ac18a16d660233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4332cfa1cbe05b66a6d5bd64d184c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32999afd25fb90803a1bbf4c41bd35e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9c66175d8934055a533f3e9c57dee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7e405b054d4c7bd607f6aae1a4b29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cc65175bf16f4b4566ce971e54a18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef15d2ed6c075cfb00dfaa13a055160239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62a28f6afdfd6dd66d142aca8b7fa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c4ea536793a4e50674817ace11597241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e5d99b705d41a607c67869e5af2ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ecd8763b55029ed8d9f205b297a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8fc7fde0555bcf6432abb5f00caaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2510f380a6ee9bc0c78b4800582b9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d873f9aa8c7f48a5a63b8c0f596e19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571d9681170b67bb5ab84181cedf885247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b66fb55f3c52a894c353d406d2e093248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da8f6ba6b533a8e7f886847d1703bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ba39b5ea61acbcee30c9d5e18c420250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d6b6a0e09195d9b3176151a42ab45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcee6116b141e6eb60c36d7ba332845252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041574d598d9c04b25db24b7db4d2b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c14af2577c40fef4b0cdefb6244f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee5feb59a8b0eb3382145fed65e4b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeca66522a59f03f52e51e3bd829b66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114c8da046f3b1a2b03798d5dd99b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ef28d2f046a05bc632c6c8c0bc9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b4c5792418338d0dd0f70fa00a357259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d14aaae9338a01856868ba8ec7d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d0c452daabe0e03db0647a140e38c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02011d30eea540f35370d71436e85ca4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5835c7fa1dc07d43eee239bc320f9f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8931cd09b820b716203343162bd3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d1410cedff8358866732897a08a73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbd92df32439640bde4b9f397929e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702859caeb4d7edf22d7b5eeb9af176267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dd5ac3ec79a828ebcb75eb6e04ebc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083c44c3d7e49092f9f8427bc463af7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f9f2a2f5d74556e53c93a3d5f5f80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b470353e99ac47ddf0a7362666acc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fe90c167897a64f574d480c187254272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce54573d648c2afc216f848eec2e795273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f962c2ad0019ab64cf5b5a8ef4af1e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78335ac2f80982df81fea3d5d9689eb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3d89f0cea0cdc1c5b49a5d238a203276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc001edf7435cb032dfd3f3a7ef485277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c9961d43acf541f27c4567424c90e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6372fc00c62d0df5b4033e7545b38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf644490aac1cc2919b44b962d37178280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea5a4b106bcbccc05df5e6751bec39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6144808e2423fc66381327d7389a85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ab45c1c9132f6eab84fca2731f8a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac4d16fd48415367a97525c713967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e5e665ed603c8400f94ac848801ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f04c9483a62fcbf056fcf53af5cb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a50c926e2590a6e6439535ab418ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d29b637deae35a13c54b9799c6d2e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70b009828003a082abcde6878332f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a557fcd7623c1daececf3755436c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45265616694e3734923ae4f9981cbf0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59c1c899522294e1a442323f585e1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c8f12075dafb7851b3486cdbf1e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f2fd0428b115930914442810734f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b111515481a15f5f5c83b682e81db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c09b7f16aaa137f59dc1dd8f5b3a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0ebc500d08dfb93b634c89ee4b9ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7630ad1745b916f3ab9ba3dc489f66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14aa3367f635986e7a7787b14c9a927299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff51db5eb31433bfa58d00873daffea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9247ca6f80f3e421f1c83eafaddf03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2c5589394b44bee054784b2eff4ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3cc0a713e75d1640ce89490bb5a76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d36ecb8182814f866b706c61d42291304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5144ffd3cf156f4665a0499f714e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c2576d1aa6e0ed09d003159feed30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174a3ea37d915b34efaadaac0b8e1ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c98b8b40fe4fb12d0e266cc0634c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e47de0ce5a4a5982666e85bd6c2df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527753a289530caf67fc82ba076ee2ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ba1a7107ea8b971f418ede9ef88d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e3593c872ecdfc94820b3aa8e8ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39eee1879808c3d96b840cdeaa9b60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2998e8ac0f48c9496c06984addf8db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3bb9c39d648044751f701b4649d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ce67f2846924cbfee11ca03dc4f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a28ae06f7a8fc4982aa363e127126317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e28d4ce7990aa6545e602812caf71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37005b35a81482a62ee7536178df6259319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e3ed28f02064526bc8337c6a1e7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0442560b2194fe40adb1f2c21db272321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee47f259c18b2ab41ace988e7b9170322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9d26f50c99146ac37f9a07e11bb38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e848966d0225479b35f1b75b5d0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4babad511214ff66882f0fd6e46d2b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4f7922d2fe87947de01ae460b9728326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9576319a5d888652a83cba867459b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b773331e2a0dca08a5538df8e2f5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773620014f61390bb2ec009e305d599329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3c45ce38a749b9a8cb188d689e880330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418986f627509ade137505bb43e4e6be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ad9785c7e1ac9b8d04710c1286d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfc670a0a8d1cc1307191cda4191f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a3f401140e0716bcc8e8b28a797e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b46e17b0c498d4f09dbf7f53abf91f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e225dc3a86c5331ad855e0f1a8f2cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c20e5c5950c429e73b6f4b29c1fc1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3c97cbdc0f10035ac1c352c06df6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561b3ca6163709ce5675317a1f7df4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891aa80df1f9795690bb4db0027df68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452510c613dbe051ddede219a514a37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be40c27408bf2ffa0dd482382c8eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec347391e241f675071501b4bd2404ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b344343be95f0111756b4c0803689c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c4673eab7abfff96925924fab2705345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6536151bd08cccb99f5ae89eeb41b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb553cc842183fea9346709c73e7a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413dd4fc328b6a62c97791b5e863eb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce186515e7052fa06a23c88e0f867243349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6dd9e62f0354de97f1be5b74d402350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27badb43e80e7d132f7b9423ff38009b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67f3c85ddaececd5ed6cdeae2adcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc4eb46f775e1e861dce37ce12ac2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd97c5e3673ef5d08e6cec505f17527354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fea8b51286e26f3259fbeb2f8de81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75a3704074ec8bb638e11d423aca2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860901ba2c0fc092613a29d1b4ac21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52e49ff86eb37867fa55ba86d6ebb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d306eccf0c76641153b156b0162a19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837b5eb7f4841445629ca5573652c19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e8a58dc9cd1bac50499d8e6d6c74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606854da07be837b0cf5f00429803ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45357981026e5d72db8e7891e39adf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba11193e961991ae740ef784a58b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc92e0c15ae38d188c35d1d48538680365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2bd0a9e34a18fc35762b6d050a05b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2837734701957482f98f39a0da7b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4096d50ce9376dd1bcf2aba434dd7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c21262b67029b177a55340d3d8b48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a09a93ecaa9cc98c1e428fb792e14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9785f7ad62d3cc2dac36f048561e57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d0874fe3f5b0864dae9dc7eb42a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c3927a995a2642233179c517c19fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92896066401eb6cbfd54748f37a5034374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbcf0de7351148d704ce9c3aff21d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07792e18a32134063acb53dcfa74448376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b33a0023dc58805ef6d0d05bf2d89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce26024b8506c8ab41e895301c129b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553307e5e4d46977d1693c9808889d64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771014c3b5080c9f00bce02669ecaada380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2277eee8062dab7e1fb88f97504b09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78b4688ab63396065725e286cf30d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2870befbe155cbcdfaf373ad283cb02383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57adc141eeaeab03211d5e63d50e38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df046ef29221784c0a9b25ddcf8678385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914b8e9cc46c698c4133d25d8f69b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437a760dc32cc79a00a74904042ff1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394cd928d4342fb9c22a18363b87d51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12807d3c533b093e3e8566fe6f5026bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d369b1df922a82492f3ba78002a938390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cec495a80373a2fd9421ef2222acf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b81c26a45b00b68a1165f25b40161392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e6a24f7cc53520621dbd394b448d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193513324620501f5bded1a507b2773394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723327dbff5e67b7f75b2c153b43e00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08e760ebd83bd3d496f33f8583b4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d2b3bf1d6c09d6b7ab5de77333151397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775cdfa6a440776482ceeb4d4916a15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e43e3b37d64097de979f3430f887a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c293898436db0e00c87e287c70abb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b08020dc3b93997760293e82f8bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d29a38471d8976f44d0c6c6d50a284402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c997e9936dac430a504fdbd8d1e988d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015de213c2c4a66b9da8f24131f78f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662059cfb44bf5ea94498557d6bed1be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77684983be5f5abcabbfbd76880749406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731020ee83f6aa58582df4e89af494e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1335dbfd6bddf816825299afef92b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c951d2ee12662422c64860dbe4d14d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007d7edeb192b785e1874dea74549a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb804a2a2438b5920243e6c0d8469126411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad51a6d028ae74862b543bf67696d9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b164a922cf73f6f9670e4ec40f032bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ab601b555aabe057dd3eb7f97d60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dcb56f2014c5086d17ec998deefdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5694ee20b07ca67766541f36c3c070e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece37063dc33fd98a4e9aa8e0c1ef98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257014e25b1fa171c3911270973f5282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae64a8330a9bd54e36439303a8b5015419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc41e31208bbb1156c9906581ee1b96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f86f1d1451456e509d80da0151ed1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62fa5588554eb210bfa6414fddc5b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe1ee6e0b6dd6f47d3c7a5ed52cce9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969248e46a05983562b45a18e1e7cad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c12d077db5639debd49cb163dfa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f708b49d53d49549649892a62836426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f923efe8d4c4e50242a1cd5712d35d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8c6e77eb76fed54eec132371bf09f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aa7326725052d0c4522ebd68799c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c088e08d55edcb8bdb0901885bb7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c3d284ffdcd27e43c3b430adba016431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7f5168487520ebae97f0c1b81c27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45155d1d65dc11f945954ee6efe29efa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c116b54c8d3cdaf4ffc9ab2dbe3aa8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9378020a2b2027f3a529719d72546dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60b3d7f0564650437d80e078e500a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acab940b44c507841d83762d74dbd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca179be4065bc687298ecd7d211c252438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f42b1a93380e5c2243e932459e50e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa68bef4b5dcf0f0dfcf900077eff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e303dbea8dd6799284576358b29a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a847078155b77187a47d4f44450b0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce064b0be3848dcde3840df42af36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cce9107d33745f95955349de6e3085444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dce99ebd8ad4d4467e4a3fe6824fe4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c004f033b900976451332c22af4c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322092b56304df17cc2bdbb0d77eb71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d8ca291df0570b2459716a3c1a36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0526309ea1b1dbeea16ba68d113f47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfce6e9fbf56a7ac39557eb6a39128450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bb4eed86c87e5e5903ddfd61b9faf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaeed784f10a401db8df29c0ae985f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4825874b7dfe614d72e395bbd7166453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e799ea48b3cd6868452543155f829454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35826e5f3fe639809ef2c77f5a1633455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5d798cd2e3df904dea6cb68ad9e1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d742f17861e8e1bd54d6c9146901457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a24ff836636f070d609bb52dee19d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282f6eb7d687d4bcbc9b7cc278b3d9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc0b1de4feee6102666ac006ac641c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc189088f291badd23a3ec008f5f27f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c511ef27c203fa2a48b4e4ce6b899f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7040dc98dbd5ec96f5b4dbbfeadf7bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09486ca71986018f5f0b4247f63e7412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40ac9cbd643c145c2560353b5d1ea8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2eefdf49e78fa52c034552673e5e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eec02dd6010424c8f4d79ac981162467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb579dd399d869e969da739bce81753468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316224e4f3a23eb803cc440b051f2d92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590713cf1c9514543508e773637ef03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5422d5fa65e2e6251f67df869b1ca5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f0207c82f2df58a284521e38199b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c41cf2f2c4654e525117ac214c820473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad1c0b998f01cf4b82ef1605e97113474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7b98b1d0309d125a0a847d690caa5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1049c32014ee8edd245b0e1421d8c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922da5a134147f26df45f858cf624e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf5be82332c684bb439a69dbcfde7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e7af7d278d2c5faad33cf80f2bcd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17daf67e084a6b03862f602724fcd57480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c0f7b68a7005d68f41cb711ad324c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b98eb84cb77508d90aabea6601829a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3e6ac7352c373fe2bd0923cdd79f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963d054cf219e5af752bee6e33a778e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de8ee4a853d1a4433a2017cb0b9f2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14418dba25418424473c012864b64f3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508c671f91f08c27226cd196fa69b70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5c4d4a10e3fdc4d70add97640e3fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c19f9a3dcab49ad031a993a97d884e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade4bbd92c46b659413ce156968ecc2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc40a7ab194aa95b115330767fac190491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8da09ab374c1ed386cd375ad4135bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884e2f4114f806936ec8b384e118d96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78e99e026f15e906cdf4038c32c25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf258067da5ebe1cd9a9b10491b994b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7fcf0b7c0bbb0f7b2c0b9db75970a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f5033fc371640e35a2cfef70a1fac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e5c6794a186fec68164220ff324a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b686353c05fc1c37e6dfc91ebacdae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110f27e8b32bbd7b7735e775fac15a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd36050a1e213fb883041603f508a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a79b5e31620d889bdcceb2aa0cc1ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc824b25ddd566bbcd24feb66db388c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0840296109f762026f1625e9f09ef59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c5c8fd44fc2c3ccf52401061a252505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892e9acd5b1f18c6c975e8ab64e61d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff387294a7c2b5d78d80ca0e6fb127507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b9fdcbdeb313478ec35a30bd43e00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40747645ee7aec515f3dbce5143a4af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924758d53a7f7fae7856de1d842b3b06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d692d4cb280bb8cd4af0c35b54aee2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142556f9f62fb2e3634c33b1eb03f86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4520761b7585970c3acee7d422e7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4041020b59594be3b3a80315e7e46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432ff402d46d3ff9d73bc0f402fea62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984014f8731247a4a561398b06572a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fbf896d61ef6b95dc275c8105548b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e787cd69b29a424c6d7bf7233f11bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4631026eeb89474a5437174686ff7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a468b6162ff1257cded5262c707dfa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d88cea8f8430e028c48dde0e08f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73397c2b88158117deaf85d3b8dd512522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8da4200f4b2ad9486cde873aef1b3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d7bef99a41e32c756309b62eada1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6b43aaa41d5a9646735d18b3c2d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b923d6bf52452b5d70f869c257f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d334dfc8d2e174d7f9a4d45a78fea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72ff561e8f280da793e821bd503ff9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e76fcf7efb0b7041338bfaeb1b2b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620da2b1df1d597d6740292abeebff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7b2fc72358019ce8b85b85d5f9e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0c16b6ca5b8b55d28cbfeb3be6c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51610dc7e09e31e168dc5e02381057e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786da8292b5c30e4aba750215961e4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2027aa48af182dde484e2c1a26b8af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f429737ab9bb353faba0961d202dfc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d190ba6e9d4d79da92d887a867562537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc110a553b197422e33863a0f2b12b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1b8dc3495eebd687be540cbc09cff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c37b1174c98fe8ec50c68221d54d2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c8f48eca2db5c041a2f924e05f2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44271e62219a0c9d973c6718f39a3052542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8bd538500d2a652d6de429fefd1c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef4b275e67c2fe6aec35e246e6494544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006aef9c98a7555f8761264c364adc77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d1c24702244c7d95bbc993a5b5c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936da1bc313a1ed5f1372c28ef7f5cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd4fafbd4a80d771eff350b4e4cbeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe45e4da68d5471e8a4c736f335b56d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762ff2f8783599a73863e35832913bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d7b6202efc1e7cd358ff59911bcd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b0cffa4b80a294bf083efb878f164552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40d99f753a69e7fd67d8d108c266a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14f6b35320ece91e10de8853cf682c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7663b8bc11cd0839d4f338a636c31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b3d134037072bbd918af8a208579b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba89e2df9672f23a85a761ac7a0135557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172345ea0a48b8c79d385377d424a3cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de100c97e94a35ffd38c847b02d67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a57ce3c0967b4038399cc7699ee500560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a881250373f5436a33651c6b92fcc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d2a914458c39ef9e0f0cea3f197ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3af1ade7a556c67f407adb3ff4cbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88f86587cb60e3b07a9d57a2c0e826564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc866501882bfbafcbdbcae47b86fe1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9de7caba72e980fd65829a5cfe733566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd51904081580db5d80dd57bd937b7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64a8fd05c3dc5b4ad13ffc2e90b16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3869f872760b1183e90fa42d62280569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c7009098149d82deee1abb7141b3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b270c078aed7dcb8b2272dafa01d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce9919ff8dedef2eca15dab925bee8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130904e7bd90525cee43f68ce169c12f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90c56bde1be26ecec1b01f334626d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bbb2e144a4d012d673dfa30af8031575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901107f13a32b26c47e4c6f8cdf47141576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c804ebe6229b324b868077bbfea5acb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f946071bc5c6ce8ec72e61f1ec2d885578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6268cf80544e62f930f83bd9e3eb2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3217d0aa9aa8987e4b58d173fd2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cae5eff6cc6bb248a0b607290fc03c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10b2687e0b193365df3dc5ac56ddb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b5537be25dcf60798ca52120a183f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6015771d5773a14f87f63e4174a98e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9a1e0c267c6c5cb95ca7d1bb180db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f5a98d2f27041467413313f42a8be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4452d4ab96fe66e84b72e37364a72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac65425e71d283e613cc13ff9dd85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d66ebbad7d8e7d0dd188d8c585b34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23253a4ea35389d64c0b8b24bfdaa38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25c378d547120bbf255c4fa04d6bd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1441b4cf0592d8b64eade7ffba44834592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5df5140a5c89fee395d2f6cd1a0c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc5276b24bfd07bc507f449da195a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e8b6160156b621f07348ef566cbc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bcbeaae1199f782ef96fcd9d8e82d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cd2e95de43fe12ea42a54189b7b41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd36e673e06a18436f65cc22c95f347598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1f62088396cf6d4ed986090803a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d44bffe8b61ee7e5221ff30c4251a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b0c5282ea55eade89a9384ab731f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bf50dc77dca46331f93c17411cc97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0be162d8ad2222a63afd3b922451e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8254d7a4bcf54aaba4702e987e3c8e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798b8d5f655dc7acdc03bb5698126f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c028140ec7572a84f0555054c3ceea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245938daec4476bc4004e5bb3eb07d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded68d06dc9a997b3a7ae6a37b8ee5e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a1f4694e8f97284e208a8f893d7df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39b8127e8a32ee0e8c0d0b5560635d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6147a6fbb30479f28f05683cd405611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d793a03d46baf2aeb4fab452132319612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c258bf31f44727e15ace425c744d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ffb969ca47b7f70c2f2307cdb1ca2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89646196703f31bb0569150506411f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094084f03d70565f24ccc1dfbf5711616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae697d40fe46cac2ff4e07c6ddb9633617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d392d6018dfcf7b283091a5305a866618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d003dda9b23b35a999d7210ff94e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51debd254570d2ce128518e3ee041d04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce161e1fb23f6e9dd05f14d3e808a571621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a75500969addd15d362f6becb6137622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf413c1610eab49d9c2b2cc2762829a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97cd267748212bf360d4ce7d3ef36b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2382cd3d8ca996a1d62c307382ba39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f05075c1cec635f4c72a35d003fa75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0cd874cf614a5c6541a851e27537c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d21eb49cf82de4880f9367cbc1e49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a898f460e9d9e3fc6c24077c57430f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5421b916befecda0caff485f9ebea52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a1389e226ebd32db3fdd0d771c14631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b097163499e6194be6a050b4255c3b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04f9aa543f3d93c0c4f8fe0aae0190633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148af451feba2efd079ddc0036fa963634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2752bc45396b73f56f5ad22468669c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9a38cc272f7c4332a63e49c8729e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7493a77ba5739edc77e6df8e4b3cda4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834bb0747342f4beba69fda32a24601638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742ce446169baeafcbdbb4bf1a7cf13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc3e68bb64b17797a1ba23de0eaac3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598228f1e905a2bcc02b5a4618e0708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05537f627c6f7ecead45674b18f30da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06213b920c15f8cffc25e9b8e90a2520643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d0eef5a3204e8fa3acb4c3d711c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75cadf87241615afc0b199c52c2f92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a78c5f51d9c59deb38ca7a40ed2c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d39663c5024ebc3bb7cb65821162a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aeff5d902547bb740c7c49fab82ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dba2a286bd568438a4aa5f957ad93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9b59d7cc66380932cf21001907fa7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4720c8bc39ddd0ed69c80a77a51c26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf3ec8cd5723bff0f15bfd896ae64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b850fd9af06067085145cdec18fa36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa73336ad6a202fe5c3ae629ef9cac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5a27c7000c24ed5cb5ba03dcb72d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb1e5eb71645d35613135776004009656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e7d01f46e60d97fbdc5c1132b3c89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2fbc2c27083d4ee030bac8cd0b7bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16497f711ee717dd48208165dcf77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9e457643ebe6710d2ef16aad8affc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d232b238d53b796da750743c693893661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d130cc79631d683500326ad368186662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a510fa8a2c775c69ec3a6bc91e3b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6663242a2fe685fb863ef56fa0ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730cfab89bcf8a3980768edd53884a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b71d35cb902d827f8e7a8c363c0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6f30bcbb91612ae9bafbac95fb11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f312ae96e205cb6721eb9a659033668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e72323947064aacf1ce329970d022e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e7472fb18c818f7107b5e2db8b33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf71423d42becbec1db002c869a0e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654da52aa34e0dc6a0b5aeecf1c9eec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa2154aada3813adbac833b81e3126673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6064765f4c3751abe437256ea1cc2f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80bfdd34be4f451b586689074caffa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9112a31d231ef535849463b8e5f4215676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dfe832c63df0df5f73b5ec62375bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97c6344e08f522e6d9991a4d926c61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c583af89a903e1da2d203a305a43cc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1dfae7e1143e3fc744dfbbbd77b18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221efb9de95bb1e11b15f8b1f64fd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cf838383cedd108831eee3bc38224682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7549f08dd932dca1da5f27d9aab86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5020d90b1d75e38281e92475f85c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ca91dc737ae9bcd00d001c40481e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b96a6ebb345c21f209b61a973d7cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3a6b62366118c4ce828788b3265c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785f4da44986108498c55e9a79a135688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0bcbde30b5cc66b9ab2041df86b8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e15a6ff9d0032b5ad229c97a7074bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53662ec3382985a02824cbfd26212f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20839c0fc675f3f7f1949aecc1e46c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9bac6e71deea96069af42c1a5909e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe14c11db3da3baa51f104212466536694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2fed2e8c84c93c6a0243a4db5b5d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185b86c3365289e6270c17a61d10ddf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ea264ee88a3e95c8a80c7421e5c88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16eac59d701e6b43513dc61657870698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb69e8c6d29f57f9ad1dc37c256aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492413cc216e18b9af08ee8b7d6bbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adf9d742fb2543dfd0a28ffb19d132701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482199b42b6e1d43b981ef2f84c62ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88078c58a9699957af04e1500d7d64f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfcb202cffae14e9202e5e6950fa0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a499476ffffeaee23010b8fad41a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd5ff50c59d8c06c20bef94b9abcb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c777c0c2b1be1016fef23744b251707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e160ff8faf0d3267bfc2e4aa9e5bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a33a69a2b6bb7f8071da04ac3782d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c59a54cf7675c92499e6e38eee4792710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b114efeda256cd00fdbd25c9c0440711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924afc0ef011cb25aff40fe4074b9418712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665daf12fe79f8965dee29fbfbab27d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b088f602ecf45b899b4421b374846ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059ff3bfd5380b91e81572ec79245a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc80cbbc24264d3dc8044e944a23f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cdcfa9b26751df9b5199cc0121ae4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7980ab953bee37beb16e256e3c8d184718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234a3611bef2e83cd7a4ed0d832829d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f17a0c706aec2787c3eed8f5e86aa4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cbb4e934e52b57b3a3be419db36e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237957b2b15eeece7774489dbfd109e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f6e3041b49c74165cd4de7e4b5eb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2d72ee28f1f0bd02da6e530f257f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b026306c19597e8e87ed18681b459725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb5304d19023bf0e587995d9ee4874726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c0b4df1ba8ebf4fb796028be01b8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47562269f7f3e81846a079568d819f36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a85cde1a9077de5fe191be43bd7c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a1a136469929d48199d97be693b5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca78877682eee4c55bd62a470ab7bd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbce043a599e9d7cf170ac70aa84a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0eb874d40df1326a13fd1401c51fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aecd668fa2bc62fd2f07bf3448541734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff85157e00804149025ac9c0ab8ed1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8fc2ae729e689e3f103b10c2ea5a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff5a22df5f7ad4368a2266049d4cde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a441344c6ca87561e533adca59a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaa071f56de5a09653a8898d84a12a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21da3459864906f598b818c013cbe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432327528b8d7227e3e58e157592c89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cc0a05d5d31ff00ad9831d497de14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec87c3dbcf39a40ddfd697b0ff2269d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c21986c11032847be86de6298792a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84436f2e7e9174ae4afb914c577ab0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d64b999e8eeec7f939aad6ee8fa3d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2bd06b5239cdb18595026d0a6556c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ab0aa3b3c1cbfa8ce4b907a70df95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c6f1cf866e02404ec8821e2477709749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837349774c86713caad3b4e90464338750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9edcd179a278e8f571fcba5640fc80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c3c984f0fa9e93d57a237dfce49d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae258d89d97ba5c0fc19d63b436182d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9445963b4d6f9216cc5054d69e4d11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37219394a9159b5e262d05909aff73d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ed70e8d19f67d2755179738b32df756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691d1cec3f52ad57732cce72f48b762757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8f2060451bbb81b6a968ef77ca14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6247478bbec7b8e79b94a4a22d9bf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005f4ec81b155b8cfd6712338b34f0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1d0fbfdb34bf88ba847e4e3d598c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7a9edf32977ec645d9c72a975482b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e30d11986f4ea6298c450583b1dce84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed0656ce553fc89f609c65c6945d8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a3bf33dd4aee2818cfbddf9535916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa72abdbbf43cd773024bbf439d9647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee179502d64efd9e6c3de76653b1e308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd66efd0d3d81919a283966e4fd7c109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39b7ead85d8355c943b57219418bdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f07c646972e0246cce7c51730f83b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535dfa0cbb9978db3c464acd2deb7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e58dd67e18b46cdb9234783a4b9bc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3df5b6394c7a7c400a557e2d438a8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7565c1f1e428718413721a5258ba815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2c8504f763fb7b201073bfc0119216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843888b9d9f2d3292ed09d056dc233917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789fae62c8304e044b6aeca912695ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcda5def6b6a354ffe31f63804aedf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4116ee1a933989cdc49f0672ec87adb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac0a21e2f2818707c1ff14a210bf4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1fc4ed4c5fb1a10a9d0557881487822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226796bbe18f780c499c3e33169a6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecafda136db24d24a09ca6c4a6433324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2879f161bc3d58cc389d32ca8c9663c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de124a719201ddc1a188317981f7665226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e49ff8fc468557dbf8891101513b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505a9405833ac6fbc1d4fd5d5f8fe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006d7bbbb542219df4c01f3fc600b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac462dafc82d4ae0f54521f5bbdd80030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e54d5fdad9fa8c753b76050a98d3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5f4de17c44213622f1aed3730b03832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e44a47ca21e48ce6bea9fad51d513533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab95718e2fff51bfb40c5abda2dc72034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798cdb4eea78f25a49bbaebc221bb0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334953c75b1051360806686435534f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699dd7b7cf6197434c166115061ff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110bf077fb776fcae8a07eec06826138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc454b379c639b36a6d5753c4efcd6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8639940472e4f232e539ad82615a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d9b2ef4c493d2e431a6d29ac9cd5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d804335b90a3175e5311f317d21cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff544ed930a249e6ad923e29bec4c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08552aa6f28c423f1b4bc4b13686a77a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f93361b51e147f8533c98232a1402445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f150cf9e5b4f7d9235b7176925a7e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d721378071155d69d201ae16db95047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc2218d204c4356945c6693a3be31848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8745161e81f21e2250d3a85c1f758a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4153d832515222bbbd5dbb0a5b8f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd1ba5fb193bd3d65f5e152cfdcad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd13f1a271316b4828bd17bc96ee00f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35db4f4f3fea7fd61e41b979f32a2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903d8d4c7413a92ab4ebcf9037f451f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07f04b9b8729fd1af502d7774bfa2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9f08f745bc720c9688d4287f6065e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523a3fa7193b27f0f3397d319a2a9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de3f89a3a08edca7e488d126140d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb311ef98b6e0e92e7f8dc7ba1d1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a7dee5c36124a181e364e8c068f3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbf05637eafba7ad3ca6fc9229bf1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200a67b13be5c142efd9c7e147fecee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629377e0776f15a1e8197f811e0921a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e70ac215f83598efdf9cda44045f2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1f3362e2d32b1414adac876c71e3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f697c08d59f88fad8d634fb291cba766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f60fd5451091f2f47ccaab61409ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d72871330d2fceb1e21dc521b7d38468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880aed1e728c05ac478412318c848d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f04530f983e3c4f9fe0db6def88670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0cc43a5b09774e643719bb161d97371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438476ca9e707e41679600b19910f3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000526b211c7015b94943dd4bf60e15073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e175cba12ff1ed57d8ee4672569474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448740d9bd1e1dc119370ae1fdb95bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf8454967fb1dc5e4eda104cdae9d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ddbe89cfb7e88a7a54623d26cb0ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc2b6e5a5e1a8a7071466ac166180278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c3ea56432c23bc40c52bf0e80d2e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7784584785d5129451529c778c7c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73db7e75e116125bda57b47688ec22f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f827661d249458e23ea7aa37658e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3944bc5d5bd8906a852c5a9e16926ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa98c094e6aaa47317f10d1cdcb25284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac4c46843eff93488c8ed84fdf3bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a32b1c92765473256fa01621c4eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abbb669cdf9165fdd4152fd602b5d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b7ba4dbe95eb0ea867f881c2f4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3258b816386470aa4d9b3eef9a95a5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b7b2701e54edac16b4d279be812e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f9eee4e27e420541c0ffdb63aebdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd8d14aa7504fb092075833e8bd9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda65f09190ead8a7350b7365359d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d067f8d4ae73cd533f0c8ea4fceff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665480bbd67d9d22b015a8f32daf1e2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05382f0dc0ec6f4c12213f5b5434b61396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9973defe8c5d2bf7ed13e69db3ceb2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a722fca72246005a4113a01f033798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8399d99014ccef2b54be3bca0900999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c7914b242e6efa2265ae76938be9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59812d5459be129a1a257651c84d3cbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d145cfa99c5e13f610861fa23c32b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65656be7c5457be6f1e39677c0c4f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589a7183ea75610fdd29b22382b578a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3008ab36a0ebb60e75530e31c8d3cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c1b58df767e11683170be846224c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d969580a55583466d698f3fa0e4ecea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59bd4ace49c583e200a15e03f942c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f3f6d2fbfe1c378104c2653f882a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db716b96fdfccc25c8f0f1450ff54337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d19cc2c728e7277a4a92b2579ad4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01233d17cb221f07a2f1ea85d1c475112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a25452bf176f54548a93054aba9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a1d8591d2b81c897a3a83eafbc471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c59ba87bd1e75c0288bc56f8bcd0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957dc9dc681069b1eecb8f25ead925b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db33c32e08e19861036f79c481ed4fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1176df4e1e671d0f5e9a3747fcadf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61076f85fe4f010c7498004901c59c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d81dc667af8314aec1f5968a2186dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ad0cf277702ecded499d2a0d39b07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dfb6845abc7d4a3f6897658f8e056122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc47612a6ebf166f2b475754112e4c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f957d39915f38e366129792af8afb80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db3162e99031fc425a1b9f2e8533b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb359ec373f8e748d035efe1c724e08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7549a458608d654b46f25f053e426127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb9d875d54223072e48ec6d663b640128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e847ed590655b0d8986c78f2f791fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98cdeb6025831c44e1338911cbabc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00871901a0e14aec5514b1474b3a15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39fa31f7afb7d61773543884dcb149132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c17b468953a1caf9147908ab4b274133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab92c079e871cec8deacc99f821ed7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404ad9661d00f4a7c8849951ae3ff3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1682ab67dfa4f0caa3d6d7a0bf88cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655cd102c2ae22823774c9585b77ac9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446511171cdda37ec82d2aa412e1a85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc3d9059c6013d002514b6ac18f7dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a7f05d129da515c2b68d487b460a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0209ae44bff4463f0357b3cb6b710141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ed7e0bb41c9c99b8a886de69d778142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e9c856dae80aac4e4df021b903bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6c91dbbaf3ee8c8197c8ca3cc4bde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc2d336dbf628b6547e11b9d3406e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953eaf0cbbb2a3490da5ea5bac4791146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576b545eb1b21f42052795de0beb4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d54617eae436be5cfc1818ba5013e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1257b11414d5acf5af00144e410ad4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efb56816fbebf8bbd13f8a57e71e5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54276b21cfa89c7c30f934cb2cdae5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62058b07bc69447a9477628d9727916d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b69de5ba8f3bda7520fe9388e04f81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8b5997fc1618d855cc45c0ad8cf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5a440c22da6304496393b18f68599155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e79651dabc8b3a2a88c43e3326167156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c83a2e71047c9393509853989810157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d43d4a320b2eaf3f671ff5d509714158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543ffbf4330411b6a3ce7cb61a2d12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178c0bccdab9a16824bd9b97d066cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da0a24c15271ad7461f36f0ac4acdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb756807a09137fd9df202a6a36f780f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7722f28dcfc9ec04e9d9393cbd609163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721e2c63f2df3bb749e5405d9d4b857164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ac7fb1f13d83081d27ee9007eb1cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9c027146a8bf78dd405adcff39232166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d9a66381c6fcc1795449a3fd28cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd49fb56316ddaee80ac68b5898a28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a1a5eeb7eef125c1808130e0a4322169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d04f3e3824c8c2914913e3989d3b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f9e4155fdb74b54ce7584a42107b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc165c577c58c229eec05091e8f57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57409c9386ff38665dedac70178bc124173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a70063dfdab93bd0820ff5c574fab1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc38870058f7655ad4c1baca59148175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c11f040b9765e6708d80980988dc5a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb40d9c4b318d4f52fd147376187d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1a435f776f4b6d1d883d15edf1f43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b5a0965fd9f8cd45747dc9590370179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696bfe59f87348afdba3fede95be9fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750cbea077508ce4db1be50d5c11201181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77470daa59fc56cffe1d3cb932e983f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf48813384559f3250774a474e0f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fdc78c95cc08cadaac12b12e56c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42287e5679c41eea51bec9118139fdec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7485b072f7df384df35ae8447f9935186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad395fb878a61aa3912a2aa5f2b2173187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d0e47b6de713b99e2989e0502457c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a7996f1f53146934e6f603d650bec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db8b17403a1e89e222c8e49f8e3122190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c95391783be96cf8356d680db82210191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2edfcb19e642f9fd93c0d78c9598c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13e4260d7f6edb868902627c251592193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e17555fa320ddcedd46a993ceb3f31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04773f022ebe56f2a00fea8770c45173195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39511c153fdc94369b2ff035c936ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d1fd39a9c2d5a5897d3f2568198d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f641968f560ed6758bfdb0067f737b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369f948e1ddb0ee5f1853ee154e5495199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a972e04095869ab47bcdb5ed923c095200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57acced10b84cf21c51f84fdd904e1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaa95593f8d303dcf8754b497f9f2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183836b6eddecaea3790d4dac682653e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e082f8e6fc732e4361745ba94b20a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d30cf9c2744705372fe29aac7ab73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb757d425facf1c26cacab60ca42f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8082135c48cb8bb8603199ea0151c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1528d14fe5b3d505a97eae1bd1697a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea619f5b5a0c315f516305eb480f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec81ff5e754b284de0bcfa96993eb71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27905245f13f6cb7f32c8d3e98d85e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dca3aebcce4d00445e39e47109fbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9392eb93d2fe48ffa06c92a90fac63a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a68459c71fd020f3f23d5afb093683214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b849d7b2d8d453093354665d034fad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c84cb443068cc450657aa4e928a4d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6654814715924155272ac46001f954217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0426989f56fcb7f30a81624b9a6708218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7440536f9771549b22f1f0eeebf5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce92db57a570d70953a8bb66eb67411220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdac7b93f134c0fe9e1ffbc761121221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b8153e763192ccb63803c5ac4400222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a360e203893ee3da8c189dc205348223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98faa2c2db1770475f03b74a483f535d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7d91e03028c834f9e47b8bbeadab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c6b3c268ebbdce37807e57fdf927f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d57d2ef59baa0ff6375619cdd41b9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a2a50a64ba17d9d866565b3a23e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6f18b3b016efc9e985a3aa892985229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283704596195edc04f8052d12ec0ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23374b454cd03181a418892454673073231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c82c29bf9fc449c607789361aad109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395faff1c44e4721c21b280057fdab8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343689dbd89310b8ed799b096e2f310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dccfbd1cd2941911f0ad1cc8ea4653235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0bc930a64ff174dc652b779d1f34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb7dc6f7c6f9ebace306a57d863efc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b4d6d2add6a4dafc3447c8fa8a79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b1d8589d747d74be4a452ccc380e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283864ec4e901320a34ea98fe275d60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3dcc37f5de735a9b353512ce059af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a14f80447ab202c561afc6d327337242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92142f5d65e2aa998acb272a3ecd0e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae81dd4fd95a2f1fcaa7c63c3ca597a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f190869a04111af4c043b2288f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d55999fc19972537e79715c24fa3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f712c664ec736ac9da98319323b7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893d966ac2ef789aa695d20bfcf80ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21fff2517c86ed6485a02d72370eaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded79f97a8edf19ea94533a820c1ef8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc5039508131bcf52e97d8144fd28e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cdc394d6757277e8b64d50aec6645252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2683e3ba09d3a6b92efc48b862cbaa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4739b5840d433bc2b32b61230e8356254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c1e1e66599810c54589650a691b74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37593aea772c212ab210696c73ba70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3277667a2eab999569fa49e7bbc40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e2da1c2b65cfa96bcc90e60fdee4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbbf091650706d8fbca1179fa026bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a867ef2ed2c1d630eb3ea815fb46a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb146a5ad6df72ab1681065d44c39a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e48c7f9ae9da3a83f8efcb7ea73bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbf5ac06bc2fce626fe87129315bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16b81ee2541bd30837b75c7fdfc39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2c7a085eb3df6beca2e5fffdce712265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0a746e893f5be51e507138825f780266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e695b64433568189de1e5d6b9612bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ad077ad7a08d88323a9bc3cf3417268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf9ec5431854dfdc3ce82a577d174269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a28d438c9bba6adb4794a4f09ef0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb5a05a2987957507397d222a269a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efec7b8d91df17fe4dc894afb9dfb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18386529be626f905f5a76ff1125a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ab540435b11ce659e98bd21af7338274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57a0a9593001a76809473d962bfb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d9d34b6bac3674a84e80812fa0404276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda6f2668a451177210f3dab6f95216277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ec7bd9c15b2ce555241d3cd712b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c0c2aefad38b643b80bebcbf78eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f674028899e36a3eb219f4266777a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207677e656160dab54604a788c7d56c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b972fece290105e9878ff5adcb1a30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c867a09d37bf23ca002ff1b3fbfbd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb92525158653419f45e43a28676d2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2744c588a17de067c2f57d24bf0a83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20cc99572b46127a53d8ec741e6b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250509970ee7900229df9bbd5055f01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840717629961c1b809cc7c10f9ce25b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34929087f0e26478fca8593404bb73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e2b608c817175b982d509dd6180d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ec9f79575899f49a3ec0f8db5a0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8ec1b2b57240f15c98e9e641eaa83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3448004b456b3659557c4a3845cbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaebc4fc26a494134534efc14027e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a028697d910b304ecb8d3a02486c601295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1c58eac0d26168c4f0aa97229ffae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b20356f86861ef47c0b5548333b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f2e0786debe37186f90ec25b83d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250569b8b6b72978734889ebc3fde165299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652267f8ea52e7b208d7e71ee9c230fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6ceb09965f623fd0cbfb3de9e5cb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091abaa8d3ff6fc45968bfd8031c04d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c855a03efd58bf9e1b181028b2bbf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c30ccda381d68826f7ec1bb7e626a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa80745029ec45b494bf1b9ae1b0e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea09fe5ba7a898dd8a434931f51ee0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2233911a4b928487fdac0d00029dc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0564fa72594d365c507824e122bc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e103e140a15981fc64eab39b9ac87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46565e9d4c82fd57218db0174118f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8475b86546cefc2c3e4f0022e9859311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff301487c5bc9dcb2a6eea0dd5802312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c44364191ad6c9fe5199b6388d68b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007aaf907305e52883973cabd441206314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4199fc441c0360bd7ae290dfe11dd6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e24d7508e3e59d30d56ad2924870d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4612e33e02b28c3a7096485bf00795317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f41669ebf966420df6eafe885a171a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685748ecf88f8f8a0aa3f84a0bc25a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed834300d6000ae5e79e91941d928320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b0d1cdde364c14ed2a57a28ff8b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4209dfcc27ab6a7952c36920449a452322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9741a670ef6c354311ab835579ebe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a935d01180234b8c2d4c62907b7f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7181420c7881c3e5480d6f09aa975b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f47643ba040223e9981eed5d6eb95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8afe0c9995ae40712d19bbceeff6b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547e17f13b9e557f647f741c316e47d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14816a62ebe434fa7834cd83c11c5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b4baf0e2cf595c9a7dd8a9c19ba51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0d39534a6a4627022669e5ad61001331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4837b0500872dabc857bf7c4f84de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe178c70201e6dbdfc23b79c3f4c71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e4afb0772e22765840e6184b98e0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774563c524fb550973da538bbc6f9c06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d114282e72eab7a25637194de84967336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5a46b235e0662d39cf576b079dda3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94197c62b054db801a06d04f02d9726338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8361f72bde6b02b4ce6d17e1ae582339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72ee8125539054dca42d7877939961340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be6d70c22badf1feeb3f0fa9c0525341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7595d0a1ba8e7fe92dfdecba631bf8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4999572672d030b9d0a45f616c075343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0d9e2e8a9894727fc259257392c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8e07c5c5c0a428c8e028b262b7430345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097b30a7d1b76181f51ee412346374346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4ca308201d756093b50a52b6f988347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c03d14453528b7a5e3ecb199aad346348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed8ad7e6edef8dd5a5eaa5285e2acb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16d34fbb431c12facb70a61471b3ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052dc3318d4daa64171acf4ffc1184351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ddc24be3e849ff08578129c1529d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d982440fffccc39fba60af5943dd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4f82ce820c95031757351f01b8567354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469dfb979fe02dce9803c60e8e4e583355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261341b1f20a91867427a16319e81a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593e673a993742ebc8345ac639c0c6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533eb0ce111e62e35034562a5a507db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e2034e70feaf53e30a68c73b678c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747cd7a2f3827b1adf955c469da7fcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620005e0074de254d3757bd27030126361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf04ed12d5a95a928aa41da87207ce5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da342c06e491377122216dbf2ebaa22f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fd4066edef406d74500e020f6788f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d11e62bc25b738de39c6d8a15b79e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c7e7d061c84416a068c606c123327366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7cbf8dc895f6cafece417e271ffc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9861f0d6f29c8533b2907f4b04a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b9fe9c7a00a83c5576c2894c0126369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ecce41410135169759cec4721d45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f430848faf1bc8e61db47f7dc95a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fdd20f4cf557a7d2e16e522fbabe1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39718ecc090da1e8b9455b96208ec2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597d0e1f18b52b62f791ac1f03bf580374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dff307a78f378feca1ee2c13e0d0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3b5b393eda5d074743feff4487e18376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cde6f799cd7fe877d7065f4351f65f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3201bc625bd278f522da5dd1eedc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031e5d9813a046cf191d1f2778d3c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021b179a87de35872804e5087b3bcaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a825a91d42eb174cee91b6dd46e03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debb607378577f738ea73990e5a869a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef9981ec01c6d7d7508648e90109ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a65efe7851f84974f9e2615cf19366384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4dfb3a01ff71fffcf82f32495ad0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90226143bc0bfa6099b3a8d352936386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cfa2b50ca8816b23c32f26958b0ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06477f55b07651ebf61e3d7599496ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91228ca2b61c2316f32e3b25b2107b16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ea6ca73ac49a488a3aea38983158390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be1dd0d9468d7602cf7e2044698c2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b110091535bef6b44495afeeb1088b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a01d1c86003f292bb2b5461303d7bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff77a544aefb87547d46f21abc916b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a3a0e3d2f1a1588ca94d1e2613cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d963034ea740446c08a88032eb82481396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60e08130cd6b9bfa0b20ae1c39348397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b3c05d4ff492de9686d2601ef0b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732cdc1abca691b3de68301e0f094dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901995907700e4aba876bb4229f998400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881806484691ee8f9f6d6c475d00edba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e536bfe908ce723bd9d40349aaa38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0615725db6410affaff5168231a115d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899359643dfd75935b654a46bbeae3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1d66808970e6736d61769ecbd7815405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847458fc7518e33087d6c389fdaf6579406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7df312373e25323772feee09d1083407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71fe6d2828a37b2a1f6767a0ecff0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7619a5b604da5b57fe76f652480416409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873b30e605ca39071ba44893327eb96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b1ad1661e58c4dcc5360c516bebf9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fcdc67a0ad3ff4a7fa4457357eab1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7252d37c7bb13d020f78ea74a3339a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abbee0d68b29142ac7d993680718c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db372e4559fcf1c4cc8a3d463a2f80d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ec61f6df8ef2f03718bb326e5d805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26127e3c89b05b40a4e0e34d9718d39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa5ebfe08228d4445093bc90195e3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ef7f27a13ce16a0fd7dd1a62fa1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35711fcf702107f66c81a0883801c62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d272fc1e5fa3d4e5ea4fd8e24f5469421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc60a68839d15876b7c2900df5a358422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ccc92958e2c3b87f9d8570cf2139423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e741e8c645afcdd3d193e41a513200424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a971a05ff62c64cb2c5078bd641e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3095f83012125c23288cb7c793d6b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39749d1d6043ed8bd532bd70f5dd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c88d56b3e52dd6a42f6eee4e50c6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afba78110b6e483aa4368236cc173e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd710d9ce37f24c91d22fe648693f03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c307ef56b2f31cf22baa5b4c87cbd9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df65a1569f5a4ee1f6c53351dde45d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7303fa6938f9bff90ad1a816847382433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717471e6edae246a089f6e2e07c8fa48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39465db23e4b9e881e9d385e6f7cc99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591165ec8032afc70737e151c39c128436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a120deaffc24c0c78dfb73efded1c6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62008f1589502aa4560ee89959cca013438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f8eace6dfae9a15011c020608c713439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc415711109b77d9ad6320add5717b4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2435d58444fdc1f1604aa4b14615441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcdf3a7052b2e0505558ca8b47fbb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707aba8c48de2e3393e2e72f3bc5071443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829efd2571ff57bf4e8c58accd268e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70444f1789549fd0dd45f2e6176e5e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de60e4e36e969134ad2d0258260cdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8ec0473b1373abac00cc4fb47c384447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120e1cac87e6f348793c8a96712761448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b2e1eea09507861f5d6bf3c6a1ad3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81ccb36b83bb9eddd9a70adc69f86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a27ba3c6e5102799bcfe723832dd77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a18f8238db56f21cf2ee89f85b4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844a183602ef3473e7cc876425735f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d4cf0c1ed30e3869e3de7533a726c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30cf674f8deabc0771a27cb30162b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be682d83473d723338fd4e43440e7600456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dc71fd42f95d93833388838ebe776457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ba8d80f4a3fa071f54b13b751317458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704437013a0e59d801b60b70f07ca283459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f71197154e13b89ca7895bf94127460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450f7f67546cdc615a61699ecfbc062461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976a9f425e6b9299661062349bf6321462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9874e0c46032ff12912f69d7d0f75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf171e632f9a8d697308f6e6666140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaebb41a49dbe013ab699e70377628f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f482fb9ec6b99806bda4d192f099cc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e938ef408f8c16b460673115fefaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c55b6be812403e4c246dd961160304468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7dd234b6876e8c89eb0898c7458d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af027df01aae84ccf5b176e602685cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9219ffdb32bb14596f30f868007ca62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383497e883a714c4e3487aba299b373f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07af4c0b2e630a18bd2dc7e553b64f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a25a78b2eb191a4213ec38d4ece2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799886da64e4bd479bb5aabe255fe551475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c308c6555d2b8a916b7909ab0e4499476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067311658123a062725c5776fd483e66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105232f0f5482114779693d5c97a3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d8f6a4490b22a337efd984784900c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a29c97f7d6fee17b247b31a3c542480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f7eaac223f16643bc7bd313bdd5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710470de3d9c9f4465bc7a00d69af5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1770834fba602de9d1fed36265fcca0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd13a4913055020b15aafce837b9f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4786ed64fd6ed2e52723c653fa76e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f086f1390bb1115e9c5865253813486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be52b7a14aae2e7ccc987cc4189b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6759d4226d70c3d2172e3059ab6b48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8a03b37c565361c58ef7cf43955b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42350be47ed2f891b27e1b2c8c150a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb422ac8577762951ab89054762b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459484968905f955c77b134508b391492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4835aaa02ae097bc741fa47e0860f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b3bd05ca20a099462888a17b15eb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874e97defca8e66f078dd289b7b1171495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475036149518ceaf44707d853d60e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce647634f4f44557c285bc9eeb290dd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ed9fb83a86c7a7fdae4649bb28d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b264c6a3810cfa85d574aa34718857499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798867e0261a3d7b8c889c46ed28c320500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b5d8c5ad865f36627f972b282f2e3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcad44fe11d58e9d783c6352e7d2e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ace11be5e25d51d90907dd977281f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f945ce71c4b4f543e600f8bf4c771504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c86de02b43c3d78d7cc2959612cdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579b72a6d0b7979b0d91aadbd8e8839506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958cc68f5f7999c0a4f7c301a766e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232b4d7e943ca9f71fd3ebba64945c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839357680d9ada1c4e27216ac83856509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8d32740ff23dd377ba930a65ae68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a230057a3ccbd77d4cd003cdd1e9ce1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f7a1b045e25dad656f28f9d139bec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76153974dcb80d841cad829d21c85e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5aec4f4c2ccaec19c4942c3b97247514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b838e62c0c66c9eda4a10898994f077515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0a37bbb24a99c99f65f0039a19a11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf28a11856fb03135e9cbdf0bdfaa6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a00c1436570149f7ba20537a7b720e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed354de027d8324c2b9f26ff9e2fa9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3da3d24f35ebc8fa617d305a0d11f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b882af33bebec505d0b32ab22b2e2da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189563e5b81847bcb6e87fcc77957c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b21905ae2873caf2d0de3f78017aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe03a4ca312a34833feba2a9ea0243524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91b7f13cd0013bd5421646b5e874b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb85dcc5bf5e21ec046235be313f47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34a6a3617481c893b5820a69a25a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab899907ecf0fdb1f99811224b2422c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d0ae3c51883914c7609b78c5b787d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8682b565ffe678c3806e411153cd32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dec2802e8f00f54ce6b9a75ed60378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec779ae4c9810c075a33cf087d21ed87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e179acaeb97b6d011ca6727e3e3cba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404ea6828d1c85dfc497f33031a7f1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f70325e85318ecfaca71c060dc327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61120bd1681dd414aa4116d722e71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a74e476dcb1034d3bc7bd0820dd6cf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059f4a1275368f45a71400c0f9ce859538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0072f1f715c0628b73f0362462a12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b01915990abd21bdf064dad2c56749540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67303556595efbe805fdf8bd1f49bb12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb885af2e4560d6a98f687dd5d05782542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e9e84535488cad98f03a7c92cc737543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332c423483a31a28ce131c430c875b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e6d0012aa73c2f04c4da566156807545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624aa80b6dfab39abe87b1208251f34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407863d0101dcd13884f2232ec9ad8e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552f5eac0813145b11efefc7f41f2e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6aec00370c62ef855b84a59d52f36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160759e724ecb38c43167f1448ebaed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f618e64bbc94b94a979c45acc9e708b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7a8abade7110f0b26ba1c9fb92a20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6296691ac593900e798add4af62bd1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3804633914254fc50069f11e28c29d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b7fb92aad4562dedd9edea5aeaa83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1bc5db7725b31130fb2885d79979556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c39bb513e3160cb2a30b0686f5700557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186467fbf149ab21c76a9c19fb62f154558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac785af8ec2e507b441e92110b78f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc8c2322781da3efa8a5ce194cc92560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2007ca036ba93cb9657ee8a0155af4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fb1cbe99a40c229bc4afb2a722ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4ba7d30825156045d22e30519b0db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab6a6eeb241fbf02a9d4d358d65742564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f184b801d9cc2dde8cb2ff21b4a2665565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb55e3431de789bbfba5b18582e8283566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf4074c7c880ba9735281bc7a5d74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a47e33497cdfeac8d2e947e19205568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b0cfaa3531e4a4ed0a1d058ef8a87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095be0306ba438c72e9a84e06296c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e4f9eaee9b10a15dec76c1358e5ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907849168167f564d1468b39c07a64df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506dae2b721b86718943316c6ae5664573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3967ed2166e3bf261f7f8a26d2bcda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824887867fdd17f4a9de2b9b807287c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e1f8256ae6c97e67a9d4d2668de1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8492041465d843c81d2b2a617a2f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a516b3df7c391ac3e64a211ce1a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a77ec7fd16d306b5f98c73cdf5c33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e814cedd2a48aa0144bce6b254f8a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ece6a943049bbf54a308ae8ffea45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fc463b8e4dd428ae9de73941fa27a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605933aa4af379edefaa3104ccd765b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fc2856468acd4670598c583f31ed0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ac7e85a9bea57a51d902735e1dfa0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14759a23a339e25fa3662f45fd7adcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6e93dedd1874dbdcf1aecb00afd3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c1425385d7d6393727d754d2754f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847db566a68648644ef4e1b9fdf5c0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9cc980802253642f0ceea5b84b50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace3df92b96efeac57aea291d444a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f47101ebea4441b5383cb8ad843a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ceab32aec1d8b8df21922c249fdbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931930da4d5ad712471f7bfe8615c22e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14776553b19918b7c29bb9040ffa57b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267023fa9e51414b63977bf751cdcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81174f9a4a4316c81d465e41a6d2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ba23ad70ac4854674d8bf3ffd093598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ea3807b3dbbc1b231196e2c116d4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b485bf6cf90f60cb124e781c40c9ca7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a94ed01230c2186915ea038ad1ff3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bdf02a3934136f2da945c04e135c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e7c720871714007f03060c8f9739603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864960999290cfa24f1068c8e60792ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd88396bf24bcb7a14824c2809075605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247f8a54f889239d2caedf8ea832b3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251c0a61ef7e2997f3448cabc8057b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba433d86dccf1a273f96d014980cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b30cf21dc09c499650a78bfc0d8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a674f16363f1cb6e2b0fa05c489d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948d8845ca53918127813849c373126611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f4fa95064972c2a7eafd2166a1c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc58bdfce8358e2fd6e3c6d729d35c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc21c66cb801d400162a6a4b9b8f44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6425b5db8e0f9ad998370ffbdf6f79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdbadaa944d1ae60119fa2791547cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4401b7a141381fa2bb4f7087cf3f2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060121b41c9d17bbc4638f07a7ebd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628633c82af56402ae0d87a50a82105619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3c21ac14dd57af24113266dd6fa0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92a8b66366aaee2231cd11eb97a11c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccfe916854b4a62859dc1c93f1d7c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faed1e122699ad00d14711eb6e75452623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6e452c7c267d6b926f45fc9fa5a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51647c69da346463bcdcec03c29373b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04ba4c403f97bb4afff66b7593575f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c5724fa667e6ffabc621444a57dfb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7440e1a59b30ec6de6a65cd62b8ec9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a08f03c83def7cc92397081d5f682e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90ace358726c0607f259d1558ad7c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434068c59d31b9c1acc1b4ef3531e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e444f1e46204cf8af3fcd5b214167632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186bfb8cab43719cff8297a860fec7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cc6f9bfa652a0fa46ab8ae0d116e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ed05af4ef0944bbba4aa2fba9903635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f42776c6e58f4ae17745eaa27f5d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef2c41abdc18fb4af6bfb6f14d0b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41ae9b30648604c524bde72a5845d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacf3f2b43f13ef8923f1bd04466592639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a07d498add08210303e352a4e6ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e75ae6262f847d2261d34790bde447641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ccc0d7b1d36948784c74e11a2f54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd47794fb88eac8329774e8ef661bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad8852d1dde5a1588d462f8b896831644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4798b4c8dd01ef64ea08332769a351645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194afc72bd1e8fdb59bed85689a52b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bc73db504eaada6ebe8adec7b1bf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e8b40e29821ad9e1815e1e3f79ea5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83af9a9e15867c72cc666a42c78e59649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba77144d8c7005b91dd21720187f10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99808cb9865bb88ed6b597317d6a6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae07b32c03e5fcbbe0a7544f586bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bd4922c7a0348a29a0f3efbb3e97c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b3dc80873d8b46b4ce446daa260c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a05276ebf3d21920515ebf4262151655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa142e7b085ca2bcd6283709abca53a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3295d93c55073193d74e386598d5676657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cefea5d2eca898bf7013ad423b0461658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b08bd8dd0d877504452ea2a6753c2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1734259a75d66bb903f951c72d332d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352af07532899be6e63edac673966a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f22282880a098e403229fb350e30c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475f803e6ed0bf0c677be149b18741e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32aa5acbc8076ed22c93734d93c94d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766913094bc8173fdda6d4bb9e87d2ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820963d288ce44a4788eeadd06a927c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d042bfcfc1048057bd71b66b224650667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e8aadc520668be2db074fe1a1a970668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0033ff85094a4ea417ae0b854386629669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abd2504b1ae462394e453659beb74e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637a524e1631f44540d456c88ab2c07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd74ccaf7856126745ee76e807beb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963378d22a772b34a0b9914f3dd6fb7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc398788566ed64b2e3a9a22e6a99ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5ba0fabae452107fcb45855165f8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cbd76291f281f876d13c8f8dcec0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465e02f1c951a1c7c4f76c34f40a5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30adf95871766940676b3571c121db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9f5b973d7f32ea699f59edde048f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1707fa1de96dd72036d97014650f856680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621d3ff6a890c01729541cfe1f9f25d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05fde9672d94c120d1a310037c81c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a262825d9ac62350b58e08510c0c3e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13be76d90a440318600429b4207239b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77b2df78cffa0bcd83a1fce93810ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122145900cce0739502c53cb046db56d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258e431704140fffff4dd33280f50e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f525905a6c823cbfece86b527118d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff4a561517864146124231b21c56bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf25320ff06c2310b4879d862b08db5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae179f5e9ca46e7ff23e9c69d09751691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6be4e68628ed9628c3bcc6d7c5288b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db622db00d65037e168c5059dde033c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e8194b5b8757ec0a33c548720263e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342e4be61dd341b2b5da16e2334ad56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54a20c9cc58e3dc6f04df36b768631696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc4079c1d6d93bf2f7b3b188fb5a69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99355a41ca3e636a211651639fa4595698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c295b26c185e4bb22087c6f887a473699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f4c097b8f9f9516d06d34e7d9c84b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e11013d42862500f1e38f86afd505701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52023f0b49e55d77fc4c787618a6fd49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccbb0ae0ec820bd4d59408608c4838703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424f6387782242091471de4adf5685e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613ff837ef730ffed00aaeb87140cf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeff7f6a927368909d1253515d6731e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0117ff7c14e80afbe0c56bdecd8c94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be24a3805a3a5bf0cf0ffe6165a97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34749ce232a0ea52120df2f966704c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07459c281044f18d0180c3b09005817710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b79da8b42f01ba2e2c1e81f200e97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8bea8d7caedb1b41ff1b5a7f4f922712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85152925557f5a51042be138c271ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f895ab8fa7654e3116ce9d3cc8dae4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde38983091fb06773235ce7d5adb5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa543f1e817175c531e05ad37bd811716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae30ade17b67f220dea8a8b0569d5b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054460769fb41bcd538f510a167cc379718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530aef638059dde16752cdf08ac8e11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89fa7049fa83ce668f833b1fc0325f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059eb7e925a2d5cc08058aabd48e462721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401c5d0ed21bf844244452af4dc0dcf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628820357008b75f2d6bde4de2d5420723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90ca830ff4adfc7b2dac59f132c12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a88a7cbed8178d3cb5b14548ce4828725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e72d47b707272463c4be5badd92f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375accfdd1b80872d1335cfc98f00f18727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af21e3507cb22e90f0ed7becbd4ccea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e601b61cca27b659394862840b1108729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d932f5befb855f7efae73bee6c43c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e50e8b915e2540ad664f3444b5d1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340d70634d046facb86d0c597391656732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d4763274a925adfe4fedc20e1bbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8dda5f70963037d145b80530a7ef1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf03c1f896533a5dc94f72e75abdeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dbc2c10a0fb52c99891e710eda682736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad2684951e8b80027455f4f2676902737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a2c1f54a2f5c6fa0f3f53f297959738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a1b7c3db6f73eeab4386ba5f7079739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba099e820cbdc92d4b3aa360d80655740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc5dc01564031335350f3d56f0fa30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133566f5582ddd24d5f57c18d996bc4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f07cd79e2b7c124ba189733750553743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12b7d0b577014bc8509faa11d0b5db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea848f208588ea187d06b102a2e0a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641448c835e41668e12297c8ba4bbd4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4cafd5514867d4d020ec1f2ff1589747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184032452ef577e64b017ea465b32a43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed05ac6e7a6b25b7dc694785af08b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30dfa7eb6248fe4ff5ddb053e4721c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e89b450065fd9472794e53f5289c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c298617a69531965b90cf8d7491542e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd0b0ae7621c4b09124e68e1e13d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c67dbe292ababec68adf6d93ffb26754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55075ce85eb8e8c085b9552301e26e61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbe8a270e048a91833cfaa4c870d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471feac9aa7092559bb408cccfba88a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb4980d2fc6480c72a0b13131b66ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f669b084f9dae9cee090690d55cc23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>