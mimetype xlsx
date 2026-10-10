--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c55e5c16bb38dc3ee28d86324eea51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d194d14c590e07d66d46e5ab1b54722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13c019d6fedae37d7d66b5661ef6bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8fca26dab788505125c7a89438bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11a2c9e16e23b55b8a41a0456f87f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f485573728dc9fe1c1ee8628f30a9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d33986de43fbf59a5fc5b1a0015cdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df861d42523b7b635e6f538b35f9b728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ba38013d141652d641566368de8029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bd0a474b438ffef4262b49cdf3a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402514106244efe5bcadce579113461b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3102e3ef906511f43a2f635c2df1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee655a3d6ef7c9ac9442ed2c854e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf56da826015ad3100be30b0821d85a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75069e862413f54dd72289061d42b5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e07d5f1cf1b8a481a694d232f7b41716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fdc2628c4c28598aef5c3a657d26917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9bc1899403951d2833f4316a218c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6043289ce9630e10515e85a542be019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30f4291c9655c52c705748f5bb90a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8490858250edb75878e18329a109cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58b39db8c5525c4a2ff7ff72cd57ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543d5f8b82cfd7269cda2b1ee0dba3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ae0e500a942a89d81cdd5ac1a1e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c219d186a0c80a9455ce6edef040925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280e6a67395af76e3597f9e5280191f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084d5a3b2bc2c849dd6f1a855589eeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fd124dc1a0bab46d126009f1dae1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451c263bfe39a953e53273cab889e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28e64f913d1f4c692f4d774e8ffe3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a25c92f878f92d6949023b47e720f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fea25bf4ff77c67ccfdce3061a590732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3028465bfd36fecb9fe92bdc615db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0788e0b0ff395a739448ea204320d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6a882bbe07a9ddd9203f2c7b326435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9fccf285c47db8f21ead155f5df9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1bc508d41cfb1e8b1f80ae912617037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a545a608c9bc39f79854f28dea2b3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa828186a37d395f62619e92b6344539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88b2a5044db15d32b1f16b3926f35340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aafb792181b501e0b601cefb69bccf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd519dcef048cadff287e85015a0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706acef711ac50d5b486058bcc20b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae01d794c1aaacf10dcab427fafb33644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118adb3afb0ab669b3b09817de5847ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c2572c4c91e0594871ff47d7703046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f11497de67378e0fd83bc2da809e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49299fcc92de9e8fdffa7e5206ad51848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4b8c931c29f58dc1fbd1b2c1b62649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3ea4da60cc5250a64e75522ba8f5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37af49a21cdbfc814255ac092140b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314b6869f0318f9d3d8982cf3b699e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934769ca7f4f2f8986e3f5956ab32b1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d95b41c87c15ea38a545b34dc2faa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97c226061b3bbb2e15bb1a047255c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20fed9f6a4931851d27d7759e2d14b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8da439ea5184aae79dc4bed83ecf557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a4926d425e695288adcbade27a9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a0f86915273c74cdc254a81242dfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07bec3abb148ffea9d9f7ee3968df960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276b5a49d2ae0fcfa56c149ec6a10461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc0d0256580e15d98b3eeb0b53b3e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87ea58a76a5f71b28201a241baf93363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c41e5aa97d0f49bbce662e273091564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871e58091f7ed432eedc1c9f20d032465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e113f8b37d6ce582a917abfda445366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf9b9f17fcbcc350d86d5132e905167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa904c1429b3725f6af149035e7373ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85430f01c162faff16cc87c84cfed3da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e6da883aa171a74602a5fbc7297d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31c2ade76380403a1e354085d4f62771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a275a589e8c8fbbe94bc5ae242f9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac71274248e55fd5497a62378cdb4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5458c5da478f3edf3d8f1c3b620fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1cbe0a9c6c773cf9c6a6a68f979f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506b57a630bc1d1da0192fc1f61be5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8a0928758c0709540633e7ede862c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080c269ddbd1b67f70d4de956d6373978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b6a3e36d1a53f06de31ffc7fa9f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b1f48bc2a6f3fe32276322f9071980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25852eb59873c2a1a45f5497cdaae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614279544cd1b2cda866dd9c5249e7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f987a1b87af7b269928df79f6059e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d04d4a03a18320d2651cfb32959584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931f80d039c2ce2e9809e9f4df63ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4caccf606bc22b3d4e99b4864b2f2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f35119d03fb6f4d8d3fb898fa69de087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482ae1b5abe1b67a5242ff3df7b7a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1af21854907ebcd65e66232e183e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e15083345ead9041e24a0f376718ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5184289421bf17f67575e06ef29de991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcfc531663a25fd47b605e42b8e82492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686df290c2ea7d8ace7d5c6ea1c4160293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c5b3c33ee85a971e47b8d97b84f7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b778d1fbfc2c6206a156127dfa8d0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7010ba4c6f75ab21e2bbc0f3e42060496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f861dc583370ff7cbb7d4357c6fcd9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2075fe3bbac1232129405ed8cdb4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028d7aa57b6f074f9829b8e1934e61699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318aa0758cd43986a6e481def30d7c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7113bb76fb32d386f11f1038d92c4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccfa6a52a896c78352d143f7324b10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2daf5bc50284084206984b0a340ba2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9934b8df069dc944df3384c94806b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310c3f22e00ff4eee30f3a9d2d636d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54167c866fdb8adf55aaa50b5d9723bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be554917adc3dd812ac2efdfb0750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a9f76f1f20c7f07a119c1185b1af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf75b7a216e43d88ee453420e042ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da262042ada0ebe6e9b746fbd587a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87935446ad7272cf076b64695da933b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd87c0168e0e904f486fb713b7c89f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b3ba709c7434a3f7ab01e6404663f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472c1088165a471f2f25edb0331eb10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d7e29090df7c88b0aa473d62a882e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8836d04d6a1a6bb19f597b6a1cc0824116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f78875cd7960e10653a274423b5dfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04784f2276bdc366a989a2dfae7563d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058e6a4b566c3e0db79f347b98b96f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76975e367a0f0106053bdff6be50332f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ed35c274252521ae15d4c8c59875121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b84d9ce8bf2ced50f97197a3a045122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7add6c20f7c2dda492d122149e0b28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c3b90ded3bb38a07dce746d3663d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dd2d0a705ace714873cb958d57d39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c881f27b88ab507691cda09ce0e25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d51a066a32c5d8298f01bc927bac4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271497381697b2aca4f4d648b09940fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162eec75563d2d596cacc45111d236f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dce8a9a74ebce4436e58d26ec20009130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22596875a504574a4168e99a393efd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c1fa89213deabe828aef7623217b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe0057913466351afb3572e808a6c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a53b8227521e57242c01a79d65fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b2687ec79ef6e1d997bb0aee22b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f837261d98b819e8542fab1a85d8fba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a576de90e455f11187ca8d58b044d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84dd824cd257ac12e47a4b9c261fb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32488e47b91fd705073d94cb269f64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e688d76b3fb298375bf73f87a8b031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190dd3524fa9c8d0d1fd0bda20a8132141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c8fcfa6c3a6430c97dce5c42ecfef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4ad229571f4d0eb6299edb21b644a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b129feaffbd64b9696972356c2e3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3ad087f5a9525f569bfc823551da0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9c610d745f489f23dcee974150a6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44863edbb0e0b734973a612414551517147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2b8e5fc5e05f65c66ae29311b5823148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b6b6248631da791e5fa2855e37fb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0aaa7c5488ae49be636c43434e4c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5abc366f3470cfecc46c3f2062c801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284352844175328fc56bd61f0dfd48dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a863966f39c50c1686197b7c33aadb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c86b63131e7b0be535ea302abd1bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620d3e1861e97a92f1aeb8588ca09dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ffeb7e148d8b68dabb6af217a22f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d2b4efbeaea78d4e2c6ce069844be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53697a8424c798c5e9ed8dc37e96acc3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b202b35ae6c71748a9bd55713cadc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b97a0e765a830c4f75344cc6dcebd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe413c02fa7741b093970d72f7082e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7bd7f882f3a8dc1d0fbfd5e71f07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfedbdf41d275b92ea0fda39a6514b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089d3bc4aa895a2b2b602413c0ccc29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6782c07f98a6b20a61e242736efe3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df65b2b5862021ce26974c0fd4c718166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b492b261a20b7acd818ad9f5aa9be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf0a69400401f8552380b86739360d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba97e2a9d852bc24ecbbc0534710d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee982ccd80d5a0079a8f79dc449cf9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0a70f5e4fe2d28ddfa1a59418a3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6648fe2b02147b9865f81bc358b94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d21b563feb1ab7e194b5675c2a2eb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc636c73fac237a9e3cf8d4d6b7a683174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca0c7b82fb40f9ac2fc9f97b98533175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0c99c8afa99a6aebd15a4523cbc5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bac3e5840b64e316b614d5da54b14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba9988056909137661819a8095bba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3d42fb9d763ff7d339624eb37f33f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed273afae8fa221c1c2039f440da7f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e35f1301ee926889f65551ef5930d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a549d0d5ba91f6ade9378a5abe4ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dd33d7f4faf4b90235966659ae0ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4ee17b4c4b042aa38c52ece560b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3572d1ba56755e6f7d9c61244cfe3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2146465e25024e452dff2e75b4f1586186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e37b82c25f8c76d323e630f5c59f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a25fdad1ba87c3e1c935be62b80e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b824180916e8e14c9f3c017108c03d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c17b3d9c4b77bfb670256e230b200190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9346c1baab2f3492e15e3d8f949883191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89460b0f407df07e3d46612af0ca67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b41458bd933ca85c52e6fbfbb122e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41e446d8d53b4981348cb95aa43d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897862dca421a86473f68bce8e890f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48134bd137333c29effeb9f6dc00dfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f736165dc147d8f4b786432aa92397197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dedea613c3b3a56a96a4460ab0dba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f254a39cd9e567bcb8f899f8fa68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a64d1de042daeb6985d65c7f776ec4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ea1ecd34900fbfdd6b8d5502d857d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cf5b3a0089167d5d4506a04415596202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3d0b13cd3ba6b1ece4b01c6104ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da34958e5ad7b2ec5d6eb5e149afdf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beec3c881d3a6566b9bc5e50198f82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ec22e0f9eb6f1def7027ab9064435206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d146ca198647445ad7a1eff8648954207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f665a8b12e45209de465254b8495a13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfec37cd902a30f4908794502cf00c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef88e4e5d7d73acf4fa225aef4652210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80c4d1d22c14114285d2d4174b9613211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cc8d85850cf728859d280f7b88d24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24769cc3df758b621874e52730b2dd1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256978f4680a27e695b7c94fee52fb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc367892a46b81eecfaa62369bc87763215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7046238c214bc3c9c3f76f3e902f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153ed0e67bbcfe6ff00ac1ce9f62650217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f1603d39c1ece484aa63822e6742218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a718a95d33e5a1b630761cd19206ac5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494c987e6600c4e0a27ab63b6e69b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f5bf1d8eb8fdf318d997b193ba0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c157de455e0aa6a2331f2c151dc4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858fc1dcd20ebdf19cfe7e88c12a2ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aeb22983b1d5119112f7982409b904224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3800ea658237ba5da4e6d5f6137e0ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9338d0ebb556b8e462ddcf6f7b2cccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d728d74d21cf82438f15ef6dce45c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389a8bb1fb78e0e3ac661f869b1131228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655ebd19c7218ea8f6e7d69f2a14237229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a994a5123dcfc4dfdded2436111130230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dee581f3a8977ba37319e5de7c2d2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a010fe841b64fe648fb859ec78d38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3519cd546257a7db549c515f00d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5864faab3dc86f4db732f80eedefe8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e4b0360d244cd002db52590e7f07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdc6af630d79438e83cb26c4c259df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db2370ede6bcfe911356e6a189b58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404677571e825b799377e8bef99f6dda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb11c3337b24a7a589cb38a86f77af7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d34734d1005728fa8250936ae0c50d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31562d18f21696660834f6d1808ce7f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dea57499e8a2ccbb36e5f1445ee70f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c1a3180cc41194b9cdae5c733ef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca9a42534127baeaeaf3719325c2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b57cbf075030e62d3db0a64f590fa1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbf2bee8162d859b399b85056d5696246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c56785870317e462e0ae623a0cc27a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66ae7573b111726a96a0854d5fe592248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ec6e72561417ec67c33efb256237249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0d1e2c6174a5ee7b2b2c42c7a478250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1294ec8fd408e1a755a906c0995f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0637e45975e6b5dde3044c2ee321f31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9beca2e0069841d400fcb652d174c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b084c6e8166ce8508d4477d70d461254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f275b598b78c92c1677a5ae9ecf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9941cd85293d3b19c83d347795f39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540360608d0d1184d12acc8454c2d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627172b74bd5cc7b210c6bbf820400258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071fe6f7b258efba4edbe397f71d389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63061abcbc189ea5b15b32a8801899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20f4f275c859dfbca64c66461791d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd2681cb1a64327e4646a75aaf518262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b351b42441cf26d24f3962449b317263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25af02bffe8f1e1f64f985f530ad97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d34762e09301562f8ef078273ae66c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385132f69628b7da84096e7771f0def9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6af2450ed002c9bd8a6d8cffa8ae3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c77ddcc804dc0fc86743bc5d1aeb35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064f9f73fce68d4854ac9139f0e3f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4995aef7f92dfd7a2721eff0530f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9682f680beb68ccf574701ee61840ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fdcd512b34e731e11a236a59f3de3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88da4e25671942091ddc3122c9d9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e14c2dc259427fe3bb2113f729052274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98c44f1294682bfe9c20a732bfd0f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296e3f6f07f0748a2a64ba41e04d8a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a526a1e1627cae11f3376155c7e04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c3a7fb2ea74e4a6967c8ad779f99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ebf14636b756e1e1179ce17a1b96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e599190beb5ff2a3f2078e805f853280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd7fde5d628095263f73a26ee1ba09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c247c91042c53495a7a260f1b43821282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1e23781fece6280520466cfb6311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5aa1e43a2b2623faf263ca3ed4dc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89bcdf2684dc310c66858c1aeff40c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dd5135e2c26be08c5573dcfcf2f50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f6517b6a6d076f65ba1e0b004f2f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839540bb13f8c2908c2c377492186b13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe885468925eb9f96212bd245e69c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee983ab0c9bd618d73cd17f37c3828290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330ee8d10152d47c5e6be98530388d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0691ae992cf0a329036d880a133baf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8988c8ee105047194984ec1420d5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6412bc7c2065d0b13e6c518db3c0260294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a555d79154c442dbf40ea8957c447c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388797cff4c8a9d4168e25c3bb859d7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86441da5d586af1c812d7a429a8c4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a224d64e34b8e86c4e4764541086b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a78da2e2461f2d896c93eaee03ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e818a2b90baaeb4adde9da627b61fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2ba99d4587884bfd033face9c181c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b3fbaf4f08b2665e347d5ebe72a81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979dc7e0c06b9c4484f5a72d44eeecc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab669484f977419685984e11b1d4a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a36789bc5d78e41df642bf52b612305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48dc870aa1ac609d7b06b3cc1aae4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40616f9b7548a74a94e9a619b1ced97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60e3a41510bbd89c79f95c5f5dcbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081cc31d47ed23a17e53b03fdc24a63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585fd49f2e2a04298af4c8dccb63eef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1bf1bac9bc95db65d48c4dac7f11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee790fda7c1b44a8495948da23925323312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f08a4bf7f3a26ef0e95d5094e5fad5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f19ff1fc90d6d4cc65e69941ebfff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8606be20616a19ab83784c802e75cc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0941f28b5ac3683916fa0e327e7d1cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75635646b056ae0e8d9b8891d2697a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce411afde190887efae67413aaf00a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69264eef7d45da591d3161c5a01d5789319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b04a16d09aa84d9d549df7911b36fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5856061297ae0fd86614cfe1368bba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cd721240c168747e8c3a96d0e065c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf10e0fbd439939230666d41b4a46d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110409e04ccdfcff5243e45da12daef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8908cc07671ceda9e80d782d55ddc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3161101f868ee97027259b29997e1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756b17ca32dddd8b61ed7af086bb8c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d542cab837e86a12992d6fd33477328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de499aa1e63a71cafc4fd6c9a55f7ef1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4666c89cc9b70fbaece082ad4c4b4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b51b8a922043535635476c0537f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8dd0bf2ec406541b0f21cd908f767332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0062fa05a14c0f26afb9ec437e90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe741bd494e5a32889a98e84fd6d9be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b367eff00afcc9848c88aea8b1417335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39620c3632a936d61b6f9ed775733771336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace6afad7e31f5cc445d3c54a26336337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683784009441037aa08f4393f4adac8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d701822fd3aa6dfcf32081abfa1e01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd672d3f051817a7bc5878340a9dbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b31460d8c6e8079de9d85214ab113341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1d99c29b6b2cb3ccfa494b7b1570342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c8fe2b58e4f09f042d5323e67db10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0084991ec03a195ea2e3cd9e8bb0f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a3ce6d2a6fe63b7cb4e77a6611bad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72596e9ff7d66b120ffca249209b452346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6266714fef90819c8ecc32be48a54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ca8729c0366d5c3af62c54f73459348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2e6df047854bd0f5d2ae22ffc7d97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe4636f7451315be68f4714c7b1c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81bb1b924e551f5710033dd0ee8f7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d085657f963bbdfb23ccd6026fcd11352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8c0516ee27694a46ee4dbf8bd4e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ade2c324ed87b6da7190aa81449a07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccf67aaa1915e915134f7ee7cb3fd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54baa33ace3cfc613b1cf5807c8eed3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd2cd42be9c44e51691c7fea4a6de2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83fcde47993c92db5db50fc28cc5d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e32bd2507d3360f6903aa6076ed6a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81aa4a34d142b1e75b91ff30638c426360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90022b04be7259a3c5ddf230975767361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1ea72dc735cd899f2a0f3cfbb9e21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d672fa5dbef13ca09367583aebf05c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907d932ee9324ffb81491f97162d0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9582d10722a65104ae463a34150d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e624fbe7aa5282b58259a0d726c5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360e5582b7e11124fd9686a12fa9c55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ccb96c03eae6e07c67f446683250e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3a643c2204b4100a5a453f8f80d3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854184be94e0925f5bd699a36d1ea6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b38f12cf489af4626ecca50bd19d2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c132cbe08ef0cb6e50c6ad934179a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34dccf673bd84a575509f676527c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082b939231576f247d19e04158ce79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84910f96701759a14e20c5fe021fe4c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c0b7ad9146374ce15256a4ac9344d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0581af507d2c61f10c41854132be95e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993f674950cb0509eaa7c14a48ce1b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5abd9cce0b0f8aec6ef25110adda03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b71ce8b4f1502aa5fa29e1e859b71a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d453e6a1863356138645edffccee8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02595349eb2361f885f9149f4f56e9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fcbe262e74d5b0bc0c9b48896edaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5784dc586db5da0a99581488479c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc3e52df1e306dbd3329026896da3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2eb15dfcf7bec2825d1603bff9eaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633055e20b3ea10fbba8f645937ea6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688907ebbe92a585386c72af4d9d5c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354015a27f763c2c61c59b2e925f2f67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95857817e5b4a451b183890cffdd86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e54271578221eeda56c3d42c322c13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3eb34cc1bcd41ff2419d3fe0dd73b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7421c4297324c9b1f67ee691cde9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc389f07917cfd5fd637a9e7442020394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8d8f36de340ce68727c8e7c2bcdd7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f090260b651aff2345ac6fe316edf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc98cde1ea370303ec0ad933d24d4b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f03a21409ddd3e00867694ed6625398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96825eed95f767e403d59ced88271128399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff18e49441d29790f33b591252a7ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d19ee292887605451163ff98921211401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aef21cd2a3b6f9951295d0f0e3c21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538cb18e4deec541e3f40502c9292db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da48de7a464ad6ef6fc3b4bf6b0ed8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2575fbdcec34ab2b6bd127aad64c14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36745efecd705a3c23de66891d35df4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d8e27d3816ef481dce3bba2de40a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a318a76edf2a23e77f87bcab6e7c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b4c1a7f0e5ecbf2299ae03737e893409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd37a8da2b0c45129cfb86af9acbf69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bddff442d59ce7acf352ded17d09a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b7dbfa6f540aee6da9ae4bfed5662412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478400accf1dc4f9234466b2ef8d9c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420189e25159387cd447aad077e7c6e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf877f51d13d02d19a0e4971e157f6e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f9e31fd6c1939d328513d3c078f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774444eca39e593fb4302b4351d579fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3198167d153197a20ee86da000f3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a156137665b63e7d55adb64071198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cded7b1bed3f51f137a1c63544d6a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4041169dff5b6d9ab8f120097f700421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b077200236c900aaaa080e0c04dbcbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314366f19e2a9751f10782385c9842b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360b1dbf1b90cc21c64ec787b82c584424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c3b00d69843794dfeca89b6f98215425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81e7b1cac947856672d90c2573f9e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16eb6bfffe4009932000e2f6848b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c97ce37b9f194c6fb6ddcd5f6d567428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46530bf38504c2367f0e1dc848e6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccfb75dff9fb533f2d38ce07599f57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7db13d66940afd0d8f214d7fdecd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a387708c471aff56ffd48101e54c380432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b33f28e2563519c729361ba65f034433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef3ac0436d87f3f1b6047f4104482c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbd6a928f2e0185bca71a3da4469a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b4d1030e15b82490ef0e6936d6a91436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c4662316fb52203022505f7edfa29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd895ce530c442e647a3a125ddc5ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccca3812462fdc64a860523b3efc77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a7923451c976a1db535eef4151bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c3088278cd454d44a4f01f9fce69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11dd983ddc8a37ca14bc00a442b7ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc7ca1fffe63ba62db46520d38fc41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46383a11bb0e715680f763ae7ce210444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e542c699be131bda4aabc03d068b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329efd23a6ee63e1c16014fef067096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f21924b49ccae3554e55743a44b603447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d296e81316fbfa5072116ff4bb3c2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae727494950795820fb2227de405727449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f5f4956dbac5e10b334089b194302450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0e45b8b720a7a53f730277765d03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e183bd6362e0f2a5fbe07fd3084f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e313b7f4f58ac8d9479ab64addad1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e676df1ac9018f1ba6021f27c64ca7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898791a4fb32b1d9ec905db4b9365ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae7d7eb0b0b42229456c285ee0a5ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595e174ad3b2cd724080218bd5c2da9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c1ee20cd72e68f75b3a1ea4174940458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30a8f6539a58c8f013b6ce38cf4a22459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d61db8823083333341e4645d179750460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c0562bd06334fa70828d19442236461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae66dc448fa0f31c903b5cef730bc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e93ceaf218e3eab0427eebd5cb0b25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a030e7d2b347d239670278a260168f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39301346fb3731712afb4222d987e3ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a34b8236bae0a8a6991abfc072d4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96396555b35177ccf01a72c63fb686d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abc856ff587d984bd8aec716eb27ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8593cc80b7a035207385fc8cbdda0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7344b07d9d8d57125529c15846b3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1952c60c2180645b02f67167216c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d8b67f158cd592074fd9ab7b03c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ff59c4421f16a08bd5806210f64a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf16cc30fa539e0f7621fd7f0098cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c92352c74baeb7c051521c4a9f189475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5532f769f0c8ea142c45dbdb5115acd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0743a32b2eb425a1da4366e7c3eefa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e79287524f1a842b488955673a8b2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca0ff8eb3b0f1a387387b30ce20852479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2cf0c9c37d5afbf23fe8cb529f6f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a86cc3762422b1535f902a755af7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0609989857121d0a4f7d3f541610b83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6e5c143e53279c89b60eb41dae8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32a0a274df9cc3716e102b4c25836b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda03f0e559acae1ad752705c85a852485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c694207ccb6d32770007602814ebff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0641687ebcfde65f1f779403b89cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed230643933631f80988334b1de290d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0503ea2f61e9ef576ca48391e7c7645489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586dac875c2c2ad1ba93c3d5f65f647490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d9620dde45a542c3079b58d6aa9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2bfa2a8868259261c573983e3ad60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938060b754382ee55b7a28bda37da22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be970e1d1f37943c79110a281266a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784248d0f34938313cb25bd693788024495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7f3eb00b4dc5f70d3639331635598496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f587ec171c78c5e382a0be3cf756745497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92ad00c3163896172fe53d91eaba2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b49261c2fe72438e792b9fe02e2bee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632e4de39ad107ee20c900412d39690500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d5969c50a6caab75886ded8e287b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c88e336a0ca8292602b9deb15b9959502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7148e278928ab40388f2fc1badb6f1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea932d98307e24d262d6167832ccdd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551b9769d75def97430494c71bd1e59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf8898e63f49f4ca7b2457068b3ff9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfb2a06aeb1c6dbd86404a27d97733507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95e8b6fb92514c5d83e15a1f251b3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627143032d8df4156a8b242dbda0d837509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f2567275a624647f6d9ae5221e5aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a4edd912de169153ef223d8f35a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827caeab7827829ffc547b11d7869014512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dded8a82b03377732b5a20d716d774b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652f4ceb5b3bf8b63895fc7b4f164df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e14c606c911f3b4f4d9d262c11d0f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566cdb7e3ab4d90a90d219910966775516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22acbd0befbc772e2dab9e6f247345517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c1aa209afcb03c68c47bd90ab984c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6a67de00f3f8ba240a05d813151e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8aafcd31117483482473a4a589592520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb28688f9404f064ac901ccfe8394521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413f769821e816046094afa6028c8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5878a822aa6dc350b87e2d62b753be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75cdf07de2404874ccb5e620671a14524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a030468031c2a50ff2ab940f3999c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe6d63c5fe3b7de2060830699791a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca1afa14a6b4abe402369d7c6ff73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a5d59a8c38ce8886b30f8517a153d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a5e190dfd5285d3fa4ba6025e5d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd033646cb4ef6ed18176db9fbb4df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64543de73ebfd166e473f84944018531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de37069e570ecac02be0bf4b9f4ce1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d8c9da807a9e2372511a0b05c65e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebec5f6161daef9484d13013ef0114534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9b058cb970064ae7714b44be59be4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48765cef5349f672e982b25b31f1ae26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80db14b7c67eac6c0ee46db608d0a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de182647224b4c3ae5e71040690eb810538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479f0058828df99560401dc5a639a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175d65d1bc851e5e40d1aa34e228940540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6671eb8a8e570f115e11477865838541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496517f53dd9a7e496c397a517bfa01a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567efd12cd70bc9b216b400fb76e1e10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328bc8528b6b45d02ad949822c0191b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad6719658700afbcdc191d2e60310c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3fc27e7a1647161a7bf2746592d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285245b32738aac612d67cc664c0836547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2415cc2c094ec1c6a3f4655474a0883548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ec846c5f6aa044ac891b9a0aec89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6aefd8448eeb05d9e067cef4437c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955ed4a397cfbdc5bf86583d149faf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a1847125fee417a6cb91825c3e7c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be05bdeb368e3af4ff6c212e6a4866553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aec29de0aa9b4fb7f377081e0bc61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec0ff7172de06fe1ad200d9abdef94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516f1c94ac45cadd503d15082b36025556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd2f660f7b0b018ced8e1794324a93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fabf234aff3b4cba997cc16b411253558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6b0698b024bcc64c8857e30209468559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb81ecdbfb1e5d9fd8448211ef3a4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8ecdf0331daa23c6515aa54edd3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6fa7d552a2c248a406592d26b4834562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a85a2aaf0c114cfe83890bf56b053563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010024d0d83daa09f5d6bbd6d52d6ae6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8bf5327282cd5785ceccb57e49e0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec698fc65fdb3eb166bb576a91847e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c3066643b981af8856a5b9c66bb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0599b7a5fadfae6149634cdd0e6510568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fd95b84fc7c5c0edd18fa0e085c1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3caa3a2f7dc0645094ff82bc6769e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b001c8be2274e680a82e1c10de4aae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f73f9c6d7571902b015da00ff1f3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea20d89490b8198d91623012939ccf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b688bf1f1f3c2cdd9fcde7af4b125b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dc8c42700b93515853d07eabd0cfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c883162b041fed20b6964e574d54f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390418228bec0e050d8638996548a143577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14fbb7652ec3b1fdd086d92e312a4a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e07e324c6aa11d72ebec6fe16d1bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837778aa9ffcf260e3a3e478d035185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9dbb42b1386c526dc831e02f07645581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d4cac0701264999f388a2a6b64c38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d617a07c6c35d34677dcddec620da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec1aa5e48f4b977fa6256f7f94c2b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2075239ae0eedcdce632e11fc3780b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334ec011fb860480f6fa3c826b8505586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff9f766bfbb43b7d6f5fa1378f8d5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603d2e96e6c2daf6c5dac15e6c4bf1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b6508e0f287a5f5e8cee850fd0e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ac897d4c93e97e7fcf2374d535491590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c3d7fc234635093c99aad420c2c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa5a26f34068a42bf24f9c91dc4c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21598a0042b0ee0f8b91c7d2bf07b95a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9252993ea73bef1d9b041c51327db61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbbb9b0a52b642d410437c4ba6c933595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac021110cc47bf024cb830bed9e206b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a95453805561770ee6e5b3cd5034d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42965c247f831d6453cc9122433292d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680b175c9dcbe8bbac8681a4f429562599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f10f00f0706f98c725a30892dafd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d5ce51cf4ad4f76d06bf49d34da30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c416982940795889323f7d5f7d87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc417ba77a97535d199334c8acda76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6fbc599645a3b79e2b0335115872604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec76f0e0ab64f2fc71388ebfb74a7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2df28bbd8470ce150add12dc89e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febc96204385d895056431dd27eb196607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53893d0d12fb1aca7249cea9a822e84f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3d9c79a3adb17e80ba807453bf717609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c06ee83aa0b1ae8eecd7aa74ba69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403d6ce1fd9476ca1c7cc22ef464af8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9d3c40105f2489fd475cb0b982c57612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faf1cc247393d8658c75cd74fb7d48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600309a0f959fcb286c39dc61d7ba1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40236377cad48d60deb9447c18d1a7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85928ae067ed83c0e817a1f300a8f2e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bc07563000d92a50db8609c658a45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d3119335c305d8b799ec8e055bd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ccad56a76969e7bd64bd91ab2b450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa519a003a414f1aee631889cefaa19a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdb3d2edfdc587d8eb4877faf90cff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907e378a90de5095b7283b61c407c93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d16342078d201d77413c3ab683da0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022634df39e50a109d4496805647e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194885084882a9ab29a161a2344c7418625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9470bd7277dbda8bf23e7351005e97a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed4c0bb1a644d195deae18c4de9a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b091573e9749a123258adadaf87f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568671eb15f38ff047cc414ff764125f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7c7b4b7e03a48bd6ba26822f51e04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07cdcf49aead7c14c50c2890b8a5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcebbdcd6d45c9c59d8b42b45e677f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6804b382c5ab60a262425f62e05d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c90e7c18b88220c5868a68fc850cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5815356476f6e1f457a3bb06b36b71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a91d9610921be621372cb8ecd5efff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92c624df020c707814a038f9b0ad5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea80bed06aea8625d04eabe062ae2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783adc1ad9a23c261034ffaf659b99e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4600e12cc51ff2e0df8bc7c652bc1b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d203948aaf227ebe31b5174f5de58d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623935b68e388364703ae752c0dc808d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a7e00d8f8e3e50496b065f9bea73e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf0dab3edba0c881c8c4fa8524d5da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d2d6b2a53c0059078c495b95a5c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e734f097546f4465e7957b052f012646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50173348a4a5a8a39bb078fdd90410647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009a9aacfa3d59497dcb6313344df2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a47df0328ddf6670098a414e8854f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a772e49a7f8796b7b8919cf736859e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0186dbce627a6b353bac691d86e8897651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea2def1a43a97485428625be92ae1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964503a2cfe4ec4c06f25ee5427902c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b74c985563cce203f9461153540784654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a898919712b16bf6fd8767cc22e1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e8669d83040df21ccc12e7fa4fd2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566a77e8fc8c929267e59576a4c521c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309b0803c014563f12540fd783311f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7efe63616a095880c4de5fc9dd69d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb825ad98980fc8c51c3f062b338e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92003e25efab7bb21f51009f98ded893661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af656d001fc81bf2edf21fa59a9b2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda44d1bc6367d0b9cb57514ccaf4622663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d94c784b618792e38cb8e77e25101664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706650e67ef889d136364187013d7db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ee0b0a8ad3b265fbbfc97466827e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97692f0c1fd90ca6ee645d6d5b8460c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f485c48e899f70b4c9b6e3f9cc17d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a1109673f2d5e97102c0a5814afe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a301a12399a884ebe1276867259407670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b613aa464161611184a9b5829f4cc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479fae4ecae0a5d621ee883dfd59b35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd54f8f48c49663da4a70f48c8d82d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855a730fa7c084c6e57f9909d604be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b059411360b274b13ad402b5fb6a33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126c3833ed39afb6d1d63c42a8f724676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d93397f51b709d966092feedf634677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbd11126ce814c52d03e5e21e14f25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb120eb34ce01f10c4b760de46e86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e59d3e28800beba1cb04f091dafa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993f3740d2f8650032bf45e3110580681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba325eb2bb0177ce9375f753c501f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e337affbb8540645b68967cabe41ad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e78679b80afa2f85b8fc0d1f974b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc4ee3e1596052219187729e7d5aea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0375be8bb569ed2db04181c70a9e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c22ad4aa2a456e27f00c873648196687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d186a21c4bd21289ac0577ac57dc05e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f31806c954e9f076789d9d5579f18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f0b76edbef0bcfea6c48645f4bb7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b01c54191806b5b0c5c8e4f08cc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65412178b75391be38422296082eb99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc263fdc546a59a6227a1279c0315d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433141cf5bcd458526d0a86640e17a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a30e8441ca3c20e977525e36eafb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db8853245ff2aa97f64eb7a4a98a8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f11dcd743ff87ba94ce52b85a57d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6b2ea1f2d36ae9b1aec3fab7c5cbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af412ac13d8d635d607dc767f633a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a725c3fb913666944fb9b138cf528d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45155721cf78c079c881d7a5e479b298701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf909b25856bd3fef22235350c3940e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c2e7404d7c42e046b9b9cbca332a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405727868beb8618a31a256960bc2349704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409515a4a7c040263ce4e2e3ca31ffb5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb184695c297d962c60407183c7fdfae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee264a7413f7ee78420a2cb74c395d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec248dd4b2ea483b8073479c3356339708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acae2a0d39df104f9b57407343430a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e004f47efad3c0f89b5fcb3ee580f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7facb0469be9b47c6b6670282e3b7f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c6a405528589658fafbdfa20e318f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c388a7d39b1d5c2c158b711f8aadc40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e38be7c2c14f623b8fb0e95ff3ae8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71522dadde3bb60a1141f35967576622715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493f969c7e58255e94a25a6920e0261716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207516148d5fcf5c9daeb513e4d246cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73640d4a920ca22df42d90a4b92e6a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c88a5218ee86e6b9f492c871db7fcf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9885f324f10547bf1e2240345224e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917de7faa285bf37d52137b4da4aef7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905775b14b1c0ebe6bcc3761de017216722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1a894242b26a462e38217e21c3ba1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9107af9ee677e35e98c5349c2d64f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f0c35e8ed4fb8af7157e561d00ea5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca5ebd88546951d58c89b4ea0c2c10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d55df1e09cb6830b6a76322fb6a6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6a95861b515e58dad5c0c90536bd7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c92457448086e2c433a9939d9cd92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f87b32d974b96a4e1438f6bbb16b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e39f5f8317901dec7774707473957731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f47b996051a899921f4ab9cd4739d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec707365acedb133fa60bd9531e2879733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa30b3101de08ea4064951d9fefb1eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca5eb13df9d3a921b13646b3aafc6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbdf05e224a09940906b35dce9438a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332ee4fe509c2b5a8bfceda7674dba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bb3e9c992c3d89834b55f4a8021f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e9f73d2d8f54ca9e222fabec363b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb8be70c4d5c5203ca14d6edbfea3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662db6832fc3c1d9612754a4a160067e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10d4bed1b124d08146a52e2ca18eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58347933378ca7e8c04e96f1e82463b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757fb8a778cc583f4ec53189a0e4b39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0d4258d62d04615d279758385acee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc3fe84a91d43b0394be7611db9ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d239792e92d12dc0aea9c5bb13c2468747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ec80a9130a00a25d2b5c2779fde40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7610f6cf8a213418a424b24532601e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5129e804bfa062496fd69b558d724750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce40baec59b98eb19c92527abbcfa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dea6659d1437d467a3ca5641ca507752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762a116473d255c8b05de392dbe2320753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32b6d76c7f9376930cb42f1892adc3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768202386a9e2cbe9b28525c45640be6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a29ad187ab50139ff53f9b0006596756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93d9f49d3e33cc6a3b407bcb77ed4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc22b87f9038dfdd9bdef9bc3f8dd71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2d363ecc8bfcd939ceaa665b3396759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4794cbb4bd2268ea3f20e00819fbf5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42734fa4cda24dda0c3b95291a3161c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ebe381acc2fd87f84b3b7f0da7f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5797ef98c2309840008e09634f3eee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6d738bc2a566d01fa04c34dd322f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5a770fbb2de1d07ab84c9ad9d1c0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e08c77571615bd1d98e3203e1ee407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269014fbece892261c5ce257b54d2f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec924f300ce9957b424528481c5d3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5297ccb63ffe8d6c571f880f1e9e8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15422d77c3c3e5e6b8f607db382d1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd58b8b16a9d8d6646967d2c2977d7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412933b422662596d191bf42127c8d9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4bb3684c3f8cb21f27e5547a9469014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3953b5f830a065e43af20e2127e7fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4808a1b77f28752d9ced844e0b5be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbac60622cafa52b971056a9189b7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f253b333662f15e1fd97173371ec11d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f17c912ab68effc09353b377631a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72faf44536505fdc48b125cd19fd7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafd9190517ff4b3f53ab4169c4b23721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff0bd6140dd7f6689bcc82f7b2a01522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd10d8145c5805e3c096464fd9fc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797f1500cbce737508db75e15a52c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6fdc5f86d76b6ec0ebdd84edebbe825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5170203329e99ccd4472a02000050f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc9a9a5235375ac22fc1e64f23ea727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b6d5cd6d7840a325223267cb5c24f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c07cf0c6206d4e0e08242f60cf0a7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549c3a7b51dbb8d1fa34a5c79f43bb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185da06de1a10d4ea46fb9cd533337331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8050afb9bad64d549db49dde2b0faf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf2c587dc9f33e3009d4ae4fc5e3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec36a342a4b4f743a71a5c88603f0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a373691edf09b9a0dc650d13a07bd0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05423d90a8fae74afb376d0b419df9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b562d7691cd88cd24c76f96e410a8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e2507e0fb971dddf5c0c3bcd392138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd6408fa2e81e376f9e68b6b0a6bb239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4127c6214fd4a088a527f0bb5b0a3ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dfdb9e73bf62625ff845cee7fd2f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bdcd323f9cf4d332c0d8fdbcb836542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95d6676850c1d44f9bba9a4109295c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e60e602dc7e98672d5b8f48751ee2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf792be6538162aa9fc8fd54ae29b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a8dcac82709be1e93d34a6a5c2b1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdac7e152f6c90f7316c8124d829d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec70e50e2947ecf884a606b96119d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219fa18dddb892464b76a29beb6eafc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a81677a7e93ee50e737ddedb34e3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c7a0d4a738acc5556ab299eb8707151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c79126c88eeead001386d76e725a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024296363a6ce920eb68e54adbe14653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26d588bf7c14f51c2839d245985ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cd0b71ab1611c8afec81197735fbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae6e9da845d3435ba314ebff9968e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b2c9986f74ad5288df70d3da7bef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb880828e05766ccc6445d5096f47958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5698f1d4fb3e51b56e799ca2cb9b0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398546219785fa4c2d44e9043c04156c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df8baec5a19a85aac4b10cb81d098d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d8d16d6fac79428fe74e1b0d80c2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a3389e0b35bcc4a3a3aa454034bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2324076aa03c87c4c6ed57a7b5a9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4b1417866da1e250f2c51f342451b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd67ef021c23997f4d03525aacd9eed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee634b8fd6ad828bba6ed7d7c96f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc78c654b58a67055dd31a02a50eea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f5d194f2ab76cecd0235ebb36b2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292cef4ae9834a033eef57502bb3d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02fb2c9bacb54527102aae00600dfb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441e13b6c3c749e79be49a4c0b2c0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597fa9662db6bc8a67c27374e166bf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb00e3c65ba00e49c6c52b25b47ee474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c79d3bc6b56a8d7a1ed4cdd3918e4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929dc0aa3738b49ccbb58df207752d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513f0f2a4e8e258dbbc79e700e60b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a5332da243fac0ee5e3126a7bb63578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85327172a609e9fcebcc3278a28516fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f55db709fb4ffb02b15e4787a3652c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e821e2c4e9921ef7a69ce58cecaa581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b68b80c3df43b58106b9bd85817a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5719e3cc241773224a727d196055c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7c9aa9606d8bc876b0f4b38a0d36b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a52731054560eda67cea2488c93c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7640b63165f7e4df24763e93dd851886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba07e90ce6f7b4a3ff8546ce13a76687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90314df3fda5e52cac160cb01c3d8b8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc4d92454f4eb448d07a8236d6e7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2a40d3e2cb2e29b10ad244f05bf0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca9fff7ae47fe16144524b48f08c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3688b024be47e63b461bf0edd08192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce59a2c1480b1541e25438f04692493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351eaa8e5c6355372661fb1fd3c9e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eb3e6c0f87f2af4cea9790aa1736395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08638df5d9eb7fdda246b27512f9a6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd88a6a0026b39b47e85d4ba6593497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387fc91128f19f9131283f34446395a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16967cc366dd2e1712ade3a0eb5d3acf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce4a196e89dc4388bfd10e1750b87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39151d2da2a3d0aac0e7eaddc644132101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d64e7a359aafc0d20d30b940b9c5cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b951c78b0aeb4825dc8228784cc4f8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb224aaefb4ac8ccdd2410ff94a946104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb5f17cd00cae3f0c67ed71dbd619105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9529edcffc51042470141a3f96682f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eac81b0d6be31c28e2a2594d18394107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efddf4f8f20b92e368db36589a35ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1efb0382500ecdf5f6afc510e38898109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c57ab5a5a08953c3224ee205dc217110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352bcf80f6b1aade93b0503b1228448111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c80f85aeac055fd28241ce13558fb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c0f1d870aa43de971da5a95f98cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4cbccb281ec8602124896b1ca0df7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c29f55747468f165a93921f0d3356115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8345de0c691b97fce131929406160116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec407992dab31e297a416ebddaf13339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6251247b7dd3d0eacd42d36f9d9f02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf23750bf7466aa3e0118bccef158119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918ab225d20f2fb08b39893a8ff831120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d053996bab703555b01c28b7c664f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e558d3c36efc7b7678a7ac8efd7c9e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd456936828afe8ef4405d9796df32bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059179cb5c8fc9fd5d9ee6cbff15c39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faed7243d93ea31e0fc11dfb1626ac1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562355ebe95f46eebfbdd3de9f2995ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e9e42aa2aa4d0bf890d9cd3f12093127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee34d554b886f97efc4642606fbba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a68769f5994c1971de2fe8f48755129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc706a6e367862c1ed5ec3424e7ed9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14d05b2886d580c4e801b0e174e288131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2be3457ec2060be7836644507f03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb012647d60a91409c4f4bd2e6f126fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c04e79c0165ef16e8ecd5e4fae9b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238123775c74a20843931662fdb05c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211276f0ae36742294f4d828f88eeb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad2a3ee1e7e1d56817492c10678d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa0221703c115001b778a737885fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396bd8e052492f9132d532dc502f7a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56540a2615bfc6aa4fd1a6701550f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358780bcbe7f29cedecbddb7df500e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e480739ef859fab36ec145bfa6138142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a81eb348d49e450d8dca177f81ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9f8100033bd7a20c1c8f1d2f170b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb4f197ee9c4d5354dae9fbd6e73e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5802cb824f6ba2b30c61d45438cc67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1608951ccdc5862c9627d3cdfb1bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09040063cd67008190734d91f1a165148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3394204faee347b1dcb7ffd90f0ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dece833b34757f508d371d734eaac3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664885800766bfe7c589728149b3ec97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24ff8bafeef2690d317d18a08cf67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa3400514e33312fd8fe0401703552153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac26ac35ad0fd2259aefccfb04513a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19d0ef272e4cf03275f52cdb03b50f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc2d7d78e4afcefd979ffc7bec80d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0027230295ceeba19b84ab77797fc95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee408816a945531d20bbaf2bd66e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de120a913478b360aeb494aa6a17a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb3da052af99239a2135607b944ffb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e90fd6ffe2c4a5ed168c8e925c8de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c89cd3a63f5bdba970832457fd9cd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc659bf6072a94189a45506999d8971163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2dc54ef7a413f7aa452b4ceffecb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b227b29bf9eba181e429f1a25818c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5cfa5945b39484f22067b30f0ab41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb73847545198946d9295d473603e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a4a4dd2686c1b97ead365d28574a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a24fed4c9696d54b28aa8b27e2a5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32005ba5b927ebb3a284e35b9d6fe5e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fc10ce49b49f13983498e4908db63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f052964d6564fc777c77a4e8365ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e33ee50bf3ed5fc368c17adbd8c86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b1dcf977208a289a78f73ce156a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88118da94d1592110db7e9d424cef852175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bd422a9755981d1e5402237b01275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c5ff02951c1190da87359a84bda7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13108af02c8fa20a5c0c0f4d40a7bfe0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322de9701b7b68681f906c5a9add621e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e966711813afd37dc1e7e0427557ee7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b888fe1c329ab035d4dd513127db3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d1df6568ac21d7a406a0216bf1295182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385ea8b87bd326fe02c478133ae0e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c10e356ae162493a2f915dcb9af40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19bab95534a17359f99f500269caef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c516afdfd48cd1da9b7cc384f64ee8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611f32a0305254f2009671eb00bbf7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a61f701d5c0096b5fc02a3c9cd8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d319aa56eb30e5c241034c14d16195c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdcd9887f1489417daa1c35d9f8ed9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce98bdba87dd871595fbd4c30c26fa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d160db35e1003aaabed53d09fd63a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc2cc7fbf9c953fb04951fc77a0dba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd834dd259389221596efe516b85ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dc3ec52a35519943df5fb4c0f0367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0877ea213b947481450761c783579196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffce328271a602f7a26ebcc9a5307da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d85f179597185f43654d0d65b7cd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdf0af9dacd24724fadb43149a05cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822602e119266d4c15957627e483c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382dbbf5fb54550014306288bb2cf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bca65a671717d986dd456de16fab3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ee349b8457a9b5b7610b5a0352e62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880da165cc323cfb1f9578a4f92a8ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5762b8fbfc360896e7e2018ff6314205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0cf3ddd6ab05b6979973bfacc48ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ff5d5efd2c00764008a823ddb2430207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c9b9fdcbb681ac5e5029f1b7bd498208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36ebc5c3219aefbb89e44c16258939209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd632db1ae7cff1a249a754dfc253e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a59d5c458331536cbb905235e26f42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99455a33134ede006eaa420e56e2840212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dadfe5653a9f45765b9a715a26cb0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91adc3b0ed0e97a5207d111a3958ed0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b8d30f35dfd322c86503b261adc5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94851cfb54a6218e7d95c246d3e0c9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca63d88535d5468911d030f72aed638217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3492d0647ab62d86f1cc84fc128b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f9b837fb83ee3092f8c1abdf6f875219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405978b019fa23fa46fda353188016f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe47020c754dce62c1e3c00a705b4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1a11068e4e09f7373cc8d5b6c12f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae04df830e859388db1676cfdfd0e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8c4703a0f4a541820f7b0a2fcc99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17eb438b4cd72fd61198816247beec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818927bbec8acf1d2573520be5b5d7ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83f571be9ef655e41d120c7d16be16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54b379f2e4dc65b6e5257e5111a1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07316fd53986c18a144fa3b5ff9a85bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eba25378718317fc1e438e0b1c554230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f4305898503b9e647768aa7b49457231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58f3eeb5666c31435cbdbd2cefbe7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f78fd761d9a8ee2b8469c31a31aa43233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f5dc12c7f4242fc9775be4f99697234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7397023e976f711368ff3d96412f712235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bc9a135082bdab6d9e6ed2acec94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db677df9d1a5d93b4a7bac4e75a567ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24ea23b778c021431066d111301dee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc611e73fe2ea5eb064f9758383aedd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8c530ad2494d37a2254565995848a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e33be25fee09e4eb94b82ab130f849241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eb76cbc569b1c6fe6527e8b840a03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9d201574c0804a3b977ecf78109a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343cfe17d04ebb59d85a6763b42163f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e698721af0a5dddba3e7a7825c28c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24fdcaa81888e51be55619d7995f65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcb38119ea5f90dabf91e011ed3028247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe167de8aef828e88ac7217aa16fbfc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b6757c720be9efadb973ecf2d1b9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6f0e1674c4aced94e33f2733065b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d585fc83f1ceb7512dd51b315e582251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ee49fae4122502e82271a368c0e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c425a46101904691f4ea4ccd1406a6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff67dffbdb0dd94dc9b64def3bea3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45308edfcd80c9ba18f0b65ee71b69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede01e21c6295e3de743ce6d334fd60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c72c9a91318bb8b00d913c04701f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624eebf4dc07b5a0bee2130840c06b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ed6f4eef064f48ab2e00642fdca86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac325e39f389b783b17fda2cddf45e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef01684fa40f230bd2d20f46f5906261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723c7324e6a6f96ea6a26b6e463d5fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b29ce71ae7848bfa2655547c7c8e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3cfd4752d82281e1493a649d9fef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f472d0832d4ef110e4e8374d3218e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fb93b01c7f568b003bb3c42466cc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8a54a53f48d8087493954c984ef85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f366943d961bac2ddb2966a96847e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe73104ad7aaec22b43552053bfe8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111256a86f0d3f9d7f73aa01feb985270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce761370eed592c580cb5d81a784696271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7964441e4aa44fb13e72e7d983e2095272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a404947cd5495eec2fe1c7eaec2adb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354b39980aa970102da1e569156a5f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e7776ae4629da2bc29095835b8286275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b103ef7bf4191abdb5a4ca95aa13b3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b28f9ad12535eb238d19ed42dffac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7e4827014a5635c7aabd230af98d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6b785350e12ced294718165075923279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba07ea66c82f97d47cb78a10651563280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c05498ab9823a0f7c2c83292a5f52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d0580a52928accab9dc7801f4cc31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409b87bd87cafbcf87d10f86a79283283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f57d8383640856f03b154ef81eb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d579aa0d3abd3a97344b20a4517ae2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff2dbf337db8998eb20175b5e8611b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8dfd3ef1c8147527cf550a4d6f95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4f3796933f2d37bb4fbdcb60941d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bb6ae42bb5462b9ad0078246a6989289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bed8f328d86d308a67189e810c552290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ffd5d2c531938abfbdca0e8d54148291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01565764d99e0f4bda9901b9612bae6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da6b37282943f8b07978fda9c988d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd8cbb9f1ab8b112d07ae17f88e3b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849e3698f61ce70088ec3001b1814c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9de218f9616d94aeec73fd7c6d9067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cf15c8290512310b5acce0b58ae2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d67399adf84947c264bf2ba2c9ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dee14eb1338a7008a4d3d29f640bf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82f571e701a6142fa6173d1b2fdc18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afb57f50be8f98952a7f0e0b56673301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9494b35e22b0c592ddbb70d172fbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e4303bdcf2baed20da7e6d26605cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf85e28522230ea3dcd0f29f6ab699304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d3c241d33953e69c900c25ec55dc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a20641965be52ffc50825fb7a68c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2b4062780b3779606384deb92e7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7034b898b26d5a757fb2d2a1fcb2b7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0fea0b6d3210ca7d62810a7dc263d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f2cf05e92161a77b67904bb491bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b667fc2aa2146c50c0f4ecf6f0b0c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25a4e2d8225688cad79c9487fb33ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756098e9a3012e10bf1d80b05963820313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184edc5a87bbaad7c94a17ae8055b0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2bc4a84d9e4476ff75632ad57b0c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e17fc3e7932a8890b5666f7e990b24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40fb45d375a4a8f720af3a98d726fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98096f230a68abd10ebc552f9470f859318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6507f55f5b4698c65b35699ad052c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa961c4cc54ee19fbe4bee0a9c38e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3fb0b5e39d9c3eeab6362ef047cad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f81a783b622f7f8253d055b15f689322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804c3f0e763f696e68e1bb0f279724323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8901beeee37c527048631c178da26a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62cb30bb6486d566a48ab4a6d6f307325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0fc3d59e3522413cf4f098b32688b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db23a8900517da1917d7831a2d4e3a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656b5f77608c76e91abf8e668b1d090328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabbcc9a0215ef3a21494061e619af9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327507340fbb419fd5ec3b4917122c21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fb633762869c225e085c8cc106a24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df70da0268662c9490d8a4f6aaef7ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df26a450dc8039a71d5434019a868ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad67fe6007b4f70e834e40d26491c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac5e94985f61076fec814850fd5a9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327881419de8bb829be2fdb44f9a1da7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c44fc7867dbfa8b4016496dbde18b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9fb0bf1dd0ea85b6ef07e49437f0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eeb531ae33dbf6b5ff3b920eb2d06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee26e73a80dc977aaed214e101d92f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267753cb4b5fccbe18ce655c6306e6a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604e41afa70ef6229f415197c7befc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea40153a7bcadcd775903c146d5d637343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cdffd3d53fa51a6a8097fb2d03a8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba94608765750dc8ee9650148e7d359345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110cfc6cacf8724d77790e4bf173bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613468337da9af34c927cf2b537157ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12006c573d6dae50717b088d2823aa9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df94519e37d1ed0ec129083d220f08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba91eb72408297e2b93c2f12af196f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bb953965fb2067a9a4c085f26fe73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9466f265b549012fffe098829400ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0cfba0fb9970f12ff6fc0ca1defb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e349402682975e55ae3e6ad7481c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323645f26f1880a0afd24cebcb7fb908355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9518569f68634ecb32c9eccb9e63a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7e39f1d6fd6513dc98fedd3abc1de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd992717d23d0babd26d5c1d9a51e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf10e9d94217572e162a6a5edd0b9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb32feee6e3ab9e4b958b558feeff49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c99881bd76a597368e9bb1d62e0003361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf3e437fd5a5cecb8bc4c3ace6aef8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9daece782dd1b78f36df7cf53f661363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc786e53d2c943907883fed69a97b94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0d6457c6712d58a3d40c9b02afdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23004a3497312a86359a5fc489aeaa24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab756a8fbea5b74b828dd847a5e392d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380569403a71bd1f904197d3437aa553368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa5b7a0d1879c3a6b72b5f219100d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fc6134b963088bbe92a2205607339370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b367e2a9b5e0c78ceaeb5d35039aeb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1ebe46807ee58825cbc15b88d6649372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e51a6730519c5487bfac1e2f9a7a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac294b5d5008fa7165579edf9749e76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba7631aba8b7570a35317b979ecfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f7082e2f8e10694c1db3b8cfbc3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cc3f2a15e02b3b443ae6581129ef2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaffbc81f03b690f3db1b9e42c88f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31969e6919a84da0f49ff9f28a26e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfc9c08d78495fcb1340dc97e794f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1456b16216e5c328cc9ae9147c3d87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6ee48bf15023561836a8dcff1af1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2091571edf34972d8d195716f3519383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f0085d6b38549d4946f2cbe6b1e7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ffc9e16de149b286209d2827a592b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a94df73fc5fdcb29a70b42ebbbef1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce958fbbf501f157c3e79a85e592bef6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aa019c6a617292ddf5d3825c5ef62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ece663b93231412e1e395e8a7acd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd91bee703c89f8e1ade7d97f0d13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c1fee4f70e15e69f430be8f13b40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8a44f5ff93a8c52fa272f765abce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64325de754715eb71dad496d91daf2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1b2756d8866aca7a03200e7071749394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec9ae4f3035cfed28c6cf213246908395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e0f131242275025aa1d4bb2bb3e94396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b8796e5ef80c67f8f8be4e1a7fe52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154c1dd856d22459631fddd2ed51b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584786d6b8d6d60c410b302e98a953b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679bead4a3b146bd246c6bf8040e0c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c9727d385654077d6d439083404a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc3edb2644758f74cf29d1d0835ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae2d89ea6b140aae06de395c03c43c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3481f6fe8aa2a51f2fc4b9a481755404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750882013ad19a1dfc93ba37a89d1dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa765f0d67d45dd43c3643aa02c63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e118115832822670cbe8098d32d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcd491e66ad8ddb95d3161555e0859408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f9f7575826d4e268ee701127e7062409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64993f6b7ad979b4e1a4c897c175563410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b462c2dd441dfa4ce7bcf23e8b31012411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf6488fa5118b7e93cff08ff2d8f7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc5e83e0755e681491dc1bdd00a733413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4fe02125f4f0b9b5a2e39e91276e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d5c8f63c2baefd6c0d2e249557605415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762404d64fded326418407d5be2ffa47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0255b10d248b2e6c994c11bb3dc21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441422296adf897cfdd02ddfd7b56c27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3ba4ff1cf7edfc1287212060c0d76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac25b5a0a962bc9ca7bc77a78c13d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf5cb8c0ed2e4614af0a923f0a97fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69dc6a95d63bb8a86cf00ecb8888c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd282fbdb19de4bc27af72214bc3e7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5a019f0ef4c433ae1d1dfdad58099424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f394be7eba9120b38b91d420d44f027425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae6466a5add2d2d7cceab02ff322ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ee071593961ad8d81be0d522b5ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633f1468da1c6a8946f73b44122deea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabe06ff70a1f11d184cfe17d85dde0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1db0414a46199839b1af1ba1b38e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b754f70b7af0d718c44869ebc902181431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b588450c350f1bfcc81d7bc9310c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594d59a49b536a5b56c753fdb58e189433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be1d8bb447d9790366f962138bf90b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac935d3d4e3c55400aca7c08eceaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d60661631787642b91bf8f672d55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e967a0a2cfbeda855b18aa6ddf75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c895cd503bf2ac4d46dd70ec0b23e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c275e7d0afd54d9ee4331037602ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966d6d53cb7d508ba1818f24b8aa810440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae946f9d11a2e84a89aa4660d660b3a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9c85056b1c2cf8919d556ca1e1b37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43bec619377ea6c469ad96e5345cfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e430fb595477b7c7e714738ba2e5f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e31c56c70c455f81886eb043e36d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c631945a2acbd0d84d7c4ea426b14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0f62f97f31acf7b88a2eaa2e6111c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a555e73d9d22ab2dfffbf4248def8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ad7e725b504dccab52666bef23405449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebb9f53e188d2a129213f0f52221b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e317e3d457efdca10ae6039448e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875e0f1b7cb481a68bb63855f81ce6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e660378a7ac32777c4b4e212984b192453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6f099f560484eeb9d9a3e068a8d57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41db0f30d1ea0d8108e402c4ef96a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9534d16c22782e03cf8ba008ef25970456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66fa34f17e76fd6e17a981ad193a19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daab41b30746adeaea734e83cb8f7ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7027401a5a65d7667dc8f42d28069459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e7f4a9625e54deb45ac2289fc9d6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f672e40ec28b15f14bd5d8c6a0dc0d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744740deecda8c7b48f96fe29d79c963462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263840b4204866e01ac30c7d989535ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05065e0944f65347fe0b921ad01d9f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fef338f82a50355cc77512112a87f3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a393afecfab7acc08b7e559eda40e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a3a2ac9f649d828e4cff2010a6a49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06bc75a712b7f1c269daafdd62604d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1040bbf6f7185078667f7170bac2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ff3329bfdd7115352321a9e6c860470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245432a4190a05213c03b7b58557463471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6172c51f596cb8e42969f1902107d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422122a13a909affad8f043a0bfd1f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6514dc2252ad00f86945e0fbff73f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960fad13000fcaa7f648ccd3b52f8c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41499f0bb6507250f9cdfb90d0dde556476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39e5b8c0d8399fce52d41b0263824477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52421568feb0fc81742a68f2b4f583478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4923498437b2a0e930346f95f5d59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a22cdadf0c7ac5f010b65b6ff5850480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea01b1d0ebb3c6895b067fdb37e2f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396864d4e9942704f7b7e51982144e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0204604b872762b8eaa02613a71eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685bd13f8cc24f796431134d5ebaca7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1ef437ff26efdefb69c1f6d426b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e74b8560d55d04f3bc0e306c3aada2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9473c8bc2d22efd087284918830a84d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0119683126e8ec1d1486454562e48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8795e5d05c9485c119e96d78541b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb785973d56a8e07a966e39f245babed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836650c32caa64ece3ce49962eb558fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0829192ef0c6cd13147d208a22842aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21efb11640eb9220ea6a36af18d1c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab49c923db7751fa406b2f10e46858494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd959f51a54e18986b8907da7eb4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c551ac91d6c47b1873339abdf551cf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89dc62fcc4e0355694ea6135db6c79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49d772746f8f6a5e6feec96dce1e53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab13617839ee695b83abfba6712223499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4886d1d9d795c0e7b6f04dc160267b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b2c82c539274fe33a185976e8bb37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137e922f43a264fab62000638bb539e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136954437bd2b0b166136c3df1b42d6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ca0d2cf12ac36604577a7f4e76a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca54dded6d08d9353ae0a9259578d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed064b6a6e7d86217bd9cd4aa0410e87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb349a7ae3d346ceae7dbe81e3074be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4fdd82838a440889df96a0c2f8e6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b1c99a4d705a0399dcaebe4000618509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e10c9b2c676220a0ca71f8e4de548510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad156ea733d73bcaad7fcb4ba886fd40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db9147894c86c2212b13f9fd6881c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18af5f38521e47d08fb50844e7d503513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756ec6dcf28f501c69c7ca321602e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81782202999002adba23656c2f12a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2066e52acb85003b3504b17accbde49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e08438f64f7bfee9e0a342c4109d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc47ceaa0d62811ced4a40cae2c606518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee0687d64d1c489a9652be1237f2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275cd20547c85867c21f105fce3e41d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27da46864ced041a34422fe40a76375521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f20db2108b4fc3ad16bd4e436ec61f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e55ce2589f38ac079a39592efdff2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb382f4a2b25ecb76f063954de3894524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e274bff959a78fe9b1b9a5fd67612525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca6651aa7b3e1a9c20fdddfd22f510526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cffeba583fb89780bd09ce4d5f8d78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16110b095b9b391cd5d86ad0c707afe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f705af4b74f33493f5beb32d7672577529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dc33709ee6bf0413433871324d365530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d775adbe5ecc787f23c078aae9d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b125624479fd415a46e862c94a960a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d17a328a266eaaffff09a8d94b89b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615498561c3f63cd33bad45af3ee8e25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023353a2f49302f5fd7e0b3d17ea2aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bbb302e483399579e852d0a2fa761536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf787409bcb51dc06e455d7512f010537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b66443b1b18500fdbc77bdaa0ee7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841309cbcb239461505608607b5fcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8bc3109cd83cf8d80d1986206a09f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8cbd241c35e97e4967b0acb221778541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7361c86541a5e14bda60f4a9603c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8961d2dec9becf3893158588c5722d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb178929851ffd71156d2fdca5bafa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d293390068e4e96d66122584def21c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049413664905e27063e7d1202b976fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b133f2a25f08934f9aa67272559471547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7a7414a1ade8c5074ba5106168cda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5356a6f446a3e889a92315a8b63bed6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea45c38ce4ca83c630f075a83b1b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9b44c54842f8d01e655aa0762fc37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d708245d9aaa452abc482c7e7938d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698c157591c16c93e291a4ecbd32c27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d694d49188ca8809578457727b8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c4f9e3fabf5d38f08d933f9af5c76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0c88300211b6731325cea024b1285556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4532690e734d40c8a532bfcefa663557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27898a2bb7cac84db3ebfd3be7936d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3584fb39d9587f8580434fb7a2c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fd0fa1074f9d2bbfa47baed8b933560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e38fe1071d1822634c4bd01795dc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9532fa334a31d798516e24410e317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d7d0cb9c60ec6b69e3c75ba5b204563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac78dbf83742161dc6ad74c4ad8d147564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e2549f6225e2e7a3ab9e5903f02a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060f5056266507ab88220899c81a597566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae216c01dc73cd37490c33cd2fea9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e617cf031d71d0646585b4368d987568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520293d043e94e8c9a26e884c6f8a953569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e390cb029c583dadd4696352cd8ac01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa3d5607da9646dc64682b8380e7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b66e211524b4ef0d47e57012898915572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c706e26faf612385d1942e1fae828f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d0e64de5ba71029b8c255ae868ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ec96600dd52ddee1e276ca00e634f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d67c1829e0819509e0222123ff1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d511e4dc9426467bbb638bbcb9388577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c931127b4bc84302d6a70efd511b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d30d494058fd723bb398559dd5fb9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5d7323d0efc37a709f17108d2fda6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534866a23c6e6d4be42904f48886c300581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6cba7f17820ff70c2c359dbcf8f9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e9c96772607b42977714be4d9958583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a114f8d8eff48ad4955d183185105584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01888275ca0a420835b70661999c64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5b4ad0345fe3413f04ed1052d1601586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52eec01750355b042542b199b44255587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e4c2ebba4025b842ee8018e27c17a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d39a5ae108e7218a647bd66347f02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfc4cfdac9a452863e46b01cc2ee0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafabe0da9c4c3aa84bf73a56b57b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893ade09cb51c87f3d08148e5076fac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3095ff443bfb26f270936a1a5fcd02593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e3f1d1c49ba1e7e97aae707bc25b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6864add4c61bfd41d1bd796cf2fe83b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdad9771d4231e7d588a0a218174281596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa328525ff584f7a1f356381610fda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41560a971c8a605b4b55a4ad4f152ed5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc974c9c16e5855ce63536892421c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d30155ca9cea71d2aee5eb78489376600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02470fc52257d478fdee9c6101a5502a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e200f880af1d60d9f774e1be37cf1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d010bb2d2252a5ffe50fdc10961e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f891e9a158ccbd5cee0aa8eadd84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cff87b0003bbba1b758a1c7c8e6c60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be89d698de5e93ef84fc23c59d119e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49d9f020ee8699902a19611282622607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6ed2fea7693f11a3acff5aca4d9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa311994966cce9d3d1b2b5787a79189609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c945d8dbb7675631f52c50691d82e75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5de5acfc07497b2ac8eaeba09f6c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48bf34124e8898fbfcc66ccd2e16a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68fb8a8e614d36d1a930bee8a71c71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea5faae31f0f636410879e3682f330614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da0ad77fcff051fc4dd552283bd5a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3fd2d441a87e349d935f160470d80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8fdbe2b8e4e0c5f954db1f4eb51b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e174543007b3d09a478044df28877c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce8e8e2e726d48fb1c7dc0010764c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf6713a57c489b0dad448668c8718b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945d12d56748daab53a52aa6da15e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6630a101b7a5dec11a599f8a967af5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c052a954ba18fe5494877fe2e6fc4f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce29bbb0a84a1d913d2a1ad32cadcf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51dbfd3dde3cc5991d31cca4338a35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bec7173763e5cc3e1f226075c1d4f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856086bf2ecf57aaea4532934c583f43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1245f18ca2d7c701fec4ce67a933a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31981fd40d599a9c27ad6263697b0504629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31339ed5681e3f34dfb5c3036ca285e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9b82c5655d8642f6b99b68a3a753d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050a547cec3dca743e21881bb7fa04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53a88f1c0cb4dfbfde3063b471d3c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e48c7b4f9712903ed75f8f59387f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683289eaa37c30df151cdcd9e88190635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d35c1718c25008857e5615182fdb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afcc0633e449a7a903e47129240a21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8a04835982e89e8313b4b40c4714f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66c5ffe896919bdf0b4dd212fa6146639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff1e3aec9792f0805f1bc5015f8586640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25001cd0dfe469696119f3fdc66e70f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72504611ba5dbceb27ae176d3f8fe5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc03afd7bdd155ee0afc26e2134c516643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea385f151368b1464262b95493fd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec64492e4be3c66ff8496f2d379679645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216a715b8efcd8c75a7d46fd42e39c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb2e41c96525508e79ceeeb5b924c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8350fbed98ead57efb3e66cafd1ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb31d058a780c0a04d0073362d71a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bec81cfd01bb8a273fcbdcf4b3e59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43e723916671412aeaad74e3e39e76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903e27026061e3e448318864de1d52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2dcee835ae9978846c7dfd5817ee1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39044e7e2ec5fe2a47a1008eefe4a9f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78427aec936fef13f69e5878f81eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bd6b1bbc537e566b381b7ffb489c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d30d2ca75a89ed6da8929a5d0767657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d4883a60ab788ba523241ed242537658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5da9ed71e843febaf973db6ce4d53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db57ce9bf0f003cdad71d541b5ca2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a9d53b303280bc15598da3a075baf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0fb282086360ac47cedc1a0538e08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de72d5b0cd32879f97b6d32f43ca9f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7e65cff623fb48652cbd68a3f5bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e041cf6d1d87854a86a830eb968d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91809ef3d633da9ad6ca32f3485de176666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d8843bc97029042eff1696f2c92a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c9ffdeb700c9ef9a3c53ecb980f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cfb471619476caf3e8f7515b341ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb477a45464779ce79ef3895e9c958670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737059ce2b5ad7ced571bc0c9683d23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99f3f63e241523eb4b87dd8b86d3cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0fc9e73b71ed343d3a4a7a2ce9d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e370ee3a688eea566719beaef6f08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f6d129b4f901bfe4798226592e2e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60945c4a07cab4fceea0152de2255a9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d450dfbd3bef6bd53cb41476c9eb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5abf573de9a115e296359af68f8a1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00995c35b12824c8ba351204d65919cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562da141c020d696769768a291c98ec4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e0a994b3fc80a951edafe7791c4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed74c1e28437b3227870273336df6a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccbd45dc6b126e8615858fff5e7d81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa1d7f0598c63d1fed3c9a10633766684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c2cb2022e9c54f39a867dbdb3dae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17470f848e0796206ffda2ded114b920686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e1185b86bed26f1b21c2ff8b52708687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d1fc0dcc7a0e4619b412f43bbffe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d476e80bf4bfe70ac9ce0fc64e451689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca457fc58ed45a479e12add73338f2c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e4e3cb7de75f633ed9b5a6b3d8bb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50689b1fd748e63fce130045792cf8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c24e63a81dac5f87b3d1e6a91f2592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd423ceab6e46f510f6ef0004473f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a090919f3bb2618b01a0a79b504dd2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682faf8a749bd03d287170fade0d16a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37317b716d1729562ea4d1365116e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36145a734b25fd270eee7e7d5d44603698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dacf92499c4fcb7e94592860324d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530664884fdd2b48f9a5308cc3339bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb0d78c94844960bae06a502a7e1dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33fbb2ccfd63e27ebade7453c110d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b8adaa6ac60c855764a466297bc7e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c49ee5bc156f6c27067755e9b02ac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b48c0c8fbe6f339f382df1d0423dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec031ca67333b6ee46f557b6bb173be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa228f4d452a07e577910a3d7ab9857707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae74c69e7f0f757a3fe45ecbf77df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6d779126789cc0f627951e3016132709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795ab88496bf7095a1ae9861e1e8318710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bbed4bc0604629e6ee6ef684dfb82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55ae8033aa463080257d16d98253c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58a22e6c8262480169105d5e43c73f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575415e57aa128578c3868044166d7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0e5d024538951d1fb3f84c4c0d008715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0464a631850104217be49578a8ac5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7159106b39901f1f2c8d9e20c1534d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beeeb65b6620be081723c96ea36594718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0016e3e1fa406ef504526063923ace719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda835ec24291fb9b8d0f26bbe25442e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9042ccefc09e0848948101e4a9b15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c51a76b43e0741b0f997b82b4ce5d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2375b763e356fc8ca3e55f6630a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3244e1d1f81020897f6ffb094a21a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a1c82113fea9f00eef67e5b296bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8358a437925f11b571d96da53ce1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc53261a38782d0c6daaf4db41fd014727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc4ac58692522e756b1bc23d44e3a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b6cd5fed3312b3de645322d941011729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29f4d48ae1c4c26e1ad6818605d185730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289b6452d42d1fca2ce44bc7241df22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed1b32d08aae5cb55a079ae39a629d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd037162386e62210764371b79723cd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e91458e51d062823361af03451eec8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b3c2fcbfac3c64bd072e7b2f82003735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43da8670b72924297a697c7b2da90bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477ae336c1f4ee9f849dfde938b89b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f0c01e1b6c0e91a7947e4fe6f910c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398bea2708133aae75f5907f47cdc40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e72dda961fdd357234a1bbe4a48e08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f6e776106a7796d3b069f4af0004e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e334d18b08d6e554554c1c0a10ff00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ac9cd2fdccbb7f05c3e0a9f46c57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37c060bb9dfe5ba36009d93f59c439744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2124a072b231e2d65ec92dc27c2e489745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35071693724fa7847b8b8b26d845a65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e52d7b6ce762266f4c2f10be016565747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031906f0ef22db6bd0918446768ff78f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b9cf4b3e41211899abacf10df939749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a04f9ad8081d51a3a551420befb909750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572bca3a1c38e6539932e7b783220a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd770e87e3a6364ecdcffa3e624ddf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438493c837fdf77ef6ff99ef8ee09a30753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c3f0ac320dd085345197bd46ffae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9087016f78259c3d3f92fd89da741ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8faef1fdb0ea50115981655a7782756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1ae023326c99a3728e92c06d13d93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f298336fa8a62a504a705fb7f118d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdefddc3c472cf8827c17cc949c1cd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>