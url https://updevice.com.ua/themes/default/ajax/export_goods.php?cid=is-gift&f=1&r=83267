--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635440e522952590e4f19b2f598c3321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d3d8c6feb90cf86b1d77e38001bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776173ec8207bda8436f192eedb74a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f57e5363ad8743d3bf715a0929f4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec42221d42201f568b33c64fa779415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8968e3c1a3d14a13309a7443d7156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f33de11beb5cc0214a8a82b2131ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce665e1d131cffab1f4a571d004eaf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e8392e2bf2337080ef77db0bd04849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc390375f1e039a3456c4f190bab456310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b21bf6bc4511775aee30434d7db3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f86a4fce4297d9296058b38421fab312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed39d82f09c9b1daef2cc0e0a6d4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015cf3e5a6609a7fe5c90869455923b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e466a7371b36ac69e184821f7c609215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512aef90a2799a3161252c18a249f7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03f70f414fbef35901cae69f7221e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f5517f0386aed4bc82cfccedd38d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50054a3b37811dfbe48d9a53b8a52b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23531e8d9513bef8e831b3631d922bff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d78ade727ffed337d261e8c278483121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011eadcba797254acbc05a2ec56d34122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c233265338330308f8fcb39414374a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df6091db2461909983354411a13c2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75009ef491c37a74a4f9f0f2d8d0ccfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64e75c6d8283fb1497710786ef3bde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5657536a19920297f2c34ec5a405fe427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f1d97325c480f7e4f6151c3abf30b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711847e49d6c2e3175548ea165c9ef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de12a98026b79c6ba8ebb58b4ba6fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21875215b51d694dcb3a41d54ccea931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c03df3f4ae9cc26e2545265fce8b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c0a976138b8fdd10b1cc2d9066eb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d9334dc6cd340b5cf82493073637034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad8d272efbd07322eb75d8952dea9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271fe1c73f4244ef682f8c8b7b09fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654033c7b03c369908f7daa98eb5f9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56fd3fd9ef738bedf25537c806fd1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1363bdbcfff4e008e8a773d752398b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b64f5ab967db1d245417f307bd2b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f0a451c9673e806c75a2e99c18d5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621a4729fb2d9a330e00597696ee65242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74df5f3f689fd75dca0b5ebd01b70143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da9f944341d98e3c9e3a73c6aa623144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bbd2f52ac7b4583094ac1fa487ff745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f2c587980e4c2212fee4141ee18ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81d97f305c056c4dd69472a12f42b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda83b4b79ada1f81b68a0d088b52cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a843f5e0f4fa3138f27f18410dbec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a033b5f0f2f935e44b1be4201ab2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe2f9271439a47843ef12bd3acf3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c555c0eb1793681aa56b54a71538ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba80338ec1922763548d01dca045ffd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caebd76a778f01b884737719243c4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbca9e360a07564eedd16c7946d30d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3c3dcff8a18796f63f910b778558956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855b2eb6b694419853226139167979157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7777d9bcb3bc24c1e418a48e27c2a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9c1424a35b5f62c1b77c6d42bb8f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21832c1d66a62994bba02bf9f1ffc7b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65862bc43baa05b4805a300e63ca47fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae9fa7ca00d7dc44892014fae0d32962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f304232a160dd83ed4a23a712513ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415a23ce8c0fd8d28189a88261eac6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc637f9b4c11f3db71b6878abf5e8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fc4575737f4918c665d4f4791a54b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52a3f9665dd206e17808194fc79c8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b89153ffa1c5bb0dabe1df4120efe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926cfb5b2e5dd88493c65b86906b6a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c6035ede2bf2db26af8f584cdcdd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5b9b70ab257c4f693ffbb4be7bdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4399c9980aeae2d438a313277437272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795604129045ba96e7531bba8824543073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2cc900e59ea6d7709c1ed717e42d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873ebd7c80893dcf21a18bffb6ce2be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5fae037106f261221de9a41fed92b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1999435eae6d3cb5ade51baba6fef6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21128a3459e35329e7e09937ba14cbac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398d9c29c8b7ba76750e5b06de3561e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094954b9ccadcd3d6f6ee71c600bcf4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472a0da122ae59cd09e9b9df88b75581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d63bef73fbbfd97b085704901255ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be3bee0481fbb34686c0bd436ae69383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ca38c2027c91e75e914b7fc1cadd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb88fa1d2317de6e8aa060604b737e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076cda264d83201e5fe3439acd65d1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ff0eb48be8fddac84b35faf5dcbf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd086293c95d72b4a329109baf6039588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa487e6eed721748c491161d7cdea3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3794862c3c2beaac28d20f6ced804790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772766cefa5d74d4ee6bd210d9ca4a7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b37c958695a9b616b2bd3eecc67b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6c8381ca25b80a3becf3ef8a228293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cbc41ffa8e5a96c2e80bbec56ef9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12e962c2292457006e7a890c9c5e0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b93820116c0429cf9c1dc35dedf45696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698594e13fede23d7c2f549e9b23b0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0a8f084eb34b089c24f00f185761f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54129814f7faf6acc3a4c3990ee76b2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a883412b044b28ca91316f97613d6d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e014e796e7036153c2ad9da20c808f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfac73866efac5d927bfefa352e656102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f342479b9afd0419952804c042892103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4ea2b873f32d0d42d344b426adf11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29252b94de113fe69ac2daab827e97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72fecfe4346d6b9960894c79accf97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e83ba73db7026f94898a64a6938508107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37c7c4685ca6b17a2bd8b6204f78e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b84aab0abdd53945793b9cde410234109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe98d6440b9d53dfd190b0b66a1005110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13c545ce7b04dfafb7fc0eede3e80c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974711672c7cdafc783a748bd5f5f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83e31df240c64f139f8545178cd7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d04568d87d0d2416393146ef0c7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5738d80c2e95eaefd0858b7061d7e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603a72d0f115f10a9ba64169de0f7cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd993a9b09c18d20528ba55c66205d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dd2a5beb4032cfb8bbc424fbeda4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51d362dddc59b9607ffbc2223264af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2353627c9c21a15e481e7f4a4210ec1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7d2254384872032f5ec26367d137121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3f96c228106e284f2aae4bb6985eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6dd2ab468bcd4f6ea83d690c6412a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbd970afd55d130adc1b3bdb9b420f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0aff83a37be9a2a4f54caed27e278125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4e2eb20d764253eeab59d7f3a3c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83182cb92c0f1a9e140f2c0b56021419127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d32e1fdbe67e0074ea388ebf895c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87edb79b5a3ed36c07c16762ea7f1f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001649a522a641745f43abf73632fc8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854e95090f9b1bd3c14a00bc1926d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c775750821077a55f6aa32e15f4a4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f589999de038290e1be926a0fa2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dcb1327a3dbef96365c3d3c126ad7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fedf76c2fc362198811db1ac3e182f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e9675ee598228768c817eec02e5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f244fb0173aa34699cce035f4351ecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977fb65bd16fa4152e8902accf0446138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6515b0e93261b7efa7629d43d829d4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5f0b9f8f3ed9590de015f69e1fd74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c04cef6aef85dc78cf1e14651dbdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675f96dda3585d76282592769f28921142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eac25fb6c48e73d06fd8e71a3e29ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877680ce8210568da33c57af2a32a01d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601946a8e044b7bade22d1ea29f7181c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464478a59e785373b9dc661f98b221b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b55425d4c2d1efcb8ddf836f621a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132547c4de9c6a0a07b5ef333c1f8c02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90936a327c6080cee76ed084c3bd5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146003ce13b863a05275560e563a6eb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b483b3d5622c5889763fb746ff3abe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e427f3512095f39f3f32eeb6dfa97d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d557a28574f45e5e7658caa39acf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac1a21ea597ec8c30eb11578a1478154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8e87ba0fa16fea91df9cd2594858155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2170eae274bf6d23143098c123aeb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c34373c0a2904c93a2069ffec3416157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2140b8292de2c835fc87e5492fef48e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb359f4d4889f57ae8066c6ba641b3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecbd0416ac9b3d154e9b5b8e48a2e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dc6501cc62c3dd8e942062cdb5bdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab02fd57596dc2457d360d6016ed62162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477eb62dfa3db1e16703d65966ebc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807c28e066b05d1276e0708c707dac5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2ea1942e0bc2f8fd0ed89e0325ca5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8527e5bf50431d99d5db9898fb47d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25217ca49550c0526633ac96649ffe94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e92355686a5c59abe718394c3be26b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5793e7a1e08422cd5fe0e2f5ddf69ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98f6f129e98e4ef24a3f9ec81fe51c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5cc5cc95c102035320890cb623a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f186ff323f5a86cfb7018552f374dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31fde57f785215d26f0b5c20f8c362173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595af125d3cfda5a75e8b41d333f39e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b996ad3128e6a034889e08d6f18e8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8384ba6534bb1e97a0d3002f05f2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b405fd68e4d08ca495881936906f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae6baf5721a951badd1b873cf0b012178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ada0a67551a398a0e5d81d32365b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1194aef8396b22cf7376da6ba5e5ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622d4fa6a1a7cda4fc8cbfb5b5a10eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1eb3a6d81f6f4eee88ef98b558e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97070ad40afc1b55b62f3f3c8babd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05263ebb7dcdfcc3c5e572af1c32fbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdfc81ee7015921537a24474b1bae5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7101e3da029efdadee8e6f684f4d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eef6d9e96d13f02af22fa55ddafdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd00f1088b4a2601f64c10a792500d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7344ec64b704af4f75fb074404f9d1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b64de2035f76bae112f8ec84b67c00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c74d566f2d8d6df0760a512f8e17a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c633a9a0a9365722f1cdccb39d0d87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e59d1629b9d4fbb95333e2c5352ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7637a2df1bce85f64f574ea197e82ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4278ce9f282a65378f9c94e9b5fa39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b16fcf00ae7e315d6379e9a26067fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933702cc7ec97eb1083d37aada54329197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28422d9fa576cd09d15f976f28c84b63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741c5ece689e95d18dca091f7e6692199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b920f2a278b1c97680e5fed38d38bf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d690a43f5af7159c9c1762a1c37f49a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57e3c1f6e9b1ffb89dacd99adb02c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad267ec590eb4106b46482fe8cf0dc99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a0a229c7cbd3805a01abb37b79a4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a030f9abd49e299a92195367997e79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d5ea1d5750e35a10864223d67a7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b900960018f515fb5f372fe65acaa5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333040f007e1845b1a5c6ba83bd8c2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df26bc0bc74579945f9023230e4470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2ae81411d8e875c9791cacbc327c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b7268e6607be87569a5013fe8a32e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33590ee90143c7eca82948b8ae96d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb3c7467a6d7308756334d4543dce0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa6b5a3e33c62512066d78c2318681214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131519947197b5393c1e20f2ad814c50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df1e5a368d5cc28baa9ed813b07d44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dad71e8e56ec51356c9f23a2c0beac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d661b5e442200179767db384f3065ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0573b16fabb428a423c0850a4bc103219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a1bd3c1e5f1d75ab9298156d6a72b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713075d904bd598ebc7d9b4134ec82eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ad9d971edca097f072082f2a00cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336edb8a88a629f97b9afccfbb1290f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c647716d70006454895d43d9561ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad5b3d935fec53f55ec189e0f2c4c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b530202f06802f35a4c4a0c11fcde0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c377957bdeeac64365e91e84396e65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d1a9bf4e1f2120757f41746bc98f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7697d262334cb426601b5dd16d0b0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22366cffd0cbc0d7a3e68acd0a0ac23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f3413d1e7b23e2597115c76ba380c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbbfc7cf3234a0ccdcfd2ac5ae7911232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940267fae7bebcde45a4e6fe79b80e0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a0d7a2c62d50d0f6ce70bb4e7a30e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4202e75c689c696bdad355e1c7c186235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ecbfa928cc8c801cd61d58101ee4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d05952d15ab5ea3b939ec0c4bc24b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e35188af01badfd0edb4c2ccd36b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8223e670da74a3ca5c01808b0cfe17c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a41641e2f64c1c5a64a27401eaff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13b08e9dbdbb3b77e95fe8ed217114241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bf31358d461834c4b353ff52dffaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1140e76e946f32ecbf1ec9a012239243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1184f976167f547bd98f8c4ebfb382244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25db3b02bf74bff712526a05da9617245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56a82b8f7e70ffe2b5dbec7068510b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7c1bd688d0c06f267b40f81bf1981247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe29c1d37f9c0012ab655e6a3f11b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837a6cf78da44c3e9862ef201dc354c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3e0a6991b56fc4ed2aa5eced3e2a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7399d9e758e18cadb8ca86420cede67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7d01bc6b6d2caa1994a5dc602d08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa8e19359d65c0ebc44e79684b1b6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de813e0a99fd3075ed17554b1d80968d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88e91d1197bdecdf54270254c3698f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d58b3140360f1616a3395ec544b3b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bde88263d6c34f9aa9cbef17b261257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5340049e235a02b49c86814b8e2c89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244eb0e5403018e5eb78b4bfad7db1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcda22d1366a7ab992c9bad5780d0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed15829d6397d1f1a6c16a81b7db3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2837d317457c9321d22d653ed47fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f54f4528bd75433b0f483b322ec849263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b201e53f3ae7d6b3592d4abe7959c8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047cdac3aba644d8c94e6916d6be491265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5cb5d369d8502138f75f89a7486ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27df127344ba60a51bc5f007d3d66af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155f4956959ee039f4e0d0799e92def268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df030e8541b38bcdba839dc5cff5ac3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c87677d0bd9dd6caf15782cb7d26f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b0febbc4b6e3e2679de0a462422c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f33134860db2afe021c6e1cb0897c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e60cebb852bd5c8e1361be947c547273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d4d2bc208f4363e14f8174d5faba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb5b1a1e52b5cdd6e8820371da7bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ff0b2de53d3597cb307e68e31669c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ccbed0ec6d545028b8637d519fc7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3271b267d58d706a0db2cac76d1572278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00eff9fc03bc2a072ed29e48a7357d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17f8528ad53c06f9477c3d3945ffb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d87a172c47f6775ca3299bb925f1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b7b57ecfcf26789732f1a3fd571c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e5fb844a0b5e4cdce1d2912b36c92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67165eef19763a49967c1b3fb4734548284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7696c5206831e675a15f96c9641d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612b223372f746ebdc355d3c5e666df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a54d3a0d2d07d4eac5252e0ccf73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719c808adf0c5e62ccf58872e68b9f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d81acc7315bfb2f28b4a43b538891289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a13af05f9ac309c1bf981d6cd66b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfdcf2b5a3077bcdc23ad7cb8e9510291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924880235ef4f3e792aa15ec55f4752292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82e453ddeaa4f06456239015e3a886293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ded01ac779f1fc5fc83e0d6a3920b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66546d9c730844dc3da7b92c58ca2a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7dd093b91408bfbdf03de4004aab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6deb2bb78c46b534764ab4c1da2712297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69022c08d9f1996b84c7b84d2cbe81e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a485194e0273b321afd1071417f0e16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca110c3d37a3285dc2cae50c02d7a232300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff95bdf2dd5426ae35b8e21b28434a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca826621f7f99a493081ea0e87bc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530aca6d1d4272f22b693769dc7c99a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8075137b50b8e8213e39a189548439304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b775e25d1fd11076190bb293dbd033305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c475dd01d4eebdb76be12b97ef9cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da99c14dcf48e0ae07ccbeb0063137307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b518569b9bee6e5bafc5a8942d7de2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df9700a9916cc01735de4cc5b546e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1b81c19f12282613b540b5c4888ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbeda56622a0596c60315af0daab36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0951ebc5ded0f27cd85c177c04a914312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbe1cf4d645ccc661d9947fd1f2316313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4abe74aedc3ad2667e775c2c974269314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565af45d07b4165136b72996e7b6861315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9746d32d81deeaa5a8c19ebeb0564316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551026a5dafe82ca9d054b4edeb8b563317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e4005206ea29d3a1c1683b8ce688e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901996a301473c179945ece3accc7d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50ccbf72e3497a9f2102090da3e59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce777ae6574c72e8d54dbca37c26f5bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439feddb5a4ceaededdf2966ff90c0a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408057169eb18436a0edce3d938cce0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad00d7b648cf01470076d021dc383324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8fb8c9b6d01e21a542ba01894a12a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb2a6d9a3869a0367a075cc4f956e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b0cc1152bccaae7cf2d9d7327a9d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e11341904feeac686d4c6cfdd936328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de24fe915a794158f527513efe992f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab0c38deff8bac394ff9df56d35995330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b4d9a8e522ff5a30a2002c92c9a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434921901eec3c3fc47727c0f35431de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab728462cd3ad54d1f427e7856a08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77862af12009eb30c88e11a4c894c9df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc98e65603a268a10187ae54ca27de4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd563d673c4d8d9aff3e82e5bae262336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc20340d3d5ce2a732d215bfc6fda6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb78cba6b72aa1fca671ad859c4403338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055edda3b16133dbc3210e0a6fb13260339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c70d2438ef995c5057ad7855f413e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddda877a678bf6da37cc0f5d6a6e9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea9fcd3ef0357d539b0b088beb39d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beecf1c946cc05f9f6465ecd675e11f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1a9569558202553766c066c477785344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fa4e338ac3ee08a1e67f452a6e3d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073193c9d0bb1959e51308acb4a1f5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32e343dd9c09e7ed3f4fadaaa153f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932013c0c9fe578665f92682f63bae0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6e3c5d2ffd0b0c15668b3b1705d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a406d8e208c3cebb095d0fc87a66a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756070a1361e258160048f4820c7633f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a3e2351c921a71dc24d0845f39e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c909366cd145fb71103f810b339792353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e768708b80c4ca68cc575fb1dd3f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dad9acf5f4ce8ec2b83fc198147f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74eb81af34b4572b2fe8986232b720356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb6abc8101ba40e2066298b5e3ddc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6d627917651bfb482d30c275e215358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f9cc4f1744b14b87cc8b8fd8ecffb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc3b224fa4a084ed26a65631c726fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b8f697ec7e94dcf937a633d576d58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4124a654830d9099d6518254c60eb96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf4a2a5b76c2983c03288c6ef2de23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18257e18d36fec6f93fbc14d317b40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708029606fe558b29f7ff3a67281840365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d78e52e263ac312389f7e871e7382f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbeb94d75791896bc617d5217994d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4368c2062ccd33ad31ab1920103fef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b83ca38cfb56d57c7c6455afa26c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c954304fd41649bb8a3d63eed55928370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2a1b84c724855b87c4734ab631294371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72934498973ece9b82e67b44744fe0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739ffb791274e72060169c32e10fd20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad98f54381994ca16bd46911d8a9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b070c39f1bd56bdd99929ae87351375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ff8547265ef1ca9e83a89b6258d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b98b0a07d0c2b1659b395ca7df3d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e77bfa946d83b3d035ee7adaf6f938378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83c2ee5779f6d7b6f580e3811258bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ce3bb224b4a0792493a623d08ea43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a8878a414ed7c5a938818f7275a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96afa87566f8012c5a708a30d25104382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4014e3d90bd0e97c16d9a78d5d24fe2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716779977c56d1957f8b6333966f62a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ce4de9c3b6ac01c2383b26fb9cc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ca1104b089e74b83eb30ec7baaec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff703d8540c1b748313a5f32adf20f62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443cd466addcf3d5509ac33779c741a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1330dc48cdb9bd44db801d2092185389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0457cc350b4d6bd7a98168dd56df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb06ac41411ea8da383f2372be4095391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e96ba489ef2be90a66142970bab25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74197f797430304711728378d1be8838393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef89ae02f968c8eb984e5daf7a2af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19789bb1cb7aa3e97a965d11733a85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4c56e5bc2bf7c32c3f24078870f5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b94d6b26419697a644c11edf1697397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f583cdc4098a0efc7ac9296e4741ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8603f477249e1248738a66fd7b7b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed87e350936ccdb567d38474569ed98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3370b429c6a342e80b3b3c95060e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac815e8e71b6482d7d1e2fa6365e96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b51f076df95e272f7823c0591e15ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e82b979453818c620d24eb83f38291404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479a2dfaf055d4008c4d08eefdd271405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0ad020668b48414138c6a9ebe2d8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa264fddd89ca813a20bd7ae556dcc1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ec29338fb1d02c6ca0ec20f0250b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32f4a6c6278d5b709575849b0e16ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1498bd42327a5f51d6de83671017410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960babc886c2381960668ad0f3d6c15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b13c279c1019a506c9d0a9f26e909412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b7c649430502bd10ce3520b27d20d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301af55db53b30e1220ff426b5ed45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaacf193678bf799aeac29a8ffd5907415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e940370a4f34995ecc0971036d123416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308339029f091c88eb992fc67fcb660417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba23aa2e0f9d028cfab46077a149db1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2a8e3fe30247bc24df44afee5fb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e496d47b303f3a759f47209de60049420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61161b03b48028526275d2cedd045733421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3760b58790bb0cb33aaab0e39152d4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c775b1fdff3e63e9baeaf9fe93a540a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b581a58c44ef5ba47a5d2d256bcfa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c24785ddee40f7fc9c3fffb07180c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a68105e16b833445929fcca0265e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bd2aa6097c34518f69cf42059652a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b58663869e9d2b4c5a024e1d835f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c70410c3327e65df67afa87a24b04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbeca4268efac85aead17d6c78ac5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a022dc0e1e463079df45373a7439431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b5689855be942980abbf7e298710d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb49bfaf33abcc100ed91673dc336c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4814c0bbd8838de8444e6908f47f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d25c55ba82a45f2f2f057392eaf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d439aa197517eb43f9311caf46b410436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc3e38d908b657642fbcf418696f70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d265f3d7fdf2196dedc5ffa7c742e10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d63f395cf7ee8593919c83192713439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98b35a67a3a4e547fe2ac1380cd488440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d2aeae7a390c1a94c45f445773c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbaf97bddd6a8c8520275f1ac5ed72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcbeb06a5f3e63bd3b958ecf8d8609443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b518ecc4de4a726230b66e650719444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8aff735f01225916f28be9884e42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498c009acc2bd046fc5899513cac8f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa46621dc3f954c22f2466d08dcf3a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4972f72b919e41b532021589eebbb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952343b4efe15ff5eb0be5023303e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a70551c6342fb2f7d46de3192e7e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dc6c9fdbaffe181634485812b35d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9947b4529686d864506b9734345c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f54e4f2f3bc6827486f43f80387efe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f98de6f7d02940b0f848f19556e87d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eeeb2422960aba063979753d65b72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce65603e1907d8ce8458f050693ffa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7961330e106d6eb3792bda66800856457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64386670359f75dd4c5a8eb785a3f242458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f394aac2512a094ac9b80957504cb08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef40ba7dcfec5803dca3f5546b35f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332c82c5e7d7d0601ca066404439f12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6879fc3af7335248d4b80cde32ad24f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775167dea0ca26a098e97f057cee13f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8f15aca078a8609304e0be27538a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac8fdf3426d0be5ede70e4cf15bb17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793228fd2412374ad4bc553afaa423466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358d232666e5d040bee5d918a7af36c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d684c4eabfac0d624afe3be2f55e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa42143db7170d07a61f46dfb457aa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128db46c8294813a3cd1ba5267da903f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d872928e3d54c40de8f9d39b0fb65471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66cf87a731a9126041e163dd977498472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7ffb4e6b4338e0985f2e29597857473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226af32fdf0a4266efab3aba30bc0fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15682516312275aff8d9753a6e51c385475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b96adbb74fcd06b4f8a0fae15a756476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2a9fefd2a128319238c3ecd533a87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959107c1e907769f5d7b86a5050407f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2438f332ec333ea5055c67d340574479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da372de286fd7d9087b0db8098c1cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c5870dc041ffd68ad803eeb75ebc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9c413e52c5c949fcbd12ed2f62841482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799de7fea3e34e81b06bc9d065808a51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81efe7d446e91a1b41d2d443745319484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33486a8578b9512183383a70995bc2de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ba17290075faf8ff757926b43636486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5af458960da14c510505608110b6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760bc4bf0234c3d2ba0cfbef9dffeac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b876468936afac3abc5c66d522dcf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379eaf570dd91e94401539ff4ed2887490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758c0608b0a57dfad04a50f12764cb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e14dd2ff197b9ba622107688250b4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9377950f1544f15d532e33bc2ac9da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85169ba3e6a35b700d52eb6c1ccf3e66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3971e6e62f6aabd8a3532ebe26b4f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f0c8db1e91c1b7c0c86db1eb8006d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea297cb19d0ef330f942fa07ba40ce36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34ffa9d42f30672936af07e98fd3fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66329f6f673f086ba87acf1abb836bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5bb0983d3a517cafcd9e5b092d48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a533708d1d03438299f3b28ff93ab0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e037e913068d50467f367714f12ad8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e482fa3a361e408621ba3717cbc83dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7af80ce3397bcf54bdca753bf97e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ace9563fc5151bed3b85600a95ced505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae262512aebd7ff2f2a274da67faa869506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e46d3af34e0ad8bb4d7cb481dcad0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cc440b4bad7a9d56e3365afc70172508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743f951fad83ab7813cab14d07deb99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05610cb757f891e3a582b62a9a043fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9982c439f55bd6b391e73b9cff1cea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd217d34a50b993083a5a33fd687a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a0a3797da490aa67308ee768bad22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06f4a498d727e42045e2c5ac36facc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417c92822e5d510026acae9a6224ff1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c527fe7040a27f9b3a892583a9d3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c508e513e284ddb9f3fe9843d2bca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b9f1f7ad133d1cdce9516927a164518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255885889f7d7b6d821eb912ed4832b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e2a85058a351cc9904c1e0887671a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ee11144807131c059f220079f583521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd2fde6ef121f5a2c0e6b0239a05a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884ab0a41b6dcc93ebf9756605711e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c61c31888bf6634e22856575a70142524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c6ba854901fa205f205d78ff62b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af71313987726fde37e847fdb814367526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e9de6f0a16c55e56a458b3beeb4ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d14f4a3d0e53ebfb25652277d3dc9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1364dbb499b20a24a7bce29fa649ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836233c6e2baa531a2deaef59f41712530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c3591fff6fd9896e7b6c6ba0982e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc92666b324af549ffcb077147771ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca0f25e2ed0b745977708b530494e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b7acd01f7a460980106676c29542534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724595c0b4e0b89ed537a9df1c93199535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64775d268645ba2f363e11cb9348e33e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3013c20a6afb1f76397f6ec8969d0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b72e62caa08c8f019a36848a3a6b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9fb437fc9557e4a186bb1a6a5e3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b9c146113fac3eb7db675d85c7969540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11534933e01f91ee6b58b2d55d20a5b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cd05461eadb91395a9d78895245b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09de598ca840dac177d8b56bb947ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f4b07ed9badf3518a8366d8aa3aeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a76374996a6495daa2dc9679e815545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5787efea57061161ce1979ae517c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128dde6ef5bb08cd5a0c614447de72b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf09fca493d03811aba68a471dba7a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e87fe1c5f594c13d99d2f0f395ad5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d9ae0229e38a3c0f8f97880d65a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1154a5966a48462c0f2939ea76b262551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d633129ded3a41617073327db135552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d8efae6a919951ea47587c35d1d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1259c1e5a8d1ca0a15c8648ec58eb99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29540a83ea5386fd08d41883c6d2a84b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6f1896eed5d2293fd964c89366c12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04794ee97f4a9fcc1372c82e936cfaac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da7a661f95212f6d0549ca64f03c24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822e3d686a4e9435003b584973b504d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea83da497659b48ffead92ff5f4c98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79228406eaa11686feac37b6d14aa71e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a0a2be12771e46bedabe292b20ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c640e34e84b077c425997891759b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6d0112c88115047da9dc01e10134564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa882e1b0234c8a5451d099631fa28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2d5d500595a046d23402aca3c2eb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85658786771f876000cb8d91189f8e94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c4eabb47a24522911295811b44da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728852a947cc563860719e03a077c8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab889db3bb601a907b0a4fe7c4cdfcf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ec6f5d7dd60de75070c3fede8625571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a0e86410a37a7b2d054ac64cfc05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a127c5fd95f08d720ff0f6a7141621a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e89c4bf9edde08a312ceb23b45e0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bd8f5ca2e8acc0f80595ca28d06a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671130c70acc4f6aa63031f6fef689cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed264c7235c53d832b080a835f443ea7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636516d62815b7e96f21a95459cffd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49d6a1b0d5e1fb0d351765bd6bc0f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd69701c9fac7b2b21bf789fab3c19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a2b6c1d90d13768f0cbb8ccf58be2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ecf822fc44187986c571aee3b9c87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f78d0d078037708a6f971eee29bb17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b1d6d515a51fde1a06baf6c509149584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67601d7f3aceb39cbee71381bd209e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3e1ce49bd41785268f6c1fdf9a41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc3b328623c5487834806f8e602ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b39ccbb3051e9986bfb361aa230a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9edce36ebfc31dc67999f35b0f8be8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a0486f363c64d998e2d594645363590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16d22fef6359661d61b68d24f19784591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042ccfdd2ffdf6964f7083665d4d75c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1c5e71cae1ab7cc97cc7a39485b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f875242f02571161f101018b8c7146c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab3c40f9634a4aff31ab50461c3d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01b9bceb94756801cfaf48ecae2993596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200a59d0c8772820d8693f8d452608597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6af0c4d6caefe506e80e43cfc5bc59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159930f251438615678e17b13426c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd9f65f149c27426fea7272c0d2974600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c520fcc72b831f2eed260c5bad487601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a84a274a9aedefa4ed087b81eb0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbc9d8249fd364e465d70825ab2932603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffdef28902becd773c03e7eaa9cf99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4d79ba8510ade0a835eb336d18b1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0a2abeceedccb59db6fdf6f123610606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9d25ae0080e87d913ad84e0f824da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ca3720d3ad63351c6802de8aec0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e322316902bcd3b8eb21080102af9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0b04cbdd120e36ddc5cbf82aed0fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ca9190b1ce5a83a47b25456fb3b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5f1a993832a5e83948eff9dda3bd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7e9f80dfe7fba70b373df0d5956da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd6c83c4ff9b5c570a54783653330614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9034239c7a0202cc0ec744aa432e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602703a796f873d2fa95a8373b26515f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad34648eb372f24ea0feceb0db82ad9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9db3c0508ae7979af04df89c0cb5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076b66b3da5f57bd811be7c57a9b76f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d387e353d90cfacf2c4e76992984b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc0fa4ccbb3cd1d539a9173fff804621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce5a498201cf1042ffef7ad355e332622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c3584d15df37902159d9dfdda79d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bf7e18ffa9f630a013f15e1354ee6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fa92e2734527866dca625960f6509625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37407d434cbb07a9855659f07454264d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72759ae0f77a88c02ca2ad2382f3630627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bdd76a5c1115ddea7e6baa86ba983628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526698ddf5b9a4197485c0297e9b73cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eac30c34ad597c3b48ad3e00dfbf7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17381cf79c8f5ef5284349db21721b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d1eeda8400b8b9768cfcbf1ad510632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8b097cabe28222a7bcb78f061f42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef1b3b50ccc084e3cb7800b5876c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5ddaed9aa3c1b50eaedef4d14340635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdf912eaf6ec325288683391dd9ce4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade30e2f75aeea8beacfdae0c230a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ea6d8b0e987d347048728bbcb886f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d184739828a3c8affd418c8857f0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be17aebdd53d88c33743ff5c3107c55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309d3df86468e234695b1b9805b431641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e4f69274c86353f5c8b65c8e6ffb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3eb5d75f3e313bc4d9017af77fde0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ec01cf65e5f13e27513370b7aa6c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbced6d7bc773f0d9805bba755ac1bf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da1c09e84a816345ab8fbc7e76efd0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e9859704fe1bb8a3ece26ef71cbbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3c69f3f4d7e2f7fdf01e888aee42f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce0332ca05c9dee8f9c618ce4600ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc43da0f6ad4f9a1374f44a5414ee7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179456c2f3abc9424845c7e255a2bbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b5a7146cd893ae4b19bbdd2901131652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb4777569e2dcbeda17b6b8e1d1c03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56c075b32ae91adcfd1b0394bb19c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c096f7918c9b3c41926ee5dbaaf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94784d0249cbd941654ed803d2bf7f60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830590451d654dc268e36a9b9f0c73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df603f6f364bc2291acb836fd79aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b0f42c59846745ee1ecd0c9621c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab717b1949dccf7ce961568ce4e07be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc2c922111970d57c062d7420e0ea0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc2832590c6c0e623ed33338f4159662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d677444f96edbeaf2634bd3e01cf67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd560ad7d3af2445dcb0a5390e083f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67060b7c062935c79483d89d048a6492665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc8491c38891c795a07b7f1291ae83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bba2f12602508feab9e0fbf4ab344c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c08cbe8ca272b2cd79e72958eb2754668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083396d3657ba26b91b204c5eec4fe53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d584e5013c87198f84f51d32072975d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990942a4d300b23cd6a60d31032f6e64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d43664607385377de8987a31b53c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4060df5c9527d77dec3d94ecda529673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a18354bb134592869de8867839c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12712ea839e3b7d8759c7b32f8e3ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672f1e11ccbf4452e61834541db1c26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca022a2192ee710cb0e6592281f74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ecb7f1bf3e8ab305cf2610a812ced678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c573654bb519b93d49b7fc2159d94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496adc85ed14b166bebd92163fcb4436680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bbf2cb3b1269b2ea07f808f23745f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f867d0e64a43d9491ccd1caf69582f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecd3d689ccb11145b28e385fecfe31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c60c625e22072080436c877398d07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b128b388d61e9a1d17613b3d295972685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbea3f3ee36aafc5355e8ed3997dddf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf178c1c0a14dd5fd08e875dea94e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f549514ebcfd82263d73390b4c17ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd714491b89964be3022afcf33f7aac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c52d2c90c49a6662ef9f2318d9d0d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e33bd0ba3ad5c825a6251b5667044d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726ad7ccfb796f97e6e1a5368d8567692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90403c3a6637cb9875eaefcc7c79d19b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6f1179ee4066584b2acfe256439d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9cf8477c04b67b0728dc54331756695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08a2143585be3e5133ddeab205e3a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79ce42a5b2b1458a5ba0cdecd3c3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacf6354b099e0ca08502c13d0870cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989a34096e582cf1640734738740091699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb8f04fc30a916bb5ad96ab8b53d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436dd0521cb54c4713e3ae44773a16a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84463c1bd2510ebeefa4720552588a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff72cc1c19c40fda5dae4410330162f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f58d3aef2927e96f4be01c3b698f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853223bf2373433733c69c92ebff847705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885da5e99bf64611f25031e9a44f29c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa362e6a44538cb69e0a89446de5cf9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37837f3fac07ebe86f6b2e42945201c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261ce3d45babf9189513f012ec7f65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb718f1a200db96e13e90646ef21e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640cdf1638d1862a001a411104066b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9602e9fa8843d57d3a1839e16a34034712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59204180e00ba7ffee8bc8ff6f2aca4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c43253ef57d57cc312c21ca06e306714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ed6764f5481a9f86dfe9773fffcd0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b944bc41c55c72d9d89822bb3bc4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9939c3ad74d9b9aa1d0115325dd3f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff370e2a5bb9ef3fe81a0603402eee99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5383925ae7829ddd081894fb0f2f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e195915448d3f61521856e83680b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0228911915090ecd683ce88fa34dab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59774a2716c7db02fcd65bd9fa0e64c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed8a3d1b71858387b40515b268848723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66204c9fbfa135098636185681b234c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9fc0e740e4a9412d97f0746b8e4cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3afc7c015c0e4187dc17e24a57100c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415087f33f9051d13a2789aea2631c69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f8fb57a22de87e65b080fff5b1ec7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ebf98d0cc77d4fc1352f2c540fd3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884982e253023590f7b5a68b47956762730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117abe0f53c0f70ada951e38d24a0d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3438d418f33754d514b8c0cf4b00f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5175a7579fd5a92cede4266bfcf5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062230970487c26b5e5ae5dcd65300c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f5f7c80de85f55712cca1735c878b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc13d6621ed445c210e68a01641889736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7bd51cc91bc480cc3a12b7de7aa5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4c4ad2f69ad4b598cf1ab44cae86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a615b38eb7ddc6b48346391f33a64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abb47b9d056732e3abbac95d151a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996cd105ec69b0371a91614eb9ef8f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65487665130909f3c7c525e294cd9d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e94c3e11d6d23b3ba7ac035f29778743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295acafbd45c52cd7f241f380e05286744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc73881849ff653946b1373f92fe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56839e916311cf7bd27cb454eaea5e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988890eafafbad9e227d96401991073b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ddb22778f44eeb5a7a8428fcea269748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e954e8fda1c781f4c7bb3622e0e7776749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e95d46902ee8733c659da7e01a5be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca3c0226c394de5e9466aa3389f859751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c563abe99610c8227221280d60c14bb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f25cd9ff397f818c9017411d269e8753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd33a37ba3bad326ab6a582fc9711b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720432b4d2c27c076ba9d1fabdb9e04e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bf6ddafe03af789fd94c81aaf40a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b16aa1be606a07f9d79148c49bed14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a39e9bb48dcb94c1b7bd605a3d73f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb8120e10689f5f1350faeb7c872296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390beb3a11fa91f93d2c8bdae8e59f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f2604f732fce00aa6e8bddbb9680c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ad9f18fed890da73e7ff8a4d045979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20076a2deadfa5c1b25e42ed667ebf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd6f8131dbb852fb82da9c38b77fd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58d630c722606d19283d7f024fd9dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdde3555b900346ecd0e1de405f74f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8519eb9abb919d91f80dc7cbb67da0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670c03686434cd1e3f2e2b31b723e6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19fc56e884c34be117323898dae23c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd310e3b9714b5fda9b0a715500a3eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f197f20d411e30bf4a3d73971672e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cad68ac875f4f7ffab22f128e2f7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b2e1d8464255e3fc45d5e0d0ab73820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5f9319128e91df6eb168965d4b4a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5406476d9df138ca04f80fdd303ac922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f917b5f25d3c5ae824733eaa0f6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff4265bb131cc116bec76776f1606624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375faac51d533e68d207dbe06427674b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9eec176d2777d58c03d66a9d348e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3729b44791ee1294bc5b9bccad70b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9dba5cf5e93b906b6f37309590b0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414160400c33205c0d4279ecb1027b0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23986027c186b782269db9f31731dc9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b401d3d50ac9a903939de15209029131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a598ab95ba8a851b03e8e5036950332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226893712a6b378721f24bceaeb57fe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b14cb098a6b724f38dad000defb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755df275f3ef1fa0b04b563a2621c8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408cf72f5208c8a50ef59f774edb8e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd5cfcf158ec7fe944278d5344cb3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dc66460604a6151b707bb17acc70538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad78158f273ee376eae5ec2481f9f6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110e8fddaaee73c03585751ac8a387440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d332ee448e93f023d40d7d0aee72d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e79d3872c5d1b904e025f4f2551af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ea6b98c440e603d1e9596e921537143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f02f21ad05243d085c222e348062544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0097b74cf85af9ce6a9fbf2430c1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d9aa574681a10b72815d73141810d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4511586c006aff2f2891db135be2e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b01aac3ec46a3097607b48a1fcd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f556e1ab2252ed3407f732e0e21a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def739819850638493f02f0be5e16250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a672a5d72cf13016ef14175473f5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834031f0abb51e3e4cd7a5337054bce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9282d69d6babbd74441eb99685bb3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff58b323c83ddf9ddd1092cb55ba72e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdbe835da84399e8cfae0d189c666755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d54f6bbc3c999b9e9f11dc84d84656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c77f38286743a7436edce960341a2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e037b24fabe9d11fb6e17295a88b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a0503fe536ddee3f07c0d4a6d651359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72e83082d9bbdf7093b054703d802060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb715790ee5daca88168f9efb3680961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d8d81935aa05b3b91291fb23708662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e8746954bb554d313bdbc2162b2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cffa785c2ef561e8f959521854de8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce100f066fabc1bdcb9053bbf6ce765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0133eef35cde3099d9248da02bd78566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbad8709905f9add9ae0fea87866b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcefdcbdb32c21579505d85a6f1f3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e413a267ac410e1aa207c1c7db0b0f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a855522f4d4cb383f60730515b4b9cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79629b2b6580383ba2edafeb351ed28c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df238fe2bce52086154b79f91f645a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc6fcbe367270a07e3299031c5bdb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c563fcf706c526cf3d8aedf5d7b5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd3d9c87468ffc4264ac4b080478f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb3a3b6cfb0204996eae1984ed513f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557304acaff95876043643fb571a3bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefca33f3650cae28fd62c6acf4e02d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e6b81ab5d2729faa07bc0d26f1a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d170e53a0cd44e0ccb75a630446810a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60029295d4b6954feb09dbee81df0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f776e83a793c740da2016ac4bf7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559096bb21789f4a7f79b1fb555a6e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3c634824b532b6d97a9b6f930de3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fec46897d283a93196c86c76984dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34633137f59475858600b42de1c4b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30a32a31aeb04fa2a0a603d4b2f34087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bd02d92c7e04b2b5be280374ebd3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4c687c5da84ebcad46ecf88261aa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ac1c9a9c12fd6b50142aad93f98f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6d41b2730f47550aeff246112b95f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac832f012e2c1271f122d915c9ca5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf1c099a610a1c7958230ddaa1afa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340333d967eb28845fb810bb702c00bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22ed5edc71ccb513ee3c154122bd1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcbd274508a2f87e71f8cf9398ca3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746a5cda854bb7031d45e0df682b7b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcf972b188d213bc27662a9da5166098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40ddbf1177af8c4c4c2763db5d57c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f5436e6b6f424c7c85d06a438a0ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55643d46da28640b4ca8871ecbafbf36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa329fa539ef7799def6fdf8d92d7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb523771710de7abde34d53c4316073c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae326a0bf91554c2789d58adbb9eb1b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ffdc026c41cdcad0e587ac25d56c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9707a40c1db7c9477d5ca0baf1f452106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f07906c76f2a8aa1ffb8315708cfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497c2cef59b36e60f52058130c573d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579efc59080885b228b9114a32a16fc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46528b29496aa2753739b94d65c32c25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8d79bcfb074bb1c280d85373b0237111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030f45ee0921d081e79f1f73e88478112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9559b2fcbadd0d044be543cc32aaf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a896b378e194e731cbb86137341ab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8e7d7a717dffaa75ac121dd2deb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75287d40bc50d4a56cfeec4ed6a01ca8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f42acd4eefdf287018a0801d4d96a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d358cdfe045a3534841f57870f225c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9377b025f11b72e51b15db50ae5463119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98daf56f8fb5e81a6060baac0f858f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966fd1a86d5cb8f01f872812728a0da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9979d35dff7a11a418f7428f8ab662122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2149ebe9d77c8c235cae46b07229e4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f07c6442e2aa09548541c1746e15b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d48d35b18288a820cc31fa3ee08dfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914024686dfeaa321c5ca1c225953a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6fb1af99e7b0d654316ceda19c739127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc95afc9d477a2a4d080e4fb789815128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647b6abdd45546eb60aae84c6f4a2cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ea8e7fd4d2d628309cd2da3862a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b388ea2310d420bff9e855f5d2eead131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680d783c353b6407ac659b140041aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd59ea9020f221a15daf3c6afee6bc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32309e13761c023917d69365e0ed7ed1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf0b4710a92bc34086981ac59d94af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da7e3fc2d8e402e7f64be4c9b911f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7bf58505754e8d956f325366b57d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a7ee91b1f083882536c77b30a84d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80054525902a4bfa6a072d37693698c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c46937125c06c1bef4ca1108e755d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d3d95c42c3c67b7c6d4a03b371ea9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff23f811bef5ce66d4f31046d11cd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a59718f2632ed0706ee2fb6f8cec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d517e64189efd6867be64e062eb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a47e3033e3bfa61e8b689ef815a7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3253e5e9461558622d1d9c0391f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2086ae7378f21d835d886c39b1236147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045af45adae49280e72e4e6bd415fa4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a986aa3cf537543849cf3a4e5dddfb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6514829f86a5f7fcb18e9feae824ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ea3d58568364dedc415701c284111151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e11a4e1dcba904cdf6302e5fc2f8a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee218e3a50b1a0dd66122afa6c3b6f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172ab89905f4b849a3eaa2db0a469f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99490e32849c8c9a0cab2261132966b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91310353a42e30e60039c3e4aa56916156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032db82e844234a08740337abc63152157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3230dc966482872eba81832a233c9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1b25e2d938d1c62ee3968e1966a35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4fd0f2d4c7bd556670e017f893c66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043be3e195ab68905d268dae3a0925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd330f110de22b0579f05fd027a61e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645b6604436f9be24310287cbc5af2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed49b70b1941c7f26a304e421705472164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b2b67a615fe1d2f169c69b4c16460165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a7589ebaea5dd20fdc615c62f7db5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c53473db2f18b639b5266fb4a6a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ebac488d10aa7b78eb35cfb423b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad3e78afa21db182dcc13283d7fe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69fbc24a564976ebdb0c9fb6db2751170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa191f37177d392ee51bcd0dafa6320171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c428e1e2b304baf9c38597aaa9e7452172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69908856b8363e54837025ea4009010173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304517467b502f28cdc1e80a0b31cc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c128d4636a83e2cd517b66e6b5cf4da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f6bf5e7787e9ef7ac9e78e4900216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcb8b85ae363d2cb1e6a87493b2a63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ae9e63c8596fa52e7cb549239cdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faa19a70b7a50937d1a4ba366960ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8025d566fb31b85b58bb8e1e2f00f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0b2134e483c8bddc34fa5fa313d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d622b1f0a3349b69c62fd1d9962f02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b81576b87b2c93f2d58677896eb01f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e9ce284eddf3f071dec1ad8222126184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774d665b72184ac373b6b56c55c685a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48bb93b62d3ed504824db49d48edba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edad32f41c3ffc954cae52d9382af5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b017e349497ede1f5452769854376188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab144a2c6ce07f92bd708e3bbec0c1f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e412ffef08eb632bcf671559eecd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120154bdc5d0f6645950425532268332191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61634fed1189ba9c09bc9575bfe5b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42a70e7824fb4860c85445e82cd88a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd08830d3ea6e959d583b294c5862bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666628f174e94fcffc00dc478e4eeebf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf0cd8c2459c167767f217c662504b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eef9d7a98d60cbba0110001388db2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8201d78a546738d73654489baa68e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7418958353c1fa13a39c61dfeaee1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a7dff9197cba79e8f8669d512c28a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3da1dcece2bbcf1a02722ca1b9bcd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe5a01a43326ab7844e82129e2082202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d7e0a6f70fe198c2a810287164cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c99e87b08f2ce08836a00d50b7951204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40369e11ee14e68fcceed7555e8bd1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2fc5b1cc0744fa0e183eaa94a27a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b64c06b284a6ecbc285ccacef5b7fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff31b06f5d23e8673b68e859185df8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a2354d91caec6b807ede6767e2206209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b441cc839587688e36c9f6c5f153a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e4f437234bb8f42d94b2099e5c9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954746e268e58a182063f623fc20afa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523fe13e728835d2b3840745fd80c14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52242cbb76fe3509262f5772a0aa245f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e692c32252d16950cc7b7d134bb679215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e5568bcf1fa075ccbe427d890a7b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccbb0c465c1d6a69b462bd9c75bc3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51486a1192e9353f2778c066d716ba8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28d6d3de34575b5bdf0c510f65d59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8225dd7dbdd08a9ef405970c944e94d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b986bbae9727ba28ad29370afa5f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2302eb10cd8f714d66e2160c87eaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558cd8ec23675af89170f7d21188074223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcab7bc41f61a6ceeedc6bdc53af56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02621c2622ee65140349ba359c295b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d03956871250c7e104e4023a28616226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e802bb3d2012f8a6d308ee8672f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716040e1bf80b700f0b8225dbc93314228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc796e31af75b7604075397be742f702229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f660c07a64a360a0ccdf2cb98abaa8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336e66fc97f808f6fa41527593b514a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256f9d7e53b0b0f723e5a5169433c74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c45e908517b78b1fe9084d61fb604233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c640ce7799fa7c92f8b3c51dd963d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23882cb8a74163174fe4802098c3f6ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef16550eaebab87b360521310e2696236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c3b032982222d45c4cbaa0cf4a14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f82f09d0ed0541c5e63ce1093a09cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b299731f25e4caa3fb1dd731c1e6f8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e160e880d3817ba3b66133a4482955e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530de10bb75e81df19e04ef0d33179f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402450c133ee168aac4fa4b97a688b24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e199be8b97d8032ecfcd914ae6339243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4e7aeaf74f350216c4ebbd07d61b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff085079e578b46967a135adaa95d74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256497a9381726e2d60c832c0dec667246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c4af5dcbf354b0a34a08ac406d08e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed97485a0a5ae3082ffdcb5f23936f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9357778dbdde9021eedd7c04a397da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207239f2bca25b26525049364ee5b2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062d9f2f2fc5d0b6963f7eaa585378251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78219febe6a816d40432369c5ba64bbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397606c7aeb46da617222c6ce1519d7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1e65f294d51b5f5b846a5e6723c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff1f2db68ea76b96a2071b030440f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70665c3b44468d19cb9f69ee4ad5e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007a5d9dd094abae7f66db2fadb6d00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4e99620151266431d1305c6f9da6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f39e3bd1903c8a84394f7ed4b7e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08eaaaf277b9f9878cfa3314873cf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc52ccdbd651311c755049bd1609f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f240ebe6c4bb3b3d3653bd9024d45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d8b691370c2dde4ac9b1287b482d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ed1498950f38965d21ea2d00d783264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573109e70d43faa3a5e867cf6e14310265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1fce1e689e9041d3f4856d57348b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c1b1f31e479a31f3978bb9794ace267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c4ca28ba91361f0882f79abe5048b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af7c1a0c0e75169ac38285d499a39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65888083f2c71209bc45c22894b8726270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d08b70a9b7cd7a1485301e885a4aca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc146bd9a1c88f4af329674ef751c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a7711609d49738d24475e49dcb9f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e0f900988a41c107028967f4146b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84186cdf830e4a71b97aabd3fe2b3e41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b48eab92d034b9a586bc70fbddceb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001deb7b761a1b82fe81f76ad8a853a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d57c4bc57136adcacfd754c44d0277278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4e3e163338c2ae1c04887b99ce9ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e92d7e914d2e76f2b0e871d5a797280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2f25f331fe87d11786863f301cd04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4d40682c8c055087c179ca98bc161282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcb57ff91a6b6bec2696dae52251a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0fe5c59689aaf1a6c65d370b0967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a048f8e17cf6a78a4103b883efbf4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c577ca8a296d0e5bd19aac730b98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ffaf16b27195026777789e9d2b2b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df280bf8a7257ea6b956d6c1f6be459288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c837c0f4e33a1d515201ed14c6718289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ccfacd7687f1c0ba215cbac25969e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3cb2f0ce74617f245fa54209e584f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e6427e0107e6a9619ecf35f70bf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ba2bb56290581415c9ac575a9fa2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad739191f674a779f6aa6d1fddf32a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f9086d350f9dda4e40e7248309b99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5a6d5e3438defe6807e671dcb711d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b5ede44b9b009654de971bf3aee01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270466e31e90b8d258e417a2b1ffc31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19ca6a09a72f0cb094da4e0b749fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2230916f67329ea961ac1d9903267d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cc2f19825c84f5c52b2be08e4238e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d98f0bef192193d3c1c7c4c643e77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4adc76d826cad010d929bd8371080303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce44216a9aee73c709ef2c39c310ad7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3af5fb6870e15b2f29e355997f1c0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dee949e5ad4b907e543d1e39a37ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fdbb9a562c091264a63a1a196714d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2321164aaac218a27c0f8fdb64fa28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa36136e6868d13de5c355eca99384309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdd836d21f8add1e9660131b3fa01f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7de1f11a0f1855341bb067607033311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f4a8ee62233ac7a4b408f0a6a0df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d16c1bd5116342b6b3db232af50a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987895a6c5cec74b6c6d8ed5ced3c742314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5dfdb07f662628e9a1335cb8b988c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a817d9c1862388418af3ebc8554355316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b6aa2a408a09c0fd7076b8ffc5f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e6d99c4e650a957b82582266987b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574883bafcbbde3eab6c5d115c2076e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d6354e178a18281e00e7a7be3a0c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247c128b49c489426685b1acc7885d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09476385b4e43ae85f31a9408b56dea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e335a75dc40996ba91c1173830ef0c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f958efb654972bf387618eae9864324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea2711db42b4c4a3cbc7bf34cc2d94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743edea8625117fd887a2b99350e8a0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a107faaf1f6ed71d160ccb2f06d03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd2d3b654c69e1a020f85ca88eb8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b8edb87138a7dd2fae9dafd97ba1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6399f976bee3da78ac700673bee1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e17f0abe54ad98dbdb94ad6b05acd4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012419f29d2e6afd3b6c8c8a5735375332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcae18984604d894278cc6bf68213a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9644c88fec9a4df16e21cdb535b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f942af3f11043f34376c108a6b8f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca80c9387cf63cd43beaf438a5cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6643a26e03f053995332cc7a88161337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de088906298bae8853adc9511af94f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960b5d1f1e623234bedfa53978a9787339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62cf3c17bad1c72aac052515982f29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73fdfd637949d9b4d3fdf37704de4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8092dc071e0dfbf0090a71c2ab8466342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03253198ab22bd814fb30dba531b8ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d89958a8e9c11ba044f7753bfca3fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69619001ea21f755b717c0239f5a46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e6bbacea9d2a3bbc81051a75effc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f438955367879fbaa7db1487e609d47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2237cd5b052469c91ff45e51ffebc6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e618ebe0758701bd9086abe5fb6ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bec6295caefdad29cff773dd4d3be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb6d9af57ab91c19a5eb78de3cf8bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bb5222bb5bcffb4f00a8d514f19af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3928afaa8754082c9eb32dcff58bb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938025a04db459342498fb2923b9fc19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c73afed9ff0e8d8617ecc8d0b502f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42343554d24cc4305ea27d409cb8cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8938113d5c315740192b8c9820a4ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad073dc57a7335e5e965a1a2bbb93c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6f10bc3251f46d355fbf6f443f113359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b8b416717c7c083608ed96caf15d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3db5dd1944ec468e27d2ec519872e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c474107c74c0dbadb1280fc8c746a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469f99bd625a49eaffae605b1bb120d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e00bd46596bad1518ab3559de0b50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97418277bafb3edbed1af1bb3d0f0ff3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b3c6a23ff56e38d36e4810569671366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f028bb34b8872b9d12fa9bb76420222367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738237ea1a1d9611817f89eef323aaf5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15ba50f50f71c03822d279140a44e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8635b58092c62ec1a65830fe0210c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60626ce3669b7e9f6e846a69340eb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379759a00ee8c616b89ff62db671e85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55502f53bc359d94749f44d655245919373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a60ce57a3b0917bc1c58c41a15d7bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b829bf80d77f535852d211c7cb6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4568d8a0ce01c23da474e11d2db83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a47a0f2222dee8caa9f6cf60cf94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f746130a12755f8bf53bc1c73fa29b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b97680b2060943144623c57e8ff68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf1e454ad937268f49a0f7cf84ec9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bcac8574c9dea4c22819e1e90a184381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5e8f2391cc093d205068204cb0ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e4089c891ef9d2d50433385d0dabc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8835c7c118d725a0e6576a76bf7d58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ba32577795f6c97846f824f48c515385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cbc948d2037e1181c3fad4b639488386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd16ab88964415caf82daa65b4bdbcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e8beeea9b3eb419f195b145e035eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f2503190c9b7eda65c9c5b2c1ecd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc835a62572be21af551e85fa90905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d4ae64877e7708d352a26f761d45b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298a19c47a6cbdbd789658b99e1d49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092a198954ba8de28c736d024a88ca2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb3a43f9d4dc03f9369cf965b39496394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f52d17c800f19ed5b5baa8f57b750395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea6c17f668c00d00bd023dced50f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28710049cd0608c0c8ab0485b1f3e4a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a2013081fc9aa9625eb573561b583398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c93dd113834a26db27b54dc1293df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e7422c05ef1d05d29398bc78b7e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc869ff98fe8c282f559faffcec721401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ead50954e24e03ecf8cfc6335910aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e4be7bdfee8813e90be2b2dd0428403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0926a2a8f86b09d49907db58aa24ca7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14143d11d48ce3e7c6207c00a135d0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73008f85270606b808f453ef6c3a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43627a6aa5ab331470c3069fe801d73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdcfcdbc7012aa7bdc60eb4c5d6eb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c15ccab7a6e20f9846e9d329e2dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a7a0f02dc55a405ab6e5c95d631cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b882391b762c44605dbe62ded0f4e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c535022c794f28790cf86834d0bd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d88cd80a2cf51a8ff436319b4912d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a235dc3d08ceb0b55683fa452362414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ec383775b554f608aa5cb88dc96e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4923497ea1ec0a7292c4301f4a2857416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3277f7b57642ead7350cb1ae49f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c42d040c572c517f76ee0d1db2d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0d9e7d5a11c593f8c599c5b260b6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c1f2857b8b4b3094f4e9b1dd93042420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2d4f8f4703f4a03bb255f5f2a85e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9da9b9ab39987abf4f7f5a156d9023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31bc54bc6915c3c0c083c0bb78ad1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21a9553f231264e431097d970dbd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c33bc9c21846a709eb22dde189edcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be31c9f95647fbce0b06fce906c84f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006468bebf0ed418645a89ed43b88ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145ac3a7a5354dc34ecfa9d1e286266428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac258e91f27ec06989d42598f70ba08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e6f2852e7fd4a3927eda9400b7180430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ebb36c003664c5e25c0b699408abe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee7290644828dd92ac5426676cb633432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d382a16dd9e4a0a77f56169f0667d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cacdf29469582fc244925385e22b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb34ec161723eab2f896fbe14d0fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96b2f16e1b81a24f573745c49a1bd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef42e082dd58052d7a41e0e711dd5ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72883795f581e0e0a92264641a32ed2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63d4cf1656fc051f0e85e841bc1b8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa99ce7c89372434697030ef9a299f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c12408a0bd722a933b2986b8a0230441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3276625d6d427bad1871786eee98d48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0958f89b78a147ff462c33b6ba5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f791fefcb170490acc08dc7d652d198444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b41af385773ec7b6bd89307263d1fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34847edb436e8dece1a242602ac460e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7562e3fe1675302db1d7fc5fcd959447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a2769184252479eda079bb708d4c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785f850b24e7871ba6ae6ed64209a8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3c1cfbfd627891e897b9e072674c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd0d020ee065cb0b4ba38b2e4918f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb39ad01440384090ddcd36b9f2aac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ddab25e23bfc4a029e8c662aa76d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58c4bc1e74ecda0cafde7775d623d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8805ce1f7cf51ba7b0cf53353e45e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3241e5b4e756cf474585654023e9766456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519002834835199d4a3bc00cdeb78042457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd962f559aa1031cc1513927663635458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9d30ece8ff3744f3d1283c53471a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c24c46df7c50227754cfc477f556cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af9f8d0e4829f3aa9e4fd0d0e1c325461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9977f0d9c1429a020fd0702b0c14e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57c138fdd99f202d75580312048dc8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fd8f4b54684467615f6c2d3ffadd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b38fad61c7f78e2a1c823dc875502465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdcbcf0c3ae0c33709eafe683d209e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d7a9f7b99799e7b1c6819d9de9358467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d881e3809ece2bc5e862837051dcb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b84ca66332f3c4b14a518fa8664496469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7948ab0dec50fd8a8577717d5556ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f860970a44cd98aed2cf19e28a355471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a322c338cbf82f685c3cc04a7ad87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9317e06cc04fbaaf30454e9a61fc356473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b30d94dc175de3aaf4051c0cf22ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8386f0b77dc57b7528dd792d5eac10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa16267a3f2ce81266005bf708c6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e1a1f46c087a34ad3dc51ddd03c7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caacfe4595849ddb56a02c2e33e317b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc760be72423c1f0bfa81d975b99c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b206ab6e1eb11e376f85885f36b3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80153f32ec718a01ac91849d6740f4b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064097aa72d06f09a48b37ba84332d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0004dafd727f82f18600353c13155483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53093244c0745bb0021b235b5c94d512484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04b403f2c7bf92c3ebf800181dfdf5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d0a05e12d6788fa47cce99aaf05c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7473da0c6c10454fc4c0269004c61c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df933c35fc9ac2be1402ec975f2cebc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f8975c07f097d9579833dc08460a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b02114531e572818e96c5ac00e239490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbebdd9b5f4b5ba083f2c418564af0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3102671266bd4ff076cfc536189aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290847223c4657f1acc066fcad2250493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f32b1a7ae1c338cdfad70421db7e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0e3c77b57bf8efb143b2344eefc17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098de0d8d22490c22fed724262a36a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258f0039e992f38eebde788e20dc16497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6caf8cf0665e9aee2e69d2ffefc3f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e82ebdfaba6bcaca35b96430d9397499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1a3b5de472104b5eaba44f17bf0b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c6a17215a84d3aab86cccde36f07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5bca5124e639ae142f81899d9f435502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043efc8ad642d1d32edf74204a9d86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7379eda80403745f2b5727c429131504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04390f4a8d37c17538e5f3b078ee6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f3153bdb3748cbcef0841f304d88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24cc0ffcb807740b5a8cf6c7315200507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19383130436ab876eea1f8084091592508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838379cdd7d396eef4d73b237441809509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972818f4e5b62ec9d67d4dd124c7505b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22541ba1982c1689f92797984c6d4b62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866cd99dff3e1365a3c042b50ea4298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dd022b917d1a9154d46163db5b2b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac1d6ab90babd8640044715dab16d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd87fcb0bc8e32da5a67d4325024d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90932904c7c9464d898c875465c7278516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32f2c2402260f757117bdbd3e8ddf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb506c480dfd86c183dfbdedd9d7dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273c4b06f6ebc270def694b2013c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2206142928b69ff698bd5aadedecd02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa6db67284ed02dc1e33f4e2b334be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4af1a73c14f1222a62f6de7b1c6262522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1811a89fc16ad86fb40b76a77fcb5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c790ccae2583f2fb4be7cc5ef8ed5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a76ab6356948f87b762e8edd13beb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4da0154cef034771048c858b754ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3514a8d39fb5e1795c2b08102fdf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46162c5d2c261a90d235ee0c13095263528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d12ee1aa0caa64561ab453140c15e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b65dd6360d4dc846f1dd4927207d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e512b22bc88fb3c00c786b80451241531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e8434353dd63dc58a8a77d8b8027f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046661cd2a83d0af3c970077f739ddd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228039d04f5aebd28591989da5e30351534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112e17bc66c9fe8879bcaa4d2b1bca3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402270c70f28c0c2e7bfc55724f4942536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0986fab6da65148cec4f79384c1ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21523f6e9bf7eeafa7fcbf3405f03f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f37f18575379755e18332916dd0dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff572911122587034329e763ea9c90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c29220713dc1800ac46cc3f17a28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf46a3e9c039b287eb5a294f149188f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a05d0359ee3fd812b41e07f5291dfb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1768c0c6b4467a0538139377cecd4bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80aca9d045f954393f211802e6aa8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87079c372473b066957ff8a7bfa90ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423dae519806d553e9ad092bda1ef96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1181b732e8ec265b0e7249f8d9fb9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4e303927f208427689d25fbe62228549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde986fc8401cc61d728c16bf36374550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da177b913deaaf8c54306be1b3fb92c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5dbaeecc9bb33d1f60f236d2ad9d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e14254a4b1c5579be61edc5df6edf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a383866e0bd113502c6491370d272554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b229fadf00b2d3e89d9829bcabc229555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f32e17d99931314306940927719fdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fb50378bb8d49fd10e19c886b57e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92e8a4263de10582d59fbbef0a7ad9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f78d23f36822db8473ae33b26bbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b750f384783d924e52c28db17ec7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bd22df59d4b55a5bc0da4f7210898561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dff0eeb519b7e9df0d1456fedf953562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ff4ca90b096987d401b68cfc2c3ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe88427224d400bedb5de26fb39908564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e23412a0f763e9e1bc1a9f436546565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbcbc42a4e86ec1dd064d5516239ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b7c22c8629a110dbf31d5ad2e8338567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b10d7e5ba5a1e6f5856e34cdbfc16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f743f7d423a8bc7aff4bf9a944c06c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c6b27016c71d21cfb857397b153da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342904968846480ccbff7513170eba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76292e52a8c5c3beca16dcf91c15e8b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8f9c67e14d281686cc51ed452871573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835071ef9a30b245ba0b949834fbe96f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ecdab7668aebdf7d0f847d3e12560575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dadca00f0addda838b0b3f4a50a70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0f65c580d8d7aac240ae5381d0f78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce026cc413ed39e288d395a1359c50cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe482fa0ae334ca2ae7dce9bb8709c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad834eb281e1036f4982d7ec1e1f731580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90103fab8dd36f44eca627e69809525a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fff94fceb4089826d2d8437e4066b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d373eed954795773a265011beced5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d774e6462c08f43f0663245658d5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41dbbf600aaee77fa6fecd47bed662585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3790b5042892178548178f814f52b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606d5df5f7f76ae7c84d29229f55961587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234191965e140960eedfb5e4c9cb75f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a79dcc2c7063c2522d7a4f77fc6d96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feed05d575af7e2da6f6ef5de9aa1e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bdf20cf6a2a3de3ad27644ddb0377591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4423d63bf997553896cf16d402bd1a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02ceb55386098c116a9f788b78d122593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dd52ea2323539e13a2526152d4609594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499efd198362495ad048dedc0a0dd53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee94fad36c99043a583dffa616d3e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c820705896b4ca6d74ee04b672a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f4178878ecf536d2e3bc638b67e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e074811753120eb75058ef838ce578599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d2470ca8ee9e9063e86c88ff85d20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9ba48bbda04b576568eab3b52a5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4882ed8a3847a59b823a761d3cad5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f382ec01707ee1c783c37d7f6c51d05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0429e3546d26b291e06c77cc9e469604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30753b2d60242327f7c9aa3a63bfe67b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b82c3b6ba8a1ee46fa219bf319fa3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894b19f285e178a3e9e3e6c8346d52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b0c3007bd859e34e55e952be6da9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d9e66995cd641e6bbe18f67b58ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b5dd082da9dc6b17d34d83bda3bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d02b92f7d52d344c642062cadc558611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340829ad2be7c6e515203f9a92e2c9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be11e7eb86ca696c27f921725d3091613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eff40d65679e80e3e689862b2d051c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c226f9e7e4e3b104fb5e61f1ac9de03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff68b5356de7e44e2902ab00cee9b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3b816fd5ab4fee4a05f79e96459af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e3a8053ddc7d1d37836c9e10dab44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b41d3f75b1b6ae2587f4c2701ab373619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5265941ccd5d00f87a4bf32a97f6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2b1e4498a00e428d85469d5647cfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c95b27fb5e82e5974b047d72595e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39042a4b8a92d028b4b1a65183914ae5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979bb66b9851998ae5ce919a00ee2e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e1630258b5a1a217a862e0b98ba09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769dd4dd1cb0712aa8fae2972cbe39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1944241f33ec8ff295d31641525b0a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dd9e8c2e5e843ef5688dead84043f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f65604658bee00b673a1c02167434c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b74b77a56d4f91f45651867170837630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad2409ee081300a024f4d480f6bc5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e28e61123fa0f72d13a150e0ea58f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2dbe2405bf9984d97e0c9d15591c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c96750c1634134bdc65b8d59e0eeaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c919e6e4c3fbe9431aaba7b7be3bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b6c74b379bdd9271fcb9e7f6f941c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7257dc4bd1d5e562da3ed40e1140a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27c272393fceaefcac57630f024145638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c146ad777c213377f5eee2a25dbee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cdc6c7d17f0701e36bd7dbc85d214640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb1c12b2083b14b995b038a8e6f805641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee95749f2088467218abd46d0b4e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ba4853c5afe42daafd218c8cf5b0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687a1c75f3c530cbfda481791fa095644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75c7dec1e407ae15c149e47cb3bbc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b49150ac0d7034dff30e984394406646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d512d47c24e863146662552b8742f14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b5becff85b5b782850f9320ab04ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d059d4b362c291ed7d8573c045bca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cc168d49ded5a2400bfe8fabab553650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93623d89064d1198f936093346aeb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1387efc5ad86f83abd65b3b126261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af418823269861aba56a5043f07d8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a87d935e7d33185862a26475b500c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a06210151804a5f94a2995ea3cf7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d318cedb64f5670c492182358dda37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e21670124c3debad95c9da7e04383657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17bb5d1715d7c93d3160bdafd9dd70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446d2cec7bfe9682867564d7ce438e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7346f24a603a42e8dd1d263efaff5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bee6e176701c55a2d0b5c210c0419661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f13c2fc6e313f20ad21db739a4b380662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4908b2fd7046837be6fa85d18d3c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42f94b2e06fb565daee75810ffda1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03754daa131da90e3caef067840818aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b887948f43eb91d1ff04378828da8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb13868892686e1162d2b79f491bd3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269993d7cda92841c984d4c067301a70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83723728010d993d5d7779b1c19886ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e7991da031409515ac0288c90a3e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f77b790eadd335ca9feed521ead2b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6524c75a73755f8633f61ecf44e77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715b39409990645bf717f931feee6c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adf9aad5fe5db080810554a4e1db5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731e260cf94c933a861b220f174f6d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ff3dcfd773010723575bd8386864b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bda0cc7de5631d8c671510c123f67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287ed0ac47da7a8d90114fe9bd30661678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa774c2e5516a98886b5beea0a94d96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b2ead7b16aa063ac4d1ef7049e09b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ee44e606a5bf5691f756327dd0992681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a35ddbd3ad1eb694fd7c2d55e7f9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5f9a54a360509e9853ee7a8c52349683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b2be42fa24f8e5a55950727bc3c39684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7529bb7e8366c286475c9370052c141685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b381f3ac59ac7e1d558f19b76089ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dee2ecca28531efa66751538bb059687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0be6ee6cfe226ebcf06e9a10d64c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b938b4c52b2d1be5fe3beb4b417b04689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ec14c8049717219cd40730f5a9be2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f1e56713fbc2280dba4a40e308db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf2fe237666e6e9b769a1b2db03434692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b911cb2a6261b0df633b40f3781433b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119ca61b08d7f946f49fddcae1d4520694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaa742e45d8971cc75ac51f08278ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f48b847674d026452a4a9161a936696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaef2bad4bdfed6884fa16345db1c51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7d8cb9533a62143d906f60f0ac6ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ee6f51eba44346fd0369d910f5af6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4c190230ca017a2fc8522db7c0635700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad0af3d3824017809d071aab180dd8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397e14d8b28a9da73e6f1f786810dc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c20da388fe71931855b57af140316703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7112f92a11ac9287f03085af3d27e7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebd8b149eb34fefeaa8032b268598e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d6b41d895cb2c9ec2215a9913b57a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c31d2c5cccb360144ffd2126d7d63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc127241e808caa701b27f655b92b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3fe8860960ea891540457c81247d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caba4176925dd79ab3329e7b0ec869710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354475ca84c0f6496ec9be7008a01f0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec919486b99aba3ab1d594ef47a76c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334717ab5f4945e91bf2d7658c5d01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0eb365dbff1731fe1785202985227714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e11b6449778c6687d7aac12aea0ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa2069c8901a5b6e625199d200024716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a685397b9f8c5ab25af543b28f59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62f20e892d0d988c892477fe99ab35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789481feac8770e2ea980b9de45c6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6aae4dd6a5a2c37fb8156d473d200720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992077edd687a5d5a6f9d2bc09d4ceb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f992ca8e428422e02c16ec8ae138722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e191bb985e776612649091172675d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9f4883de70b6dd054979824497984724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479032cb4a60ae94592bd65a59f90d38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384b7a24edaec6083aa2ce7d26417d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e85baa75f916a5318a0d2057ac48c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184e95875175b046f2ee3089d49d7a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125628679c76b5352bdec4362fed227729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7775d2d4bb0251970a7593a68d12e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086431ba73bf953864709ce3d6f81104731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ecc95fd1f3281dc746cb8957e7971732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000eb9cf057173743b82c7c2e849869733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c0edd16e5aee17c67f2402b00230734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a5c582c44d12b5761be68aabb6c53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4d7898cccc1368c08ce45f478f673736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8302f7c6f13813d3d386136a2bc891737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca51637b44e4abfc98d4583acd7f38a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122782d86afa96b046c561b9fc2c247739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee16e65b97a84e56c6f5df10a56f15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce216eb19a664c182ac28adfa1cac99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e614d27781e4a775b610880456dac85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473cc076670390ae2e0489ae6b96b2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b85444461f7bceb324803ed6b7e26f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e4f5e1f4d7237c3f0499afae1fdcb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302c20a50e7c24da6552e7705da0135746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2686f94329f52e7d10db6e771222d62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa90257946be6794142b5fb76ea1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51449362ce1fa160f144f4140639c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a649416e336ad4dd831a94293b50e52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b3104d5bd68e16e0921af7815c593751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919b652b28f15a2ae3547fef2d41836752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed88a3ead809ea13abca6feed500f01753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>