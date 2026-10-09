--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595943634a0ff6183afae7eb97aca3e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8e05063076c68417d2788f913ef062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b71f70c5b0a430e6f2b2d003edd2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247be206e03a9132f6596a4a705a1634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194b013bf791b939436accca3948b265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a74e0bd6bb1c14f82ca0f4d5986aae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434dccb461dd9a2bcefe519b68142e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7579c2a15fded2e46d5e1e49cc9183a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670880c7f65cc9d3a6509e51c09fa849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e46c4af0afc2be192f95aee944cb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5a67b254a4d46c991348ac86af88011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386aba21211aa480f91322ecdf417b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd2f7768fcedcc9f528b0b187965713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a1d2d2a542650d8523863ed1ffca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb739af6ef1a2c2e22d095f590219f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118144821c8a98717fcf9e8468e7e8916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249984912cee365ad71fd76ab4ff287c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570164a074d7a9b6df365261f173ecac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7a392e8403794756fe731fe4ac96b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c1ed60231e44139756a4e6ce77b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4085617e78f8b178db17f6710886c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2738c04d25f07263a4516a89e5ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb0e81491c0f5e4c3ec415125c32f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798fad6243994db05a0261657f7e6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea202bc9597c09c23236f4b85d970d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b4b5587615a0520d5bbf91db2c27426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c20ae7190a8dc0274d0cdbf548085b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e59a0d5a5baeab0f1c4d0b12cff4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84c5b5cbbfe4ab64519235b7721fce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a03c73b179e18c37fe8da12a7ba4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53c7518b96a2576bfdb6218fab8dd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90af47b5bb587011d845befd2cbfbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac16a596c5f302fe7e2d905259865633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c8fb300fe297ba1647c4beaaf723a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c55e42497618542b21632e8ae1893f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614389899437db91975104cd04f75836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50803263071b8f0d10f1440e83cf50d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95554266af52837a0ccd633bcab3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b72e46b6d1e6201e7ed99d99f3fdc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab749649156bf6ed24a63c67ed1fb8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52345a1a8f747a33ca27e227739ef18c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdf21b92fa191d6d1af84e4bd11af242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28fb10e527058b2d0d4a9d37575cc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897bbb455d3efb63fc68c733467edfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff45b0f0bb8abdc277442e6743ac8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816f8d1838655534c4d9b59d046097246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567576a761b73ae8a206cb7c4ada25747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99400bb2bab6f98f7345584b0c293bc248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f0598f10a55c0d0340a68b2b9dc0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39c27bf6af278a9b230e935643f4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb04bac66c90c8bca66ebeeea2133d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a22b14c91bee9435d9248bb80ef5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dfb6285ecaf1b86183790ff6d5f2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf54bf3e71702a65f47384212ac6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b118a1551336b4fc004130d840c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abb02b598a35a7f235974b272429a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418573b6164b7c15bf21bd9131124f5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8342ac28cfd4c1ffe9ede34cea34dd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e7de50ae2d2a21c0664e52c2d80e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ae805c1d8b1036bd2479aa17e113660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985db5754976a66733b9bf8ecf4afd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7911adb31dd15728cfda8e77fa3a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86b4cb908ed3a4180704ad6019b1cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a4966c3671e8745899379b241413664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee10a60cc82a7087979d5f2af6f539065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee258744e19fd1ba876425e05f3e3d4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20d9d38410c9f397162dd6d69471c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6331a6b77924809dfa2659642f489a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289f9e3c86efab7e4e83fe255962d5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b5a2461dc55eed4e710913b6ad2c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369ce06acf1c899231a3738e8428a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554b039edd1f73b8d4e578e0ca94fbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f659d5f826f5d4c10b4524c763a3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd48186bb33aaef9efcd75d047f8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145af42ee22af2514cdaa4714484ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b013e66cf47fed354e89052ff10e0b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ff09668d98922aaa2364ca45339177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e26dd1caa02429831ac5d1d18e5d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845284775cedead6473e3022bbc49b0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cff245f92f2a30eb52e3039fa52cf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e75fe6813e66786746068d7a20ae7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a46a00400d8fb904b01d1837a4837682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39dbab98b7fd7be01fd73ee8fce651583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110c4fef176129d582305267041a0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd2c38a9e23cb134a91692942003485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eae68d3f5248898491e842ea7784c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d6de1d7c6bd395be71772f4fa16e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c7681e19c4baad819c56c902ad78c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9e0af1ad7572805c7790856fdd6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69122cb7eb7e73960e6f40b73b8de6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e91238ed473559e8856dd13658a53691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487442b4030572fbe3164c9941776fda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4084ded8f6e9beca75d5164245c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c185a02f3647d28964bd689c1d816a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93913f85bd1d0913728cb877364f391e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69157608710a3b799d656bd5fd2a4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614bb9a5594431903335a74a145939d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8840f9fff1a90ef5d944aec22153098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72451049a642f0a36e0d31605206652799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bea7ecfba2389fa8ef00ac71c6ef19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b9b816fadf78fd019159220ec32e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd482b0e9e6d36e8e992ac2f8b8f33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fd9e7a00e3ab2c91fec72b8ba5446103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb7f439f65d93ecc736bde10d29bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896835677dbd59c6ac78d80ceb1dfe5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf640cea5f9e50c76b66435c2b5a1bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21003509e2b691c9e449dded798e434107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb14846a5e644e712bb53df6d5976108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821233f9825a0c33091eadecdf01548109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae651b956adc4da478bf1185446ed5d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfef738021f8a734e8ed22012734d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568f1c01ceb3d66ad7d09693d78de4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a495337494680221007440a4bdcfd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c6bb7454dcaf6c2f45afe46492ba3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1204bf72289386b8957c714a44166115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69300717dd017b6643df19a46976daa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6b9dee7ae0384708943c7c0e9aeb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a41495f3cbd3f246e6d410b91a718118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc12cffe78784c97dc21f63044d3c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3d11c7b987f915995a13c787ee1fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb1f31ca09a9f8bca4ce2a0ea025c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec250ae96234b70a0ee4d6d2d9e484122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c558e59fe44e7b9a0b23625ed37b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce948cf1d83f69a5730f549234817af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30938aea222034a497c5f9f74314ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cae8892f9375be20543f72c518736126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5224df699179dae233215b702fbba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb0023a684a410fcc91ea60bb9e163128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59db2962a34e4999786ea192d6d5c73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace6e089cc9bcc077907a8cc7f9425f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90fb465787a7c2a7a7f74795dcf4db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7819ee73cf9c55196e1c71d81ee74f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d99f97cb169d4b609ec6b928a7ddaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f401f79cf6df9491e63098806e6bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed335be5809e9ca1b5455c5430188b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba583c444814790fb724e6a71179aaea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94658832ba7af36efe8f08510369515e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa57e7134cdfc9373e5773a5cad160138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4b9c9748acac3c45f74408b596bbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9f52a48cad8e46b038be177fafe6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a45082b6992683971dce1db95e7e2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806384617cbb1df007f1d689c4751b05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4b790b9fabbe26d3a34cbd2b5335e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c73d7ee1698eddb189b2571baa7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4ce1c35042d49ce1ae0268be964d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586938ca3770c1129edd09bb1914e16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be92c2197c46a193743ecaab0609d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26d13a4f3bfc2eb50f937b109c471a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f623ee797b2e1990852e58d7ffb49d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1bb37640537eb19aa5c3b175005a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af76b17c8accd648c17973a659872151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c326d06358f3f5e6ab44befcbe115152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b26791c62ef660cd2dbec4eaf9dee0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b04b3e9894ce343aab6dda90a6d83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33579eb435526328ff7c928e001465155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda38c4bbeda4892db2f0bbe52749e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623511ffaccf8a52078bf22c20d57ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08fca7a9d19a52550c8f6ab410be58158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91c49cc4874adab67d6e34faee668a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdd3b1cb8238ec47943a3a81e22935160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5c3c192dfda6495a3ae5517d9075e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e480b1c657690ed73508943ff67b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9ac2fb0db41af592965861e3d9941163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d672c69f5ae6faec8c21bf7993504b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa0d1d9606eaaf7b6bc100676e345f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b78f4dc5da3ba213bf45cd7a872f69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ebd8dae560b7ee398e18331152e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ff94a96b4cbc0d8ca91b98d12a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e17e629a5d4b50c8630a11eeceffb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda985fed245b78dcff787f1ad28228170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0737932f913acd6b289c99bb1e43942171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88037613282e1d9d0082db57b75250172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fbe68056a58b103b4490af59f8ef8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab320b5746b7870e6494d9fbd4d82e85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e14f165c1f891edd0e665589a738175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb37bfba37952570ba1aff3bc4520176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae586c6e2a1a9480d471011d685aada177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e23e6f57e2e1874a42f017cad774e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168811fc5ba0582cd90d42906886db5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efafb992441e66f5c53b7e81b28270e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694801a3e2f80cf8ad90494fba4b06d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688d27cba85b5a8e84ca29e7ea76b86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843e9f1940b034f36817cac7a8fb009183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6319a98ee94da87aee956bded83dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a73cdff8f6326fa7002f2b0be0d55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188beb4198e8242252ecb1a37a088052186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a31b601d94567a40cbbe1619e67aee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a644c1e47c1c7818e44bee65008a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc461b4acc11f426257deea48dd74f7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b32d5a24bd9c397628a9ea1f98bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76999067d56e7a87dbe15de02e02fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e38ae3166ba7489b77e62bcce77c07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ccd2b4d592724841a20402dcb1888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f119829698ae85b7dba96a08cbcf8cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d82998e361c73c1a74417da856f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8989d9ce2da7a7b90bcfaf6a7656c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac2eb85d81a2f6d89b6fa2e21fdd19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc748bb0a3ec498eb4782c63a24ab58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496165ebe201ce51815d56f6ae201b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dca5120443b046e2fc8e43f815f8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c480405ae300fe00c18b02cbb5adcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab24064b1214f842ffac193136b95202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aa15a7038df8ab147ad191ad32863203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be3881de50b0ea99f303a593e53648204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a936223e083956c4a32f3f781c5b84a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568753a926729b70bb0abb9277a3d6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94a795a22da3f67a1bd23fa798216a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eefae859572dd83d62c2f231bdaa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3e5b408f6fdc96f4e2f67344a8425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c9382ff06840c121d42efd8ab7145210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5b5d42fff899fb4b684bd52b92ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc83ea52788f34e555e8e7ed53c246212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873861cc3f73879a370879b76fb7c60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa9bda8101136f13bf7694948521cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb5d0dd6c0b6b841297c60ffbd440215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2ee5ec0893ee7cfc0eb6dffcc37c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1662c6de3c49d76dd0ef1f6c036ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97474c587df7217c1588b5fedaab2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b069b2c6dcb0a06482b26112fa9ad1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce986153aa29c85133b53e871b83cf29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c391dfea005f96344ac290ff091479221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096913cb62e27d0d8d85770130aa61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4337268bcbf1dffa71ee403fe8c34a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb05617c94c6c6edc8c6d2171fd952224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40819b5347e41a1764b9ece8724f3836225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfeff3674359cb79e5c7d12cbbb9507226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c756e2444bed6371a3769f642f793227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c89e5ecda694144e07b1aca01315f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45b2eda002ac44f2fc30509233826f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fca7002ade08e843a35be6819c750230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac27763969b1dcc067a15a774fe511231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a0edef6857c6331301126213cc02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df28629da457f18d106d4f4bdc389233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ca61907b6cc20656fcc4152ce8c80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d677ef0b4897308a431bfc109deacc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ca5ec98e2c0d0b6a0de899b3ade12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b895a7dba8ce2da57c8fcffed1dfa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad398623ee8a0c6094ae9f38f85a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb943279914239f91ecb570b1e4778f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a001a0b8b6e14bc7f71fcfbb19e746240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471b5c1b53a8267f05f5e41bedb25c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140a5437a596f9bf14a7cb9d68e7cf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8bbc77080f41293b6424b439450a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a0d69600bc2b0b2029cc95133d220244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355aaa10d77f7a271087c3b35979895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea27bc57de4e75136cf178872c0ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71d5422a1fca683e7edf13122182a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf6cca0a0d9e2eb133da17d21f10c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c61152c4ce7589283af9e9047072249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fb1831d3ff4569d0cf1d4c72b47af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4233dcfe85f2ca136874f8ee500b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8abcaaf42c6f318288e5fd42d312a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df6c5369a3941286bb42a79b2d348e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528ba8b123278a01814f16336b91c7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7da45c6f4e63db98c116f02eefac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00ebeb8af6570dadf28b2ec00bc04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb1e5410a9ba0e1458d5fab65cc52b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0b6f3cdea245f09f8d3b72c2e15b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8681c6dc5109131b26996995edad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba0ac017b7c5a0d1c2e29a76c12335260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0b7b06028bc4b792ae5b7471d29d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3925979e73ea6b2b945904cf9239c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cee4f8140dd0abc6b731e9138500c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed3b73fa2959506f3f697cd73360a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71a420b8c6a7acc78b64e2fed962d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd679cacb65516736b51dfcfa48abcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caee894208838aba8996c1e1a867cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a73b6dd0b326859f6057aa1f425cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2f856c2b116881ea1c0bad989b003269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854650f8b9aa6a3b0abc8d2bbc7f0ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c9c6739eda4cb9a1288c27c36476271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87268ef7106ca6d47d27d2225bef14ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a550fed682d07e25b9b24d363289a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f0078750ec49a49a6c69ebb10048274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f81c3acf0789897870aa25d38953c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8c06a107a6aa3f31eea3df30c64ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97c7407e2e0b9ae02ef2fe35ab658277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230bf921f48dbe1ba2e6a9f39ee5e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4e3569c70e3ee3691a3e7ab5c5ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd7716b620b19d25559ca7cf056b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b4991f015e6fc51f83ef2b29ee5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a3d109e78aecf9dca0713bf18a59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d418daaceadf5fe7fef2024919fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afe142799e180b87f32844fe145b39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de68ad1e1584290c675372c216adf7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f88ce1aadbc9f0d47a1440c0cd18f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a5ffdc176ae1f3344fdd84f3d92c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa9a364a82bb003c98c8979c45bb44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde076e61996939fc452686c588dd3d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0208e79fa3a1b44330a93c91d8e4d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53399778fdb70782b6f565a392d9f44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a61f3d85686726094c3f68394854ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1bf65984b847c1e707b93b574091293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7ce21892e66285f50b1faaf8cbb79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034033306f7e15803a93aa04be472a7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43493dc7870091f334c6df56bbea934f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d94d3fd90a80b348a84beaf06d19b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a960706e0e1bb6342063fc0fe80c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8404d47ff789b32a3bfc3962d911048299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61103b2588264728403cff527d862ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd44b7b36519c12d3de91dcc36f7c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b619b82dc931f84797c2265644335f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233894bafe4a9442d35baeca84f6b63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4affc6d3f6a6b6236a070f9f86f78e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67551cddcf24d37e281020ab6f3df821305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2460ce342cb04bbd591e1b4f22636306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd26a24a48368418677a2ea097a446e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc29ee08ed4275030ada4ebcd8c1e87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77d74949441e7808e56714b14ed9bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d17e35e5eda4bd3f9ca1600e9989310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289d8b2565d77d58980bf88297972ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2548071a401758fc0aaa9fadc6fc809312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8536e379eb688acfabd1eca249d9db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eaf28f471fbc3da022301928d5068314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b55cb5f49acda03db60d3117b20bb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80d0312f73a426e914b355d90b1aa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b40c74409943ec75ca538a88c22df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb753c7e5f67145511f8c02a3031622318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a49e6e25a37123824a81de7e2d9892319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d59756d7613b60d0b7314f722107b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cd3ae42fe2e87c6b4c4b25821de37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8b3416419f37f93e0fe0e895d3e6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f90aebaf865c330ecee2e275aaa1a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ebb05eef463b8823637e2701088a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527ebe2a82e28bc8d2a33ee017cf440325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896025ba395100b9a3fe36a7894978fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa536930577111fbdd2bbb06e3fbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6cf2e521e6ed2829d375670083d24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387a6211528d7a5dce800c20868bd7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ef683730873acb45c39f89967b31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8aa949d4cc88890181017a0ebd11e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e01845449e41eaecf9851b7dcd025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1196188f24c06d6184836317a46a9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaa9fd57e9e41da620d3fcf4a9719a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cde16ee4105458b58ef22ce61da60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ca04b379e4adb01ec1970f6e778d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc69618741d77ebbd95512471c8379337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3b20a4f8136af65e4514acf84a30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a349f17d0b98c585bf3626b24091a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f599070eda559688de329aeb0b610340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75157ff71c2871cf6e50b6fd3eefee0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd51785c567b1f3cfb9a2523b37dae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f121fdef196dc0203531470853c4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4e942287bc4f7f2a31493e499916344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566707d793a6d9f97a28294f0903dc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0544ab6ebab55c98e6bac25b6318bb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e71e784bd2d65f168bdadcc468031b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991ea5f90b0c33a4cb9188cf9a4217e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161af04bd1ee7d37fcddb0616978a37b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349db59db727f5e9c3c8ff14d4cf25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55860cd857db578dbce520c58b1688cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d37b12d94ac4b63923ba15ca21353352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd7cf24b7ceb7a82b64db51367c5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbaabd07d962782f8cba25e8cc0da0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867be12abe7fae75aa09783273320bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e74b5ef938edb1dac610dd734656a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb54d5c01ba575d8b5480b4b53e1a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674a55f37ab76fa220110e71c2be40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5194b3831fa1c815adb3f156c4b52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de29f7ca20125a0504da72f5a30eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c43d84e633864bf6e4fa4ccc9a109361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18512aefe193f09e3319d95593b2cf6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b0c39ba3a9b37464525b9d1686043363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e68884331ea9da29cd1daea7c0948364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1460e972b5164f68c1fcade535e3fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bb317bbc6a9ea45cd8bf7947759d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980454942900946b903fbb32c2804e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b5780ab966e3f6594d9f79e3a2ec0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d65bb48fedc2de954570136993713369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca83dbe15da8b15900958b3f34cc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff71f08bfc1f13dc1988aa70de8f7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b83ec017ca3c7e3b15c89226ae4cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d10d4d0ad19ab9eb35ddd29cdd807373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8984f1de19658c3c8a224c7eaa725d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e64ef0f094d1c9438006de590cbaea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07075a201585093aa4337c36d6c7d1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535855cb0b3aecd87ccba09f4c5ed9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe6473ff51ecc9420a64597d2428b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909002a0865bd8b638280a7bc82f0f43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578dffe51ddef1eb26eb6a6ef4080ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5cb586b6f83ee000072f3dfd06104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee948f0496e5d829503a87a9f6942d8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394fa053b5557293cc36339689212ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a806189fca432ee269fd2109c3bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab60f31e9f286e6009bac96dd1ff51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a12be58443e300e90cdb030c6c1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af52cb67df683d2fcd0e804434ae6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403af30d26329682014e53fc7b0db9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d692cc0a236d14d34d017945d92ff3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab3460096921b6c5d0257fd65d83f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412941de2362c29c790878c8e5f3e7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703778a5e18802930fb21e2f1919155392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6642a6b22d925d6f0c8b652c046414393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa367c8286293ec71cc87b24ffcf1561394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c035904487fa5da76948b6a61adca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d534258549208c9db24149b99d15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568e52164120ebd90aee41cc0900305397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c264c92c6ce807d24a5a37376371398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f518d1f1a5e62fa66645585d1add5fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d6216868bdc27432e039374d49f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb99328e925848ded22a2efff93eea0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8db6741b6744342ed0149ace310b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed0e20928f618d043d28e4a7755b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01217f86ad8d31f902e78a0e58938ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f439c8f07461c7f448ed5c1740e41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd588049ccf8c6be46f64f8dea863a7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc84d16c649902d0e5e01df345b4f95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151b37c1b216a25806366160f2210b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe8c27d4657bf4994e868c41d3b5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42fc018ed7f7acfdd25f58549ebc8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d08fb6c6acfe2a060a88709eaa23a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a06c09aab8a084ec339f037607fa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2e57415e639b61cdc9be2ce1bbfdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898331c18e36798ae5ed3c9ca5acc61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f3b3b9b0c714d1907ede527a04e4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa0b59b030a2dc4fc010d784106b38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee894e45493b18ae8104a3b1846349e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80534ea1b606513d7478dc0664efe7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a1d224755f256190a4401ecf8f68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360c2167bb9f0c27847d4d83203e322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc657c8783beafeafbf83a0a0a2217421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6acc0961659c7912bccbcbacc9564422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc8ef00103be086a03d81f90571ecd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed2ef1fd689bb056e070ca05d08f01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f236fd30c6e25e54c7a42fe4fa110d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96d79d21ad3e5b88037b83edfc323f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127fcc7aaf51965ab2497c91ac7e665427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f798cb5b73802515142fd1469b3d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d937aea5e8ca9a3f407360cb2b2d26429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a14349a4cb626daa2d5d92ac9d0f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f77e9015bbd02bc1bd8eebca246f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5715771e202000108ae03cc0e3b3c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09709f662d6e7eccb331ba54d8d561433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d970ec356a567ad7ad9da89520744f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0641be0689ad16312173fc51be282435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24f0bd9f5448cd4e27893f162c1a60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d69eb12702fb18029b04abc2e06c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a7238f57f9483e382ed95d790eec4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a7cb59db107d09fb6b126b719de63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a8c998b8886b9b2dc2192d94dfcec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df604230d241fafcd2055c6f1192b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b33ec9f9de27a4e5f898f1af6a6db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054deb26248032391caab68f860cc3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf6ea7caa5a37b45eddb244adcdcc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10319a0e809f8a1e81eb5b77d1a6822445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f5032593deb604437aa235c82f38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3edd63ca8d177584e824f2572ea07b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58198dab00c149cdee33456ac7f8bb41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d2dceadb469524396ef0bd1b53633449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b6e86c27b7b261120e43a99f86a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89745678c4bd318258acb16bfd97074a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49278582ede87c73185a3fabbdb7b41c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90304bbd09c3419ed0048f4e168e468453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccc5c135ee368bce11d41f91440dd1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b985d98fc3d980662be642bebc0ae5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10acea1441c66823cc16e33960628456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d492d86f356e7b4b7f93554f7e3f68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bffdb4ee915374e8b3b152c962da7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41b56e07dc215e7e2c74f0bf57b23a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf9d630613e6db5a15ef8775f8df8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb66766046eba235670d83d3a83e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4146321e70107b8e4a786730f32f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c883eba467b5b97db673c4c9dde058e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748739b93c176a31f821f1621358be70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9b631474256161ad476440a0096f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c927d036e8bd48bcfff5ace585f0491466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a719bfca7c88f88cac33725caee2480467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e9c3fe1046fda5f80ee2873400226468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec465f5f7bbaa36d99352b482e18c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3077c4ef2b9bad1b55dc7638aea6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c74b52cd5aae4d01752ee757b9b131471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd006cde43e6fb2156142db14a36ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f4ead3172afaa1985058c720f2dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a145f4571503c397c313a3b33c30b11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d740d72bc3ac15f4d2e049405f8ab59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d22079f689fba4cfebe91922feb26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a794e752ccf9c8d4c210bef2e6870477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1eb1b2db3cb759d2cf5a9cdfa96c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e21f48e9f26d9e1cdc7e69fe3ec6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009ff522906fe586e40cf6258590d65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9dd0cbe5c3af74a4e5839bcc2f29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b2eacfdab9f8ea18fbaef87f4b3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e54c1e4bd8513f64db69d56ddec63e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b4684669bb3463d9b36307a15b4fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a83d8eac3e0220df245a891f522e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb746511c46236554d2c4fed18409ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a53c26d77662649c983438f7af8629487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d089a1602cdde964947096660e58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe6d3f96ba87c97dfc5ad2e3d702a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd86ddbd552c1459b0a47e43a1971f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e525f25aa2c7b2f1ec7e6bb8e0fc48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d6c1a432e74094558bcd86d95ac2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4e237b906fd48c09c9a3650b40906493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a615eeea299e79c3293f5c7fbe0a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ec6959d247d7fa424999d3302a7ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec34aabb54ea6a9329b016e6f775213496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d57da5fcc16385b7f767b173db07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4918031f064f4d9365aa0ccdfb312a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388710eefd265a04d780e9d22227950499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7245a44287502c7f50a8618eb68e98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8625b2fa8b42400c333a369f143eb70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220e1cf51067076407aa43e93106770502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c6c13d37a19b62f38fedda5d98b5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bfdad3a82bfe43be4f456376faa06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044cb233c6354034ece0584054b0195505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d26c4999e6df9444eb4e358c121b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450e1d1bfb6800339ea161272a3980f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc8c1f781c12814cc359c5d71f16d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a48bf5952cce7e98aed175e37954509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612060480061f36b9e07a08ca398980d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320cf25cf737f752b37c28a299df059511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbae23abcba2838359201785f4c4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dedfa32135940e01869ad71e59df0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc765e92239d0a7a8cc10399778c856514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d43dc23cbcbba7de76834a1ffd02b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83d72c43569f3ba5dd10e307ac0c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52119dc6c830ace9c0ba4accd4c0cc7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4912ed784dedf1cee6a7aba7a24c61b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c9a228ac4746081f134e5753cd8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488f20ba0bb56299e662ccccd1d21b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49c8e04f8cc7d2419cbdce5cbc040c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f2d56b457a0eca51f3b14344a41a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c61adcece36f41b0c93c2aa4482879523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c943736363fcdda1fecd81ff9819524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb0809977e75265650cb7de1f85192525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4f2f7bd6d5f80ea0ff9b77fce4811526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085a8196421cc06e51747177d2b101e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c432817f9aac86d97b75c8b387cc1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d1c9d53a20f91e0db2255f110a791529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7810fad4f1454c0e1f5fb8cd82f6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e60933c6c5dc5d71e3dbdaa5a1f08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ac0b54df3fe0f766bc332a4ecb54532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4f86623e2a39e1de814fec85952d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057773572afd67ffeb9f1131f0dfcf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4b15427cd3c05ef5ed68cc4390f60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420174b3f67abfd569737791391edf23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb36cc6f6b338500a14bbe22b6c2d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd92af5ae71a9a2b584ad74913183538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f216f4423a0e0e7598458980ec863c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb60477ad4562eaaf66cb385e97bfa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e1ba8773c62fca9d09ca1e68d9aac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d1fa855a53147398f27dfd84d1da9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40ca5ff102a21fea4ddbdd199a2b17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bdc4b547777c347082bbb19e0a9bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cee7136a219f7ca3a894b6bebe567545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2d3105249212c6f495455b13fa333546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f1be206d40423236ff042871790d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e8d52252e778183fc97c8111432db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c595e511c6a9ae7f2730b8832f94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a737d7c8caebb7493b48ab0674105550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4325d8c3704769a7f9924c06555133551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b28ca06d6e001b92c367f38a7a14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e94f71c0be1706bd138dc3bb5e51b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a89429abf8edc079c81d7144b738a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899d448e555707855eec1e279a4ae57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b20138c66f6f912442bdebc6ea40aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96fd5c1ee83bb591d3eb1ec8d3c64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e8cd397ed735e8bc8ab3b94094c19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e6854d3da290a161bd26a1f9720d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63fa099c93d86e3de238a07c3d4bdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a955781f02792ea46b1cfe97ac1ec1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e9ee137289031d6132e38d76162b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8a9ceaaa8c4b81a661e07fcdba5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38451058878de7ad0906cf9fea9c54fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22565b60dc5ed2c731cf1079ac981400565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2cbdf76c563969a36a91ea305312c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fafcf3e4f3eb1c53b90e12f3cd0a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27788899aef4cee47876c2883d554568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58303ee10c9243c12d01ee591f2a1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23189e0065a5a508554b4a67c0bc7bd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b0d3ea28259a9ca87ce769070c52c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84370a416483966d4de8a75336d2b553572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb96346df25db2e066ad4b6ce830cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfdc605de520637b347c100ebbb858574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461302ebed8097f2a021e88e48e5eaaf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9caf1d155478212bf7c5c0d04da0a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250880f00044afe889ea783482d352e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da06b4fc10e963dd0a5b51f5d7a453578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17045b5589341528334f49b9f917e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe35304f5be3c7b693d5cecbaae7d1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aac05b5dff4124c1b7aec36c3b5c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad026ff13debcde8b6017eaf414bd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5339fd159149744499913c2a65ce5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e6a8152fc0bf3359faad2a1f7cd8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af158a8ab7bbf7dd4d95367645d9f1a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5bf179908309f5b8bfca409c0680586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b53d428af649c1a9443d1709f112587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43675fadd0463df24bac55d2c5f225588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c695246115bd76b458726b89f352f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9eb726f97b1ec56dd44658ebc11c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b7d38c2c2a9ac01192470cff7a1a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a305ce894883f4bf68c32efbc3500b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cb41bdd28ad777733a467b8b38ac3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dedc98e9fc11b4b6fbef415aef69d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03246963d8fedbd9a9fc2f7d1be532dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae0d8e60c950af8f7b5bf55834fe92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea5dd69d3d459123e59d8739355a8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea662b6ce51a1caa6d931c42e23313598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741ca3f26309085831f5f9a59881e3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879e5469543884564bd8e0345230ac8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a87b7ced6d9996118c1c80d37e25b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc64aeea1f9659cbab85b0b90dc3ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7703df7b872ed4b98d153075018d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77483690348296e6a70c651f0cd6aba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87297de9ec43bce2e6f98376e7bbeec6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bddd906d1292a6fb6c04556c3cb31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297228f5e652227e9691e6429b458ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b84aa2ee9104ba25156d395465b83b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa1d5570b4c12f9178ec55b4dcad4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b864ff72d1d13c52fe3e7aeadc6d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2000a3bc72cd28f4cd9606ee72e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2c6911ae8e323b4874dc16d5117f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca43882a23b09fa7c4a9533cd96c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52524293cb7313761fab5d136451fabf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7018d1b7de5b76cf45b3d981f8c581615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698717f540ce8221a8cc81bea11968bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350564aa8764ad77cb67af64a7aaf74c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb3f4ef7a367304b4f854842c5d96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08353d9941d5450f2d37e887e944aeda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f382c24a91e452a1e949764128b93a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc2b0685be533d4b6801c60ec7fcb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77725d482494cd78fb106715f27e3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e8a24c4245c8aa966cc4154c5f132623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fad5c280605908b797cecde827b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb530c3f92ff381274c2725a27c737625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd0a9459549270faeb95a20e8fee47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00945df9d5c5282284ebd4de3d11da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d94ad6d9f8812134efe7f575f0781d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc750908a07359e6bb06d997570cbc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea179aca4cd5afcf47d124234e141770630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87af25db11062003f9b33ff3f62fa3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2791baf0d8d3116af28140e77212453632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356c5259d4893af1e0d634671303846633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c07a4b81cffd31ca75c6e4803abcb3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03156c97178b295bd391737e3dad63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60fd626b93a28186245001023588a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983e65a86c1770192b8dd775949c81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb91a3cbe6ffd48d6c20d4874629b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d39c2b0870a9c17ca8e631797506d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c79f754b95fb7b8dabba82976e0f63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd42a259fdcb82d7eb790a7690d35e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498ac641c89cbf6d9ee4abf19da2be1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff01efff2169dcf727c7d56abc72b4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fe77bde356b0c9cdae982cf244bb0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa5595f7706e5f38acb1ef32a130b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bf13d9045cdda21f1af73d45d3fb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c8b2c32a3c0ba78829ca20b572a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0297460d956122a6bb8dbe7f6edff34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f975ff49890dfbe641e4871dfd3e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0a91a2f311169e3c4db05282b7a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4939880aa40fc51c1269151768adf08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff53dee49b93554f2137670f9c9b344652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67831d852923efbe1a925faff481a60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae0d3699417b01e51653f2df5652d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d8fedb8891af890cc77f885a8d7a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efc96fd042295073faa3adb1d2c0ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e57d6043286099743a0076edd0d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75906fffde969f9afb9898c2b2dff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce458b624b322e17c8d5653d50d03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd594362959d8aa1a60846c36c59be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6325b907513fe01552ada9f07494661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1c5262ab1c6fbd87ca0e661f97a85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81536bcb413db9cb67f043d645bd893663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f6d7dcc6cc5979115c3497ebe2ebb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f9fd9d647cc9152703c273e06c1be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de587a7e2ff8d2ced61b4cdf8c5d44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b56b26fd43dcc02368ae7ba20343667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e19ce83500c82dfee6b7b91d35d20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0245158ea8200a7d5931cc6f42340f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b37f2f3d7d4cc162742f00edc19fcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ace9116312959a47712ac6b397e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4de991b6d9aad0f4988f5e59a914672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318bdff909eab3409ede5e97d167597673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec5ad0afe0453206d122b20107a196674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f8f817350a1eeaab19df1202ac282675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ca7f996dee4672cc773a51ff3149e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af54288b6ff6e2b865dcb022f00ff8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c97536f8920799b298ee90eb90b957678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00d3c7b8e758746ec980abdb1c200679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bdf5cf81f533e8f9c7e0976c42e52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3f449b1d2397101a94bc4bb42b2f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386b5f4194a72a80fb9d2e3a5a20ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe0b0b0e8af2c99ee5a045295f83a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52c11f590003cf27ba083c077c67f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c5d4c58c14fb8540ff3f24316bc2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c9c1f2e53a30068a1089c430d37f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc62bb605bd03167123dba6e4061d31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c739fd75c857f3bfd89558f57550b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d802403e40f6ce91416bb53a259b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00292bd0a84d06230601c2f47c44fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316ebcb437d1da1f9145770cc20e0f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b0a98f773f5a4c6e08de2b0668fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741e47a1cae850b2f2da1d755e7985b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ea7c4213e948261b044cb448edaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bc73b70f7dcb1f2c5e3adab9d3198695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67567601fd1d76238e00a961bed7e4a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d131d667dd474e1038d969fe62b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c675c4e712eab59fb9093b5779f4c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21677488ffd41c7ba4e03e053b1f120699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb998706b0841d6c9e1f816db01c0236700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31885c32e761bab16fee3b2919f1e80f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f57aaf2c1e2bace590fd6c4112817702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a95d12f41cb8622d6a32d3597ad8eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165863343c855c23f17559dee5663b82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1293ac44a6447c2ab03dcf5bd90c100705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f17656e3a59af79990592230f2d71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1651fd407ade741d290f8b4a5a835a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb26a9dd68cb8bbf962ef7f5c96b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c4ac6e38885670da8d3333227d3fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f460e2abc4b14feef7b4fa3a06a25c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98478bc8c39e3fe0978444d7a6108c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e105f6467c52740b9dbf9b19945267712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279592a7d712b0a7ca0e563b0ba5153f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbed36ff2ca0041e1705264dfc757a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4b9c5269f8f3ca7244abc9e19eb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f73a197aaa67e66ce7661eb82f72b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45c788b6a5c13fb28db111238f985d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821994b6b212af64a003e5e0d8b9043b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30307bb5adee8104a7c9d2b71349793719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f97358db39204a44e380684033ec73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45f02f389c27e78345e50d6c45a5f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0778cd071b032582506dd59edb3baa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367f581d91652b82b22e5f699b943c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa47d9a4a0392943013d1f934bc6df724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b4b2fd75d0a5f7c370198efc6943c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015903522853131a242ee13b16e39cae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0349ae414f425e056d0117471c305727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b1ed2609d8bb2650246f583f68bc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8aca76bd7a1443e6b8ef0b3320aa2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74779fc3cd777ac2261e6764010f93d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcda77369411ca1b0dfd826d9f854a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8771bea85a412b96ef43c957bdaa446732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246972710c135f3f2518e341ce726b13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18723443eb04cd265493106d401341734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb532339fef44083e2b1cf3d8474c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b5aec6a963246d1ed97a6b894c886736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50aa8c896fc0f443d93e6c42f6120e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937af5c101cf5e7492fb400b22f57b5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc996c63322167a143363962ece302fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb634560d52f1e7624d4e015a3d191740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a7e54438abda42e48852f726ff825741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6acb350468b64dee758cf391a3f32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40473690bcae2d2472e36f0586e4edc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82eab75fd2cc009e5a83a0982566bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e474609a829bd4b9c8afaa6966d2d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016533f26cabc8449aef57f4c91a5fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cef908fa80aba0176fa131b95b459747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c6e9704174a6a69723531cfbe572748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666cd4a571e346dc448541ce944bbd2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c29956d176913751d6cd11168d7988750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bceffab71fc0b69d9a44c17cc4961751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6459b56bb73fc604fd9d3b0e8824c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fe93d54e56addfc5939359187b530753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce75efa9d51eb706177fad46022057754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bede19e30c402cbdbdd1dc3d353b505755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c89b02c8b7a9b0e96c78714758347756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011dfafdc176b3aadb3662fa589ac04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d48196058a5b7d50a0df2992fc25f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d052c3aae681575d6e8291082f525a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08661e23ad4e1bd44cc360b39a5411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd61fdb631a9523a1ee60e4696e24182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8edebe8833e10d8cf7bcc18cb26c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852a4c0ec50829bfc7937cf9790f9d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a4b624ff5c483e40907378cda0a285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042fa2b9dda5e8e87af118c074bcd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26335748483334788002c6eb8b3d14157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e1bff016da75b106032a1822842c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb34a06d7bd9da81c6f91055f8405d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bef19b288c68f6fd1a5ea9d35922810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d47dfcd880ec414d32c64366433b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb801eeab9b171da95191bb7c993812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238abd55fadd04213972928e8628e2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1bc2b09a9c7631bf5cdbc00cd5eeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d127930cf724c9c79d511e4d90cd5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014159321f4eb7ce9d751061f412dbe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b03ddc26347e8e23ec3c641a488ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f16573ab13ae76949f5ca9d496098818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4523561cbdbe4e71701eeb3291976419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a91e5d3a186a8e3825b3bfa6e4dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a48c0ab72c5652a8d9f37fa10924f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddfc550ec618e95b7ca9895b0858c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803283d7b2a5177e569c24df717d229723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792b26a8a847859b6457b2ebc074c2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865987b2e000c274311ffbe9dbb73ce225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549f4b446e33fe8779a4b47d1199f5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194203cdf7fbd5e151efd8bc4fd8fa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a2aea38278b6245ec2ae3e7c9016028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc32191d1f60913a99cab70290d87629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc06810e86ec9afd3d40a098526c3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e59e2bf06c0c416d8885908487d2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e58cf5ccde4044fd004b7bbb9c5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c02e2905d99688c281be651ff3903b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1c4d95223fdffcf0c018b009b181234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704fe46e41f3f299f23f65c6c578df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148ca468cd240387b6305d57637046d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41790a90be72e49830b37af876c64437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7938935bbaf949997985ae97dae26738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402a77f339336fdf9dac3b82e70716c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625a1889fd4731cbafe7b0ce2540d9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b6db8edc613ec5207119a5fc435941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcec37c8b2129130ef95a67dd2e13b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a259bb51397866ea08229a2d7b6f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832092d056cbe52236c91948b8e9275344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678fb159c59e546b63b1bc52bd488c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8ed7351fffeeb64c873d3f421f03346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f076ce7c27cb2cfdf552731001e8d4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366821e8c230d7a18faed75e6a925b6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2208e7262c5a9d13228a462f561c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92217c580461cfa4e45ac68f99d5a6b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985d7d8aa718b1c3131a8bf1d9e6dab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da296bfc1cb03f92448a1a4cfe73d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523bb8a25f268521f96aaebbdb4c03453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528e1009654d36cd5ab096ba404bde254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a74f4e6e08d683b16feca04efff2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a596b5e80ab1d782cd2af24784a0b5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec2042281fc51f2305cbd30e69ff1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85597b4c8adc40040d1b0bdaf8d60158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5855e2d0289c509dda076d287876d7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972a2f65b12d601f9fd9f8cd4e791bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c362cf488545441dcdad8b08aa7c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ed11837f3cec3b0b7c52052d2dfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e50a5219f2e664707fa4d57a8f3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05c0b9bbb4877fbade8954ee2c0b2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a878071e1f7c47fe0397adc41388d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45231ed79ef4e7b3e030ded63c3d9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775032d4a8d9f1a0dd3e70ff7905be367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb72cc8bf23f12b2690ac958841a2d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b05d37679719b67d00e4dd87651f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54d82a3bf951cdb48e22a4ad0ed7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e825c4a1698342d6cb8008bfb150b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772e912c2c164ce3384cf605931976172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13536d208fbccd709a0f31cb100dc19773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ba3576a2ff0fb3a400ded309a1e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744de207b14fc9f0ebde3fb74b5e41075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab018642ac561829120b435237bde08176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7bb816c3383059a7caaf43a8f1bfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218d2a283d6b4d005119575b09e447e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395de6311babbe17121227a8ad30c00f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789388cfdfa886581470979763f4cc3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d44a74298447c24c1ff11cb6c14ef881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926875ff9138199ba8619b7d1fe5983f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a9684c792f2edfa82b6fa247ff7c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544430e833370ad5a59a1a28cca768d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098909611e85fe64d395a0a674fb5ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb40656f94857094447bec377cfa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaecde5e8dd6cf08ca5ba906f6992587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8a2e8ab72115004edf16d4cdf4c1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce55b152c4da78dc6bfd400e1ef99e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f05fea6d604c9801fff02e05b8cd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75409087652f9b56b4edcecde0aea1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1103a57a82d12871c54ac39624790a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bbd03a79f66ba10441df2009f787193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fd673e0fb29762a9ba7a974c3d7cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3899546fe0f9e40e8440cba3ac08495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec664d47a2092069f38c3916813ab996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c82960565e7dec71ebb29824efa92a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaab5cf56f048f82fc6e014435f9cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef45a9d087018a6d654b459ad2cd1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce8b09f110facbf2945da4e7e82727100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9b851f0be784d366b5615d34d9fa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b04a869ce1e23a2dcca3995295eae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af9445bab76bddf0ebd75a45c2bd37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962612a5efa55e169b06a06371acb216104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cbc713582ba3fcf22a978659cde53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d789178a4a32367c87c3b993d7eff8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3ea1a0a7680a388f8a462320cd1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae1e1c9f1baf9468243c5a42dc2b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c2e6f2059635e5aee6ba64edb85ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e506272503a0aad83317a1f84bc9afc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c7a3e028f5bb218a0162886133cac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013bebfa597f571c7857350156fa96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccc8e399e917bfb3e769d79513a0ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f93376999b51058c2f4490138e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055edea8ff9a9acae02807b2276ca5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d7eb9f68b2ea32643e130bdcb4eb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2873fed42918db1ffb5d8f5a18169117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491e2195eb11f95e6c85a6a79e2572c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51b2cb4ad591aee8f255c3d7ae107119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc65d7ca8e16da1e0c815bdd14999a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29659eb86753f06bd3edfd7ebe2c0de4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84439ddbb96e02fa81545c6fb3de496122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe2135702925bdb4e3354fb070165f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42066976f83844cba4323a8125f060b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b261c2107d05c2e58595ed09e45931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf2ad52cf1dfdd854138e94fd6cb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7563a47ba51657faa30ee428f736c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e4f90482683b9a87bbce516c76abd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97370ce92ede5045530bdebe3a309ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002fe813c11f10f52e909f8e9af4a5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e03a408ece5b637afec0479e0121d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5420f58a7c3b7c02164dc8cd1ed3c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3735f03f8e2ed80963538ee3abd9241133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035c8b6afc6d1a377b4b6c61cbc6be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb7a2ce4e227c7897403b6e15bb366135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da19337ec1e1aba5d10a12e0d03c24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f47c83334eb0753608f93b38e2bbb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af7675a127b1f6b12724c4ee02472138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e02e3651b167fec2cb3b04ca51d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca6978f7c1b6cd22740f0c9d80f5f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148e5d5bd8f0687c817da2ef030d4ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7cacfcca4300926119a4e995b05b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244b6a2164cb311dcc4321daeab950143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7a817c966c1ac2f39ec136b0dccdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6fa0d18a8bc7cc9bbaa8dc8b6109145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab4d7632c80fd7a16334814917687d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b56c33d98397090791e41f230d34e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86984cc17811bb45f64fcda0622e47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000eda5bd6f46de70c02eff050a44d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5907ff1a37f8f0e7b17618fced2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcdf6f835322e2ad6d532d03e49d8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499d48482958baad68c8c85cc6db60d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75045b63e277b2c59e23a101a9329153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76560653085b982b9119a05dd2d20d5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f29bef7fdeef62da504449bfe2ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c587e299c270941a2571336ec2214b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5eb4df30114844cb5078373b26023157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4936938a5307c3759a21048e3126ed4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6413c43ebebb4b731e5154a248fe7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a8ef6d44b9e85b3b54db43c0ab7d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719cb1abadc1407f45b85a90e44768e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fcd2bb712d7818170db4c7c6d5700162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e19cf2ef48f214cac41748ce63d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbf7c4d479de8c3f2ce01729569b46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a376dac3a238be26660065b9860b92a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d64676953243e9f29d788f431e716166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6695d792d8b12c8b2418009bd7015f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ad848615b4937881fbf351e6ec174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b2c7bf6cb72a691f0aaa268d3487169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fcef2388e2a637e1fda30948762c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361394576aa9d4fa20e1e8eb433b0fe7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01b10fa18acf73cdf40fe8c0224408172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32d9e8201c6a3780af951caa66cb0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdef23889364ebbb25d466f070d507174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05b66659d1150fe971875a086485fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1f3e27a29767ca20756a719017e77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7628d79b390c0aaeebb71c143b678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583871a2f0c3708fea90e6927f52ef75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5012d19643ac5a61962ecf0f51172179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f5a50658e3ba44306c53f834e3ab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4318a019fea25c8599c67cdd7a73a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b41acf7b6fb4519081716af3277b7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b80affe034431c75f969fc7a83fb7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a0810e688e45afa1feacb70267651184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354bbb17336fb38c25385cb25f827dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd52477efe38e49ad3e11a3a4ddf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc567a2206ea2c2398a313567ea9c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a3c23a81992f94a84717514ec1f53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0d2c4b1b6c7fd1df5d460bbfe5b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed483dff57b54e35cd3017a965bc6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0f7350de93074f2843500612bb59c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a79493460d8097f9b87e23403c0c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee8bf89afac63d89a6318e1e31ffc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892589bc8fffda97258d776760441d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd1255f2fc7a006ed5d84597453a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdec9cde21f2872d2bb5bc84d1f72c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26088300fc0bb5b85a43ea4e3a188a7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acdee5f9aad71e45a2d86a4bdb77f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab39ec3d4c859531faa2c5311e5ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b28ef74a6bb641328e353bb7de6c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeb3213a7e7ecffa568b6376321303201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c6d51db089752d18fc28d2d7fc24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a788aeaca0b57fcb7e2deb35f8295203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7409790f01207e46c684ac217eae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4e90719d22db19e38653d32da8f58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a41b2fb58116718535eb25d99e7ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e15e3145cfaaa448e7a19ef6b0ddf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92dd116b605145306a1cbd18040d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e64497b23eac794f7579681f996a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d6558767de8c4dfe4c6ead1ecc158210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e08f32f768d6d35e688a67edb004ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55859c377148292b501be69741bed6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a2679e12c61474b33b548edc2364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9846f228f32fca59490db5299b8af8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abb69f93b28309974d9710f9f8f3aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806d52af0f25b8a863451f62c3b335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cd956c450baf09f87bdbdfccb1a6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e2a86bf365c1fd853b5b227786f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8db16fa20eb96bab66394e024bf87f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401b7b8ae83c9e57ff79e1d988397a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e43f344b794b1885e3a049aef1c93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125db3072b3e3b8cc4d7affadac424222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cf189e06cc34a6fd57f01efaf0a24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcb3b48612454d0d19d7c2a6220f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdda44be766e55303200c13a9eba7d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db1c1f688e092d4608b3ef8b76d60a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789a60d26d3c48abef24ccc8f3ccf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679255e7f55c420279bfdb55734463d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbc0c5e26dff236806831720acb6cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd66e107cfabda2701d17a3c0b44d1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aed0b1af6c522fa84b1ba9620b0f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9357f5356cf7940aa4193ef46829d6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228cd6d34488891b3a72a0463a1e36f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623646cd26f9579b0f582f5dd12132234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067488d8ee2b2a45dd3fe92dd3176b98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16998c1b09f151a88760eecf6f18112236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750620a6786ca07e3811886188596fb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3ed249ae60787c3b1b20043444491238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eafe71aa9e99aaec39edf5d178c6f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f2e261b5871478142f872bcff22f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25808a442d87b621e8fe714fc9f4b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419235702712933c7a3fe3427008a3d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bce37ee6dc5bfc7a0b3fcf1f570ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79160755476419ad7f7f8ca3d924ec4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dea2c14eb0c77c1ddf562e49a5319245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da3adee55936b56eb0fbc208b00ded246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead66bff98f7552ab573c1e669d4a74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58df3db68163fe1ee32b9371c8344cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb054b8925cc19681c2ff012fe08c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545e0cb1d18b433b8f6a670c8952e95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c7058e788f0fc8e98fc3a4f8fc360251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc241a8c9be55911ff3f2bae86f900e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9031281c65c2cd2fd49fda210312253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc17a8d746e9dd515db6de1aa6f05fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb58c47091793c0d116da498b5789a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f23e5beb48cd4c5fc1aa1cdc8848256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d3009943c87df1e12bceb1d5465c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61fed461106c45d825caeefcaf5a25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c2916ce7664bb4dd93cfe3bb85f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a85ad7f586bfcf259ffd37408aa75b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6379b620bc489a9e8e1a58998948e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6d6f081c9e2c2033d0d7219f32c6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d5533478271bc03a8c996249b4cb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c4f1c58faf3f2c47cde4ec178cb87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42324a859c02aa864a074f5c0bba1b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f7ff590614819188124e5f90486b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2b2e05e30589ccfb701ae345f162e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faf98faba5f76904a99a87f6ad5806268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8d937ff2ac88477965cc82a43c418269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bea0f5a3b6df6b723fbfb3750bc4d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14103dc41140442c18bbfa658e8910271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfb6cff29b4f4da5cf9669689bc15a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db3d7da32aff8fe3392f6efa45902c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb99d054fa2fd3c5e56ae41959172274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dec75d2d37df1a1c79511a841f64b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12815aaf62392c20d5fb12c2445b45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaab1b8613336fae5ccfacf419e152277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c4038d32ac40cfb72b27c08b9477278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947339237b82c2e4c482c9919aa91a72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa0f4be07848fc9faf296940fd162b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823b227a98b37bfb214a0279358d58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda2b6814c305d8541e6bdf5f59f772282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0154f817a6841a07b42396eca17f20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fbbf1bb2dd3183515205c3c8d0661284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010293f8b60f0ebd5e4a9da2d23caf9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb97a0347a5ed8417106d2651252e25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1b464e26e910f18f9de6e0108af34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb93dfa887baec5dfab922063c6ad2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6748226406901351f96bb126e54c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7322048073c7b7cebad4b391c83062f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196acf5483c7057deee445259b51dba0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e399f144810e007fb0a59a04a7492b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb9872270d7ae4b90f2c8a5f978114293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00343da1598df5bddb3b87604004de6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e0a95f8958a8271fdc4b376151885295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf43d1c9ffb584546fdc6d2239c169296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f93b9181c0255ddf42552e493cdd57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ff3a65fc7a91a8a70ccd0fda7cbcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd0d3b9e1366b4da53887f70df328f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df9274981fa836050c677f6f03a597300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8870467c40e925a15112c0cc30a1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779e347afc9161a94cbc3d2f57c019302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a737bee85797ef2af47614e41a655f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15d7c0e5c066821ea4cfcc87b5041304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da49aa453d323c6731cd8a7bda926f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072606c76f1d12d16c1b0a52fe691f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbabe3705fa78c82ec2aed4d86a015307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee97b2921ab78e913e89ad464c874d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39054f67760a7b397806420c3931901b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eef9acd821e2d4cebb23b4e6a4734310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a74987c471079e436e06ff39ac47a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a203f561bffe625b21f7f8ac1bc6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da4983becaeec642aee9eb31a8093313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb75ec9456db4be52906df4bb1209f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d830aec7ebc1a922a63734895e98c1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e5f1896b9a0c1da5c76d65220a72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dd51e29aab211460a847fe4525ad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816877ed68c90b8a853d408b238c6842318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b88df1f8ea7a5c19911a18af26fb1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7f269702cece967768e4a16b12820320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913a9ab1db8e4f89181706fbb070d2d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56468cb4da07a9cee35b5990117b6e81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f63e2f8898682ee03abb46183f7396323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f13de0817e912adaac9f56013a4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1243cde2ab198f0a3f3e68bb92c61db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba866034a14670c2892e361979062be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6281f6912952ddb5fe8ed131010883327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41759bff4fce72660fa3c5b7eab32c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995f9860ce605ea9faa59b7164039e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b8712db6d5ebeeef82b7502f5b79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bc109563ee2a9ebafd57752e2e467331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d7885ac790320d33ca2e38d65acec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8b969003f308e1f7526640547f89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0bcdee8e7b19abd273f3744ee4a01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03141c6c064a399a851158b28ffb91a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b3eeff0e4ce21c5dc89851aea5568336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921fcead85747b41ccd706b85cefb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0147115970607752941365c1fcec05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabd410e7e475bd130eac323ded4a86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be2c910734487d055e6005ba063752340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d12fc415268ed0d57e2db20b361d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b0d88e0be603bea75123210b14d00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5d45f3ae8721eb5c381acd45cb6cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e975c59163c7a6bc3e64c6ec76a05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9a30dba7ba2b2bd4cc5c80ba1aafe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248285e2d2db1c58127d89b5c484e79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73868066a8ac282d650021718d3217347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2273e8367bf11e335bb46d9929993b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc561deadd3ab29158d55ce0ad48960349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6795811f1f986f44727041179fdb172350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87857e738c92cf6c9e8e306c08de40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9385f769b195eae2660f1193fe9abad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb771897bd48d1ec233ee0ca6b6735eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bab93eccbaedb73bd4885bc503bf07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1447ab8ab3ae5984af0b8b1c457e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f110e81b8e68847580625ab937b5b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53eb9d3d0aa6577f0cfffd0592eb68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa6a4e94529670a2795a112d07eddc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b5987c514abb9fbaee9dd72c51cce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dc9af7ec17f9da8e4b53297910aae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2c0175b918a743082405a243dd001361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789aa1119dcb91ed762cc6089990678362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd4a6c857064d6c2de22f46b29d65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0adcfcbe4b7684f4dacc1ef7a84df6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54f2b5acedf44abe020b163fd09e9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5133ddd193ab77d28dc4483c7bc35c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e4b8f810d87caad0ef3017d69e36d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6d28e9efc624f1af9c256b96ad892368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13f6544c64f66a949d91cc6faf4d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7a5ed04da2bb08d230b801afad6be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d24874e8571654727f875c36bf24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c694bbdde7fed57899d53a6419e7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c015517a9d9999aa3e94c86ddce4ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feb2d1fd35c8df6c448d5231b46208374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb8768b728d52c65b582cd46140d2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69b2797fef91ff455e37cb116cb702376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee9a2c94a0e31640eea3b45f0c71b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf02047602f9db8ea4cb67da67de71a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a710507d7bcf09497c5272ee3fdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea8344535dd9e4922a6ab415d20ab3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc92172a778407f9c98796d6a8b6c98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c678b1591dc95805916970596b0af46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0207c0d757f39d9466d76a69df0b01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eccfd2d87f0998fb081bb2a018649384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb9e23f3318da32cc91971e5e98f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae47bf60b00bcbb4a9ba37190cb0fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834c86a9a4a2089c5a1308b11da9512387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e887f86b3fdd1c9c710083dcabb74a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7b08021c630904e7219444c4f66ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4158179bf0d2e5c99ea273a22ab49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f29226c331082490cfe4777a08e4fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd3a8273a73665a6b01a86426970d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d265d8055295ea8f8b20a47a76d1e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09db7c5db20f189abd9ec7dd97fad7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41700d42362168cdacab49457eb5ab79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6429d1aaa39d14ac976c9cd9a8984b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23336664b92c9091dc79d388f2c0efb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f3463a0ffbcf3c6d61d87bee1a92a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff9702390a45f43232b59fc3d34a4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e554a86ebc475c8a35fd4f2a32a38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307b04612c761b3776ffb8cfa70eec3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1981dab0568ab2ecad31fa8b7989b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cde6921f50e767561b64cf2ce525e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b30b8fdd3e450944cc0934d9ac81e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08678f3c70b487de423c91bd8d23404405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaca690aba358773556c4be1ba2352406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c59cd440538eb1bd8326e78ae538407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bbf4d7a7a686c5a03d421008692a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a12413dd59f582b6ce5f68b2d646409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e22e9e1e056db95af1bdbe6af49fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445b61a18fd268b264b0ae57db6438a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a5a39f86af1173bed794c3f2f2eea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b059f943769ea8868b313a9789039413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d526947274e48f01b5e93b3bdde178414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284080470d224179ab69f7f16dfb78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04697d483fce470645cd2347a93ad45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d153f1abc5266a520f3bea72a7f8d20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7206b22fd03e1efd6b30d7977b7f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccb4d199f757ff20c2b09902395e83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfeb677fecbffa9767fa5f4e6d1318420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d659e03df826db93d200624c9d5323421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4eb8ee00399be6152418c43413a80422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f89a6f9b6ddec5d5a3c8c4225be62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92503075dd751cd91013bb8253821e56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696a3fa8a9e63f077ebb02221bdfc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488818835b655dab741e813a0fe4bd27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a837cddbe7809c40a69efb84ffe4bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50a0913a449e7dc4860c65d29afeca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ae06ce048e578f26e2d2b1708887429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a5f402ca89b8ee2cf931794b4012430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a6f007a5a20610f6e5291d3b5359431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c57fbe119656aa829d784db672464432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8e989e714ca877b86b1da9a8947b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d36c51b6f3397903f1ac8d25a0225434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a70963d0727e0fab4d5d6acc55180435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3d523392b4a748c480f31cd84651436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a634a5ebbc0c172564a6ee06314f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4810b28aa9b51053e5624255cfeda28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d21ecd1c39de31dcdf08bf5b54e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b239df0605d56bd22646ce143deca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbadcc4284cf5bf0a18cbab1ea1b8f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4075bbbe75a54568b52bdcd8bed0334442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026852dd3d7696f642e2a314cde834f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcabfd3207319ccd19ac1df7ac3819444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4aad1ca7f15cedc5ca47f806678df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c71560295df89c211aaa5510f1996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f63139defed22d5da8a34f9b2bffd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea2f0afd7488b69d85b0d4a63d5f61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf585043d492ac8aac6e552e8084b64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee756a4104bd3cd8de6862683faa5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3071ba256b9155c5530c135ed81c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567cbdbe980abf20ce3438c40d5ec8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733df22f4fe95cfdb7597f2a25c80156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b43e7387481b5979e4174b3a890332454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae4bed18d8f977cd6dbbc95e96609455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcffa653561c184c45f5d3a3f98ef9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76c4ea14c5b20d31ff6403beb8902457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac6e0ab01b333be02e03a1b8f254bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e21aea9bba50eda2945f7f1204bee6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4fae57e61a922b301beba2193cc8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00e4986d20a8922df70bfa3e3ff07d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac53645f4fe4502df60f6592613cb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625b9e343ba1e3bcd39dc91856ff71f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e9f399fe826425e1cbe8807c9e8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74f3370b5fd398f4aeb57c94ca5b9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da20a160b3985e9aec8e7ebdc027154466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fb9ab8cdf7c2cd0d292d5d444bb41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06883bc5ecb79795e4338ebba7477468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eaa884043e4b8f48751f8ff8f5dcb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5429279030cb90fa36a543229622b24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f6f7dbf329f05790fad1e7ff45eb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3973d22ac921c56048581d0b90b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e5413f142186513e0a0606eb15fd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26128af2649920579b621042b68d9af4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd45aee178dec59187039fc2cfd84e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368e33ff2afb613703d8e676437eac1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e3b59c42d7fa31b364bf74248ae18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad935c730f98e70904a8e854382e2f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2e7340e776f9a4b34212ab7d1c36b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13027502dcfe28575363c44b4928957c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5c0aedc3ef77bdc18fdc2ce75ff73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a01fdc44d1bc91afcb97e353f715f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e11c006024b95b7d15c3997d739f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc69ce5a6059cf00017391c72831fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb91e091b4cd992d84a31e19f76949485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7f173c9e8adb4326782e2815c8227486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432b8b2d57560b8584719f33760f4b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440772b70f1f12da7f8900de4856fe5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc157be366af34d2cfbb3207c474f5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fb66b81260688dd05a9d2fd2ecf2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65e534608ee43b25ff767118b73d51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a427edb5dbad07b71dc7662ce9d6c63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b397d37a2d4de17fccfa6ff10ef4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae25fa56729d99cef20a0c1a1e18613494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af9ee519fee636ee2ddccc8ef1495495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205922d07b46b76508eea97601fbbd2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95e3f51dd46dff20e0de95a7e4546e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2454d33dae886bc855b0b43f18d58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7cc5da682de4698aca5a8f277be70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550fd5cd8fc81db16ee8fef3f6d1f05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110ce5e1266b195ad1ed1c15c9f1257501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fdd41055fd8f2dd58bd734bd29d53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50422895806b99b66ebfe020c0e6bc65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca01f2ced520558cea2c15cc8e4fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46668ef3e392143b95b4532e13f6dc6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58191d28ac631e61e42a4e2fbd7ef14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97330764886afbb2cfad74e10d94b25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7dee9d05eb37df8a00dd7dd46dc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752014f97f7c5c789da73f40d2832436509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12240692f119914cc3132ee727d7fd9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860f101c8a5d00a2082ef328ab14ed4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2905eb8b49062fbf9afb4d163f390512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473925193bbbc024aef0254f5dd62113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219ee92b54177dd189c891437345983514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7a56159a1c52c559bd59151c7c817515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b3955adf57dbf9a78652e3f069076516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ca26ab26160a49b693bbe83469da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7225a51bb162ce56481cc2bd613b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06eb1eb71266abd3bcf5e4d0434ad4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb592d071c05ca404f5902591d7eac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965d88a3e17154fcbc904a4f03a3173521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d383c45b19a85fd51c0e35dfad4a13d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2428f93bcd9459b17c611fc750b8737523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b5f1db01be209000776a734212e20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aad5e6d609c2f4a1550932378938c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df23d8ec216fb0929b4f6b59b6d5b66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22533aebc97953931a58d3e54ffc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c5df2e35386301a29386e5163fdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a99067189b8c5b3e2714ba3090dd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019f62aa302ae17d4f0c6f56a7415e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942db2b7895a9df15d597d40d96dcaa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21459becf1704173251591080ec739f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf7f9ab848fddf5002e6f2e880615533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ccebf51f924b71cb86044c29ee3ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b14806582a2b47c3589d425ad2641535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94decb4321ec1f8b70db898d58f822d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5d19867d210ce048cd29bea8de815537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7a259da6af59abbca1ed5c1c619b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615ee5361f4720eda43884eb6114fe3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70a8dd9ee1e3362f816079b790d38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed6f7a346710652e1953abed6b2b9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dcfd9411b3a6bb7ff851e6810597b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c6bf29422d0bc2109912aa3abd940543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7043276cb76accf168bfd7dcca34a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af327c6e9edea6f4b586b1e353b684545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd1de10931309bbb4bfe55cd6f5533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990084c0149feaf0cdd63db927715779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6774f7ebe7924f5add3ec6578bcb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd2aa39d813f378a22210c3880873c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551d2cd2802f6fb6eb284e82f019a10550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d3dae804dafc589e85416bfbb638551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28bf66abe93c3a0bf85050b182b456552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba784727e31446254d93d89e5c0ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752155cf9990cb7fee4d094bd6ab2d42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765d1c0676c773528ff6c68c100834e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc508b856fa21ebe72668e312cb2fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beb052358f8f7c1924caa1ebbf7b1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a845c8e6e1b5b08c9d63b4a49182558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71e5877a0c5afd6782fce535c4feb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7975dfae676b308f1ba9328640f08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df22e55155cbdedb335a89809aca78c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38540ea776dadf7d8e945f02868997b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d717e9a42624a2a21764031717905e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11adeabf2833bdd2c835f0f1a29085a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f2872f02b547d8fc34a2d348898d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ee1647ce02cbbc829a9d5fe75459566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf5fdb4e164422d3d9724e1254ca5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15f06cb95985a281f442ae8ef8975d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d7bae68f366d57e427e3bde67dcc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4153679c7b9a89c068b573537062f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a13b71eecd3f7c1180376fcc736e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa5a92df2c6a26bbeecfce32bd70d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f804c2e3c55394ca13972a039d4349f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462799e75a676bce6c74193bc3cf754574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf0f5f3e2d97c806d7d6ac424b296e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de24327744ab6a6b7f4ddb79a154af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff29a7dd16c68e681cf481d286d8cea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ede0f83578eaefb0722b2539bba2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e338525fa69a6af877614c129ff99c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b11d770e000ed3eea4c847d4d1b40a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74564c641be3d6bffe06c3d1f652c7d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ee742282f765cb58687da9f01cd1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce8ee1e344a603c8c0bf211c71074583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac500909898f23853330b3027941d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4c1f5d38660074e8df898fd0fe4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf17eee6471c41f2a4df25cacae857586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3aaefeb54d6abf49a662f8bf328a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45816d5305d13dbaf71c2636883548588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca56fae2c4bd5e699d3cc640bd6e20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48738a8418dee5463b86915f9e0d980e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf90a1233cc8f9d145dc1e92d90b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3bb935c62690de5546e80398a7438592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dd1396dc80ad4074bdb3dfad3164c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3997c109ee1d9e852e32943cc779b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9118d36d7f19213587282620ee65a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872af320a4143bb94ffd111392d7838596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cca08ae8ba8781236341c9b3f008c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a553700997132566ea0ed22e1d9680598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc197a00a3624081ac4a7a2d9d019bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f7eeec6e86688abe663edb3b8a319600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd25960ece95205c7e70bbac0616eeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fafb6a777cebb09168980296bb3a82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662b925067b5590a3d4543987292bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ace766e4df00f0f2537a71fca7b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1073974b064e42d7814b2c98d36854605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3400e5278488175fe70edb50dded1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a880704ce36f2e4f1aa2419da5cf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec7345b8855cb6204264aa58ddf8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ff7ffb7c0e5c350d1b354904c8b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bc02c913afef398b9d7427cb4617f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bccf7bc23e3489f36e90162e5f155611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50c38cfd3d34bc095096b7cb4a94bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e02740d574fceaab9bccd5cc1f1ed0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f896390298617805e7d62a242a22f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3e36cb0f95c93aae5bb8e6635c80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5f672f4f0bc6b3b73d18d5566f3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6a00d83b3baf571d40326fac6b4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a051631efc16d2b7e52e07e29320dcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721807558e5412aa8d7c857a2065dc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3d07d053cabf8b5313651c97343c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7510f8d463f281b13aca03a4dbf54ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f94277d463c6aa2fa4ee966740481622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408fdaad2c7735a4d6c3d78380fc07e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca7ca8a27d4bc189785c14e2106fea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232a9b12a865918a7a9197492b6550625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e20fe78e26376806edfd8f92f6e8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4691d894f71c06e557d28915c7bbdde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e3c0dd7f3e86b73f794486442b7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac57a591823c5b0367776ee716562629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4effc7f711e61c9d759927d45e241630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8315a4b68b3c25929d1e1cc9c790be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca731f7de9d84c5c5f67960eb2f746fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c984b64939f5f874a14f56f7600f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b0d6e9ae472d8c1bf15f06640c1c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a381e7abb137e6a52ba3a0eed389635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb19be74ade84484baa22184ddb48ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615afbdfe2ff16025cbc1d6c3bc75cc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2115026053507b861e69a149e3027638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40151eeabb1c15dbd2157b2815d0ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c4378e6b5489d24addd7a7fdf623640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ef8658c364488cbdd0eebc0d64fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb64be82ef0421ad7eb1546a1462ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0209ed9493a1e592ca140d4d710dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ecb9f83ff95b824c3396a99472b5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb140a91f3b865a30413c63c55b98646645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fd46705d5d6346c8ee02f47892a3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd2d8a1324d13733b12022eed3c7ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e01a8091b5c4aef45ede528dc54d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd9d32740a836db9ecf442316dfb1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1014423e51f92963bb5f8752d1aeb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f13a16617c44041d9a9a6a3053e4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a8d7486d7768b64ed5d1d00a90509652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccb4c80ff02fc3471bd9ff819c79ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e78a2e2a8a7fdb38679e5abb01831654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefff0a70c1abb9312cd832c11113703655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3802d995389baec2983814e2583fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45513ebc623dbfe7d6f24a6611d6cf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e06fdd353cfd06688cc8850b3c876658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4578304f51bdae10e8407fc1d0219659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0a4647eab7565672c0b785653e05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0531bfa777064434fd959e3e5bd262661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ba5cb67a1bf7a2e8708b03d090a36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81a6e4df80a6549aa8d841e0d70982663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5f58092cf1809f9a02336fab7a228664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa10a46e72d0af9a1067c6873971ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e76ecf797e35b5407c862cfcaf2d77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc96812dc952ed58ba727c754ff1f96667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0403810492b063a7ee42a4514763668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb9955740a51ab94ef33d18a566da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216e57f438b4c5cda3955f41f6709bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20459c4c7ac428e8cdf4e17c702788c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b451c7a6effc3f2aa12715c95fa60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a9930249ff88044dd07ac25726a8f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c08bbb1fb77066cf8432b82ef588e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a27dd23720f54ca33e7ffba82e310675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a88d16156c6d35c9bb149843d5ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38456f5a4beb6ee79549857a0a79a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe0caa022c25ce5d98473aca18a4fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a513e606306d1e24a2295a8c321b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241b9d2ed59ce667f39fcbf43bd2cef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f340255b2e4e72fe0794407508f7db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3837b0baaccb4ad6787b2280c88f2cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bd4617a5ba14bdf8407637e434db7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ced47a545007fe78d52a6adf0b8ad0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3f5f91db76952453b742aa7976b71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fec7e39a36e21725b14328d876a46c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fd2a5b3dd69928a145b771ce5bed7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2db99a411b2827cd250c67e1890a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd154835adeffc2d089398aa614ebf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35016c88716c6c0909037d296378b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046bab3c0de4b3a0c87d4fba26b0a54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40368c66a0c1a10826c24e0cd32c2d48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2f8d6189208714d630fbf90920ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc15d5e1d01ed7bb32d04c317a31d78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f8de244dda410b889c603d94501fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a10b489217e171f4c8081dc8ae000f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40642f47d0e426dcf7f33e9abe8e553b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42bc51d53b30d4ce0dac4957a4ca6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a18e9c823bf34d7babc8e31e8ce7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa444b4db26a11da299d5e5da581534a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1a1c9ce8c053ac0bf8d25162c8ce9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da041971f9d19e892ec39817e7185702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc939f5c74a733c50d75741c8a36a4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70507f460e5c53a529a4f403e6a68b36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34ef3bf21396dbc68b2cfe1a89e20d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d42bd3358f4fb5fdaa8bc8da62348706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deeb53420bd1917f71e43367e78147707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6193d92585408cf348827ed7dcc2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f4babecc089cb4f11aa1bdf428ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f210128768b65a44ebf934f3557872710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71911b758f7c9d0d7bb01f196a0b7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b8c38a65502d142fa658d2610169712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70edc96c6a5b541d39907b8816cc81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570f7054783a7d0906337272763b880714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5701714bdd4f464fedb71f251a3a710715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462171605e13f57147f57abade44613716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546902442869ddbdd9426feb7fee9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946086f4b69ec6bc309d2ee2e0c8d2da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da834bd3ee87ec5501389a7232acd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2939c3a43fde04ccd624ecda42638720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6f269254b85d6391f16da6398cdf3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652e5554123695cfa0d42de849460cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f57ed726a89b605c65b09e109acf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c1680d629c3cb0b30f1427b485325724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c467b31a8c219c012733809f08762725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a2a05d59caaccc00cd89f49e92774726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038c17c14b63c47c8a7c4812c8dc9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22904b6894629ccfa96ca6ae09e95a7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fca5c16683a98544c78c57d09b6ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf616386248d98cb62d670f238f77b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d75fa81e3fe6754b18dd01ec6b2b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad95a8cc1261ed73fad7c434aa8f5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34cc9f34fb1c29a7eb10235514c1e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24258b6deb4d1362d7e578bbe567e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3a5b0e890ece47f376d48022d748735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c704946b2eb01522ebd59c5576b94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533da14c03e30e9a5070cece1b9c81a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffecd1bba3b340c74981c19947ffc16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277fe2121fa3c102268fe6d8436327739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cdd907e8f7a8ffa6a6639e6a9d24b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c0ebd1a3e4b41c25ca7c037b573d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d670bd2281a1a1a9b4f1278d151be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90173b2a7a8584bad21e2f8c615be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942f9bd385c8d44c720837adcea017744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688011ee7645566b89956d2150e8eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a674638064c23fab1ca80a986e946746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12508c614be78cff13b6f2a6415e4491747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a8d818b1a6b77fe4a646ceb45e1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5713ffb78a2a89425cc69c22230c96749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a75f36f55792a286bd69a6a35b69f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41673782794f687b5b27ad98a61555751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee126e957b7648ecd8017ab5f2c7b72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1479227e65d72313dba3a031524dfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c1d0930b5840a57a3616d46193958754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac0f5f99ee38b442b9fc81967b819755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115175232dd284a3c1cdd4affb7fb96b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c00a1fb89265d546c680b572826ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cdfbb2b7b38a0c69c3b5fb4f60d79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515b4a0253e756cb10a14ce48fa3325759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>