--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe66909bad8ecde4679a8ae92dda3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fabf1e9873b1291e49706bb83893402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e18ddec787f72cfb480c9c256a84623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8183cbddcbf25abe32899f14d2c124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ceb560497d1a032e3893ea3700c265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721f616df8a19b892c318a44cc69c756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83339e3a9be1ec412ef526e9e5b7d3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8278ad7485d6dadbd46e516741b358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6b6c822558ada85d2037463d037a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f6e05de524d8bb8f8192fee934f2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767e34f9e5491e0e0d5d35332b5e05511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f05c6c422175019225ee9c33c3617e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1235a39304c8ebeb6cacfc017fea813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3745a5f2fdcd9131dd88844f177a9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde371ba71d1feaf8df05d92091634a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3935fc81d3b28f89967d8510c3a0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630905a3316390175f9e88233af72a1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e87d313d9799f625bdae5a5accb7d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877bda3f8a34d6db7b9e63aac257d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92719ce9bf484ec2df8658c0e37c8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9b337e52d1c72d8ac7cb44896fa621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544bee6275b705a9c84a688615a562f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d962cff73d85ea6f13dce424c5b5d5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2f36bd98ad854760574cd9914e30824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dcad5b8da364f1bf8b1b39595993425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d89898bb0b17bb9074377bf0d099826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65b3aa3a8fd6695aa293519f5de5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ea27a479c562c60fc7b07813e74fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307de5ef72eae3d678b742fcbfedb3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566c043217ec170a87014bfbc9b69bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da7573cbd43355e744c76971e7793d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce811b6ed702ea85cb2a96fd902cbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205dc86aeb2a97e1d75a329a3cd89ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f108f0f200bc9b88933397e39ad6e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584a90c837ede36f08d5c262be2393435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a6d853e9bdd397867ea5bf506223936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602865f1ac2c7ef642e03e5bb09273be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91048c65c160dac50f031656cb8630738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33723979e3faa67096daa68fcf445139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dec68c8cc99840a1cc02321886ca840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197daa122650b95fd0268a64bcab7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ebc56ce1c920993b95344c008eadf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc771d1a70d2ac276ff7dec3b7eaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c28c3fc229c51980ba48368a1a7d7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770ce06ce5b50152ebded03bfa1ff245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e8f28330df303962bda46e61902546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4495a2ddadab8d949e8aae25e84c41047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790b8e450406b50d911b6bf5b2643e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b6266d54c236bb04507bb8d500c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad5f7f89ed6791a5e30b3cfbb255250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd59063d569c50d874eed056f1e75151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d8d8a988cdff4c16f5cf45e78ff8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934215f9ef127bf0eb5677a8652aa07f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d852704a0186d701b42ddc1f7095754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518684dc6c29ddffa65760b416996c3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ab1095ee50067bb9bd2c437e29ff856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318e7d62702a4e58fdda1bdf17d47057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8cf76475a5f5b9393bfd804c9323858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af9cd14432a75721518fba8d1dba4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6471e0ae99e4898a2e0907dea3334da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6d6affb86919b5ef150d8e7c1cec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2e9b73dcbc6ad739c77c44ceedc2a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9c032f21d187d1d501da07db9dc3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cdecbde9484c6c8bc44a8b71491de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632f73012846eb0645992f683cdfdf565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f54e53c776cb1a112b153d5c131fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ce4074942440699e01e76fa9779cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf75cd24ab3a264b0124591dcb8efa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c81372b8cc7dd5d2b36f830b767c0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df45e74e8a44ec680cc80fc980c4ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b06dd24e066f6544cf8dec203f14671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13feedb940f2fff09007d951ca709d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45813f9675d16131551f332330410b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa7255190f193a9408aaac5fec73c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3fa052ef7adb433f4554368b0d8c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9f483e1fb8e29265d9da1c639d66576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06384a997cdd0aac962dfee73361cc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4164b7d2d2c68deeca2257b706bdd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb37a7e03999dc08a72e04f2d759e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd28782beb07d97cff863b013c330580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02cbc83d3d2877bf425275b03e629d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ecfa55b76d6223e62a4827e6f3cb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6f24987db1db31379ca295032c50983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029cbb193599946913bb59e5a813d1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558f407b05378f5cefb9890bca2c9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d552f5f1c2c16af5619d1b06a7faaec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbbbae177073a6513e3ab98663a70787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd05a27bc6c919990150150f603a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447bba340acadbb2ecd67ca88b280489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768714edea800a62b49588575b817dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc279d4bd8a91072f92b2386c26dfee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf31f7c2a0803ad19fe474580f2863f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c34f13aad917b3ee3aa9dedfeee893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460d574d0cf130fe40217806f4acf1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a659c4823e484570582cb7c1cf72d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ccd49adbd2b47399b57f728f9b5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fec06f109127398a7ef8f83c41df297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff57f98a4ce3f3b3c6c89a586a5fac698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff355d59ee6efe9f683ee0d145af599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e6430ea997a15f7e7447f023569c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c6abd9c018a60f9bae4de129df96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03dc6e202e9d1597c7f107326e682102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb956ac644138d2a96bc2570bd7546103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f11e4336f6ba8f2f96cee0fcaa828104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc110de32717f555ce90249755723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b9e5c440e7095790375d99f7cafb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60728531d51725021fc3a2071f37801107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b17de41a97930d63dc9e9cf298944108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946c5ea2055c4cd4fbfa424bf7db6ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83193a7db603f56a3ab706404d074a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637b804fcf4803660e225603705afc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e05b7d0d64f56209ab363d8146e29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf298cbd10a302db9d80f06bfdc981113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd2ced21f0aa10a66024fda92ee37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8b6ed7ee87420b570f084e88ce1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545c904cf242c48c5a72aea8ec437a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52812a391534c05a84746891f39ebd40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd8dd522b6690a29b12947770b34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5661299bd88c3d8ae60742de89ac25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99d552d160187389896bd2ef79f006120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400e26149986bc85eba1bc39a1c40f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe09d9960921539af5beb95f6064a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0379ef1cc0dd79b20cb873faab12a04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed615131000f416dc8ba6c6275a64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130f45bb27db4930a1f75a2e728764f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a03e2608f887f59e57763f5778ddc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55086c52eec44534c656dcc6cf56fb32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02241fce3cdaf67281511d9c1eae7c56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1980f8cb9a4537b52985efa8b52978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff957a89c264ae8c74703f97690f76e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174746e30b131df8ba3d00c4ad098bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3597e81cc3d72e3142a0def369de1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b861315ec5bc8f1d02229f6ce1f1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d759afa33eed2b169fd97dc1c4aa03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1de793d8a5917410baeac42a9faf8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df17120b5afdb4e81c5a772e36b989136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83606ba9c980d13246318fa0168b31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70f1786bbbb6a5ff1ba6d736f2a234138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dd8f22c0afe633b27091caf96eb8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60984d3b904793570028e541123565dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243463fa41a5e88cae1518879d6155141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ac208199b2a6248733bceab9cc96c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b421b1440dd8da71b25da28d139633b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3db53d40ad9329ad7599932216009144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb8de3c535b90aa120badec2d9dd60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979063796a2974f140f0046f5c2517146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f952fd56fe0a8498b499f7a22efc7e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296a68c0ec4075a73301c8798e2021148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d27b6193c02f6539e4e7db1c34009149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82557dda0894cfbcad458df431bd7f88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8f15162c77cfe98de399ba1d72a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ade9044a937434471027eabe8b040152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0821b188fbbb3171e68c852a60ab67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b2566307a930e048abe4c0eee8aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1087b231c49963b6fec70c53854e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648f32627711d8b7614362c8c3393d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe4e0e5be6f0f42eb715fc380ec7ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f075e51f4c48f69e61befb59762c18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3d3be2985e656605d9b147f8feb07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e063b08894660a673d7a5e508648cf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169f5beb9816282e65864da16687e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ac4bde99ca417f7d83cff8fdbd04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe0ef83e891e7d86826c529f09710c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a10435953510a4a152a1eb0e584d3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c6acbb772903985385403792d2acc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0006bf02a48c21fde2ea94edd8d97f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b4fe5082c28a17fbfe50444b48d2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60729e95533434d4acc9dd376acc629168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41fcbec5d8196402a3d3a83d4c80e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692767f7aaddc8e3410f56ae1608b22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d796a881052726c2d589ff508bd45d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737ad0f15a4ccdd165d131f0ed6e02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e7fe4878ec8723c9085d772df171173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6618e09c5b90f2d684698582b9ef070174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0a34cb4745684816a83e33977410b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c573167173c16cd8ebddc0fca5e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef9e75509a896fe5358b9d5dd0d63f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a9eeebc7bde3c55a474ec9845ecc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9baa88391c2eac3834b1c53e82ac1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb03ce747d245d8090d301f59e19f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39baccddad8b0c046b83b886d69126f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8275aaeb51586aac602be0319169460182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfd09c5d324852ba3f1fa5b7ed34f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49d1d2362dd5e7fc4a5e94cdc61a04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83650b73dab6b21336b11e95bbceee4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b062c093d90d53a0b207314167ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb90e86c96e5dab28160bc3a2cbac3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f593b2e698757639cdca14f66ece01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa2d258aff88e0993cf7e768309ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142af1de1c5dbc6998d969395b028e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad32f6d4803a0c113159ab614bbbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca9e16fa11e6fe077186b40948acb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767314e270c1490b2d3a3ec6a7d34517193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf5a2b87cdcae22ff517f4a276d4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69239097079e2fa5df37757d4f66cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808fb36942dad82654d63c751f2fa89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82ad74c0dfe897c8c720d511807fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c180fe6a023d88e49eb03c0505f40d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b9c9dd1fb7b7c454618fc510905e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067112f51f4acfc05aeedab3cc2d3fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f57ddc98bd19b322e7ee64e517bb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801476648a2ab9c8a13133122e88267a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cae01bf6a07946f00dd3bde807805203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb894c6f531c14e5f4f395860571d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79be7ec427f5486e6abb7258e1909205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928b6184ae19e1526cfadfff730268206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba8e10a694dd227a2639ef7fc75437207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde765cfd2231fb1386d4970deeefb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384062205aedb3a545e16726d8d7787209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae29fc9e269cdd88d22ea3ded33986210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9e4a081f23b0ad4c24018d58fe56e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aadecdc7f5f6395050988b837d0506212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793836f853ea0f866cbe0a9b50032d95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34cf4673d2e8bff6796270e7633e6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574517ff6e6fdf2d8cdcb207043a8f76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67ed0387e28bf807b633843a70550216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9875658ba1ebb503cd1e49e0476a73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f822d710ab730bbf3fff3e8aaf3a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a31d51f1954aa216db131877b84297219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67e42daea08c5393f5418f3414aa33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af329760ba52140fba9b46a11dc07e34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0deeffae95d5586163e0d2b0233822222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af289ed110517e2017a7ed83530ca21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68cfd94811b121750cdcf2fff16a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb2d2cc04c7ccac452e0c5a5a824a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5352423d16583b2ef245e94257932226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8f1c083a24c7e163c4bdea23eaef6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f108a3fc80546488e761f0717a3fbaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac9eaf65482a22c3b3bd77e138fad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe28cfe6d17caed07565b89be2a0cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d365194738db87a1f62992af0d107231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1c42a134b7b7832632dab0caed8f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0c7e63d9cba50b3c059fd777a3cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ff45ed2d4d9c17164612bf22c841234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5aa4b4b44e9015bf1ce73d2ed12693235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145faaa13aa7d8a42f8850fa891debe5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e3515398fc01346f4923a8071e9b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d3144d51b03b546a278ed8921b81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7c367f8e1c02ef289dd4a1f1e45c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba489e5dfe9e036b6ae96077a83a01d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70fa178a1024883dcbd02cc180a9e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa421a2181efcb6bcfc381ea33f0ce3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ce5de05d485a5503b1e1c07f14f9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19f9f580702ca485152b5dae0d5ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b887bd9e6169e12bff8e205ea8bcaaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9edcc9327ead4d08fb4c186d64e1cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57575d50458469dd38b0bc327d606fdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af128512ff48b9763c5c291c3ce77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aedcc77b9e095fb209240ad62e8652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916f703e1039b1f06b9c10c757dfc86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2ecd2739a5991a028c0ca5757b8fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff7c172fb6cdf692f54c2e3088d93f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2340a83ffcf1b42b7a6f096a6d4c44a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d69ec749f22f6f6bcbb96e610544254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda3c942d6844b532d58d62795368c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a05ea6adf4fd5a9253b28cbda2efb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8346a14edcb76a2117b16152db122257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25cb5a1cbb8a6ce75e33290be20e4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48da3b3bec90dc0dcc9f4194775659259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35953fda6b4857cc3c22b25c69c4dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1546056ba14f5b3e0fd2720d327b13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3bdc7688f84e1e182993d3cd33e6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397a27e8952069b9e9177993c4db42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a3fe18641f030b408332d3384447264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8f720b0cccb0418779d809e250113265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16c052837dd4dbff1c9d63ab26c63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0715e44f19199b5de743794704ed7f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95ba7540fd12ace383ed192c417629268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8904e39f51149c63f4a2f860530defb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e131e15ca971e5f6029fef47cc065f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf55b57a6acbfbb8d9f03e5f28171271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ff28e81a3808cc5cb1dd520190fad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6ec4b91bfbfdfe796866a338c17f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da963d11d0c932bd4996ef1431795a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1c402900782dd0e85adbec61ce899275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99378644b37ef14ab0a184eba812d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebf107de8d602a01d3cb2c998e999e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b81b7efe86740ef7b8efb2dea1d138278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd63d92e5d210c86782d49e0c8a756279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e0469034c172a70fd9d3c9ab183d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee972ac0e021e1df546d08675ca64f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf4e4cec0e68bf294770d85b4c4256282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d59dd136b8aebd9b9a192fa9f2988283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ef9bec6cb51e98b364ce58e442135284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c0a720eeee018487d76a5a71e8011285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8ac5ea1e3e73e4cfaac06fc089ede286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd95610454345fd8c389789316f2f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c4236fc64e58ff6b3dbdf16ee1aff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4a51b6305fbf5f0c0b5a73e31add8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ded630b1b9bcc09e2cbb2f32eb33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575705d6f8f170e9357f65263520da6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca5bad701f7c019b4a28789f6a82d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa50b8f113f644a8b04586dd62c855293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9febee7f1baa46c2e4408c2a7cd4f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a360fc5eaa9a049b1ef229c2afc5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860078fd0392c91253593664aaf2a864296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd4b11eb94421abf51c9ada6a44c16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb680e7701775f96266a52d8d5bcd96a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb55f067c5b47d8d39de7ca014cdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b701b3f7e77e03fd7eee73ba64cf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb4ecf4801fd1f729026d511bd45a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08167e442cce18254dceae19c756f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0581ff391d4516f65c04221e72781a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60554125a7f247a7c913492afcb128304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d486d1b4cac101ab33d88bab19dd67b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573a890402b7e4de94e54eaafc33b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a06d7e4b475d513f247bc7a5d5af3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e94a92293c345d26c8c3fa790c3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6b1924a2c1b3bb988a441a48cc154309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9bd696af9eb2fdad64139d1427d22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316db58462ba69834c3a6d6b103a2c0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49c4415f60c3903b877ad29879f245312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162700355b228b9b36aeb90f765769313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b316f4343223ee8edf7115ec47e4e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08186db796c772a3ff43b295ca9ee82f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646175d9634970db29db7f46aafa540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464833fef7ebb4b31c30fbf99e90fcf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae307b0f850a46436c196b870db9ef30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba0948215f1b9de4db40d1da58888319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd657923b03a8b4e5a6dc70364453d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9282eea14ad117ce42327380dcc479321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13c03d2d2069a80673222675e16939322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94189c55d374f2c698363c43e2a0be5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f439381a5337568c592428d26e08dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450fe9765e714791b50010793582706325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e61aeed3aebedb52384d9449bdfd21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada0a5c4ebf43163bdca4bedf66fe20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b3a6c1ea112aa6a51c511197c76d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee0f4f7794b80b511faed37227393e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5b7b038e3e44ef11031aa494a5652330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5f4427ffcbc16b06f373f7a4cdb46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef615ba86bb10da81075e3016372c198332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40721d01f0338df498aabd7fc07c1fc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8e96ed8f03f3654cb6c97801d74e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7bfbc014dd0958db372ace357ad2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515902e70aa3471dee6cd90d11cd55e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7976a6587752e74f859d16b84a19be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36793209bf15eaa30660f71b3919b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4ed7a70d333809005cf27499a2b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9bdb652109d47421c791da6f600a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800add1032c17669b3cd16305de7d11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe92262fa4ad519f064d97afb3a1f4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48646bd9ba374699587ff82bba1c87f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5faafce8e377309ad2bbfbf3449a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac4e4683094ec9613590c82615243a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a49c91464aa622ca41953fbd240bf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6bb140ec88a1ff44205012d30533e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec281a24f9360e52510fb084a2e0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47161aeaf57be2b7fb43b3be0006af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31dcfde5d44bd524e8a504add0b9e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048d14b8198b486498a45009420cf9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc0465153a67748912edc36ddb3924352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a692b3232136a6257099a3b79c0dcf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab86c72cfe256d8eb6dfa05fffcce3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d943b60c572e2c62b4825b584cc1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d5b7257119ac355ba01dcf85140be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ff94b4c90ed9320a84a11b30429d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c38a8ffba334ec73959fee118da07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737d38197d14a0937969b1baa42bea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfc53b3c8ad52ece2f57ad34f96ee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f84a05433afc3c44894e0fcebd1c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5a11d540ec70991011784a92bbe91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d7f60ed0e0a787cffed50e7828de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d08e84671702489123f820280286fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a7a11a93ffc5c2a597ed579c53114365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246490dba688c4a64ef1fa55bbaa3245366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e705c8575eb8eca77ba5b66e79d1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69792c744fdfb87f3c39f89b66dcd8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7841b55cdb3b6539cab5153867454369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb80e404d656385ea5f12afe361ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a2c3a3d186064ecbdcc9f68513ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d30dce67cffd4fe90ced530b2a61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bc545bae70e81cf96190b8c5db430373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b88d58fbfc96620cef36a10b70f6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36a1a9e0fa437b53cd72bcfa6282cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e735a18e894dde46b31f0942e727b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0497a8e8377e8c25dd3e90405a093377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ed6ac982961128ffc08dd2b5888d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167041a494d6afd0e71dc40a46b47bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97caacb74cb9214b520e868a3f69f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf81beb100dbed08c912e77f6e369f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c346a49dbf1020f079cb716328ebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416990b70a828295c69f4fb410ee2475383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce11825fb247db8070de7c54e3c66b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7035df5016ddbb8f0486d25862a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a502e94a1ef052ed7cd0c260a1ba0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810ddcaeb7bea41c9cef8c55f9493cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296fc4057c47365e02d7425e58a575a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777e8f16a92870293ddffce2658c61b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6050be5499b58b0f28bdf952e2a720390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61cd0a632fb4d654c37b2b933ca2d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff45e1b9732dd8fabbc6f3c7c6acd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9cce7637a1d2e97fc271882c51e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8654589b7d59a44791a6e1ac21909ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914a0a94e8f8e5be3ea8e52e228f28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ccfdd343bfb6a7da5886f3a08c1b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889871e3ab8825128140357206c2033a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a83002a1aebd48d5b77f9546b13ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087d1e72e7a8e7d8f191e023b0023d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30cb75a9ac1be68de8888273bc5d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc992bdc6a8bc79fdd1078f00e3c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ae142686369ccab8d9b1b3a8c391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdef0ae7c66e8489f0e83351f4f8cde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ddcc9d2d3a0ff94f4ce9aa2f41c21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717299ff38e521d74068ce41e8192940405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a5cda2b6636990d2d9c49d6c8778f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe1f12c5f570490a357fab277c4fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea981b2942d295dc1f20798c75a4cdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d7957923f7a739293c597e209f1cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d443c3d9bbe42821460a5098847f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82289904c186dae6c2baef8980dde2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cdfa056e8a6ec09adf89398167545412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c598f26391fcdce8c7b7e86805c000f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34415690e47d6dde4aefd5ec3c7d4d7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d278a72ed22ee4990842b09c85684a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc131e2d05fec168f5ece111d3ffe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba32ef60539bea97f63ddc497edc1b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f99925e3a7892514dceb0ed5caf1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9a6f74dcb32c3f49e86aad0847c31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4ce01d62a7fff89fee63810ad7bf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc83abf752bd4263afd81db7b0f51e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edcaa2a07462c4cfc677d471671fc0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ba777055d7adfb1b33109a2f4e5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23f3ecc855f67e3765a9e23d91112424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4d8ba20a33bdbb7d42cac8912da3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9dab358060957877f1b3ed89b482e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae72dffb0e6d3fa259ee6868a22f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a5318a4a50e3f2502671abd2357d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99ee154e4ea249665a89662d6e62d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae25eba722cfedad203c1d54a83ea17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588bfda95897b66a9ef59da06ef9e79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ce8f7c30de9b256eacb902fa35ba2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a4f54261149016c5acdf3623f92d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b75c257349944441ac4e59f9dda6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29660a15522c1bd54d0ab45437dbf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a6be37f3bf3dd7f9b6a6aa1ea997436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5b4fb54cdc92cdcf7bef18401720437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cf8a204ae2ba7d82d771f2abac03a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd405a1d9b57b43965812de098bb2cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50831eadd3002ea34282ea3292aa4ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5ea7208df25e8613208313e44f8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee89c517f4d23497d6f0a95abc0131442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0b661ee279d9e94fa555c31305fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1003cc5fd4208ee0a23262ae580756a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d40d169c3464a28e7d6488bb689b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d2b6d2baad687773f0df235d22ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21986d90804289795ede75f4eb6512dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb725acecb62d5d2f246e141dea7e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0de2a57ed14b7eab8f41723826807449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48cad9155dcb141fa2b54d450a610450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e470732cacd0f7c6cf9f06b35018d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a57dc08b7c2af816eca1ea62755e10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bb9c633c8b88fb465185412937727453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120feed9291efeb272f241b5483405454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361161142be283cf02f84248cc5bafa1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d174675f9725058b95916c1a29da9b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea9a9d81052c34537c480e2da540c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445843b16ace3465f8fd0bdbd3251a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa50e0effe57c9034e21f3a5473fc35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b4c24420fe930afeba367429c774460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb56e8ec9556cd0370f15872d7a92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6ae5678b565b5648acdd531e27499462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c01a47cd285e01cca69601e7b631a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5b311cc25a985b9a303f7497b8d04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64539d066f716129720b5e32da0e55f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad105624bd09ab7e15d5c621975e514466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791be45657a5e262c439ef79f9293d93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25e1f0de406d60ce99d944de1adf96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354950641720f85bb41d4de87bdcd915469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b27291a1ab490750a246a022c35a71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4dd21a5e44725498158a6b2b6646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65352d90985e06939e310f5878f1b39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaaf6ba581395ae413360ba6e6211f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72902b090e591285688a598a82add092474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc56eae0ccb0ea09f81995dee1fd13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ca749097bd425688bc4aa14c6f86d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eadbf98f25c1dc2e1b431e61cb147477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39df2a035abdfff7ee0792731ce5fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50f70c8339ee660b2f56bf9de0fa9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aada8f8a49277b6d29a0737d100bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525acfd747695c1fbf072fde38d495f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221fc17058682d511a35a8c0f7dd4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4437edae6f2cafe4439271752b8b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f3202f4da10d430a197235a6b197484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6ac59e9c38b96be8267b7b87b932b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a7fcd44894174c19b05440836336e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ae65ccf7883c5990f72a6e3aa8878487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cfc8f4312e80f05240270eed50497488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcbb5360740c20b5ea8415e6eec32e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9577ed015c10db528e65b80c78258c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88050df0d249296cb6191216edd533491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1b1836d5ffdcd3158feb96dfc8a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9462ba8631c896b386365d5d57ad69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1bbb2cf30c66b2eb0d6d4b706d31d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9e1a63d72d06e0b74ed3604a867e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ba20bd31dbbc530fee9f341822ce5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274318c22365a8f3398ba99a591b647497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb31bef5ec2973d42c1560a759082498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39e11837b32df97ef700ad7d10085c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c5a2b9422ae542d3fc3edac3587d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d257d623861437235c0439dad38fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3e7629c441e90ecb4309ade5c78c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e12b8ea5bbc619750a68822bebc957503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ee2ef0668835e9f46ab635628cd8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75997f80e888e41088e9e2ee792fe6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e691b767594744a47bca0d2b0af506a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2f77f78292ad1560017f1fe35f62e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004879459c28696eb7f651984fbb3333508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d92adf44ee2101c0e0b2ac2c19ef0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce799cddd85efb661c085ffed1e4246510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d66c601b9d62a496fbf6025df65e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dadb076f1f57fa80b0fb1aec5265d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d3c64cd19dbc772f068ade2472629513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3e14479f31b5bb7dce0629a8c6a63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a981a7e000b660a356885b9a5385e4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a5b91b7aeeaa5da702238f535c457516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1160e8581f14746caef159820fa982b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db2e86b2c1d16b23c52fa803f199cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082dc863ba91d19e68e034737cc8dea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0681749e31eb26e0364084bef2bab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170c1605a3858e45c119deeff8cb57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b84fd7ee865f0658ce2a0b0c1ecf2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2477f6a51c28c9168e0713648d482523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05317764e3f9340d5b190f94b10084d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423623eeed62b0ffc844e42da5da447525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3509ab02fd46c41c9379b73729b9700526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04514089c256ecc68af70acac3b34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de6e82c2640dfe82f5243edfacf09a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a026befc0508a72052924161ed056529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551bfe5eb6251cee4b31bf96219ec67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3734ab8c347042134401d16e518864e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42f3f2f591470606ccc077cfa7552532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036fa1fdd956466e4bac48d7b857170533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c608c694a66317637829597afad7208534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfed654875e9813f05ebd27f4c890b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2266fac9b545a7cd037be072ae79960536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22dd41e3fd3dbabe58fbe0d79da988537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b6bef4e8cf054a6585e41d560238538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d00103dc7a2981414c6ceb6dbab7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb618db9ef074ad02198f8733d9048540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7852f2f52572b8da608c8c8664fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47714062b2d69f9a2d88bfdc0d2061542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5da8c9e694c6acee79469d20e6b65a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba4c151bd19c92cc5e8ebdcb1aa91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b17d531d6113e66d065f52607439a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9af4bbf1637c2c5b92c1aaad971dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fd5e40c3571eb88f78a7a27bc22da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ef532e35c403d0fe4d4beac303971548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9763e4c9d5124c715bc83dcb5b057549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b1153040b7b94a6fc0bdaa70f6cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e102a8fc1f89e019250c55d120331551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a8982b136853143ce37ec82870e67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e9c2253a144786c7446c02fbc11c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b34677d3efc89520814f66cce7435554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583fd9dbe213594dc4f360f39999f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628730c30443b3c9e687707e21b4020556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc991a4bed79d90ea89274442de03564557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1708537d3463b9f7af833092b4c23fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfdb4a5c6efd8653c4e2572a6ac771559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c79dd46781cda3f9eb9165e07b2da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b04a137897976d005fc7765598c3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6688d87dc48384a41f06c2f5453b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29889d00a9386e568b3cc24ba6a5f0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d987a21987d324d47d4f614d759325564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35903d3aaa39be82b957f3b8e46219a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097b38ccce1bd7e748444e3d38299c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f953d1ae154224f614f0e97d8b098567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba9a910e161d68c710dfd56330e7cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76117237103d9ed71de026fa881157e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726693a06238a8d67611a35b08abac6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49252c2255b5512e1df1855d70216639571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ed28cfdeb20a4a294cd3583b0acc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b28260a2644a1c63dc4f046e4a7818573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7217c18b2d02826562eff29fa35b544574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d290059d431d29ee33f74445f907af1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffd6acc19ee3279bcded755ae89d66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa357ca0a71739330bb6149b94472a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e530c97d27ff0937915aff2ff9fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70720eb5ab7901f0c91c3aa043c79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43107fb1e5dd07045134faa5e94675580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619003299869c15ef98141fb1287b49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f26e0274590e19534407457c27fed1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb45c3df6d24a544cdefbc57fd042c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432b8bde3fd98e1230ea3579bc1f260584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef205398f929a0220a5c05b0137523585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2fc7e6a61e7d631e6a0055da8ea11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc63674e6774c71cbc54a1e0bc6798587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dde131b78ead1bd6cb07ed8ec5905588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77737e4b59bdd5c249221409fb230809589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2fd54333fdbaee702273364796dfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf8086a4c92fa1a619d84b90d4a42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c922a32a8266a0f6819542b7465c29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80bce5e1412e0c4483c2bccae7e81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae061003d85e647950875155195f13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617aae3c8c656eae975d34d956a38f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61263d4fa29d7df8a124dd7216fcba8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161acff0c93483cded6b4f56591b0c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567834ac5d5d63e1a8b902eb05caa01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c99040ea0be0fe52093a09fe0d7819599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dc5b7f28f599113598f6ce8381a41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d9d2f188a842dd6b7a2ca3e270a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b149a469ca320de1d0b42ace3270e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc89236ceb91ab845e695b91cfc01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f033b4dd047dc3820fee48de52829604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580b870cea346b39ed1d9c11a5e162605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154201fcae52537d4c4e58f28effa48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd76fce136c61e8d1fd1d596eb721bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f123a04e7eee49d80e90d45fa8b54e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377407c1827e47bf3f4f7cb3064559a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f385fa978b8bd37b3b90010aa0bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb3d753d0c0420641750d483b45326611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757fd55819f632c68fc35909e2c2926612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e388ff5a45ee39c31abeea0a151b098613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94210c889e5cac6b0fe65afef36e93c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8542aa444dae4706769fd8c3f8f947615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fec791f9b35760e64abb37924a630d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc2300aed346d58ac864f90c8059a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33106b9c0db6d65b8d72b7049abc9727618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f959157793679f959e714e71c553619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104d247506e68e67d3e734a7787da50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dd5b82373a958ca8fe4ddfa6f9c36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ac4225a76ca8aa048a47e49909ffe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b802fdb7b0724c04b01cdfa4e37c824623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534383a682678d6465778c722c354643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3b1ede2df1a1cc2c08e8c88d3f2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05cea8a310c5e49c778107d86f2e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63f5fb8302157f26ba91322764674e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d041baa4fd4239eca5044bdd2ac0f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d0f934cf8209b2c7d11e165b28c3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f5cd249cf27f0948cfee758424fc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e27d893895a254e8f383564f9ddc34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54e7c48446abb66fc0f494123bfd51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f16149772bdd92ef10abb8bb37bcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fe93c9719b03abf712627629f8cbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d5a65fa4c6239fbf0ebb3d34db400635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458f955ffd46f30f6e8c3decc58c0c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20921398837f913ee6e059242db5709f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57cef2c2dbb4cb88c0fc8e12ef480638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653dfcb8b3cc9d7e0e36354e73eeedd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a2d3d1912986afebb582fe6d01a73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3160e23725596a80803ddf1cab6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a95d6e68640f63c8a05355561dca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f956af692aff306b303749199719643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7f7cf2a964366400903acf37039d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff6ef35a752b163c527f650fae01ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d8d49fe1a5bab0c6b31802dc2a1c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c17232eebc5861d961c5442298bc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a46a866777f613f8ed4031d87d8fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a46e2f5bee1a99f9ca51fa6b14a5f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37addbeeff3a09bc5117b0b774090be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9a5f6cdc214f41dbf04e0b7cf7bb4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a5200378388d6e3f1d3657f2c241d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12545b4ff19b299b3dca7fcdb015544653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4826c3d0bbdee4684277f4881523656654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88740e4ecb84af8e3dfed4bc8a8f80b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c4645182eec06fc480bdf61dc61b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e502f927076b84d79f6919376ba143657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef147b1baaaa9fa4c94e1b12a8be1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018efbc8d671a9a27abc68d4bbfb8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3386455252bedfa30fe7b90d04bfec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09515144de18ef27fc46ee42d4e32314661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03acfb22e14a95c9fd48193227e08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bd5f1b445d07126dea0374446f2cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf1c35255902d97c54b7d219c2c986664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bcd207825a0c4c1aa20465e7884ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56bb5e433c2888cd660f3224955328666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bb99ef5c688ba3d7d113259514f98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ef97277957765150c9f3f1aab42d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e377582861065ccaafd54927735aa5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411d0f14a812c7684f49198f20523d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae865a99f82ae2d6001f084cbfe521671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437a7eb0a9437580c3611895f46d8a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8593d8639dab3ef7a89bfd0ce725ebc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ee71f9b3215e9a3ce9ec0a9146bf3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7acc6e2282979b9a8d640b98c175c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c72cb76c43c3e442dea0966aa66b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192152306b7391532fef26a6fc10f2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15495af08db170ff36e65a8b67ab4c36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedbc377b09b4cf61d327f94740e755679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0093ba65068bdee922eb6c4a0d7ce9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fc03e94f068af35062f8f27d77ba0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158c338bedf7386130a8c824e01faab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b42f83da6edc8874ca4b6003e9a1d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143caa7dda8ba6c252d0d8d682127b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ccdb0978c31ceaeaa1aa811f06ab3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a1fc2171ae9fbfb7e015d73ad0b20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172fb491f48d9ee62f0375be97c3dd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a28347df9b3a746fbb89dc95093f5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6fcf03b81cc4d511fb520288ab94b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7eacd54d4adb9829f54c24bb89bce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9636689c235b2f63abda78b1fac14f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8c56adf5ff0f4951170a897408fd6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26cbca5f01e678960bb8e91c14481e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aba47ce28bd41b0e1acee8354e0b26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487166165d3db385c1c092c960028c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daa14839ed1c0e52d7a17db3d08642696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c3a9402c4e12258c5e8af1459abb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87950f5bd15b616dfd716256211b560698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e19f091552058e9b989faeb970aaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599a261b14707ef174ef61a7e926ded700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598e1b7c7f98fd331dc891d043ea1b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc0c191e3c0dd8fdc76da2ae6b8e04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3451dfedd939606cdd22027e5ce0aa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013934b09d32c0f7c1b1b4dc24d92ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ccd7f6ea35d7b7695ef65b7af4e71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4568f937348749c15dfc3c5fac49a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e698f1620faf0c1b6ca7f47d01926a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5637b56cc70500c5289d3cb8f287a77708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8bf4a90551cf690ee245e7020064e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94256873ae19640bd8a92ee259a602cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6798ee2067e60bf3402ce6ff5a853711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf556f13ad60f01f61cfcfe83765085712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a46674872bf462e70b348eab4cf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152639712633f360db772cb6048f98c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3453fc02cd79b777cfddcecb1d9a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c3e42f3ab73a0d8da4f53d2938416716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0b1897e20254cb93444b3b05d98fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc7e9fd874c6127ea5827cf52c2510718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd142663abf4adddd25ac06b06552485719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112664563ec6031352d336fe81a54d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97211b7a4dbccdbc3815049a08979d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cf4a1c98f4a208872e22bf9926d2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a5712194641d49424275c607a2fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d2e13b3ec83a412071935953570ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef8496883d945fcd8293694c13f862725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e342561319bc17ac460cae9286e6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99559086af63f42278ed47632b638c6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549bb428679b531970392ce459713fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ed60fa51398d716e1e1408bb93e49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba34eba9d67a245af9f4d98fb202d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe0a0d0a2bffab57258cce74318a7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a9f4c78f6389517c96b951cde951a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac5f2adcd82cfdc4a20cec9ec18cf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc25803c0b4961f79ac2550f0142b1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823f282f2f8edf04e477ae0bf0fb4c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a59ad19c9011a92e103287e2a4aa78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a30cef72555557d0d7e3d499c9049737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216b868385fabffde62826bdf163e9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc43ba8e792e437355824891c46c69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c0c479add7f3f34b11c9208214528740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6670477c1c2d167b414f5a2e171d94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ba4a1468cd1159b7b74727f35954742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd645b2fd17e6dce628cdcc61f88ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae37424a4d91c0af636727dcde56b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebc94c2fd44c080e00351e5b27fdeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74ddbfbe20c0fb642dcd989959925746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a822283a055247ca003e58f4b0e2b7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf81aeddc5ecdc195d4968c2b198a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b11d45d70e76b7f125a169824fbe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130dffd809ec54004a1cfd94a81153c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bff1721870b1aee206dabd2d9cbc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1488ec3a021a45735623ead2af9cb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fc9db5fdf8b3f5380b50d33072734753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1b1cb43ba10d48b5853c4796fb290754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d554def9b715fe8c11ecd67cec44d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2daa23d8d3794762a474bae9bf2283756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab843692b57cd3eb3c0f208f132736757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b060ceca1280385ce4e9cb1ff55ca3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18c9ccfe5cecc50a3b33b67781e1da759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736036b41d78973045f43e27b6191d9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b66a866605fa6ae4f8c9ffe958b852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cb0391049953f47f5b86deb6388dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4adbee81c87ae8c4419ae2d33776a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f277e4e4d44a8135a134dee8a41035e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ce271c415541b1c07d7800c6ebb796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545af3f13f86cdcaf10009cdf27965e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72a477d9b158b0d6a080627d2584928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b554a5acb1e480b936d8a5da0bb75f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b565b0512bcdda55b3c80c67e2c506b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d885828a8dc8ad79fee07e369e9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954bdab119ddf5dec1cd5027c90554012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c7cc66efd25bb3d781abe3ca19b1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bc00c773f252d8fdd8f21ce9fd68d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251ea389e40349508930381498e518f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a149ef639bce37a1130e01eb09ff116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610859d6985ba34daa93c39e185f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006489c075053980a8b0542c04dfbb3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6436cc2ad31388e180cb6b4a80eea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f232e78d593a01cc76644ab2570720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d59310f9cd0936d59d2d4766407f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dffb69fbdca5c6a799e9387089c30022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13de0dbbddbc0174b741b018a20a9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb48fbc5c024a11dcb7e65cafd960924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf3c74c807c68dce54b55635c0a8a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae984c75dbe83863d97d45cf413d52c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93155bb839fba44e63654238aae5170727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c8540b051a8f8a195fa824e5dc46428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3be1bb2adeb0f3ca819d5fd01ff2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb807942b07c11dff17c6f7cf506980530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e414c142b3cc44a9c962e598168fe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d1f82a05bea3a523c0703832822032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44502d280aaf9c74a1d33b088584f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745cdb13d2341f951cc638a05369a6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269c56632805b17d61bb072c190c00d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14fbc1d405d39dacf6b66404a8fd8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881d00e590234cefadcebd1be482ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539edd36fd0f5bfa346ee7f70da62e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18405bbd8ae7dc5040a81453675e1d0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba964553e84e207c568d94ca288bfe3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c0565e9395f770911ceab3b19c3c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a26cca848b8682070b57c2efb5a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358347757d042d89c5504b9790473ae043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b476e7f18851ed7d75ac3e650b37eec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f80d06b83b265f60fbf6b17ed8df545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea82247621c659d0a4ad7c5791113ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74172342a528d0ed43e30ecc35c2943b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e06ce7b73f5910100c9fbae6b520048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea28771cc066496da0d4f0830d137b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fd564f8c298f4a1871af228a96bdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a1482040f2aefaa3223e9817c5e4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e4395fa613b8a40f933ec8a431ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b43a7f1a9947fdc9cf8f135bd06c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6cdd0365e3df070b914526129c83e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a21cadc0607e71000dcd527ef0d84055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5dd5d2b39df0de680d3aa4b2e0ce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61903b0b715aae175da34f12c002fe4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826509cc2f639f22c3109d9a28399458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108268babb8839f448c776bf27f565c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d14c38456713741e7573254cea9c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b7249498dfb6a208e2251c173b6fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da16e2f1192962843aabe7fc4cafb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333411668f2b1fa5c665552106ff324363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e70cfc44636555bfd9eec4836774464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4ccfe56e93572f77338505e79161d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b1a67d36ae59a244a1cc1099d676666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d50cfe917017e26a8444d0b4ed8f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221d9c01272304848b5ed94dae3e21368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c37dd6cd9f9cb42bb10ff6172ba1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f32e5702072b40bb42de9a2724437f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b08264ede4a1ef887c7b268cc7280571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec4e4f9b5ef505cc6b979ac21534aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c94a30c964b4c75641511a362f9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f309c4472b232014257d472724f9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5765dd6bbdc41f551efa2366c75a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98a4fa3a791cfdc4c3858e4e4eb6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfe7eefe420c9e0ff78794433f3dbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d3711e56dd048d8e2801c603e91478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495398c0988b2c3cf6ede7c251b9b8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7845236ec428e871400fe7c17e370080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56375080596f50fe17a5907e053f2e4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69c51eec2774cc34491068666df85782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4abb65172483046276cee391871e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0dc45c042c9ec6758a12e49343c5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a8490dff146d5fb833b9ef3e357b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77b54f95590776c72e4033701ac82986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b564a3db2171b00c917ffdc5624c6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d93cd30bc94874f31ac039d2f558888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b78abf92d6bf45abb08b1f9cb722789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceeb5f951fb40f15c5f7936c04b5ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417549c62ed9f0743ab54641a72dace91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c45308c924608f8baafba06e7718092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30653c94fc2f9a9ae1e2304ab2d84e5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ab976e75e0eaf4992fdeea528b88094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129569c2a64ee78cd7c5003a8d6927b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e33a13e8ba6c722898c7b2e3ca7c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d263b9e6c9f435b844c3298bb7ee68f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c60036831e62d642b1e18065c15b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e02c7bd09fb618cde5ee9102419d0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cabdc1c4163eb011064a5e942f6d6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bf0c01cf65a8376e4e76b6c67660c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be4905673f2af6dd0a03c9d339008b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f28f762ea7e8ed62bc53c1bc4b7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ebc82babae61c5e452e06c7faf3f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef01fcac759f03adebe77e670a4c04e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63e93391e50f5ffb86b1614a52c126106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce235af1707681e1c7d5e86ffbc85bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227d0ae7d3b634f504c1403d0fee80e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc59b190dbbe4f6b85203a69dcfcf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69eab0ce3162d028484acc4ed40e2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3a6f5a4ebfa3959a0b22a95f6e68d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c6cc0495afeeca323312cfdb544c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6de0c72c5badba73a83cc6ef1aded7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ed0bf519c866e18a54882f5329997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63133e738dfbe3c81a98e33e96cc2f2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddf57a42edf85ca90e8f481af6da88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ffc3d679929094bf9cc8cba9af00d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed74452b03bd1cf61730c3639de85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15c775601da6d977eb29406558a18d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d51bd1d56f20102df2e9cf86ac9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de254fddbbf6aa4b2b616b7d120dde3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda78f1e92391496c767913c81489e11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfbf29762d8f42c76564179b8dd28c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7293af803c62e2d17cdee1e857185124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc55e6617270a729e66644fa66bc1fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b0a044dd7b5033caaebd1b311b0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876342b926b120f7694b1f99a9f1ac1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ab82b76eb6aab06ef06025e35a1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3039a8bd009ab1bed3e2a7d0fa59797129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23d20e82fb78ff0287d0ea599c67b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de10b8494ce1693f18dec4996093e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b914b3ceca0f3ae569db243696a39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d83e1aaa92427f8a31ace0a88e938133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643de06f295e4626aebdf6ea7d8725e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99ed66be8e828d811fd2180f8b6dd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9acacf7ea685d4f455fc2e9255f1b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5c3e0f044c23b758464be45325b8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccb43d31849b0848f9817f2ea0abb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cefa10a6703a24690506cbba567be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603e3db035516ebaeb5963c40fff2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d40dedab63691524973d8e01f6527d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28dc4b92c015f038c349b20b834f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f496f70723b277dd40287da9af9fa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07c60c8d0a6a215c1dc1ab5f8a10d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c2aa5c7698f75e7d6882ce387ae6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fde81969a820072894c16752b55c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980168b98fba639b1c23ec211e29e44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b391b8569e874380c526a0f7e6c9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0e8f51ec64f455fe076c82f10e49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840abda28b26f7a3c832d70702daf04e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531edd7afe2077e89095ddad3bba072e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec73d59cc719991d9e4ae42557f619f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af128f2d988e672fc24f4e68ccbb6d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063bfc5aed8f56714ede0093facaf52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e15162b57cf1bb029bd95120cafdf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784ba2f5ce8fcb2085c22e218dee5f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832e5e6bc7907b639c85613fc588969157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdd9b3c44fdf5eb40b6e8f28d53fbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28df3ab66289321a54de8bd40ab88c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc34ad5f4271a0cbff1ae7b065bbff5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf6fb44beff15f5fc4c77bf7c96fa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb33531ff5e1500215cc275e6f4ee0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533a4c33b0ee2b21ab3ef23e1b8d84e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8ff7fc47bd7aff9a7fe050b638b62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e31d5fc710a9e7d362412b992b683165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef760edb9b9bf13ff550cd55bebc51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eabe2526eedc01c357df16de40279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2e360be93badcf3bee58f97ad8990168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30414984195e89b49a0136f54dfec56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67d31b90a6a55cff141c16d0215c8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166c9c01c0444164f587b3fbe1788bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868387b1b92d0691e4ed3eea47913de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717120aa021730aa18ad3c5a5b5c0fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf717fa5dbb8793bf60777d310a8ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e1b51b8c7dc5c4f71931ec0de9b8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c0bb9adaf904677a5dec6406e1658176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9134f82f30d908c23392a43f30d5e33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da80e3dbcb3da9d40df7ced1726428178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e770ab2f1153988378f833354dcb46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d303d0e4b129e24e349b72fd7d48e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76900810a2937d6efce35c9b4286b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1599a490c2d0856e81623b8da006d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34725aeb9ecba150bdc5ae7a4907e7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de46d4580420f0d257288336322cc95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29626d728d2077836a61ca227c19edd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e45501a26181039b49096633f0adc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f7bb2a83585fe6edd525a3a3c91eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd2c0d61d2b52863ef42d066a66b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639a2140f2c1461b00728a556990d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7a727b73e62715a1991129e2912d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0abc8ddf6712574fac7f671cba54d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ef24869ee2e92d57b0a3acbc7e07f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a86a1f951a5d378eec01a4053088e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b89e2a1e0be2a10249251950e5eef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76516cd5aa1f36be8a9a9515d5324a6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667624990c501395112bdf6aff296121196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a85736f05e7798c76935c054a8c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b93a6b6bd075b36df169549ecabe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854235d175575dd96c1f113d6d693c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af41e7ada009172befa374d3b2491200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b127121ee28bb0eb039697b5b10763f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8cf076a82406b661e7fbc7249c319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b75e6f24d53ff6e2379e6af0a9401203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500d80b071872cd40fceb54b9ef0eef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3082d95e0242d775fd16144fc14f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60539cdd0124055aec92939ba0a478ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596ee2c2efe4de250f35e241e91e86d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b71e2e6695905176c42b3afebbcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754b945b3f03601959b38d5056dcc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb434997097ee18c25dec861dbc5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f6c3d72ba7f820bd77509326b0ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56627bc66786b36e6ba88cd4d19a0e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d3a88e1e6cd6c0bd3c9cba8b27a94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0feb2f01d03bccb5bc03e9bbd53634214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10235afdce7c1a30a2b8273eccb3f44d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc1fff09485101b9d416869ca7dccf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09168f6bde73884fe045f9d311416298217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a18bb6ef4041f0a5fa2e52047111218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ba36f28358195ea041e0f809642d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06c98fd2aa78d72383e85da8582a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da906f50a169da751171e9b958fb80d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff06f4ccdf92e0d2f2d6a978a7f6fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0612d71a4f93ec16f22a45484f560223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49415cc4286b9421be0e7eaa7c9c37db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dacaa38104a400dd881c2fd7614fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2e79d376f0842291bdb32b1e964f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31ef012c69c7d68a2da25b59452009227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336e7acf8b3b1783f9607b46347c470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709da21310909c02401a53a6f03a294229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d739b15af05bbe23e7d98d36172b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a952bdeafa06e6523d3dcf97b58735231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd6c826723a6ed12351083151e7d29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8387de79c2ac08ac59ceaa1db06b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02b9d296eb1986b215c1f737b014e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b13cea483b873b403a221be64cc4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1953b30385846616c3dfc74e0da06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf52e25742a6e28175eaf5db1d3d401237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7003667717f95747b7f856b0becea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a058022a8f19a1f0326fe5121526239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df9867ea43cfac180a58a6a410ba9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3e6fe38ebd18ab3286427b884cf52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e39098e3ee776623bd31e7bccb0bf6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bf886ff57aa6c80045bc78a9dea01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49eac7de369afbb608d62d6b76fd5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683c8c58d96f7cda229cd6ea2823d5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e08c26171a32a6fb9e9b61a7485e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533b72c6ad8710d1a61b79adf299f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb55e5a0f77c9bceb5ca7ae889b66d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73373d4a717828e5d50962110a0c55a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb659f208c3a12079f181ec3dd002a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c6ce7ad055c1f5eb644b624c87fb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b948fb09d93ac936995d07ed7508252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55f3a852c5b752b3840854157a0e6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c773d0da207113901f6887a3e310355254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417eadb4c82d477caf6ad292bcc3ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597bf79bda1da3a55ad280ab94bd3f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c000cc1fa504f69f316327f868183257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb8c408ece7bcedf9b4352b62fc3dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8af0d423ac29bc71173699910a3f2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eff25c9dbfc97ed0cf8216629623a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b85ccd8d15c9166e47e4962d7fdaef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2458a1cde87bd5d07b8d949c5b3c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f28eb3427965b896da0ad068407be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351416a064592e7fe18fd350d80423d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808166e9adeac2378d657d89a0f04333265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28730f88c02e2c10076f77deabb28a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f4aa2f84084519fbf09a21eead0dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546c6b8f44dc813f93a6f966b9d9ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35494ffbc8362d055c2a41e04481538c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23a0fca3a69444b2ea8159c68d1d71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efde6cc1f942a9339bcac901b2569d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a883db6dc88c2cd2100eb5ea7c428272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723748632e474a912a4f8841679942da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac816b153fdfc258da48ea4254db17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a606018ef954fa604194e8d182ea22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874fcfb7e723ffad61a5efc74f19699276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508227813199a0ee091e512d12f1c5a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6b2a37c3cc87094345b9bead0e90b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3270dd0e7fc774333a1714771c0f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ac2a7b2a8abbbeac8df05a4fcb5ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ff6c076eb820e2f3cc1805f8e108281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e05a40084c14151ad8c228ccb60af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d2775ad18e78d27bfcd85c664504283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35df6481d407700b089c25fcfb06a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb1e8ad665db8a8f68506bae4dee76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22338c5a9c9963ad06c5c7efccbd7b5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c83e8d0664351f3c9cef331a6e4caa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402242aca428c6628f9a76c4f8253cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903f5f38fee0e6a4dd010c2fe7f57d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af30676ba9165fd48f817cfb001ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce41e1fd1004f05282427903b203667291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8141d52eedc9de9c3ed7560072461292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839e9c6d3d93d5efea733d58ae97655293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dcb71e7efaf718d16d52f7c88a962294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7333fb1b96f8137dd63dc90f28e02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365ca815a6f89401748d0b7f6fd2ed7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01bc589831c1a5b02d67be39260e44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a196061aa9726638ea6265ba725bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b20ccf528076aff22067519e47ca4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e4a2ed7a4b357b75ba30440c5b05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac3e27f96f4fe7b25a8d7de1e73f7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327af12a4085cd7122c94d713fc671a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d1947c531d8b2c3e8b114e5867fc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004048224b2023efecfbfb1eb9e4c35f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80829f0834c2a40c336a6f7e4f544305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80557a29c5f98b66498568e0200277a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff0756555310a300db19275eeacbfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9abc75b9e5e7a8ef35e7ce8ed19cb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6532d4448f77348bd62f2aa3eb8261c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea62ad9ca5c5833761e0ea642452d54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42fe16e456d76e6afd9393a882e489311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f3e2ff216bad52eece4b96847301312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a03d5060cb7014342fc8ac40d322e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de25fc78f41638a74f6a472bda1cf02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f0744db63c9800a201893922cc310315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2da7478b7d7cadb9d64a4f0297ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efc5aa90631a0cc429f8a003a689b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e346256fe6939210313fd9f9cd18a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c46a481a8379fac849219d5f15107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658a4d4fa622d40a05f59ef2f59ef66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a6d1126879f66df69c5ddf8d51cf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab678495f57c5af40f10769b15847338322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5700b578561b895392b604bf518e97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547f4a11c3b5d6be6a4387427f713cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb62f80741bd0542d4ef1764f8e03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac53055653f71cb3c81ffeb6f827a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c5c32b7caa2590de803208bfb1865327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e383738f9061dbbf4e5c2f440df62de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7fb45229b5bf4d7f1e1dc81490b4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73d8ea758ae5e240a141b5db11d0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8490406b14aa04c26e4917a2b81ec3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28cd1d9810040767b240daad3f6c40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a259ce78096c40599e9d8331b7df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4302297b452bbedad718adb2e775c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ad4baf44780e255bea892507ab326335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700da1532b8f26fef50a9d2e8efa5f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070be671aaf1fe0a36aa91345332f2db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da71474c3c06ffc5c4aacebc3faac6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e405245d0f63cc3d7e82ef080598074339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b0afadd3f1d5ce6f6939dfb46ffba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae034a42f1137e58785c578960b43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5427d15f90b5b0ac05e5631ef1300c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a056838bc94caa08ec39009c32762343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad783d14fa3923e853720dfb05fc5885344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee63cd49e329fe2d45bce45328791345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c441da135e0588f691ac99966fc12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d1d85892710706d0341e0436dbe39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a2c7cfa9dac9d6c1b9ab70ffc104348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d27506e1a832c129c413b63d0371a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc380d4494a4abf80a2b918887624350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb9672f17af12f48415adc861fe30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a174b6db9360c051a16d1ac98c3f29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b11fb0bcc9cacf09719b2103dae84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9e2b7d02eb99abe6b4b180b79be3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42be2f9ab88c58f88c971687fc1106355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e91085510d5e3d4e9751173b9318c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e501754281dd7817829d082e606fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f49aa851922d2d0d6a169b91554871358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ea97f43945bccb4ce7f104d160f0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d928e80c6d028c5127118203ce895360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe705e7ff21f3a534ad5b2c187bda70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79f51f6b1d29140ffcef05855c08a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e0e85d5396a11f5c4d044de20b73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a16bbade220d21ab1611d392ac370364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06682a18717b832c441ddd9ffcdc40e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e532a784102dfa301ad562c3c70b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f679ccb59ec90ddac13c2141fac4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958a1448e6b040080bfd874847b032d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9132263752a75506dea6d7a8d1c8e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ea4c25abd72826c5021e20219ee4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade2b76b771bfddb393e04e0083197e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f4c2700126aefd223abfe31626adb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78879525d244c2eb7ab9995dccb978373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f322c681b348e3f08be36416937599374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d81440ac72877294f846f2d5cf789375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79db5a49a5edd9ecb1bba877f0b0ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073cfc2520b1a81fd2af1f555604cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc05f13cf7ac7644b8f7b2b2ead66a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad829e0da0f4e3f9658cab18944828379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49b7eb96771a73b2938d6f35801c38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb8784afa5c0bc4b7db371ee547302381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf91f7967d33b753a8cc5476a9779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8d5a27924529a0080bcc82eb937b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee54aa05ca69456c7540c77c8164fab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dd3d0ea8efcfc57be5fe6dc060564385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83209f9cbf327f93621623f1778cd6f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7529fbdffcd1af1f398194e369ecea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db3458104cde56e5f47e91e0447b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2ff5e66805fabe6ff4ef57d49dd6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a810663c8cc34cde13c13f44f3a8b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad33c6cd873884e0298e9483346bd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131335e192eab3662642a51a5e66e17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc58d173e50b5173ff5ec3f4a916ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada0edb410f92aed335b95b7595a4f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a68d18daa05d8b7ca5548037683537395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ae94f071c446458a601cd3fc89e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c854cd25f2fdb5155d556f818a91ba7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e86e8d613faf94bb87d399d0ed4810398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f9ef591ba1e77661bd01cffc9199c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955592ab932cd90537c70fbe6a177eab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c50bde2aab908b669d61f158e2c14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4cf8a7a898b420c3dfda828d94d6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aeeeaa44d36706abe149cba618f64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649cc799826920ead133255007ab5f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91347cc11332084e0e1051b8901076c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078b881861ee25cfccb24de93abc57b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcaf268b97ddfd5fdaf4323de700b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64866d47e66995695ec05ab1656e1b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf275a4bcbd7f968dde4e97b66b8a68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00bb53ebb2218cf4f6720b575f01d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b9886954d2e48778782be7f862a4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821d87b130b386727c6f2a5e0a0cf57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2d8798a18ea0ada4717bca22b6872413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56add48fd40df5f449876f57f09c097414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32942966e5aad6dfe1d714fca3ce6469415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47017b4dc841dd73d3c9f65fe4cc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b60b50f9ebd98bf127f64087366d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f46d3025bf10acc322a95d9ef1e78c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c4bcd324fe4bd68562927c030c6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a14155aa5cb91726f7d30a1c0081a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978996716fc2b902e7fbbfcf366f56a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b73ff9583a7ca072186e5f7d4b94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020139606acd2c86381d3c15fabea777423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976ffaace74a76034e2f033b423a72b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff23ec6d6aa3c9fe29124beb3309d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715c2e44f0e056657798f53031566a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aee42c353b6d220022205be35ad25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc33a3770379218b0f761ea1e65a044428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce4a1c3e830385e061c4d77d643156429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcfdef9528c5194ff0e97df6db974a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f08587ec5dfb349afeeab541981eb8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96a6523834bbde2acc77cbfe4300e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643008cf851ef819212b3e9f2655bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4e78f97a37bf2b7f071968d52d80e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b61c616c9a01185d981338fe0fa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08bee277114a712c1afcce5368426436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdd64e7768cd09b923a9d9040c7333437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8435f929b7c6d671913e9abf0c2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0378503e52fea2908a2219fc0f4e78c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5564d7075f4eaf1adb22c01228d41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b3f2f9f90ad6e8a3e80201e2e5c35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8265709a9087e812ec843b526629f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eecf62296ea9fef922378223ef039b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64348a4afddb59cad67cae81451271444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd1c03aa9cb7933cf6edd532cc310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2217f116a984ac6bcf93fda0de0d63446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd7b4cb30470b9df12ff27818de07f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06051ab2aa9615a742fd0fdd444fb0b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b7d71e9b5f9903238d4dd17107478449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d5e59283d2d94bd0f4615fc32214450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf0f08ba81e4c1bfd487b4db27b178451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2026cb2ecb7cbec3c4e2a82b7b78f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25855959ac5fedc9811ef62ccb007453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44516893968314d4718de68e15e6d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21085f1986d2c8e453ece319d9f493455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910e4a4580f413e1b731612a44a13d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba72be6160e8540527e465214a3ad05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def025181841e9fbf243290b0e54c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe44bebb2608456732686d52b7d3ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fcaa563e8264b35da9135d8471d7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb37194eb9ee98e7f0e3fe706cc8b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be21dd5fb52b11ad2d1bd8500436343462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737aedb72b07d7c5108960310a3eaac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63953768d1c2def1626d6db37aaf95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488e286fa6d195d795ffc473c73e3a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23b58d947a5d92da1a1626362352e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9af80b34fda2b1f0aa1f829d4acc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f671b89d62bf6439a595b4bff33d3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485afbe7f5e8fc687cc12cf0a12dff1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc95c0a817a234288dfa6b6fd16eda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59605137c4fc2e222427e16ff66a711471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b228acd0088b5836873eeefa37801fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942ce1147f2c15c45716d45b0dddd72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a101366747f95a0366c3c815e8d59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008a12a4835f12a8ac2ac4457dc21bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0cd284b58cd270337dfbc09c357b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a8aaaced8ca9f9388e79e0aebd2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a958e4ca0b2d5f9ffb26775d3c0e96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeafc787be4d0a6f9d9e509124e2d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaee81021322aa52ad53102868515a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025e8a8a0fa3e43fd6aaa2421b8b438481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c92fd312979306ff37745cb6f25b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048fca2f9058a214ad31e0517dde17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4422333fe63e1bf64e054091fcaa873484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3435f5f1200dbf54f0b03af288d3c03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f69367ce6febd0994f027c6ab89738486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8068217b7c5500da7d2e5e7a95751487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ab836c518d4712b103977b0f8e218488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d326dbaea8a9bc741948bbfb6b48c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3d522a2a3b3518911c6cac47f60d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d09ea3a0f7c910826de79d35837e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abbf905bafb277bff99c15c7a02056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035bfc607d4f0c634a80c961f9421f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e262259a7ca537cb39aff69768b89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dfb01131d197bbbe2ce925e53b878495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d0fd2ed033437822d7d1e3e0e2d14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ab59d5d8524e788f48c15c41473d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb2fe20d3c2afaabcc63d84911f88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0bb2e50ffeadc0a3073ca4bdfdbdf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9c0385910240ba9adbdb207b8ceea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ca1a47131df09286e8cb052e23c23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6378580d8a6552ee339d8231154c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfa089489b3ebd3545b6e8f38efd12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baac3d729abdb9892b793da5f0c2ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b64580f768672fa58aac97eca42b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628702aaa285954961a79f96f5dc270506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b65ac917225584d10fc4ef0511be23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b5ca9c19e0f3f8f31d908b60b1d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f693310d3af94326282f55520cae9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb960b234ef5aa7e8d68b7067160e274510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b387284870262c9720979dbe27a7bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd55e15209fd441c4fb6650c50bcce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba262c54ff9801980acf2e34f944b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f1da133b871618231fe1fbdec1884514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1e7e26fe254e348d46262fcf7a54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dac3ba819a52ceb4c5505805effaa5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddfced8cb03c1868d7485981b4ff14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dff3769ece9714e541af633407ce6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407de4b886b080c10adbb0258368d7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c2f240817da1c84ea6c4b9f23bb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27910d0b223f2722465eb982b638b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ffc5b94fe10286e6fb20e80a990a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d146647cb5e469a56ba58444ad37b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540853ca531dbab935824243ab66bce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7250d7052c062f31afdac2f3170a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5cdfc74d65c7f952a3323252f952526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016dc02556c2b7229309c9483c6231c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27160ffb7704202997d97121392fea1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe43c463473c5461e12c9bba80df34529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d24dcdf424011925511e8dcc7be16f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44d69efb03608fa7ee05ab219237b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e4a4e86e5668e990027ddd890c4f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b9cff775ec221808ef90f5c52927533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c5965f51e5d5c140b26683156b0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec8c7de392cf9e5dabcebd287ac450535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7a1d608b7cb2d28e4a6a677cf0204536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ff5ac5a9c72efd67d47ecb0d8d860537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665159e9bac766bd2d0e69b55ad681538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fabe94c8d1bbc2d6467ce3820608e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ef3b0f221e7750e084cd471e1a5a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7214970fd5162c6df44b16eb7c0fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37bffb6867b56027f24be29ebbcfb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd78bf100ec462013cfaece6edbf9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06118394d2e10ff0ec9c09fe6b2f2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c193848693e0efd601a208277ebb7e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396ed7c26d801ad1e13818278b7301546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd4c29fdbb2efabfe87c86a37b8f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98babd6032d0ca09dc6974313b7fc46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f8185b63bc9b2f77de0aa1c0e59f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af4344ca2311efd9b09683dce7b50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a350221cf75e710aad4ea4f67f894551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684eb60763f42ab15cb0dc172e40da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c52739afe56582908ee76e7da634553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a3d056d7f853ecfeff210515103dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a844f0484a9cb99cd76359fd5efa79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c11b7625025aac954ebab9c35cffc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7968df5fda827e2c159621cbce16e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912faba78ddeacb4cf0c2409765259d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba89c184487340eefbba87996ee49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0c1e85a28ae92f286fba0d4196f77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa7654a5436cb9d41a20820625d0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e159888e1e712a1b0ec0efc14d9cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be18365b400aa2fb44ec90c2dda29b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e895918feb149a763da54752b54f7d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486a4153052935c0ead286f05000bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81443ecf49d6896ee0111af9ada99e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9b422879e49b3682efe2190fb6c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe4b5271afb790a685edd2d7e7939b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4000c6c75409440a8c94da52db1466e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03f4c6e3830513f2a0cad7e6701afb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3ce4482c3ecd1f6cd235abdf84129571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10c3d1b2c9c89259022034380f2b1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf5eb54ee591fb06911d20ab7778e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66e384e56c1fdd88a49d13db661dc1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4b28cbf5b1c138599408c36606a4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a4140a35ee2f596e85d5f66af155576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0f6759cc62ec2f69563ede88134ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e1fe5c66f487f0ae4159abbcbeca1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c804149c8b0c55c91f812245c9f530579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190cf53327a6d9e3fec6ee599c678e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52823425a71ac1a27b77947ca9ce22cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196497f5152fbe56956e582ea2ee91a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40028de0397bfbb4f0389cfb8569f992583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87229dbccde8dbb4ed572d95831aa390584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a202da1a6f40bb18f1d4e82972809c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7803e4748a6285a4e203155c6aa390586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8271cef4e4f72bccfe51d380db4e3b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a6cdac2c8090dec299def6fc3ca3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80933c842b1f455de6d2fa753cc3dd33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f841c5439284df7921943002bfb22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de3d3a662e4b2a718dc8fbd867ae67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdd9973a8a80ed87974aaf614f1b79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b36c6cfa7ce8c162ad66105a19c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4180bc5bb27135e9d87877429728ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33778f86efae9c68d686a31d7effd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47064480e05cbb3a1c2fbe35fb8a7e8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6f6fb5733c458b2d2260bbb78072e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e093b60e545db0277a864a2ab119598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9665f42ca04eded09a66b4d14591797599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15fdbab51db4e9cc49a99df5504186600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f579b8ef78fceaa115e60751b55f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb67c4b9325fc7487881acc07bbe792602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02179b79261596f723e7279325457bdc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d8c43e13e6e43abc0e31a3373982a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f370c9a1b15b5ace899f15d99de82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e056792caed4f557be0d1c60fcdfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081847c8da62edb94a51de42b63e1a69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffea8b932ce2cda96fdca53251da4f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce606686abf72e13f97b5fa7018b22eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d49f7ff5e8344149b6eddc7118382610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b075d1617d2d5131e6be468cd72bdbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f8c09444ddfd9cf92d5a7a38b4e40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494397078c95dfef8153a9a4a6d2ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e64a1f66eeb2d03bbc2cc1a142117d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb06445f850c7e110265c8a2f8babd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79f024055dba30c3db21118e4130bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656941ca1b819082c343e9b0acfdfe8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9c7ba509d6ac106abbb58cff702e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79f3ef6714bbd9ba9f339ca4cc088f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f890cecc19981248a745565b4bd552620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8faad97fe5d9886ecb80a3cfc03f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970bd02f13c96e2ed3ee2126873d24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff9d49ca4a699095d025f37fda30b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43555219474a11d9020b8f623e64f1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503017190b944ace13e724e904e73c3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786faa33275d48ebea89a58d424e3b72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79043ee9107f66c998fa34f06752b39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c95a35c680219e14b4eca999d7b07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa9226c9f2c37b2c11c19d695e3353629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c34e139a07500e15148bc661cceda6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fc8607f6ad713f9f7895d40cd3a23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5424b6766837ae09c92c93c662c4d85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff5479c17e92130ca81d048799bc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0bf3a2d2be4346cdc3e384b72607634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bbd0ca7f8ddbefc87a4f9d5064271635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a05832ba992654287a4484cd2ee5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ff5fa5603fda7c4794fb7e19c2102637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f826740457a86141c81b98aaf33fbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a590ec20d2ddf31852344415269d54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ba6db2fe0c0c42443a58bbe5828b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce65299904bf659fb0548619684b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba717c31fb549d9e472409e088f82f38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b8274a5535b1d713e4fc88f8bce1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5843c5a2b1dd0b2241688d880099812644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32672ab7962d3204ec3e88b8c7b63857645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c9b20e8e08a46bad7162cbc28db27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba171980ed63fb83ce2bb77c17ae0f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2446c7c72440306917008b30c4b61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5136f32ba298c950407db60bcf3f21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed68a56a464b98291ecb6c3a6fb39d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ea64b0a66e44ee442e8b7a5f81a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c7bc15471f98604c1f5623b176e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc15325a66582207fffb310cc7ee99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f64c85ffa2ec8d530c11b6b276feb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23911203bcf5b4a24085ea43b588c44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257acd7d07b4912de815d7bd954fe99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a75927d271e78e0740806fd69939657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb567d95bfb2fcfbfedb99e763f99ad1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697daf6a7d1aae81d28c76cdd6b8ae0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b395488274d64bfbdb63bed24c25b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7701f8d9636aee7c4f86decd6151b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295712c0b5375a09fda24b1571dbdb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81d0d5c61b05807e4ebc01c820afa3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf273f4b150ed4bfd10f9c40684289664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165473bfa26313ebe86ae84fb3e3cae1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a311cf813ff3c8d930c8d7a35584492666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff513ee5171d36eac068c15a382923e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02583a1c458f0d3be8f3d433801204668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90cf2ba0f127eb91ff6d98a39c8165669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0947f7960974c791f9ecfae447207670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b6d9520fa4feebdb9f6b249e2eff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf7f07fe3ee9142cb5171a7a37f05b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a18514a2eaacc54da3149b8f71d19b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83f0fba212c6e3ad7e2ec3d86aeb5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27808cbb633044420a327a9582ff3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9611fe574f091ae46d094829a552b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323c1fe02d9458965a8e04df7b5e3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db13e854763b962426f02b24df832cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd475b1053b20a7cec1acfca10f689e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5e1c8f61acd9eb1849f515d39d26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618e7d76968572493aee379f9ecd8e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fc0abb0dd0a82ef5e6dd861603287682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00dc48ca5c49dd5573ddb3e7e31e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d03b824f4249335f1924dce39bc22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b8c331fe5963e7a5a2cc4ed207cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a3f461b7a22515eb97172ef66708686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80bd47472237c93f877039bf9cd2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f972ccad8f140a768c552428419a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3abf3e9b8947b571590982b83fb3bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea98b44126ecc7e2e509e6397c1667690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f573938ffd6ee53499498fbfbd33b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab951d47a12159418c4e412a43c551692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792c830747623380a3f00bbfcb3edb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512570e19d3a651d5b56f9b66ac80f35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e305149f3b5a72931b32a487532884695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563b946b05068945f49c33c1585ec3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a3d6615929aae0b9889e329d3e09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a411b7618f1a9b353d571624a03a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f08222f05fb3ed259280cdd3489d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b01deb9acdbdd73c2825481970032700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c23ab439e97ad7443b63904c8c6e99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db60501feef7d2912378963d4ed9c0f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693adaab2d98d679bd368b79af46e620703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae7ce134d740507fb8513b245ffc5d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f757a182c6dc96809f42c965cc2b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103d68da6770e831afe7b790f53f7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223956f6e66d3912a7b671d169e12c29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946db33400c62da74a1783b55e00c437708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bc0e8218d17a6a4118bc30420ab2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3dc69d995ae3c1bac2e2f1b2f21c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd69b2550a197f3e20f88ef991e8e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253d03d2e702a60cfe5439c81078253712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ec792b3d194abe179dcd839c3f9cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e8ae1b30624a66eb68607fbc74e79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3681d9645ba5529a2ee8e7f0fd755715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a48cda68639de24aaec6a2dafa1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0580d1f1adb0d9fa89727b30dd3dc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcaa066b995227e84b6c489ef6d14b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cbe06abfe5b19c2fb17e379f20502719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80358ac058c5d68481ad0679b7c0d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c1c91716f65e22e298872a2c7d55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b20f88df06fbc11fcda88f8d7f2e17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9ee95645af416ab4f3bbf4ae64ec8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f652a12d8873ebdfa6ac8b0730db0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4304cfcc311690c5c5a37c4d1c8f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eea0918cfabcf56e12883a890504d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7bf2a93e00bb0a3a15f36476b4095727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e9ba72048fcf29ad1ce331f09dec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26778af8f84bfc58a8f5e29f4e243bf3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc0efe6e26192aa35dd78e1818c16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b459c0d5fae928a328232c742c81e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7b14a4878820f52cc2114de8c727732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657c1b0cbb7ec398399ac72ca1189ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88824c7816c44e26530ddd5d1dc3a147734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0570078b9f0df2c474a63f8cb0d11e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac638ea0fde4e60d298ff1cf3146484736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6d600df87bb16d9339a275d355211737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020003722e0a7f5eaa012fb04b6f831738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14a7b0ad7f70709e2c39fbc7e8bea0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394692a43a47912bdaf3e88ac467e38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537bfd2d86e9b93eabcfed47f135d40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407051e64d52427bd8720a89d838f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3effed3c1efbc604970af943d11807743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ffcd4b0e61c91aea4d1a4a56e0af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02aea7d7ec70d08a2aae5b14dc672f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f242d7023ded20335660bec2aa0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150612e2c6684c8fbdf1856a7bc5c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0935c49f142566d286d395cf8c7883748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f61688b46370b086aa0948a40ea302749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c12a3bec64b55fce611835e1ed1e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e540a2eff0f55467657c60cab340fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfac77893616b1e5f66d09e7a98a94d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c2b53f83246cb73bd753354c7cea0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>