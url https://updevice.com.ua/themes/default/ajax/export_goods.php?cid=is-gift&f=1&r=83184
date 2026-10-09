--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d280daa545694a87c31031bacc4dd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122273f728ae0ab645c1ce136748ecf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4978151a34ccfa31599ab49d5dbc853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b5dbdbcf00df04557b5d561ac6944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c421ab64cbd92982d5ed8224c2865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a154704c59619d54d4646f3ea7b7836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd140126fa623f9cd8bb6eaf27b85cff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c626310747bdcb78744234d0f40d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613d84f8d5b7e7614b4211b0188e3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9e228753e6e3f89a8e2ddbabcb9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7a47cbeb51b06dc31d994e7c3c63f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6852089fd8ed21b986e81397727a9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac63418b0cf3fb178e26a8296868413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb35b42e13133db3f58a657f2c1034314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbd43ef75f25aca0a0de7913ebb41515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866651333269c38eee6df52e326f42d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024406a6d8e3b5c6714be94a00348017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e5e6194b2efcbb2cf76800f27336818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b02b5e5f4a5c3a7d00da060fc648619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb651e05cea104966a947ca6df16f8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11832df00b271b6cdbc80bbfdf69084c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ce39dac9f5cbfd44a0b2ef48f47a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6e69d4dcb0975f8203422243c6c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48085e4bb475b1130f89964a6ba81d5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb358cb9b5271b22d666320cd6d7c14f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b768a9bcc4c59b1816f6d815c6f45426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ad792a680d5c1a18567c95a54e00227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3d3984cdd8d312bcadac8e22b754f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd653d1c1d238f22673d36ae44dc8dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed0f344f13d65c84aef46825c23afc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f998e3d8b61743bcd785bef3b79e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c903bed1efc8abcb19cfc3033cd9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9984df927f3ed0632272e07c608f2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657094b3fe1a12707225ead5ecf7d20e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333491f52b9962ddd59089a7a89f72b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0af9ebf8366f34f6f452ab2f0618036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2aa95a5774939c24905ec5d700bed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e3c4c73e8287e90c664692b54f50b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87be037b7d70d2c61bfcd89a2c7ac439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d9626a23082fdbaa2c86e307148940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad99e108b50b4b834452358bd2a6a2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86575fcbfe51a0bfd1070afe3f6129942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97920cde5dff4fc4a866b325af353e4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bffee7548c3d1965ed1443f14511a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441c5bceedf89880ee8dd29437868d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3faf2924d77c322db6d8500cadf3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40d15425d70f84b5ec9cd7460e023c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848a88b75dbc04cdce9e9fba353250d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10603819a584c1af8177531c5ce792b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eca81f4bbf02cdc301e91ca265cf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb926172de85bb82637e2df311f90acd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6b8277e9e10908e1839d8d987a2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37954c6d9336fb73d6ebc50fe44521c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e4ab386b7b9c9f3996f9fa7cf8ec154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2dd37acde5828053d9c9e41863f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4af9b506d9a11f2e80a67e620a052f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b0f31b00a75f43a1d9898a7b0192d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a07de120593ed667b828068c5c0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec969e5762eb1b5ca0cd9b36b949494f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb57760c9d725de76bd4fa9e2bc3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564add10611a2849d172476199a546261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085093e3865977a726abe2fc2459ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28557c6edfb77bc283543d635ba82e6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf0ea51c17012c4c8cf246e17062864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5963fed674f1a12cb6e9ee9f908b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6e206b83e6d738f8d3693c12feb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b186704e5ef67ed893ae99e9181b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440aaa0b55f945f8953defb41550c2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22523566f83f67ee2ad68a7debcb463969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380f58830e6b48d2dda184fe62012ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f3349937263628834b48f77dc790271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ebcd44397f5a1c9879a8e5687964172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efe8ea10e7e93547fc917a287a96d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc80e13a72cd2efd10f7370083672bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2159057633671e1c1755124d4b8f3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590dbaf354c9116436639138ce9f2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644068024f40895e43577656a3479e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04fef76e1bdb57054fa659d0878f4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d60f4a22b21b739fc0aef9562c3d6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b98ec8bcdbd21a84a0fba31dbfaaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d363124bf0131cb70f0e340086b19db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53c3b4432c625d78a2a9e8dc06dc3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84996a7fdc2147eba35f31689bfa47a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e220b7709ade86163a847a97cf4dff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c498710130035f488fc57ed64695885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2dee8990ce0acc144e9c2598fa05686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ef4ec56db11cb7806186035b8a3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e394ffb8cf742422f529a772f72f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef6fe5dd1a20dbafb624755629e1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486caa2ba97bd04a74ba5ad1b0669c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80225bb74bd6e7e649541733be822f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3a9a8165e519a3ab65f21795ef30392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9611c9f2988917af250a526fcf15f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f205096218f134ef9578c6b7d2f5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86a8df9f5beb6c51fbbd2d22bcbe2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e2e59fd139292711d58f4becc008696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240fe60a5bb9ba2b94b7f1d4e4c442197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742b337083f82f9b137715a9162dcf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149d87643e56f0679edf514bb93c4d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116d764299e5745d9a5c2afd898433100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994c4766ec1f6c75c39d64ef8e6f62c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17719cdb2ae0e2fb399f9cc2665c194102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c64efb9a0a2c7bd6d244062236543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cc78c08e0537d177beb3f8c36ff02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210f4c5ddcea43f4bbb6802247e098c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215815db1144116ba788c44a54c6a7e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0cf807f62751d583afc0143521e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44751f81bd1b695a31571544e17e1398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e181a9a7a09a7a23c980d873651181109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe251352f0a699fa0c74d20f95044110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb03e9d3674a869657d5607d7cfec8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695d2c7599e10d0f92b83a358201ff7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe097bd678db1add5e1210f8ff28c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036eb54fa7d274f22daddd4df042cf1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e5b20b7fd794e2906c294f30e286115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbf2ff41c6e62f6ee9a8d92a2a31c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb8226226888339c9517a6e944b11b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c07784290895fc63ee297c66549046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308bb899a17363ae8151b40ae432a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55207fdeb7c509e612298ccc5e4a5392120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373a1e165cb709bc15fd2e5ab6e2979121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1362c3be54f82c0cf1e4551b15f1be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce247e6736ba9598f1f069fc160caf6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35ba3ddf314aa17bc506fa67ee3d8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bec34fbc80234ce8b57673e37b8d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987394d04fe4da57864c8d395b7d35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741bc5cf289b8d19da6397ad3c1ac71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce8ae271b98414448a13023bb6301e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0925ec18246212f6bf6a26efc9dedbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628a902d2d5bb703683d8141e1e1ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d53d2e7c2ee9ab4ea0e017a6da4d73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff8f5d88215b44a0e50d74a45915c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5657dbb4d5b0d3637a0bdc1d987ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2c57f17aa8b8e2191881612769ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2840b64c25e5626f14267ae6ee86f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c5b1f5e36694ed128e660499ae794136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643b9a5a0f9131134c3f6423a71bc8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef6a9c57fb3eeb104badeb3385fef3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043820817fec104548445a57b592a2bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c37e5ddfe7c8223f2888e475a2d5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561717fe2ee9e71c2c2c090ee471442141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c313e21564bc0ba9bcef57ec24b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17124ccace8c915956afbd3a83441356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555ed43d8deb7f4076fe338a464fc4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c418c6dc7dadf98b360cbb12e658145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504205d3b47557486a355da0b81853b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c134aeb3022119ea5b4dca47d654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf64c96d1d9e396000db4c6403ea2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b89a479df581b3f68d352be2c141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e500f02da47887fbb448e5481734465150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dec8c51825e63690ae205201bffea7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560ff00759c57986104fabc79db5a18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42884ec4dafed34ecead7971a564c7b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9571e159048977b28ce480360a7f8a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4442dcecb9937d7a5016030ba3041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67e6676d0d38b49f5862e1c1ba4006156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca04dd0566cbfdfcfd0f727a7ec17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c542cfe392b1bb6b4364f6ec99ef2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb54ef6c7e67c232fb2f367ac8377c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c0d210cd5169689a68076bf4ae29b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203815a5fc0c89d06881dba2ac639ddf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af3da7c48708f37c49a392682b5b23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0acbb1a32eae07ca62bda7d57aac6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bd7c5d423c069a05aa3e3f4f66e01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3cb8b084126ff4d7667113b9c5fce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0e4bca337b2a0314ef7336a34027b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018754f769bfef82931f8d9db7bdb0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbf021202864c23b9e6f247fb7485b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf7e1a4a5df2a8eca693969fc0fb85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a961987cd621d0f0ab52a17121703170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9b2ffcef72341700f55809937d17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16bf69c0a51fc6056ab87d099470cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa006e39f1de114efab72a729c02a4db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb733c2c5ddedf2c894e8a6c465c04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f3a0d93965649052580d449fd9dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25f44a155aba2cc977dd93b8fb4a46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d9b38c64004643d103a8ee55d0bf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d4f7122c7be19a52c504155be1ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12f2238626a6ea6ee693d9247dec8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33903af7dc08064420bb31a0d0c7036a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6174f59cda8a1f713ca24b17ff1a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f67a34b7ac01b0bb771902382b5aeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f3c4aaec33c42925f1f5849c3f9d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b4855f12fdac2b84808868cb70fd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c992805eb508c49395bfbb8b48d20a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2688b9d66a583f92ee25d43f0413c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6336b74467f6dd05c3294bbaa8963187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5883e58fd70f61a29efd29fcae2bf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2446e64ef7ae396ea1e377139316a12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b9eb4e058e7f12a78c3e1b46a7a61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82dcf0141654aaa59005abaf56f4bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a946accca95aba9fe8c7ab5549451ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16242d11b0283f3a3642568dd9b647193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2258ca9173412ce70e3558a5615b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fd662b95351b6c7a5074fffa56ca1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd5ccca2c446998e451d9428fd423f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94763ab5ffaf5813b8258fa38b4acd52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03011d5bdd5f339209400c3a887c08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf36596d98e66ed77e0f15f495b9480199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc25c6335aa36feb7b8cf7894cf4e41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a02df23100e381f6f6bd3a7684915201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8bd032307b22aeea681e4943e6637202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329bb40cb23a02d42280b03f6ae03b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba778b5ed1c4122a31b5ad9c07096204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae169df83a4c18e54daa380c1417de3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec2e14d7c3ad34a0402a0b929a9786206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd0158a5ee641fa0ec5e3e56bfece3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315fa3dc23e6fd0cb7f7ebd3ba8476f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a21fdc3857f03ca04789687fdc161209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afd45090f032384efdd79ece8b8b33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d0a063daba9d675eaaf6660033d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79aa4da3ca36d22c06d5e7c04cbce5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ae3e7a2d6c1272f3563ecaaa85bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5806426497a41bc3fa9e9c95887b18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dabd44d2ea5e5d01add6df686d51fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0fccde2c8a6520a85ede368a79926216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fd2c35131fbf1284299cc1440f99b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f5d3f21ffce2d532bff0a4fb6db46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59293a0ca1b8a5795660c22a799fce6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca31dea8c3944a52b68153207f4665220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf24f9f317f12376edc069be9ec18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3cb1d58a414f1a6958a94d0ad60ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2322109a530634a916bb825f48e016223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40a7041096e1e7d710616f5a2b608b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368d4290720e44a9da2bd90693411a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520ede8be491c24d6505552c8f4d146226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b005f5cd4c82eb8c0fce296f4b756227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9f9a0f467c8d5bdaf9b0084988cf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae74b3473fb27ffa6efdde4c7354a82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c54fe2852305cce87e468bdae405fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcaec6734de6b56736db2ea13e4d77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2db225c72898a800970c761886b14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08824c22e29bba9b6b0da455faade0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53fd24026be237240cce91339ae014234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205026d6439992f7a7062527c134816f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e7aa835d0df2653894d0b87716852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b34403ebe9c91f9297dca37a043eef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8779da789f42e84f472c85678e993238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e13f11b1ad2fbb15d36e7f57dff8cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3f102c23996207c5e984e923b2ef6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde48db8138096a794440cc1bd6aff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629fba9fd6facbaa9fe6781804f07da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c2e52f4a41678ed9b77f31b25d7dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d83109a3dc06e48d2de215ec1c8b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90093c1100e283d41685562b30b4ea8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86967985f991cb41ca4dfe80cb158d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a097208010f4fb39612e82696456eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcefd3267fa74a80733f5560536711248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b0e79fcd3f99f441315569bf754e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a35fb99b06bae79688158c95592bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a6a20cd1937b5639e9b4090723b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7600c0e5cfdd2b16deab1cae17cd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273a5e5168b9c6f6e609291ece8cba5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fc5a569888b734cfd78a425478d3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d14ea3f6cf9b7236dc0d183d520e9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72481252039ed317356aec8d15e8b916256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a653321b8de643d17bd1a37e3dfe0bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4b34be81a123d195f3303b38a0fb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c4f4d945295e110898b901c4c87d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef779b879c77e789dfdb72c893d97b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32134e9db21df069b2aab941ce5ada79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246a709ff5673befe6ee5965fe4341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1037aef83ea6719e54075b917d68753263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92632b5432f7919c3b71b8aa8cff3699264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceee1bd40553a6e5d3e951080095c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b4518cbe37541cf4037bbc1221aae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303197f63efa3c42dfdceeb03c6c4b5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea2075c82c28dd8b11d1e6da263e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb29fa058e74f20350b204ddfbd67e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060d792f56fe7368eaa9ec08a48c7b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5be1f9e8ea71d52ea4aecd7062d65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e4932b45c1a45a42fa72ea3cb62c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c2ff0f361d3b7c50715f06461a949273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a739dd44b9d424529b7a4e79c71be3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b888768eb7c4117f15eef655490fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57033d016265a0813ade06ce609e0f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5d840f2ffa166485eccb5593edbdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5e79772c9ebc5caabfb5a0521ea71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4139c1778468e850aebea9bcc48735279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b9cc1e17b0b219eebf3c375faed66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb77e0d2149d5eaed482f57c1938e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e408af3b4440a7964c009227ba92d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba7b6656f5c3138d224f38dab69aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081e3fc94407be41569ae1428b83f6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d60c554fb23d3d0bf427593824206285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5318ec45e75c328aa6e9b515884bbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6d2cabfad7ec2b53a45ecd573c48a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a7a30e80f7bd3a753e41b9b36cee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3c12098573697c1d83ea56c16ad2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491c132612a94b14a58ca52d6e254b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55508b92f54b0a56bea9260ed875575f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239cb4ab1b3380d6121c881ecfbb555292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133a29973507bb7f7250ba3e0f88f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78f90d9063d876bc7088d61957cf4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0865fb97db7b36a15eb8c79a956ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e09586f427025921c27f1e92b8881e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6182184caf2060eaee0e4791b240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08fea633d2bf108ebd5e675306b58d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c574e0f1468ca3b7e283bc491ad22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e4f8614a5cde880e73478e7042b48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb83bc48719d4fab18e8e337c06d26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba488a7f113a795beb67d5c7300336302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a456941ca457024881cfdbea6bd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133341dc8b53481b957dee14cf2f7bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a5e0c3941d6d51fdb8f57f97b7152305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aff7a638d9ecac3f10b488bec316f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8886b2db64b5e9f4e9fc06d204928c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d979f417753c84657c2723661f4e2da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749e6c7fc02db0df3ab5f4d9ca88f61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8899c836d6158c527f9cbc01e1d5ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028c10f020233fe1c5092a2c3d93554311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8f776b5e63d976de3ff36d6222789312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96736c4ac231452a60d0ac19c3f221313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1bdeb2b86fa0acf8ce4a6fd879b0c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6ba71e6bf0ab2939848a0cb45e44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910192739d700320edcf1b8cf085bc7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2120dfa534bfec95f25bf1f34925b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8f8fc9c69a29cce1f9e394f15e74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f10cabeae3ab345900478268e0857319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e374b181062d3829ddef54a6395d8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8f1c1a422f6b8c2872d472a0ea80d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38074ee25dae21961a79508fb428ffe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb277c015b2c82b64149789e34a27b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8e21e1585363b53f936ccf1f539e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7fb9663ef1c0988fa7007329f690325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675b63e2ed444fe9b060c5a8e732829326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be5b1baf3a69f98edb7f3568ad8b44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb563b54ec777f2970291f842cdac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d8714a2730b01e63417a25837022329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300381c271ae2fae3d77edf8cd392b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1931a83eece9437b1d6177b364431ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a492f4a57fe37ba881ea607fbca3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8553729ed66760001153c24d020bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e82b11994b236cf92ddebe19163d75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad821acc4900ac52535dfbf9751d41e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4d1bb0004520e299ce26cb36b3c12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c11bbb02432aa059bc7f2474fb3286337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ae497049820bc87dffd4ff108ca66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a974112fc21b07f431b230a0c6277339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93338a62c384be266a9a17df6368d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b788975a58c9579eb77f351750c774a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e4aa4e02b9372ef2688e365b4de75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0080b982bb504f69d0598fb98e7a7d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc42d23ba96717bcbc9aab76fc0b207344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039530f8b2d18f6d9404ea7d38b8ee78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297cc475e84ca872a934e1cc81bde62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96dee5b84ae87de3c722895f0bc7fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0f06b444ecafb288780af243458f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33a9a2deb6c00b2151bf1b78146e99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de14a6af6b1864c8aed586508a09db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b37fb826d8d5277358d250d6109b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692e2774a6728727a6ca9ae6e794d85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930700b204fe15bc01345773fef4439b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa60cfbca7da60fee867118b1c5cf08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342b906f73f96270bd91dee16843fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65016b243585ab0e98becbe88a42fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e9840c2ec52755edd980cdb072fb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fba2bd4fc6dec4b6018e72ff4e2cb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc4a2df9839530dabf7310883f992359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70262eaa7575b0648745cac306866e8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04843de1d796884c15b1fed310f526361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b94d2a651570e3b522193a2308397d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6661071692f4f46c328f40bc0b32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b88d3d8510b603d6e2f3660d909c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da655741f24b7274dd8283e568022c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f0429252f0f1e53b6d56d49c907f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edcf84da9c050cbf4bce7245c56511367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394808d99a6b683ad6e6d7991fd388368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43348e5ecc0de357103b63a027bfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56f77c59035a6ea8bf606d5ba515f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2230e93164bbf4c96cbb5397ae63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7108ba0db3a2ecffd2dba9320df3e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000bd22d4547a05ecbad363c179aad1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f660421ae856f5df2577d043eff1a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692457618ad39610ce57336a83c88257375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe65ea7dd35758bade91a7c64189431376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656e9badc9e44f12dec3b393cc9e61c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87281846bc35b3ed082657c6ce950326378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e846c789d072cafc28f689f4832b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912600cb4664dcecc297e3f1901e9114380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e27df28d201147f1cebcfa7d91544381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c72af7083918a033299c67910ac28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8d1ae57403bbb0b453b01667feb11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614c6203537abe5f5d7373c781297cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163b286cab4d8343a407028b310f4b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d744bfe430820f332b2be8025ba6652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09139aad13f48df5ebf1c9e36687be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd47eeb5e7e92403d774afa07177668388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439b1e6c572eab3e2135fceab2b798f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb94a89d1ec62c2d29717aa165c0d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026830be8f2bcbfef29c2345f952988391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78fb89b6098c6cc26fec36d09eaa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bcb8111afa0983b07d174fb5d5002393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea8095072ad5a2a9082031909378d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09d7603d85e0ade640be317a6e9f03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5df6ed4518a5a6011669bc0d3e2af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bc4b101a09cae03bcfacb9348c8a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee688b73ed9d01282e550424883c63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd051269281935372e9a9443c4a02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0666858b358463e6e880d6ac0efb4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a01ed9299f402546fbfbd8d2493bd4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca54ae8891d553dc9d832dd5a16e6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aee0ca6cc5a79052953c31a52861a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de9c0d33430c6f3a5609fbb654b61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f5c66c625a46e7e9febdcfef14f2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a70cec6ba0068be8a5b195d91506406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945959ce6f6cf8598870f855dbf20ac4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f73b7d6c7d3865d87f7cd2cff5104408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f99a0ca6f92fecefa5f6e6cddd28c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122de5c46507233c951320588d57b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b627ed1b069eeddb7635e16f731bdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00884cac3d7b37d620d57f6c61d1328412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d939b15e37d97065e4a7b7ed15ec333413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaf815499733c649a9fa5cee1cd2c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2463965c91e040c4b10bb21dd2c960415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4816db2eb525e010ee63d0efad166b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d7c1de8aa2331b2c9a70af3dc20bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e160b57a33c22f9e80bb21789ed944418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e005aadd3abe5a45997c058d97545419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455b9ebc058bdb26036262287c4baa7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be9ea44354c495a54e20df5a227ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a06e68bfbc4f450c7aa8d76c28ae9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81e18a3909bd4b2bf5779240c8a086423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455036fc7dfccc9e35fe203016c59b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d45b348eb94e7ccd992d23ba8503b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2daee09e93ab815c233729257a7fb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12b7845de49af4ebe82de501fcbb4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c277774985bd1f7a2fc83613de35a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338676f148c94decd32809e695ac83d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c791ad07bd1e5ebe5d3b6cea14637f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6498fd513a0575a14eb69041a95847e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76af49b1e0f1bcf026131c28de245432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393736fb36b6d0579cdbc8bd0ab20c99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f6bb40e1e83ad8df69348ddc94139434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9c584be86513ae109580389d0748f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ae8b65ca4c0bc92db4d5c84174db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7b4787d451e048ac7a412d808a9b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e438e51ffd35c1b9403032d796f0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525be3a8be0da294f1f5394918d525d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cca862a4f530a60433fc704ba554a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f3dd20c4c3bbbbb7c002d1300a72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0c20c7465091ad5bac58a5fdcb5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc5636dddc701518a9efec1ce4d15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de595b3e42aa1aed4e8935429b69e3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737804fdd1f8befb0c3b340f87197776445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187979e8a559298e53863df258cda5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e9673a7b32fc7c55c46402d82501d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcf31d957919e0cfd61cd3dfc99648448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ee7ea7a68fb4c9f498c10d733200449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc46f54f3b54ba1062c552b26f981e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c9879bf847ea80c9d1176cada3a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13da02ecc7ba912a2c59d548554042c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59319342d613b085fc7170bcc8b64fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8eb02db03be41b53bc07ec5975779454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030134d8bc902ade70f21a1036910c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18d7e473f6d423dc4eca12d15976e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e692c2406ab93ea2c165bbce8f07c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b0a133112a4ac89b910be038dd8bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79bc5a397bb6f0b61eaef84e6c685e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f0157eea951af5983f4580bd6809460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a7632ece545ef0b6655c0e660bb71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8ae07d54238b4ac1fb771427b7e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d04fbab407dbd4057aab550e376f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac779bf1a22aebb65eeff95971fa3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98481e002e18c893ef03d484d8dd99df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b624d04ce9be88c35e8f9ae5a0249466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8361b24f13c7ea5c518ae0ced12e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec269e90ee331bd54d7df297d76c63d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dd85fe095f66b6dfbe3636d383a46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf46f05c559ea60af34153bf2a233a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f086b3893430517d7f387ff797b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5715ccbb4deddb2bc8823368c32e06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7b8c5231e43a3ac41a972fc0a794f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef691056e32434f03cb0d18611534b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c972abccc66e555be2d029da51e7626475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e3cd56b084ce54d19c9d0191d94e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195e1dcf4408accf128c9a2fed83a06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36517ef83ebc33de080e705cb931a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e78e3372ad22b93e9c9122c86417ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b22612bfe494a44236f4cdad24f36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6222c6929421efba3592089a0063640481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023806f382eeecea3fd88a6fa9ac768482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08872bdaa763592b3eb6e315546dbe93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9251374e531596a918c15e803ec25c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45ab221cae8da885eb3d71612f8bf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0aa03e6a35a5ee01a0085849ed6cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f534f48dc24edc895881f9ab4f8034c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02683227db0f05a68756fac9f8bfd52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118ecad2be68e9c231d1e86f807aa09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf85b356112e9e6d9cf33eaf859b79490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075a94da82208db97de2550239a7b4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8abd33a73c6805152b8e6855e459e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cf2299343e3e5a9aa227828f650ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a4bf1ac812ee8efe85377a45bd082494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e13b9076e76dc4eaa496709178771495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299f6ee42aedb3223bbe3ff5bd013a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef395640dabfd2f829f8173bb1040497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ccf58d95a1b12685a8d3f278df12b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92702db82487f785d0285ba1e40d1f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd195a027f5ac30847aad0d6f5b2b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c9d6e99454617a5d676bb3abfba3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9d566e127aef7f1210066af62bbb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960cae92953349f612ace70b13a6d31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64e9251acdc77148499023133002e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231c86a67ed9bce43025587260c1397505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7114a8427e5135c335d97714d0d69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34090059fbcc6ab440fbcf46b77e810d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775586661a8dc106ccafee3907d3df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9aea9c396a0bc9d9a6599a6747733509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1cddc147ad842e85098fa5ab0b60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742870678feb1255632ae14208024f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78df2bbe2cd1c514784d8d388083dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdd5b098d7a4e600a97e9603c8d441513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87434291a387cf4107ccc26959ec50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be87eff87ed1d18711c4be4d66c9cc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937ba93f103d5756cafcf3146d54874516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedad67c22d17299fe567bd56e1dcc44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db986d3c659aa79460ea25b0ebd88e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aefdd2c80eba6717b4930263d564f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7316b90c95ef2198f37d9b3d2c8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27a42cf17f3fed1aa71a1c21cda947521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb1e7a4f77336721cfb68f0acd6e87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e4a3f7f45b6b2087c883babd8debd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a87c7aecdadfc87537197ecbce44c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1808daec8b5226f0d8c2ea63998908525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974201893d5458c72259b418b3de16c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8f083cb0e451cd1b4cd5eb8a76f16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98b570a4c69a25af0a4ad77b38b92b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c52fa8395446f14f7ad627adab8d37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407dd807226f61a0bbc822a2f3ab96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b1ca233569b6094519af456588de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710044fedd5f27b523c477a61d6ec0fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c4d2c170ece6ffb74a5fe7251ed4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3040f2f11c1b389e4fc240434947e6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f61ac8ebfaf1168da1fc9b16b46aa2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64674ff7d945caf7dc13161a56c96d02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32cf981df2317d6fe84677186c135a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b729aabb75354196ad7ea10435e9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21096e26dbacbc44a809150ac9fd6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021289bb21dcf91f89b53332cbbf5f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8dcbbf7537a03627f1b31bdf1c784541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40de1cb2c0bc90d99120b7a97b3a70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84194166d009c5630bd66063cb6f27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1358859953a1a3071a78f41bab488de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f0f5cc94ce525a6bd8f227c4ae0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6518f971370cc6fecad5e70c06dc11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72aca20f82c87fb9803e9abf2f32a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355f4cd1eca0272fd4977687811be07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0d150a0de08cc70b9271c56b4656e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cad178112af94a6f699ae77715e4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d7e7ffe80f6abe8227a47d994b9c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc523a1bca37f9b2cf67ea598c93b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd475f9d80bcf357aa0fce365aa48a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709688bf8ba2e9fd8b311a4a20eb6679554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a6de76a1242ac009bbfb9dd1d6cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4ab1896b7f7936df875da35f86b10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804694eba6a8f544ea9db9535c76020557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dab713130742c38bfec0ec9fee5b27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4340def9a0403f86bbce4c7fb5452e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244218623a05538ed009c377cf5f6543560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14440404dd58f63ef65fcede3866b11d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849a83eb20794b3bf710ffc90c3005b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9c7587f7f536cf98e0fa753b7763563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a515e07d7e04bfde2efd2f6e76e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030cdaa9271c4bb63b4d32ebb6f0ff3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f102ccc983815836f898c7b0213d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e05d1ae5c3ba1c16c1501f512ab9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d553f7f6b636628fe8fb7653acfd734568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337ca45535b113bc09060e3b1b9c230569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dfa8bda0d18b3590c5a08ebd740d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacc171e54a2bffc537cbb0df253602571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d7cf2700b94a342f52f4143950826572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3294b7935b321f1f4f8ccee5c59db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6121d0c34ca0c019dabf4ae888cba4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716cb06c7f2748aceb41d0fd846625c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e0e2790f6168953b0255271bc5739576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22652ca5179d256c4ef66b2d87024fd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab045652e31474a47f94564c6bdb6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baded9a94f02ef652f67f8651a5921579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3bfb4865f63350bbbfd7e068a436580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c447b6e86fdf5f5f8b7642711eeda5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934ba84b07eb9a8a33c97952fa4d3b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf809a03d64573e662093fa03eb4ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aba759db653293ea4c3b007c1be405584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1676d2e5dab0079ec197871c5e8d699585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020449624421a4bcbf3c199bdd796d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f533b7f665554076966135a72f84a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe584f30bb341f05a7bb0a78709902588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e5bfe008117301a3b8103b2cdda16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d771e56e29055ad1772e69c54700a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3884d85bf7a6b45194ae508ab88b8a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6def8323b64596a4c8d56b404e8a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fc28e89fb275ed1ae696649d7737b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a4b8e25b2e072d7ea0e4d90b1309594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ac881019a8b500729570724342c68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfa4b75af8d1f1bbce532c7652342a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2e56d8cb4d3dd9e6bf7b1fc355be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4af79a3864643fa95099e58909385598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd68be38659a5892c94814d905309d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b52440fb7df121eeb16b02feb1a9ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953627474fd22ab4eb25debd5c452ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce97b05d3042f1c59ef6c3d9a956276602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7379ee0206662d59b84aa8d8308c11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba69f53a6cffbd1e3ebfef2ffa84bab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c25a214454da1f31ef68b175b3aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af087d3cba8cbab69b6e26faa221d958606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e34b98e2c1fd71efef8779666c130607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70568344d267a31ccaedae810cb7e53f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a07f317603a6b13b0c75039e0a725609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4dee266e3e3820f0ad6a100138764610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df139c1300a1b9779ea17949eada73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d4429c2d4da33aaf6b9ad912fcb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9ffe00ef0334f1dd5e50ff30a9d5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839388f940aaa989e5c098be3f9f32a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994ecb449e909f5e7bbf82ea4e827a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949abc216fda0a28a446a649d1206dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaf6b61c85eb4a0df5d7f10ba9318d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0ebd9ec7e215f7abf3c7a08d7db0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62243795eb6bf3b41bdc2a0a62ec85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f172e30e30ba5f74c8c65fcd88d2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8985b91bd3b2a13af63be854321c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10fbd0489bb88c38c4ef6904c8951a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b599447530fb10d3701fe148c022c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089aa93f89ae13224e7c16c6fa47a84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ca3c41daa8648611d2b8d6df384f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c6113dff678754f11c043feb327c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f059028b20ebc96494fb8121beab0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfdff7f0c80ded3bad548f69394818628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b825ef999c9cb057342dba19a7501629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452664738ccbd4c87c25ca9397dbbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b717cc56874564f64d7bfc490cef24f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed229d82a4d0b6905b3d0ed8caf182632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4179f80f79c9d50d75782833696a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed046e8ce7388bf58ec8d3d6250d504634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89f5a1af8702a99c22e839777d9b8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae14d18987eb988c145b55327be774f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41047056882e25b62aa04cb120ec2dad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bcfa2910b7eb60b1d04bd5b4682d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7b5dd6f6a5160fbbbc1cec10750dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37035127f939fd2ecef45a9e794ad394640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f89b33ec8ff6d86df67c40579f169641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9eb0f2bd610533d6789754188e5ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09952dff5421c4d513b4ff00c14af2e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b49cb515cfe41153698360579a9e58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb53e59417b9322fdd7719320e8d1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ec849d2fb74563508491e8e12432646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349c438f68bfff82b31bf3f1de0d594647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ccd93d1e86b8dc199b9775d64d321648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e61e121772b10803e38717cb162c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9561bda2235b8878bbbab0ac18d5e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de21a2b069116fcab69db57c958fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd292dba71892a0c28a8cb7e3ad64f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fd401d48bb1575b04c4e8c0eeb7ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633418cd7a453735734f9547c6002aa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1844e9fb149b12b28cb8c1cf0487ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c953eb20f20cb53bff9f71967852c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c927a8002f72ce5ffa826c5b277b72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263e63bbe6388262a800dabfbff056c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eda283cb2af2626ed622f3724f494659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4cb4592fedc89cc3b33e2024d7d58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51be7af8cadaaf6661c61eba937b7a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f006f72f3de82340af86cd6268a2c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05444ef55b374b6d1a9cc65fb3a34ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb619d8c160920a234cf393b79abc9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe73992b9d40cae274e056d20c016665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf27c944139969da42dafc7949013666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58a68970ea407f73ff56b873191fb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78242e9ef15390cf12a22cd4f95f8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad311b1688b583a1ce2d4a867ecf7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d85d106d588dbbe49b7873d0a78e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e118e4326d949d4bcf78d694a1f1da1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c9fe6205818562034e6cdf1f97f09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fecb744c8f3b84695d72216c4a689d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3de79b2c088cf44497e6781660c35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75e4e4a86bc22d00a431c658cf2dad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fbb5a89b42debbb8e2302446a16c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2e266564a3df2813dfa912621e54a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2e35e470d0886c928efc1de42b0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531d9efac60339304c255399e57cc53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902ec4612966dce713075cc3e7dc38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718936b31ec2f1773628bbe7542fe61d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08055026f81f401f3c827d5b39eaa293682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be582d232716d1bb74d4257961fc7393683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c409a692a54b91f58c80aafa02ba998684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c12d9e0e80795218eee5490395ba06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755b82fc423d4c6d1b8c15f80f69e3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c8dbc9d4ffa78a25e5babc0ae1d52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a490896b2783fd061d86cc529321281688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ccf142a2b8e439da77f9991de5729689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbebb1842dd1207add4fe79ebc51a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0171aa72f3c592f6bb870f18e253691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112abd11f15ef96c03fee1e93820833c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149dd2f5b6e77f33aa875f51d931258693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a6af4fbe43b9731911757dda85810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c523cb5fb818d9f6a6bf4b61b4760695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852be4af95139d481bf943e4e2d6caa6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961a88d3406470bca1708c3e09acad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81d0ecc989ce0bd84baa6dedafe6e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf04786a28900ca7a6dbed2d824d773699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b079ea9e8e735241fb1337c9919c829700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe77553a6bb7d51990516e011eb785701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda053d15574bb4b99ebf7bb80002cee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008e0e4285de3a02175362cfeaf1084703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66dd9f48fed571046a377911c0373b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b4591069a30a4bfbbcd964d3f70a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd6cf5129b47c330bdaaea933d08aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791138ea62c7915616e4f2b46547124e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3740e53211cc04a2649d4d62072b82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7baee190aaa558d82747b8ea29b082709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95577c900a14e718efc30c724357c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6665f99a20a4faf4141becfd1f85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59427d77ff3d12a9bb1e435ac91bfdf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ae070b8d4a1746830d64d123997bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5299fc99e58ea2c72d75769bdbe8d7e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6fba23a20f5537ad2fc93135c6f88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182510b0360afecb2fb7f6b18db0941716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8382895494d1cc8f626349a793d6cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ddbbf0759204b4f62145fdecb54a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d0bf55b4ddbc4da6d320d8a4aa945719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f53f97cc3dcdf395cfe8fee0e3829720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654358e7823fd4823ed7e5767a3748e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761305719d0e7385c56dac871628647e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8848d685418cd47cfa9b265a050f428723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e54caac9c13f4041d829f9fc3bb77e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374ded0703ea0ad8e500321e3efe9f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddf0e9166192bca8da10cc53b5d0b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd6ff4e99d54ab1d3de9a90eac893727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796186118840c3c207d88f87e61fa4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3ee55ab8942e07c8ebd7a4c74d175729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3095900e0d2b00a9a2d33f69ea1947730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9b7189b815e485b4e02ecb8566fe1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64084b2b6f5a7af8b1fd2d12d6b085e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89aea5299f1115ef3fdbf6d5ce425c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66926f03f00d6d5254204ca89a6ede734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75ba3d6d49ed044a96655de7d25f62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231604af1c79dd99e46dc04bb45e57d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebb9fb9039a455364274d04845e49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005a7c22eeac5a92ddded96e7f56d09738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51575dcda9faebed0221852264923d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd25a15ffc1915b5be55547f98ec93c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47adc4ec8e00b4a4cf09479cd605be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddcc84d3af2d9f63e73f4f8373c5a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b268773395a90bc1169477cc5d2d0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53119e24524170513d5ec1fa2f64a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fd72b47b82f5c3ffec640094c3d38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363b862b52dc3fafd8aaf077218ff3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eeda014a4293213778ad948609f3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d02ea05d8eb79739e09b16aba312748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfa0e6e671afece7a75516a9551b1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56d417aa3bf3e93d5e696f353d107750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c217a5a3d8a7fb960376f01af0cd46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492ff5f85f7723aedb0edb52be3b6d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b4ff55a23432da9e8382a61bb38d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302c07edbdfe59bc23513a2a8a3c0dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f47d1fbe81f624b9a6199eb1fd8ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfe883e275c31a47482122456d1757756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750926562097e9fcd1f72640cd67fe5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e083c5ff64e5e81c7fe27c61e0e2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c515ad27e7b72b87533b270d2f7f2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce50e06ea9c24e530a50791fb9f2cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151321126fc54949d428eac3735ffd112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded781eb5e5f4d8326d22d85b5980d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b9fa9c4316d66c77f89e70816a0794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465f253acb0aae5157ec60189f162fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447dd432c96e03622367ce484c1b9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dbd4855c9e6531762600196d658297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fafa7a418090275408979d2c08a408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec47fd07882a8ccc5cbf998306673929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695257cb9b5ac1ba44ede88db72c14410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be16c8e7b34100fd7b56b7b578d7e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b188ededd75d43286964efb3107e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb14efa2a5d9bcc9285c7bc836141113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e092d3fc469a5e657f213bac783d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab337870120ea552a206c969e4c95015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e4002c8b8133db6257738fcd22ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f0816639886318fd3f0e33ab1dc1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739608d1a245b397f59cfe3ff9c654e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826bbb38a91dfb43ee999349f363b4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8933a31cf18d614d9858dddaeb8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad447cdfafc57cac78089ff993dcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0517a3231205229425feb5f67d8792822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca30b62f8d8c6769e763f4f241fc65323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f74adbc2c0c7ad85e43b9eb1fdeee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938386f7f33d1bbc2e7dcfc959be8daf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99c484583b40302c3482110fac637a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbf4fa414df37c095cf913e14dcb0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522131dab2d2ce9cbd4b8a6950969c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce435c802113804339f4230e8022129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a3e5e24828578e9d65e610ae4b49830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94505c928b31dfc4f2e35211acb5471a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f2c0c1d5ddfc3a7a8f0522391fcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25249fa52b4c2eb097a4e4836429a06e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7706ffdaff4e41668108d8c148b88434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bc6590d1c536ac58a9d917dbaab3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3dddc66caf8daaa1ed562d1f8358736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e790e9c8b1e31d3f0a1c660af49d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2ded0f77aa0336d5a0f77fff1954238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3845d520a7b2ec15e5a738b2791ef939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae7394fe1a076d3c71aeb969b9edd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9560430f186e16348a5129aab608641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6d0609f4c6350721443a207fb34bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543ac5d3b627fbb596761c1abb6b54443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df89b0f41c5343a0e9cf7cf5a3be3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bfcd46c0c13d8204769ab9b86d31a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa132e50504e3bf88249731a046a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11949b69ee58dfc306b5de8360e9dc2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126406d9129f7ae13d32f35c8acde048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a48201dad28bb5ecd5fc61b944b17949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04248e0a0bb0202d12b728f022a8ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4770cb0badccbcc4b5dd1f23cb02451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31959886825e52583f3cf63d725dd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819866d1865c71b4036fa698eac2b6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cbd5a63e1db3a0fb23e81f359a2c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46cc2a283a5e7a10f295435dd4453b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7212c1a7460cef6a99cdbde9b3382d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4301704857c76e1ba62fbff51e2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a20b11b25b982b613d4f71440d2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df1f69e3b2994bc640cfd67cae06f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c067934c1102e4c304dbedd9d123ce260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96112704aa3885775ad4b387b076edea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae981096d0b64614e68afd7af6a561262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b497f5078eb3e87c0985958c33cb0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158f271fa0f977f883cf537ff68490b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f9712404bd0764792968abf57b0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db3e27483b9add01e28c5dd861ae866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4c979a81b7922e0e992eb0fceb69167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1d0c43c24416bc5df9c4a2d97cfa568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c3ceb4c7dba015a846e839814e22f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef83a708393f4c3d0fe01a4ed1c37d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffc8cf4c2bf9c51107b8cdfa527ee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f68cfbf927d30f0396dd673e9460072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8e6b6c842fb04022df173e640ee0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d95ed58edfd53ab41c79abe49f94674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c61d8e50e261d35ee92be4a0b72175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e0385f910004a46efd0dc389f50276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943947e0695638a7ebf5157e2d1c9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb46e03ab8ff535b9ded3aff75a47ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2f7a8f3fdfbdfa4fe8957f3a4e1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e3a4cd39ffb766edf3f3f90d2b60880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc46bb9ca6402eb14d12ec559247e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32260e34aad557aba6299a57cc8062082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08b59bc0fbeb81a12206e41aa76ffd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b06621af7ae7b529e3584deea98e5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021252c807af0f0eae9319a186d5b15c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279a6996bc3fd2943d485a748da37dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ebbf64bf67938fa70c4d033b764187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ab00031cd05ac98db1222aab3aca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241fed343efc1b4bf1759ee55c3d94589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f2550a3d160b9c87926d12812727890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c8d3f3a29a49e12de0a4bac3cf5dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf16266081753135d8d20566c2cc53192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77b04a84ab0395748bc5aca55458493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653e68f97c0abb44fafc5fd0a07d67e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3914d8047d701dc2e9e9bbbe2eed595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3271b82b25a4e224a1fc282d5f68c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e825136581c8237f3b505d031411e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaea0092f463f8dcefd0cffcd9233cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d68c8de73d68ba43a026d7552917799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd07985ecf8c11a368c840ea75fb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2884bd9664b70226049ee4160368117101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537a9a96828e7a39b603a76aac5924a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e74c5dd70e158f6802fc78d173cae9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9b9d66b1145dccc6c2bb1f70bff9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e09e9b0a125fdca811ed107bb614b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5bd80eab21effc18d100090db830a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c76ddf3017af91f4d5c4e192ed25e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9622c2a58729d49d8de356d81656d10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15b23fa1b449343ec8f00c34c1aa90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418fed83367d96618023e239b8e1347110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d9614707b249e946cda77121fe873111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4791710ad98dc7f583e6a33293bc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ddfdeaff570d2efae543b75d8cc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab21f54bae1c7b1c831fd37a2417b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e638baab925de5167c6b13a632839f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86e7c3f213f09c8f8c2975396fbd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9dad3d16c1a1fa575466370eb33e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9204f415dd6a583ddf4ff9be71452de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db56a620f5327c2b0214916a0b82d9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4353db86d0960a669bde3bbf3bdd677120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a2b4865c9cc9d39582b5ba999a6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545bdad5f2a0d435944c762ad0d6673122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ae4bab7537ea6e0b896d007b0afa9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449f8a1d0ce894615828b83ea56205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad42df74a8b993e9af50b6e7da4d20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4dd802971dfb4481e31cc4577beea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ec0fe553759e3dbcc309cdd85490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f154a372816bb76b0560dcb526a67e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc4de5db7d5b110f42e343daabcc21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab5b696e06a64a404eceb001979fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10bcb19e45f7bf04480ec07ec55a1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ae3164acb6a74197f6d84ae56b9fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f608a3dac54ee6cb6229107bc381133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc9b2086646e5b1891b1945654929b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7941cd5449cf1b18ec7b1294ca1cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b239470cd54b18e9976cbd012f2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a57a298c45b383237233aa4a9b2e4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1dad467cccaaf34060e5118c22079138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f1f1b9f1f5449a8ce264c92af6986139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5650e0a853533a9dc31114ea24eca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a92ed3c8889dab8ce41bc7ac0f190141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42765c363dfc6eecc4a78cbe5ccf5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daaa20a505a9054b1da4f75bdffb85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d32ad40519a83a0e4b90c5e4f29e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd64562988659b1ab7431be8d3e837145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561415204d120ce87951049dafb74b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ebc74f2f74ea76fff0dcb43e4271147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd9cbcc1dad26e77738888f9fcd888148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b967c4b6b4150dacc43753ca06d6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d239db7e682a4e4552452bb0ab078c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb9a5c2141aeceaad6cb88b575ccfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47a310f669e412487e6a8a40a78dcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5a8686bd17de94b3451f82244f7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110561f16a86d82dec1e89a2b111aec5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf2484cf779f76dba10a096ed5d283155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a8349b99c34026d11d389e3b76a3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced480af3cb873ffa1ed3a0b5591f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca9edf4df06582c48a9bf5a29ae9f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e6cbae9efa260a45a02a925bcf4b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2fe3651d1e24ee025c1cb429abdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48172c94e668986abcef30beb2fff33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b827f174804435990929cddbefd949162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f147d2b2965879f4205630adc0f72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275e99a70ed82dd333daffd177b954164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fc7b195df288eed6d472facc97543165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5e3e2d07d97ee4b21c4b91db4be46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d13550f2a4903f6e9708503006b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203417ace3f25aeddddcb726b8db2b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf82290723f3cd93b74f06670fcc430169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71e0fe90936a772088df641572a8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683183d2642a5b2c92b70c167d03d34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c942c33768f76e81980e04bba700c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027ba9b127bbac73497c20235b17c07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a4ddf1cbfcdfc191ff2b4fbe0d5d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5463ca4acdd7c990223e0494f36a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2dabafbf436f8bd1014fe77fa3586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06108fe465bf6feac32cbfbaa875569177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234fababc44c557c28c4bb55322144d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cde56a594619f6088fefb09ecfe43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69912403e838c6b4d79e1424e432d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415eb6da6f8b201db8c53807f0ddf39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6c177cd11501b939795fa4ef287d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33652a58d38e60cd97ca9c5cde823f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59705c16e093e19acc70f00ccd76eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae348849c67ca2a7bad439c15e63c78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa320ca896728bffddc7adcb815988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb569d0966f996f7da3c049a9faa0a24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0deacfe70cbddd6df6a80d2229db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5df5597957183094efafe5ac525a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710924ba2f99d59cfd12bf154fdf842190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b9223286eee81f867cfa3b8465235191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca516250e44c1bbeb254c675bc7310bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a0c7566e6a38e8181baea089bd18a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b58bf5559aaf50e62614fa87923b14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f46c16139de91ce9dc62fa4d36907195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574bc8ad9a02c8f73f211fb61056e2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b085387698ba41beebdca5414ff5b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc494aaf67d2d9d781ab704f01026d43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177507f2cb8892a319d4cfb37bd7159199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5ae71185a84f2715c3f055d0f25f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6c71ae2e58a8a59b3f7098b9a74e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75287133d0a8cf0a8f39bc32b6ad2f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d88ed348b4713f12c25fabf35e0392203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb26d595022512c586ac074f0a614b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b2364a551dcdf5bedf154329a5ef4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ec56681d4b2183746cafed7453df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683b9033b848bac3af715bab0961e8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e32b4dca7e84c763d7abc3e8837533208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ad714c1fe480ac3ee3493e3c5dff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f01ee4337c0082046e1ca5a06ba649210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ba1b213aecfc4c16d0f903e1be26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20026c3dbd209dd940f66f81317f4fd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38cfb8ed52bce8ffc4023aebf0bd0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b463730f0c77f44f7f7b203455b1d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09381ab5ffec338feb0d9712af0f8f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc711628fc8e37d06b249fad0ea83a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d492c689b544b84dca9c29fb3e935b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8176eb7d8ca1c7c336572fa8292d394218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd94c284bbb89d734d2edd6f8f3bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606faaa38507cb8206b74f20c57928220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb2422f3311edb37ee3deadd5e49d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5374a8e6530dd60a5d2ef2bf366fee4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eb248087248086f9290ed590079c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52d9d258d567e2e9c0d0ce17122213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bdd4ee62fb69f7e9e8640f5d8368a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad0e9ff388c34bfd9d0c4614356a77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c0519f5037771811dca71caef3104227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba8ec86bab57c977614268ffb6c2a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8061ddc838fe90633f585aaac443b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5286288ec9e83e6a3bfb51731d6fcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda0295adf248a62088d97428ea88c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ef30164b0a1388f7a82178b792ee1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563127ee11488f35b08fc2a1fc631698233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d3cb8ab43076262ba1279a7cd5d12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae4b88300577f48bbaa61ab118430235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52a5389a9fac0e68d53b82534ddd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a25a31128d3fbb01c694f0a1e652237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916725ed0dec60e66e409f32a646bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3beb01a03dd16bd63abd25e4d949d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7fe170879c6149a0b3c3ff1a2cf03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a30ae2a25b94c4ccbad8153ca1a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cdb653398b9a9eef1af60c4bfd030242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958a2b34a704a01ef5d8798f636103243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0b2a36be8eb38caea07f5a373141e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867cb991a05b06d42a6a68a5705e461245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832aaa6eec98bbffe1092fb414aeb46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ed10298e19ebe37bc0613f982e37f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5e4c58c2fbcd89f80aafdc8fd1b55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ef03ab7dfb2bc2035738b6e16dbf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e92e9f90ae73c18b990f91f653f75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2768f5aa28f3666f6d272a7f07b739251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695f0f7c3374e4f19ffd2dfca77aa3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0e5fc68b60a1a418825b12e8b5394253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b2a6de8ef3ec7de30143c7a040991254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189348a400ad195221add1ea8d580d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383ef7c80e88f60f9b5a4ce742397a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f8a3abd79c997de20ec9f279a4af8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615eebb9cc4c1d7883932570f22c637258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54619614cb9903da8f1362f4696bc955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603219eb802175d468fb45af81586c59260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fb3c427557fbdd5d2c65a955ff6f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337174c746a41f64902cc1697c4c7389262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72076513254f413faa5e550f7cf199e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b877780469f5c50b2d4efe4ce48a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6dcca1fadb569902f5ae4596d090f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61c53db9541a4d14840600733554eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56006f79e83431b76777131a9da285267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af16f4d15cc9d0f11ceda325e6fd92c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47042345da8961e3c817cf59a8617f14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474bc397d9d192e11d01702e849c3b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23344213e955073e4e819989f0a46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969acb38ba48e84a6c4b69579939e4ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c5c1994e0d4b5fe8a3bb501554214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea984b00d48e7c9789c649a1cc79fba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fe38cba8207d776271e7c7b01dc04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f957d22e3e8c18171631a5e4007945276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236000fc6b77b0b4505ac478ec7a1bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4effab36bd937cdf1f4306fc5344e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8ce5e912d5165f1dc20327f2c00db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e5e2343daec1dfca6c03123f79864280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36d4eadb59ae8e452654f02643b2d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e80ebbcfe0ec703abf92977ab2e4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea021a21ffd5159825e288f38c075283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3393312b71c76cdb0f35a6e22b27bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0b1f327cf709d7f7216d93efd928f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1dbe49791578bcd5bfe36f31b996a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8290f8eef4d0eb3ce71a1ec27255827287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fabe69840da92fc48a78cd48dc14ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680605591b92829815792c8b317aa89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fef72b2def3b2fad913e7c99fb16dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff03a1ec793c630eb8e0fbe3b1c33a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0860f59cc11fc39fbf79c482864331292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51c0a1abfb6b1182b32e598471e09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25266d0f6106e75883900f9963fdc0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b94f7f68df066d98f22d674daa5e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eaa306f228ecf6e5e3c87b335e8de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2bad3d69d99de507cb80ae50a641a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec168815cf58de92ed64ee4dca82358e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55b7d3cb8f52d62a064a56c303525a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0061b8251310cfb770a04545a1bbd9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40715b80636b1bdc407ef322a8949c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acacd52ceafe4fc5a26dcdffa185e1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a1c914b86e4035817f1b531d6f62b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b0b068490fd153fbb3788f2108f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5323041b58c5ffed6844fcd5d0e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c89b63636cfa258a8723655c9f4a92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d0b9728d1e898add7273bfdb1c5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4935c5ae2ac1b9ce389c23bd5868308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57630769c271636fba265f1a9e3e54cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa06a3469e7bddfb63f9e5b65ad16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059ea80615545d7ebe1b91f402f6e51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c65a80216b906136238fc1f3f0e08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646937930742ab148226387384fa90c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238af100be99eb2bbf295f8246659a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832315b6839b031411537841816c8c7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1619b13c9bd77a91832288afd1cf96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fbfff1cfc627f61191be5686ffefe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb22036de361eeb48ea12f69e24be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d6874c49930bf35974871d2159d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bb09686ab4a4b9b71e51ad0694030320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ff0e1151ed8d8ddb7939f47c5ebe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5315f8509881779bef5160341e8e788322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbfe6b75fc7f93b14c87c4e199f3ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455759ba279cc0e53b241512a0dbb5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6c388cc8c4c8794423bd3efd037aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1d9b8dbafac23e23115b470b6653326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9616b2cd87cee367ad700d11a65e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad13901d9cbc71f47b7f4ca8cf39e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd73a3b618c4dc24aa55784a72e5a66329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7488cfab2290064913b228c8223f02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bc21515055345fad3aa6dc6a33665331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4343d4487736e1fac3b214cf5ea2d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca23da2749062a40449f30900653b31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec987863617dd7cab2f0b390a9be3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453d173a9e7e717a46f694ac70a1a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f5c0f5e4438fc03610384fcfa7c9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea169675ee5e3ec202dd2e44747ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a02f83a71c4680631310c27d07eb69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb305e110d5042295a97c8c146ca54e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d538672156137bc30db22b42473588340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615be1c628a76cedfdfd801e9fd842341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e07ed9ac65ac493058543e7b6a1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489ff54ab55568f861aefda538107e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03302c77653005322cb2adf5f72496a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d2aa3443ccad21919c8f343bb01a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd43ea1d0d399d1744c1721b5c1b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc21465c69ab48597ae78a53fe47e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e1c3062922397a70cf55ff8a80c24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef118614d7c6cdc0e22b07ee283bc57d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500350b6a70aa031d7fe26395e0032cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b46b372967d5e62469e08d7ccf8727351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdeac0696337c5ebb84840c498098d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba849cbdc0abe6d68c77cb878ab8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fd16c27b595f0631836a33f0164d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64f9b5046e18769b171a8f6173024b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dd6a975e418ff0ce997930aed57fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1972d094e0ff74a2bdee0fe96aa5719357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc35a06b1e1e5d73bcde2264852e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32ad1709a05aabefea2caeffeb4d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c97e25a4d3f89bc4ca04e7dcc9eff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff7a288a3f6c18e4c0311601fb5b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb456704eb79ee69e39355c54a7c231362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c64c58488cf0ebe24b48c06876b90a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e492a8ff1985d6990c2eb2a6f3868b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090eae63c70e408a21e037d557ca615365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb08d6f62bc8bdd5e7dedf9df866b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac7ad0066e76634d89349875c01c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc42abb0375062989a404e42a1f77c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd62372c1a6336a98570361cc839f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771794e40ab354f173cec1261b796bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a08306a2bb8ac00a1819c739d244c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39815fff8ed85167c67541ae1627c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a8ce8851b08aef3e5fbc7e2aaa13f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42125493c54318497ac8e534148a9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5a3475dfcee51b5754926e6547095375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b365157be8ef9c7719ccbde6da89af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff41984c660538e2cba77324a738d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfaad46a2507f8bcb38ed8901467c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b88d79a7d4fa1657cdba3ef452b80a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef130637901fe5e881f32ea02488ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6853cd6b708964f8c73ec39cb2d7e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c94ab194126eb8c9cb354fd827cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebd7b1996dec490259b8776c9e3596383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bde96084552c3da249cc86f55bc6d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc0f70767c68b1b06577091d5e0ac3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95476ffe1fe3beb3d672fc164f62cc79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f15beb33b5ec01087100866a666b54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c143dafb756151da182d89b1abc1ad4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d069fad9d71f28fd1cf674e638348c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eaaa6a606fdd23cf81dc0ed241929390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d00dd6566939e0a80415aff2f45730391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ac9f42d8e0f690fbdf106b132b87d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcfc82208d5793cf9fb1e7096698b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361461e49127d92f603c19e29da03a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed53ec7075eca3ce22333e2ea979305395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50991bddae54dc94b0181b891ee918e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb760a5de9e2eed9038718a43892f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf3368e5fc608c66a4bc9c21f41e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922023fd708b9d3e02cdca517f73fac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876236685d8d5faac4b8d6d53386aa0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7baac4218bee1db93bab0d4c0a0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f315964fcbfa045ece271228df10442402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed253a4c2c7f9e45b277ff184c5983403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11723a3bc88bfe50c48f567f34b0702f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46c80c83700dc24a94b32a3881783d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142de831a60d5cd62d7b82a5358f2bc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef180410ae9958833a8b98db2cad104407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388672f1a4d8ce92be353f443ad92ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04871bba9ac5f96b6a8b8b3cdc04a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c3c4aeb7ca6f364c0461ec313c33b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e11c0ca1caed699d6939d5928673f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e832f84545967f269837d58df5ec73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95d50795c5419e587ca88ad0322e1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33711311dad4479e305536747aa07e76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80352ecc36c0569c97946986b526659415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c451084ab0a6a58a06898d2306800416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6cf498190413dd4815d164e049931417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02e5700f3d65301acbb649e5deafd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c8bc55cd6f2c9fbec89e9698d5115419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ba648f894242479950a0b3642bbbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afed2b22012791ea8e6c8ecef1b328421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd14b4801bf18c4acdab6bfb71d5dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407123c196e94737d882ea9f29eed3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50ee90c107f0b2e5af9962258e3cf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44398d5acd11f2e698877caec78a0e42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b42b79486abaa4faabb2d92683b5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04480be4c935e362a1065c0d8c266a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d292ff1df7d2eaeaa8a5af881bf46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90da95fbe6bfc78f6fc26f212c9991d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1231e307262d6e3791acc534afd513430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbd73da3527067199990e26deddbd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df71786434ab8c730cae919d06bffe7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea8bc115eb64a2ca06e2f7e10b2a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc563d31a570c7a9783744b987c390434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfae7c798be772514489861d7c6976435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a10d1b726bbe8ed214f722f8190dfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681cd91d414455c6ee41917f75d7a54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c347c92469f22db63cf857a3539cc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ba98a632e8539b655e8998c7ad98f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6538eb2455b0e0c665b138d3191ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c5eac87b2d21fd18f20d77cf7a2e4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952d1cb65b6dfebfd4dd1c86344c3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc263c58345ffb64c62418a95ab56de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2feff3a36c53d4f2dc4f1d588b9f8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a415e9e7faf098df222b1bf1de7bd9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cb75a2b96e154a0aad70a1cd311fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc72b017180dbf26ca15e36e0ccca23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec6e3c893e7e08181d555e96c9b4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ffb3f990fe7e00ac7f39d19fd6a55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806949169a88ef2d3eff1417b807248450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503b4f32e6f060d85c674246468c23b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c4f976e50a457930dd4074f35120c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81038cea17cd51889da9fb7cd9a17298453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6c3ef72e06d8aa4ab6705ba63ab2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ca8e50e89c25f33132ac74eb40438455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1312ec5046683c4bf52371253ec181e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec5a547b95c162fefeea8b279d950457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e77a3dc452af4ed884d9b27665a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54117b3fb5bff1508ea88d8bfb6835459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee4f7a6a47a6eb756574112dc9d9f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e85466306e97c418b0badf475aa5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d61281bb6fc8b0e4d7a2f38bbea18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc29c9e274de287d52971c1498e36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be2b634f176c0a3dc70998152e593464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32934f8053bc7b613854e5eee4ba27a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675aeb3c827625df05fb4ab9b9e0b39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e8c191f8b16863295afa8ea7ed189467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597593eff546999cb04203cb25fa097468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232f4bb3a1e32cdb749d07f7b504a97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fba2d243271407850d4b83528473470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d00d8a96f6529464464464e649fca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1083295fee4970bac3646678066e590472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35778c76fdb27a234e022560235d07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463fbd0e975dc39ba40a43acb44fd76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013b7f942bc1ca969ee9aeb9b68c218475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281bef7e4129d9ebe3ac76514f24d89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f31333cff813dbe2a9207c6888d399477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da4bcc40d8b89e0931c766a86d792b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252f55beb3b584e6a15641d6197956f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90b9e4ddfd5b9dc13e203f65ca0c12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f850672f66ad49ce5353ca36f25975481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0e7e2735924a8b7a28ae08335dac2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7ad2706dace435e67ce521d0aac9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c5491ba2577d95d27bf6c7834ad5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac32e5d9737cd8e1161c64cccd6bc7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394414158b1a8d5c2d6131fff6c07dce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c85a83f0f8165065a85c8828dbd9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e3f8bcd03063181d098289c3deb4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a6b523a137e7f740301f1d52b770489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02df337ff32038e2c342f842959b161490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423fd01d5b5d31848fd04227112711491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ea82b0a09a6bfaa7550633035d82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332dbce6a36022014292394f2e5062493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59c6cfc235252f99f9b139a2e931b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6036d5f3a9a0f0c2f4756ee8aa0f5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d2ae80cd0e74a1e8d36da741fb464496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7cd6993a47562a6aa82422f0348c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f1b8a4fe17ed7434571479d17093a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8ae2a25de27713ed20de639b97985499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed36c8a411b590b5757f50bfc34df37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca609d5488ce755c3d3b0b7a73b8659501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72f9471c91cd7e25586b3070f7b8b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87474486225611f84df159bc8d8a8bed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a48bb368814fbf10804c1a0ff0039504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14078452515334266be50441ef229142505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e2a6324f75aba7a6849e493629816506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afd92d017db79f75af08129ce1d52c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b54e5e93eddd19786617cb809a418508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8500d4f322170a4f60fe2318c43d31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798dd3f1a847765eebe12232a5dcf2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68babae6fd6ea19e25ce3e064a3d055511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8015dc47238d9957b5d23645b8090512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c2a6a082f0ab6238bf834d3ab7b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702c52f2f4e67a5224802c8aaf24a0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983328104b2ede94c3578408f76f885e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b6d5644bbdb18ac3a6ba7f6f2980e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa4c77c71292f009ae7ce652cb6dab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7451a7d7534a206e768e01e9ca413a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d179112e15b3c8332e6d27c0b915b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264cb077a578f9982412dfead6c087b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61626823552a2e0031d0061844c0a7fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca6714b19533b25272c6cf8bb1d52d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cec012aa5f637805df2c5146b716e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27f50b9ecce15871f5a86aec43e636524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecf68ca86849d0852f299e2456a41b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3170940d673480b810f7f5f608f8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b331b82419d18dff76d4caebd62dfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910d5053b6156ec20107aeb6c42c047528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc84425f521e149b6f867d66706668529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc6c0280559a3f13c0b07c1bd56b96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad307e5d0a862eaba1f12f2d9fbda5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba80627f5137259dbc140ebd33967f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7d0483103bee23bf38b7c18746e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad3198bfbbaabf0d263eae7eef5475534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df40c2de746f617468a267aee7e7233535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c29db3d979a484e5122a017da7b47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8416c212dfc8b1d64ef0ed07ce8255537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b47e522d635552074262030054aa5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873eac00f6def3b66723880ad6494a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459281fb441a2d7bd6f3880d626b8e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bdecdc45d9e533a9c3fc7015d2cec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d241e36cbbfbcdb11cdc069f8145542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8a629257ba1ddd5a0574fad9389fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169971a01af9b19a245f2a2e100bc844544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd2cbe9391ecf119d2b9593f4c7611545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacfa4f876538d05d567992b31aa2b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fb0fc628dba8b07b74fc4f878606f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b30f7e526fdcda81508c445ecb8007548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55639fdf614cf98ccd15ba2fe0c62ca2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff6d969afa3cd6393e43f9e9ffc94b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882ef328ebd8dbd09711613d4065a61551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f93c76d17881f152a5be5a2fe2036552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5045d4c31c7ae6ebbff5f4e0791f58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372074429d21df8a4c322b383b947d1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a853179f4178147846699d1bce4e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753932f06cb2dbd59b8a65da8e57e20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9b551f25e19df3f2ea872d725433557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbb62ccc3dd99e59975614d4497e50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5ced6787a27e6856d60d2379b32dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485239a948219f410427bbf1be65153560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f71ac85753229533b9dee90a722ff1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a76d1bfcbad1a8abf132963c7e55e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061b4effec1808a3bf0ead9d68e4f8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c4141151da3ae191686cef31076d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab14031511263dd7fd61266be1397565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ba0fd05a3b1cedeaff0237213cb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f6aa421d2252d4479bb2f4e0b1696567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5ef4aa0ce2828482438d98ceca25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80932544f1ea3e034a5fdde2af856192569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b668a2c0b721ef02d6eaae239cc1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad071b1276a58e951b997ed65afbd7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c9f9b6beaf443c8c6b42d0157028572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59fec2aad8bb063f31b188f7081036573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545e9f968ad803528a3158bc5fc74dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e6de813c41e021c4b7c65fe453b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8099ca19c24bb2fde7623a5621ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05137a038e33d1eea0062538be9e1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3782422276f70f7e19c3a606ec3e5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a69700a73d0c7ceb501ad108d4309579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fb2fc4a7df7dde963b4b18f56794580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f31357bffc3800913e2074e4cbe1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c27d68adf673a3a183341447f632b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2963333dbf7f10c0ab695c4e232cf2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729c23e765240fe9324e0261910c9f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5cc11e2ba23631ab2979ce6ffaa5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9c81f02a4c18509eacb571e06ce6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e0c5949c5da31b6c9d4505f497835587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e1cba2d7a49d6b85ddeef3a7b4d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a47989a73d57d693f406e31e3e4dc1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe793f7dd56acb7f66f68884596a1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73430aa15d28506cef254b3cc104c388591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023e0e37cf5735a3fba20801ad7e75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2543c7ee7d22125b905979c391efe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5eada139dd4f6e8aa6cdeac158ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9a9de63e698a4f102cab3744fde2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90447f5d65d832fb6c8ef3de5259ddb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997e704fdd5ede86756ada197d8deec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eecf5972c040a329559082fd3926a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0687cb353ae0fbf432b2d05d4bf69c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04736f3d876b54d1c743125064ef88f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b3a6c9545d03586952576a8ff496e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc1d723101e38e123ad0ab3bfc7ea9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed863c0fa8075a26bc938a8c9424a0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615d960278f9e72a9c9a1eecb2da8d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05747797b5e3945172539e989c1f36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae349635bdc9697cac7249699e03e15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15bac5183796943cc227d10afad4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65767ee1c0cc871690c8a003965965608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbbf1125d859179ce47c4f589e03b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaff7b3ceee3278e780ab8a504b04a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d28a36b101042a7921711c4bdd5a34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf209f1607d1249ab5a98c5158c174c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c1536d89c274cba1740d7f4a9379b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b8d53340f4aab83a9ad545eff37e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b83b9a2ffb1883c0f00e264e55e003615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2904dfdefa43ff6a79566ae5a844ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e2a735c6166b0f39d82e5865af662617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da7d233e29997e3588366dda451644618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5038859e86d5fabd004a40d42421d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7efa093ef68407c71aeb5e706fec6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bafcd1f3f4420b6470e01d705d780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c88f88b5adc80473fe12a6612278c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3784e32916ed484ea3b35be5775176623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a826a8aec9198c48e864bcaab43727624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bd7ae98e31aadf1da9baa8a87c4cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d7acc370d2f97635b573ad1af36c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590032e3a29e58bff55fd35ba8486127627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6875c0eef6e3a47d8c029f77c92e55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f9f58bf6c82ff04dc51d6c10cb008629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1991cfee036dbfb2aa19292f0c2df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3df9110338cd08989744004ce72c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b1f799f29487cdaf5fc61141a990c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803648d00561f7eb6bc5a263073cab42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586c67f04fa9fc1026f92a2b8c86b00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851f4914092094dda78c6aa54673cc0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f67213fb03ad5228b954a164a6e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0952abae59dded93429494b8cc289637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9884bf2ec22324e2b191526a765d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6577d16b2f460adaa619f5c21f4d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cf4dbda28d9f229f1b67e6116eeae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3728934a579aa79e382cd932e6f4b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b818c16d889f9e5c1dcb9842a55f509642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e284b40ef3bf4d8d3d361020a252c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5805bbee42ede4404534abb1739af1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ec778e47ec897f8542ab3ea2a8ef6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07c309bc1a415671854dca514b0619646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2fbd9fae367358ef0d76de2aa85ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c2cf975fd041a80cc11a59082497648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618679097f850600b125d2a24ebc054649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42deb974c6f7f2c8406e1b2b407f05b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f68c5352825f6dd3c9ee906b09351651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba44569683cd0367c96a673841a891652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805627d94a0ac420d0358084f3d36d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dea2cf4c2f2f3f8ca4ea421fc636a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ecda456a9c4fc8a7f529794ad9c8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85dfd5c7371f71fbad405328021789656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63acb9e03f007bcb5ea431d0af27a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c228770f5bc8474ebe0037028ef042658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6a461acbc39be5aa4a5c80066204659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992fed9abd5b9c4dab34582bf2356e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81719df0d45d5f5f2a54ec68b7bd51b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6392e7d5bf0d3038e0c953db7d69d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeab1a6e1a7c202910e66bd9c1321c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05393a43fe8a41de791ca398886d8d87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488fab780a2dce67fa6a82fdaa827a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c62e5daf9b3ddcdddf796e3cb661ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aba74807a99bdd2ac898d629317635667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ad4afb0c4e211f1366291decb627b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ca2a6ecf175bb1543d287030db953669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb482202987ecd13dd38e93d1863b449670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c456aff6ca09872a7e6885b6748e579671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345783dc453c2c979f8d416dea23c9d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837547d31007336a7a00a6f2e36e32f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d84ba3bf50587eaea9fca20f8266e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa389533b05d25bc808f9b1cc1f550675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7108de56659c03b68814257e0934568676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c06579eba8bd130e5d25389dea6aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a00bc890ba36caa607d6388e954a61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f4678273a3c133cb719ccadbb8e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a171309ba35a4f74b82d19f8a83b848680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ca85871c7e422f9e1d06d4592b5d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fafed5e323cfdd37c02fd90110ba79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2de591447ab216d7e39f91c6772d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659272296971e6dbf588ae6a35a280684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9350c1c1f1c4dbe5b402f3257c435685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30618e0526400773f191ede195c1b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a50a16d0b385d6fb95f5ac1e8e8715687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f49d81b3f98cb861f9e69f744247688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40d40f145e0d821781c7f44665f87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c991ff910c2e2ec4ede53c07e35927a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd4c78a5c07a4901e78367b8f50a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daec0718228ac1adea2968ec014b016692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02320072e2c050cdc7fbe4c1cb59d8fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8b681764c0d4902d870cee93000d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7488ce3b902a5167c7a977f15cccc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b143a142dc5b307c607000b8ecce9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9149337d16d56cd6bd170d49745cae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f493af41af46d0168176c5d087c7fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acdeb75a30b484c383077f94127802699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5b1e9cf75ca3fede315979bebd08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcacc7308c15a62cdd00e35d00709fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c91758a44c33301875464f8d39e15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a1c59c02eda4d10fa5883a43eb942703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb411a3e1456252aa5747d09cb19956d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a70040798c7f3494666e006ef0370f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb0e40046aa084b256e65e1bff92fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964126f1aa376a69b65dbb77123e6229707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a128a8180f7a807869a023992f876708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572aa6c18ec2f38fdc011a87a914c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998b5e6140b161e082841c64f72f418710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c441dafe75e0838935925d294a171711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4706b09056f60e36a87cce61af3587712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da646aead1d14f72548054ecbe5aa0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913f4a5926374152572126854269c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0ba70a36edb2a84e2f378fdcae9b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d9eef9fc80ecdfde7aa465a72744d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a995ef02de986521d2f5cef3df3fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170f6c3abd049277c6cab49bdd579b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab894723df844a39ea089fb238749f62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a97cf644e989bbdc060251a4c465e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987317565d9973672ccc1320a148c04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c233edf2dcfb271933fb3c623984722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995ece4a08e7af08fd2b49619c4d1ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e48fb0955fd7ad3221b9dd96bc3564724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353b1e0072b48883ff5d6f880dafc3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd16f136fc2751ad16153a0135d647726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5235ba4e445ca852638f3316720e504727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31faff6be85f8bfa90f5806b2bdfe6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c26ffcc5f29fc71f78cadb33841b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a46ff8e7b6385486b2f8397f6f817a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5c947949dff488bbdd5b76489bc20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fee8a73f4d8196002ec8f5b107ab9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8caf4ca60d830d774288f72bf0e757733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4ca7139cd0b9993a56badee36421f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be8aa26a28cddb05fdebb159d1572d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140c195893d40cafa5f433bb39b308736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ce7b05630f5cd363fec91910d5e3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e999a654845ffb1434994b43a8804738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1ebc6c175617ae1bc0d8d1e814d7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332272a62acaf6f07da9ab56fee5ca03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce592c85f25bd18e64b559d37e1d434741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f832e2eb3288a04e13f11a6b20fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777e77d4ee2bf8140df25ec0cb6d53a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749ff2c260d86ff1f05cf04a1aa7e53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489662a950b986567685d2bf1b3444e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee34fb1accf62120b60ee838a377f9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad59d82d1a1090051fd08f1882a490747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae74bbd7f1d1c77e2b84a997c320bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff134dfcfe2c506643bad91f8adb8c95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ccb2aad6f64ed604cbef333b018a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a76bd8b540873b3e071f03308e544751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc858c21e4bead1f8dc0f55c46bc23c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6ea20780c4bb3ac84d57b31e58e57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6852c31e4443bfa0e1e99502129fa6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55db6127b812ae8af0d08cbe1b21ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befc720273b197571d8cccec801d8aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c54bcd706280515843f534986090757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0736fe6776657d4759a46f953e10f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016ae80125d8cbfddd78a051bf0f19759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>