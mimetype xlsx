--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5e698ae3e719a57ddc187fc5ab7801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b52e965ba393c525b4728ab48f34c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004ee02cfcdaff5e125817e6506ff023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb327d47a75dfee32b95eec77cac0c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e3f4d89df64825d12ed8db0fd5e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8209c0c237c77f3b92dbd64f0f062546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f9142ad3b74f6e6a3761f3c150bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2170de723a53dd024a166bb7f2c4608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69550aa2982bcfca3ff9c7fb3bcbe329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1285a1d6f1d9bc4c807975b3c49dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10246f6732f3966f5ce3bbed9f9cb9fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e01966b7a5cbcd839311ee20fa5dfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57ee8ab77a0ebdf125f02f7e7e1c2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76942582d541e6f60d0a3fc513a8443814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588b0a86f2d4618be041bfa180d455e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b39629ea9b2703633eb0f757b9fbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f8e4b35480d6aedb2ac29d506c28617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a88caf9eb26e35b914eafca1735618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b2ea8b0ec6696615b4ae8c79f925d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b571d9f1034fe807e1b92289c7973a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc51e7d174c53e307630cff33fac421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7d5bf4034bc56b472c043b4158e0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e804ddca42616aa633c4a63d7d9b36823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeaddcb730474022fa870afa6ebfd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d06a07268206c7154c07379c938025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68797afe91ea11cbcfcb8d84250db44326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf39e609ed4e3e486bdb7d1dc9eeae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528bd0486a2ab6175d70f7784b74cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf76d912d6deb138e4fb5459420af529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105f87f36364f23a0a93133a90c84a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a152c8bee2ee32d4d3efceb96527231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb92f5dbc3a370700c1ee312cdacb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f054884b6c3d6e7c163383a7b8fe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217356ce41b69936918ebe1e58e1d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd239eb2c1f3eb97a372f4741dbbcacd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e8a90108712752aa467d355f753036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44338e854ea246552fa482b362b9a2ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4496f2b3240eea27693c90bdd5d1af138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8193aabe45ea509ccf2e66c1b9a9ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57178c46e07c201f4609f95912df15f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6261a2994005099293c92b087f44a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d67333d727a0f3497bf36e2853e35f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ca06e168b181d00bbb6c86f8457343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc03f62864bc1fddad334b281fb1ff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35445998d7b020239a27018e33c37db845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe85f775566588216d0285a3e55d19746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b4e523c046c551f8e4fa7767927f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d8980e501efc6b59a5467c38db6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0783aa10a21f0424da3e94a7f8fef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bf96cd3bc6d772ba1fc6523ae97f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b92e22ce1ff390369b57d439855e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8400876a43c46af3dfda7e96eed84252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27aa7f8e44ef56134a9f6777d0cf2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd0f37a8127d5dcd2ae68ce16e79354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00b36f76522bd967a4f5377da507355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fcc07f94e9e46f1dad6cd51391c9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d1398249ed4e7e54d03dba98556bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a9680d10aebbc80c81dd4f5871c1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1459781410e7266f5e7c646cfe7b0b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794355177ebce6f84239db6fbfc5f8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e0c218b97667a3172abddf292fb1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf676ec0d9b19920c4ab9eee26f142b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0ebe9b7ec1e95365b49139d2098e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79771406fc24bc22f60cb840d5f81cfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad5090fa6bc1c3efbcc866680716865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995163b987a7e4ea460426a01d9673966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f276bc3fac4a272c5d0798270377ae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bb544f1af92d098fd34fa641d833768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949681a3bbd9540f63a55997fe570e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eabf49038511a59773abc19d0e79870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b410a0beabc15d207412230f516b5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82929bf8ee778edbdcc9b3ea8775349972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6f9f577ff96f83fc174c68c2d621073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0271dd30c22cf4562a501ee3219ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b290916f3db0526f3da2ede64202975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378e2a8aa1516f36fe277f650f7c6cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d8559e3209c7f22858b028becc0d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3612682a722138e6a251f5c04d7af878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c70e758d14c9447211c001dd69b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9c87e0b02e3cab1dfd4427ccdfd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f683043426e4ff048c9ea092ec56b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f61cee33f3619c168986e8c19d58382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de998de72c265fb72f2d7572551f3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705b00e1020b033d8e020960252d30584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f005f7eb15b3ddb530a93368e01d7f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a4c1f228ab206b8d5c2ccfb431e0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8257be6b4f46c92dec1c808e0f5cad087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cfcb9cf170dd6d5feac30194a993788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432b5555eacc9ad4faa6797b5d03d9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db481caac933e3068c53eab1073f985c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a74602bbfb1638803017ddca8da5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb977421324810af84042b3dd28253e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63367b541d18fa387ee481c3ba22d3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f44b0b46b94489af9960ea60ec18094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ded7c87260d555cb66b650afe1882895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f618e85895ca8952f23eb9519ee98f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0d6f923a0af2bed6f3e44940fe5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78fc5b16f2a7dc13a02b4ce577070198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a5e142d0a94c541b1b23d79dbda399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa809db85f14894cc88a93f7aa6206d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927eb836e461291e23ae49ef539e59c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab303b4406f762de8ff580f62ee2eb8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bda6d7a58b4615d039a771b886aab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4290cb22a8e00fbf694ca1e94feac01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380c6e9109ab5646dc48ee4ce2ce5cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b96cf694297b2639f72cf12fce5ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15672a30e9594c4028715d6e890a674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ca2f3d5c1a6fcea0217e8ff2f001108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f34029aff099ac91ca4a6f651d41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b10b3bf9132b0484d137e3fa5290bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6dbfe545cf60b0e6d3c2d5a72dc5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b8dc43bb6fc6bf8c1663b706b102112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093d218717c5f42f6ee6bab66d87508113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de157118a9c44e81e37e9ed50c0268114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a96ba193e7f6632069e528a354bb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985908564dcffc18546266ffc0b829c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73092bd5cfca5be75b8231b8a05f3e90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4aba51fdf59bb4f78ba07eaafb0ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449f348c9d08bc18267cbd6d202717119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2c14ab035dbafd46fc9eac1e9f0b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8519d29970f7e8c83456b2fdb007121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b0a641470d763a6fb65ff3dc66a33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585a56fb8b6e74511049ea0832073e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6885322bfe4ad18a0507114d832e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a11f8fbdb81aa411ec9c1734b774125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b010429870427a136caa9f90e360ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6840d6de9e0e26c8d0a54a560c7824127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae2699ba039992750603df2df9c89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c850432399eb2fb48456a7f476866a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86789d73f01cc3fae23c6264f2ff8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541b6a9323b1c5e0fc08ab63995925131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6adecfa6d43dc2c3e21b063c4ec24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d167e654382356a655689365734f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ec51df1dbda197b36c7b4a89aa69f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f031484b2dd58ed227c23223f4d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b3d8ce289a6b0df0df7cd6ef9a13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b4b69c3880b612d6aa32bad9942d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235575a36f64f565c660d4c4e926e60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6072f3cc354198eb3a164da1008a73c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4885529d48ba5748f2ed19074980a3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953fdf97aaa1742589a461a549ef9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc0a4d4aaab757afec4df9cad9d113142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70cc584344224b287296f6376ca389143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeaccca0ff2efc7719d109073f4c2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2464d26fdc83f47e2b835bc9ee5981145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876bfa57b2af73d6f78b9e4a652eb57146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ffe85b4955a0ae35b85f79985439147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12bbdac4c9649dc4bc3c9d1f86098b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399aaf54da8782477784bf1d845b2c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a0ca95405e5eef697022ca6f3bb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb50b11664f3f93f554d4d61a6262151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b09665b56624410249baad77d20d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563100909ea970a1ed3b9243a44b49d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648bf99a69530446d7bb0b7fb041fc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b6f1fc89b7b0142ad64bf60e7fc31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2831bf631db1ef09f3b7f4ae05a0a66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b266c9e130e059766c37d0d9658b60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec29bba15b2561c5d8fcbf7207a8929158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facbe26f1328789da8262328d6bca86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6afa7ba320a8f6ca01bfe300554c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce47850f9c8bd004ff980154d1fff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6fa47c230e277ff0114757f891ada162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8da31069ccef06c340c817cae0bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bd404bfcaccd7eb2331c6b0848dcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f2eb719269749597fe5083636add165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1957f70b72f94652eaa2f1a391e0d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de1d08eeaafc6eb3e7ae9c6e19863167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620342d60f8869d6f0c3d12fe3b7b4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828797bc6dd0ef5d27ec867dc14dd8b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b43174b462fecc273772eb7cd14e8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb445aedda2e2b3ef523bc3d86c1b19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc45d6f4a54255de96220fecd3802c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5d57f7dfe3c12487b349fbd9017e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de3ec33124f57695c640913f19e3d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b8dfd4924cfcb96d294908fbc87c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bf7a76b35729a90b2e60b884bfe9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6677c94a1589eb1cb3630ac80433d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52ef12df48fae36e55ee4e335bc805178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a4cca2c253ff7995c031721d00e23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec86508f44126f812ef6c388fb2545180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc6942be112b0f3403732909f11f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483e7ff2f17cbc570f378d74f76633182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f21d3653c263886e708afd0ddba403183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d03e3fc537ead987850e8382cb70b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6077988dbd5cdaa25603781e3e33d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a503a1cc9211dbb1ae9010708cbf9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247a3eb003d729d1287341b50e0fb12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5b96dc442fc582135496848dd6cc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ad83e798c7dec0b8781efb0b6e6da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15c60dab6d5f681bc4e6edad5bbb57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231e0bd25eab0559d4b899a7f4d5d4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d7e94508d1158ada344c6843e0715192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f23d818a4a4e5ad89794fde9416f24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86549728b9a82fd159ddfc3681f18d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64dd80324d0c03cd4db012e1d198b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46546b5bcb0a6eab103600622a5fc7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7acc49b6b8467bd71fb28a5f158c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4f488021a17583ea6cf450ad26427198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f914abe204cf3d73ddf1561b0ea4598199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0f8bdf526ba79b1918bec0df9e9b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eede31ab41e0deb87b8350973ddbdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3621ba156d1fbf9771f7588ccfebf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b0f7172dfa573ff0a93c71257530b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5ec2512b62ee7d3a0d6875d1aa86d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c77a71bc12200fee09752bd167207d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28729d363ce4eafa6d68874f9a542cf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cb0020a6d3ea9b5397ba119c8f6b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50a59709a3047984095c8d1a1b79d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c71f093e17ec5b64388657c27fef0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39661bd16cbf0ca1e7038d4c95ad333210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39669675944f22641f1014aa6f4da519211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ab34606c734ec73d4977765ba98dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec455977967ca957f01a1e821a136b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7275a77e33e27dd0901fa1964484d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649245fff40735168e3ae1b29040c4e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f831384dcb17fc0e91dae714a47f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37129b326b75fa763dc49a104e4a7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601459ec6192aca06a1a4c624be1094218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a630e66fbc63fdacc45922fc0de7671219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fbc54b238420c290441af0e0037de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc1d502907fda513eb0c738195463221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f8f37f7a29d9a73c86aeabbdea2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7be0dbfb7509476caa5f7d65b551223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108737017a4791b5c071f971f5c536b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f625adcaaea27199f8c34342fb19fdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29950346a36bc3b0464ef5904817d585226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d263bfff0aff9ed4d235e4196e58332227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672ece64134adb48cb3ac10e72b60d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97681bac23e15d5f0153f67e281f04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af8fbe658cd3eb5faac48cb8e6d99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3764da3bc2f8358f2633bcf3765bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9a72721161ff3d1de4637b9401d78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c86f07298365fcd3461116d75625e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fed246259b648ed4aade30a1e15750234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2f14fffd2ce43552872c2e61337e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca8818bfaebda00d037b6b3708261236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbc9a81d750f738c0a14a41c190033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05918f4a0aaebbba9a2906ffe14907e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4a321ac9b44f927e1fb20f4f7552239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8dc84c82656b86d123417ec550edc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109e07272badf0129a077e1719e963b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2554ad87cb7c7f92994645503e7fbf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cb99ddb68d25c2edab8614eab6460243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc3dab9a1cbd7d813d91ae062d0043244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4c78c4ec29f27bc32196bce50edd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bd7a7e87b0234b195ceb832f46cfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d876d68fe2ca5701850caf9b0ef23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ecee92614b6cd9c46c8e04aa28b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5572dc939f16c39f09c3d40b03c224a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289df65668f974bdfec32c277eb9c6f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc07da59ba4b901754ac44f65fefe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f52d6f5f7f369c6850cdd0275db1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746710628134a4709b36724e67c3cea7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab071bb293af87e903bb00fe793101cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b4617e4d186965f35444da035fe4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feddb5189ecb2911be1fb3bce24f023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662578b8ec318563edd4ffb7696e7509257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e48fe484745df55a8d2b71d31851258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f56a4dcb0eae292100b19f8cb517259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ff63bcb3cefed89291b3f82994a23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54896177b01552a5272d19e53f83b8c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d7d38898906ae91171841a47ad854262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1927c44d90a8b96b40402afe4d76db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d22a3c373bf39c42b1a183fda5bc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20163031581796266355fbf813ccd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770143949fc0dc1641d0910c7f5e9fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09a1a60ca2831510845ba5a57c8e1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290076a7de42f1024271da3291a6028268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735a154f1308ccd17f1a1a7416af690269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf38e63f2622b9b4ee0c682f1b38706270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf7d020e5d24ab1fa3dbcd9a54188a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a2dfc4dd92df9cf93c8285baa6b20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8fc8b51c91fee863259ae29e07cc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca5f93886e6ba2adcf17de52ac1d54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151b7cfe212b3a9b4d258072fffc272275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf629d5b8aee07a85acff91da7fd41a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00875a960cb43289638db0e6278f8efb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e122184573de0f86170e50be4aa125278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67715461c80404f8e94b8dca48e393b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5807a9bf8bd88314754ab788b694280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64f394f19c05d05a8d613ffe7fefb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bdf2281728885d1c2bb26f75b84ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea0e1c541f7da3f524311997baf27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc603890f5e707886ff481a46f9c67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5018e0c2f13f85682a5314fa66fe75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c12ce227f0029b8a4ee35594e4b59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eaf1e1634b593e0d71fdabb7b14e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c4247ad951f9a072b76cb4c1d94e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb518726abf4bfe212f718fcd85f31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0ca2d90bfd40e1f72975410760af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7427bbafff5a6c619d58f18586178291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e081507be90587d07925b600bd929e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4dc4996a4531b52896b10ebc027f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f094c026a7543d44cdfa9fed1d83b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfcb92de0ce8a1557e7fce7681645e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cdd5037c081c612a19b8149b03f6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72965d68a6fa56ec9625bd753990c5b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57ec51d45caa00a732a8c2f4e09746298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7c18f234bfee828086fe57968909e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787ce6f5b1f15c5ce8b53379d9332e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2df35aa7ca60bf4f3d8ec84fbb570301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649299a50425e506c0a572ec5b5db57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2f5bb63d7ae0f0f4c755ce795d57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b602944125a2ba5c040b0a351ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0668f03868e83214e275a06204ce1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f870fd5918bed3c50a3cd938e23ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b48778bda406e2505f18651ff6f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e910e479bec4ee76e7db93eb26f527308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b661db82175e7d9ff85a82f9c4aaef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e26ca26b1ce7d11961aa4cd4a64617310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26fb0bf3b6c7c9810f66548dddd3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93cc8d07e5a2ee0e201041c7da3aef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ac5ad9f5f4cab6cb22c3452e31876313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096dfad05f2e1f493bf7d299251a73f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8694316e75396e3e2bfc18118ea38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa71f9fec043146e87b4068c799a84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aad144d38a86b501cf6d02191dcc87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84018b22d1aac7507981744caf9bb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e28f6bba02c75b51c7b7289651b6de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a81a234fd6854926ee866c6a00899320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c323bcb5a172cda80abfee621baef9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719edd0e88dfb53f58bf92cb4f6b43fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bbafc2f0b96d696977aee7be18132323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125bc9bfdff44fb9006b389fb5b61f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f09f43d4038110eaeda90b8ec9f34e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e061115c6efc95e302288403f637326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59815c7051a7d85feb72ef45cab694a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe284af72e9e555ba1d6a14bc50607328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d769dbb53484b02888feb939c9319b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7192a8b87f87d988fc9aacab929cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0348af0d0f880205acd8969c759441331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9760607d04646295752ed02280baf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c551dd358b7424154b416ebe676122333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472443bcee994ab58005c65fa15b712334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68db822f2d71d317735bdea71d0c5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a9900dc351a5b35a7f5f3f07271fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fb9d962c47c2859f3fde0a87ff60f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dac35c21873cd2c4f42c54cad2229c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a350248523b1e56afa638d4d564a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212036677cba11ced0fafe4d69bc5c8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb792f1d216d1f65f253d6d5ea81c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2435c9b795dfac0b937a9d68623f3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3931320c080dd504bf43caa677a8ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7732829632897bcdf956f3f044dd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7843ed5237f0ab9b3448e130547567345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72172d8e7c0d586c4b994bdf07a9d9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc66e922ebdc4910dbec65289cd6519347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd857b1ae244966f25ed16d19a6b74a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ab5c312d6cc491e29a5fb535e01d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f74e955a0094b022431f89ecfbdf43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c9cde898aa37129a1dc5bef746f54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2b927bcdafbd4494e4175159718dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e51092051474bdf5799f7e36f571c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310f65d39ef1fb98b7ca98a9c17bdc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9151349c526c4ce2df869d2ff8b568355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87569ee0a9a34885745fc0ca33355996356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85988eb4cc8a9c5caaac1e9b420acc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a2d286898f4da9136be44cdbbdac8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273432f26c12eef2d1303f3c27a45bb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca5bb05fecd276b8ae3c1a8d22b6e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86322671816be7b586870a1bdcb01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c97de31932a03b2699990e4131979e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b312ee1d9382e29892a355a1516efc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8f65cd62f5453c9f69634726cfe79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6318e8e360c57d79174757a4b1a867365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8e877ab865f6cf506fe6b4db89b10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb838817e1d05ead9d33aa51fc12bac6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bc34def64136c3863d56eee66268a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a45eabc48ae6ea7990fb9233ca5f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e978e64b821e0999e64301813214a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d26540ace6387a06358f7b31f507371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550e763e92f767d52be1f074ee0f170372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75b6bcece64e062af5fc6b109dcf06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b68bce923986d6130d7f28827a1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6e6a041f345dfbd8f8df6abbf83b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8034ddee6511d3d2ca2f54736e24ab8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1acd24943fe3abceda35343405ca0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11f5258cbb24d5061e2a4c2c729f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7119124274b88fdf78e22e13ceced379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036289bbd2671197dda9fd0995e87edf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa736df36e7c07e843ede3974680f47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb2a747f99b5c30baa946746c1f40a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc93771e18e25f47c6b16cd0c3632383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066039144cfaeb75dd9747b4295330ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb88b77570e03abf26e85fc2480155385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede03f91fbddc579c4e5f951b48264f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47161155499a4cfa0ae43026cba57864387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c989ea6dd6bf72473f26286b10402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc15f28dd4243ff7163b4b70106cde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d239406811ad34d2488db14216d8eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3a51395d4d157c098a8d8954e0af1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf65eeff781a61e610866e083213668392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd10ba36f9c6b5bd3891d8b8e3217f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d6741570cf87f1a7fbe60b0f0384a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958160e61daea8ab35ec33fde32109d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86c09eb79a74b08ba0cb5780848dea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a7f5479779fe0200eb614b06e4ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b0d1ab9c43d02ca174643a80e82af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8cba9ae96a4de2133facf0c762b11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ac3efeccf845a198e740120ff51d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a3c06b3f7ef57ee4bc8c2eef76e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d322a5a4ba61a8955828396debaa03d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0891e5e3c17947a00748ac71cda5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80535cd27cf740d2d203ccb30a712e6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a54673580e19b78652e843245b9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f006ab1ff9f13b6c4b3ceb8a0d35bde406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4debc35fb587b04c9f1055b605dc8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d2398111e5cd889a71c79413aba0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab652fc87108fd17139ac07e960e7a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb83739513e6989b20f9f909eb41d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c1ccca7b245900e2362145c8d408411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b71b6a7f9f5c5e46ada9d89cdf3178412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bafd9af91ace88c1306654d8c544d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6b3766de20221c101aae6a13a665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9558bee0ef7daa4220f2d5dce04e8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cae205f1b1e2ffa62921924cf30402416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e477e40198a87dd62a6b0fcbe4aaa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d3a9846e200eb374e1a1d31e1cbce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1fbe5e702f8f3cc75e12efbbaface419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d87835b88a8262fead028e362e252420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e2e70004abf8b0f21dccb7b034e34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dacf7f66454cd57835291bd3358576422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f3c0c92feac8953766fb210821017423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a3776edf254f8fea81701b1c4653a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843395c66d056dfb133e6f5f198f167425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c8dd596cda81ae350479ef6f5dc6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f94a27b946c1a5659c9a46c6408bdb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c00974742e77d02d6950c9dbfc2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414fb0d8951d5f8bad62effe762bb4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d52c902e96fd340274b6d0d274bc0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd8077a34a8ebec366b4b102be58ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f2b00dfb32478c8d47e1f0ada0ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac97fce90d7f1b33659af8bf5c84f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a24470fb087a8b3e18d01617506570434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252588cd458e1948acc92bdf9ca8e17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1bfb9890d787778331516a7f44c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640caff8b534a6cb1cd584cd4091adc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2767624067fb38ce3061fcc4594984438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc449989ae590a71a53b42c0ca9f573b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071fc4bb8035ebe0d5ea031617cfd9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446422992e8e93d969ccfbdb7926887441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff3d7391591b388c27313a3f5be70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbce634174c4073599a614e47ad46b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3255ddb4868f4c519a89aa0402ee62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be37eecca352e351d707c5c9dd1587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3e9d56aeb76a479f7ec8e704d69ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658ea5581648067b7fc41ace0b4bba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190317493e7fd024686d6860b39decd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9269b5878bdacc8f5a5c2e2627fbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e7cdb520d6241326d8dd675aedb0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333268f27b6f7ee43e74f704a9a7306451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0d698eaccf55993150018e5f8bca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8585fff0673c0b29678543f87ef9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e85fc08673bdde0ae95bc57668f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51181d5e7aa4611d5a9295709f39a18d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6342aacb8f3f63c0d6c548428bede4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c802ec83c13680d29956bd6d308a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f0c64a7672610bed4a736f99fe45f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639821e5f9efbea34d57de75b5e6567459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2403425bc89cdb5892d720802bc583e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7e704091026612b6dd001ee58db02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e11e9ffc7df746e9aca8e9b2e0a77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621675d3f430618e20d071295777ce1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caabe3dbbd1914454a60cf49d1925b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a47f40f5971c1bef70775876afa84b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd279c35c090968b340b527b6d6b6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a48013799becc63936645414c8c427467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac1b42102eea15f61e90beec00e07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06325bdd298516d8e4327d1fdf0e4a46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ec80dd0ab9af03888c51315bc492470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb14113d3aca7955936cbe9aee0e19e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983fb24be0546afaf0b04b0aad76cf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c791aa8fa881b65583f9861b2e9252b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813730bf1fc0caae5d08710f80f9a1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ce1706de973400e2d8f9133850655475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109430da2b1476d1146dd4b7ea6c9c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec67b9b5351d8c39b9009cfa8b100477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983938fdb1887b314d1fac1be3e6489478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b334ab0021f3dc3a8ac46639f12202479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd252813f91cdd1f7ecf87e407de88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3697050f80e89cb7860a137032a14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658a43e60882b45d67e4d3ae13a4791482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d20ed46f298edaba382ff8e9d229483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea94d9a0a45ce5d07185c16581fbc60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a92978fdaddd75fdf304c67bb9a42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbf184c799fd54dc946b6a4f604fe1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f649f41ca3c32c6b8727ed54c967738487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1b556a540f75a93e7f2d0f4413be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb0a786e5f26a6a05ded0172fcd015489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695ef71f51e1b6f71b0f9524499b11d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e366a3988c59766450671ab33b70b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d5ee61c4f62129b00b8d2e6ac945f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a4a8fe8a6359fe9aae4d7ce8eb9fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7915218363c9bad144bd0fa4ac5a19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552817474303cf6cb66de76c35169c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ade593207334f6784d2d0e522f55e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dca1b1394d86aad8cbe30039fd901497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa62d920ec8d34e8fad297f87fc00e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1620180bda9d7f3dea8ddefccea4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ef207a773be33a00e8fc88c0a27e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335e95295e671dbb9876614c236a0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64bb2fd4a0b320e53d4d04280e295c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab5cbfe2882e8b45ae33fdf0eee7aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd65ff45a600308969e3424482b2be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a4c81f31a1103ebf5246ea158991505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c940a911075f510775f297308b805506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d8adff9987c6062777bd2f0d997c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a507282304cc958ebcc7e1dc3a6bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1460cae5623ed8453e4b149b8f72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec358fcbf2eaa8839bd38c1894a417b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45c4ef1a113e53e540718fb57a0ca9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cbc17e180fe0b3950d9513fa14475512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668c635474c0be4276f3042252d4d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cbac691f74e99fe321c2bed21284e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5f2310802ce5b04d1e0b444ee3064515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5056e8b14419bfea8eeff16aae1f2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afaa0b89bdeb64f5fe0918dfa70cc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d096869ecc4fbea7a15776cf20fd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694629795abaad9c0d081ccc58bb49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866bc3f15d72ce8f68149287162640d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c3ecbddfef07a6ce7d4113afc5067521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa375c9f94b80a823e95b634dfae6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed5624e333b83122d599a1204a58a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd95c3fe7e4179d224991313b0568524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff120884e6cb15c0c650d2afa4cf96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a68b10b52d2158d85694dff231912526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f27dc35cef56b112f3ab18f078c6ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eb85c4c145634f8d63cdde50f62d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e6b2018f5bbb4e7674bf02926697529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f0db8193198f17f9d50a1b1244d0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe81c1e166ca28ea74143441061ffd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2002418caac90aadea3eb7c896edd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b3ce14025014b9c64fb201b40f928533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcac547554f82eadc8c3ba06ed4cd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36da2fef85a602c9d1b8c30f54585fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef08bded5099d382262c034a94551d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c1e00210f25a8297be8e25687ea1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3706e74fb349e59729779c657b088538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24521a85e158839bbe587dec8d2feb15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac62aab1848bbdc0b7de19b83bc0355540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b2b4c2ca9958abdad830cb2adc51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3d95a2c749446265c35a569d7f92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6a2d482f0abf09c1b7d9b3ee803cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5ea997026a82cc89c512257c6838544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1adf5d62cc9b810e1b5494f4cd2ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3756eb3678838903499b6153b4766546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd3eba680b5827c2147c46c55429c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e204a452a46aad98c7c9551cf9b9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114736bb99638b6139a10775c15b3f97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4eef16c0dac13d0990be16f3e7126550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56ef29e69f978ba772d718bbc480e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aad8143c9a9566a82962d157ae3d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd06bb06ee5292c57a5d1d505fa186553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e4dc602d38f7db9b8f3f5dfb1aa64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fc28e34861c3aaf3baf243d08a4fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afe07a62e58f9b91eb90e9239c1c17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3fd9a17ca11d0674b1f33ba01e128557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b4ab8d9b635e12f139c779c0e623e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa7341189492f6a812cc3ceb2f94a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e74523d2244c9c0fb1d2ddfa84e2df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecad9c0f82046f91b68f095206bdd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd529ba8ef5694b3d5d515fa0bbe4a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027b7dacf3fcd3e3ace6043911f9502563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c168a80aba256c82e4bce9f11c975b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75871ed5103bac06379c42ab0ee989565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3057ca69a663a4d58f0a2f214d5e80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c338dc6fa9bc67a903fa385ca25dc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b8fbc2ae0ae135a83fb82d877d7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec60aa7e657205673d40ecd48f57fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b50792a82b0f1b162dfcf7d1050c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5fd012d10a45eefa50ba7f5163171571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13f3d76aa8296796aa2655ac732402572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64276ea58aa52c15e191a06ac358e7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de1c1acf75288fdc9488c2bdcdaf6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a092ab2e39e5b679c2f761229dff4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499962c8b6d5557f74291e64b4e9167576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a21c2a292e60e5397f283f1d6becd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c75bbc648a727f112872f139c388f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a90a14d3b6d6194ba8a4cf949be61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21b8a0ba6aafa952789976244d6c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed5f040cc736cdacf7fbebf6c40130581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc051db2b03ad9ea0ab05c0dc42684f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff393df1707c4cfb74431ddd472cdb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c7f7c13b44e920666aa5353d8cce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf60f3803104c4fa3e2320303dbd98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e23177c1c20250a35c1c15dd44ee5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452de2888e9599e04449b774f8922050587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f794d95e7520434f6c53f50ef93e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03afa7fdbb403870919b837d6b96e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cdd3edcd63552dee0c0bb53278791590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc4db42afe5c2768e915244b80cdb1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1716936b57963f76f9193af415186ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5bc14016d157b2fea872fc2f2902b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82be812310419d69c13435dd74b771594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea811a9cf1f824cf9f7239ebe9febc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c7ca233cd04073cce7934e8d97595596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1dd7bcf8b74d5d307158bc1996d5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e53b0e99f6c92384442844e49032e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7998a541af2c964ac0a01d0962dc191599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da290b43869a1173c144a17f6d5307f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1fe237a4951d0e25993a71c87c159601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdaa23a329c6849392b9a0380828c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc54b83fb10237139cccd3ce2bee4ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142396294f92fbfc29ec65171dc3ca2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec302319810fd20334ede122f3ede5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd921de5232bc5a8d1e7226e72d47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bb349710ac7df61769cb00d1c3356607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370b302413d462fdd76263a46b7d7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e4b02fa04e67db62691b2fe75971609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ad3258d9b99b7f996f2a370f502cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c9726669e361f849101354517d4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e01a1d269addab43931c4a034032612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada28005ebca1c9a1b84e977d8014f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d926a6c51203591bbf169f617b1ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c345d35b030de30f854da9a022a25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d08258b3f0378793a59c6d2ee1f1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060099d388f047f1cd97ca751778263a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa44f1124a13ba0cc00b09dbf64daa2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c20adbb583d1e89cdc2b501193363619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912971deb55e5d45a57195ac05a33b88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6d2a89bd4ada5fe870a1f28a789fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78913674160d323f2974d62f033390622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084de992cbdcbc48d77507bf6ce460be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6659b5b73225556741c46a14cdf3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89075cb5cc3419d6d51f70e33ed27ac1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f130f12965ca61dcd374b4882bd673e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad96a770c10b8e21cc30127e5d473627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174530bfae2c1d2d35f263c71e321738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68c9908bb232f50b713ce4c736c04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4dbc550a0940dae5508739e3d1201630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850058321c0e5b4254f46ca53341ec6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085f237e5e7efd6485f3e05a9ec0b1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777574ef255082f0cd49d9afd62b57c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa2d8ae2360de2b43333bf0cef76b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f87d07ea5c597c48cf39752455901635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5bb59f1a4ecfa1af55a1fec62d2f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb24efc6f2ca0954220a8222ed77db4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceea9431fe8f92d6fed3655ff3b8a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124d3b8982645a4ac6ac857d67e69a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563809105688682f2735713d799571f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc09986aa0ea2dfe954db4eda58e0b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a23fe3be0c8f1640d3a9b2d4bb0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8952aa283be3b9d142fb4ee840135643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e13309a565aa96c96cc0ec24ce474b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077732f1814afca9eadf3b0d0d24273645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a289d511b44255f304b31bf482c99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee977a36310cfa753675c5b956a2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875300673adc1a4b534cd8dcb7647a19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef2a4fbccb33851c7c891975890bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7748cb66ba386d0f3d8dde029f080ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aebfffa12688412978154a006be23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959fa145dc184213478b8303a81739652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e19e5768fb160f50caa2c932d0ae81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16469012f758871338296fd7f8d13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6546d965a7f30abd0f271961fbbef74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b291311e392592eb611ab49ccafb0ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82c62404fe69fc89d6dbe1df82492a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10390b63930b8761a9610c2024bf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730acea0741ba15df54a123c9a15a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ed92c500edb2bc57fa88b9d6468e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2829e7882951f1fcae96f86b276f6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d3036a885bf9de2d1a24eaeebef05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4882eb3a356141df737b63e32b89e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8103aafde497ef1c7d50e0ae0d567a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b25f496a0af6d261308e4129496c25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2646feb4a45c3e8e15cb09ced42c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18473ff2c61696a124f2a5e8d016ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043f9e80575af94dfe54097bdadac56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034b257f239eb3792a582548e937550669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ee0cfba3bf6ee979523879a47787670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e467f269df49cb61293707df76afa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851f8c9de3590ebca82e4e2d0a00305672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1750df0692caf7432a050c785d76bd9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e75f94874df6e74a126e18beea1bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c4d8e866072dd3f5197adb45c2d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e526caaa5a7f0c5b6acce13900c888676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd8b0340bf97d65ef4660b412620f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c111df4cb20f3b06e042ff2223b249678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c0e15f5c0e489abea8da21405dc5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f93e5080e8c524b8e7f38199e5c37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e063a6aae75065cc21641262691baf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22433b9f7e77dd91c0b8f575f257a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0cc6e745784ee8f0f5d3505c6922b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0125399ca2524f375e8426bea2492684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174d6f829f33565e4dc11f824a351cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dde5d291dac3927c5c1a60d57ccfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f937eb2c519ac4685bd3775273e45b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1785a9a985e06c34e0ac4837a0b65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070dfd75ca61cbee577b71f40e19af1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3e400d26926b83a1d9c31e1c47580690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f71bd63cf8c15aa78de08ceff23a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9487ddefc6ea7b93fcd53298fce703692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e43542b1f298699849fd39b3d86ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe371aec50fa411d1d33379772769694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff579aed71ac52b436f05804866664a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27f3d70989132dae0a5b05818c539696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd149cda8af52fea8b4dc9fd944df0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b51b32daa82c7a4c7eb84dea4f1613698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13b357429b3f4a21f79d591877a81b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac71fe4ced338c967c2b40eddb18f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6e577afa5fbf9a4b033337860ede9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809818f99651acfea39c4a844299c33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045607d88c63998c32b22ad87f8ade0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635cb1a2a4626239e2a8a2e1b47229d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf62ea194ded4212aef5b142ddca51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65296650e70d620f59b2bdad73a0942706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625fcd395c51429f26007c8ca6a08a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb924f658e7030b03f88f04e6c7118708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913354cababf9d54063d2aab79cf103c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f5d45a3fae99a894ef36484210c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca19762f235ece15408293679c973b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfbd20a6ba75323f2f4e536a7d4e5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7ad4c56e577efdca160ea8c583ec5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4889cd4b1f65b3682db6384e51cb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d9e1ad19c2fd9d9c91aac18e81d96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5049e2514f723f5687b2656234aea76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4102d08e181f4b15553088acd0200717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e60c8ee6b32b9eb538cbd191f8408718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b60dda1b7117b7cd5e3736924a259719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8fc0daf6733afc7e6b99c09aea09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b6a56f5de94d787161899e4bd03a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822602e00af2e6299ba8e4da58395f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03339ada20ac9c7602d0e4d81c48fc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b81db82ae13797f5e4875d3cd4e8b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ec1aaf2582c2b7d106e48cc06144c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cdd015e9970e78bedaa1d48c34cee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf6549c4d947f72435e311c1496ade727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05011890942f2246b0fd4200335cd8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e79e201016cd630e5b08675e28ceb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dff443e3357d03a2979a476504e24e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd54f0979fb0b0cbb4f2c361729631731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a063ca1ffcfc73853634cdd6e5d04732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6ef90a0e93b2bbc4b7b6355ffc210733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3378b9570931eba4b90146c46bab9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948b5c468dfd95402cf22a361ea1942735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30460db6ed794dcec41feceadc8793a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fae1c70129dbbbd948b5bd1bb11eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e82b875195d825f06ba3204e9fc7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb019b3b70ca88772f08aae158990411739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfd96d467a71c9cb04a4c9d6d5d43b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65d3f9744f9767e8b17524c7874144741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349549dda7f3d37ecb689f70623d757f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629b317a62060c4a11800d5e70a9c94743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7124962349ae6e75e1a5c5e7d126d11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14a40e1c963bdd7c8099f3e9ff8a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6711fc0c1dd4bdca704d417085b0d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a517a862eab4e666fa5872b9710bb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0b2cfea6ec7466b7110d9ff5f1e6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad4d0ed7721ae9a6a3a793fb9d49c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba717d4af46024c1ead68aa63a8b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501c501d4e776c8f52aec955e59aec0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1274f037640ba17310bb36b4bb1e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361c6f5c6d117e16641f1aeea674f0c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681327093fbdad3eb7e6bd8b68975b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab235a6c6741896e8bb22736bf7185ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e333cf9421c359319feb9c5fe811763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160951a2a64237e2e46b87ddb6a67ce74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716374a7c28f0e40e5871f634f572675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9299fb4aef81c11f47351de71a346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde03b3d1d91d355919a22e989292877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf020229ae67b3f8a9d41afc2be91d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894e446c6866bdc1d1d2badc27abd449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ccb44a46e160b9a15a3b2f2ad51b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2b1514e27ba81bbfceb8864be2e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45583c762a7d8c0ec083df4d7e3a92aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46becc01c3695bac113f958d017b5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f0e0247fc66e4a2b5ad259866c37914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70866b6b0bc9900a4b055136521ebb5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad45996c100ecf6265e2a1607d3af316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d880aaa869ac61c4e1170109d7ef3e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b652e72f68d831816d9f59740034a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c18d5a83f3c06c09843bbfb855b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eedb8766554b9796980c21c5108af920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd501d59306835545799c59a408d4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdded1896698c8d9973747af2e3882622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d6b23774d99809b0f5c8339754c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1f725f5654b0aa07fd4d799c034224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520eadae6775edbbf5583824e20380525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3969888da063b4123a57b89157cdfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961bdcb5abc4238548a6272fdad14f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3f36d49c3f93b19b32398333d0e4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da82a063175c1b742c0c9f37c18ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cde1f4a549a9e8ebfea8c1266647530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0940225fdc1586ee26dba61fc342231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb4f0d5454683a6def43505e6627632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693cece202bb8118777c0c61360259533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395969e4dc091ac1717b718d86c045734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc43fae1144c87a2366265fd2c2bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501264a35824d25b265e364df6519df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d34e9366614b93172ae969489a74d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf5b34ad83669464076bb7097a2b0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae4444871ffb9d7a2c2979e98950039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788b37d24b03c3fc95d0e4feaebf07b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dc4dbe3e2af27dd8ea0d4f88481db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0266f52e847fd2ff16a3576585aff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a4777b0e95661861136c50b26d65843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9700673fbed5908c75535e6302e8ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f37e4d721366cf008a05b4cfcb7a0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b81c98c7a63efe933832035364f3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163defa738e4adce231d6d2c6d7088547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27dd4375e84572899267aa77e996d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c62a8c9857a718d774ad3a4daf0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dff622634d8e88baca761e46698d5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97313ba233b6bfa4150ac037eaef49d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3a891095f0982ca74d2e6f6f46d3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a37a42a564c4718412876cc33d565b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2bb31a8f4732265218d363547d7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfe0fe89c073dd824337e40be7cd8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694f53e4acceac000ed4ec9d93f7f1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c789b91e8622f6c202f464eb538d1da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e44b088da89d3d74b227bb72a37858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0499cafe784ed93557f2af9e1043b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd479910fe102a452b0fd8e108457ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088db3339709fd42eed77e87f932c47b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fc7b2da1bd5e3216e62d1f5fee2ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc33c8044b6e4973ef0adb3b2fc6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428ab4c81ac5aa443bc6078fd143c0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b01d87c49e90e13bd17cd182dc87ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192427b564c5b2a629796752016ddd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a14e504c8a746f6a5b4024dc0694267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed29b6612b1e0109d2c12aa52eb63e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d88e518c9f1bc4bfade621a2166c4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014bd504e9b375941e11b34ff1c1dcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a2dc3cddda7bb117864906142808871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf71caf1ecd34df3ed953f73dba6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc0444208beaca2255046a73d3b72773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643016cc0c6e150be6c5a1ce75ff28c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c700bfca5ea6fd88f2b9e6553b37775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a5a383448a2a008f2fcfb2d431a3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855e14fede4f4bc5d49abe7d6d091db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e639b5cb4b0204e4e91f969d12097f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663dffc527d2826e6fa2316fc9bb1ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d51260b6234b4ae9590149f6fe965d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5188c48f6e03206f3b5c0eacfeb63381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6699f5fd8009a76abb64b436633c7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788d58f7b9c707363f356981963b9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce1b52ed9345b725f79ab72330f5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaac9e21afb4a0c4d9d536bc599f6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93119b85329eb5df2bb6f591d910a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bfea714a9598efe79abe4e82f7e2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2009a072ebcd658e844695078273a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3cd3e51cb6d45e9079fe1e6bcfbf089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7703ba0c4a76dc62de47cdd3b14c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984288bcc6183477e6df8f4bf18cb11291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880b10d2984e488129c2961a21fe03d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8832cbefe7f445745a006cc1536fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608340ddb07c26bf5d98aa4e0f8e7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5349b5ff3f2d481eb7369baacca4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb9fb826172f8f14c561e895ceb7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614922bca14d815e6218393f2e23bf9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49270c6735fcdf86170b3f063ba6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015fef270d6aa86745b2c2ebd285f0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661783ceff4f1d7581b926c0d7a88d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8719afee7390c5262d82c9b6a4b98a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e21284694394fb38ec56d9c6fb7c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2503fbd30d1ad32eeeb8052ac9e7ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6741110475b26438eff558c6ed588c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385608132ce5e35c179498780be93795105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998e204afdce93e9fbb24afb7632278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff64d42653273eaae3d760caafbdad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e5d70f80a5473a0de623bef525652108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42560489f495f006e5d672f4ca49c46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0222a2da815be68414c46d62a043c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9183a234ba9988bc713ae7d8f985b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a57ec3aa3566f4fe57d9fbd6fe44da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c235117a8c060fed6d6fa07e82944b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396d60c5602f26fa22f3a4ab4432d53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e4b9df8d713578670445e63d9bbb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2fd9f44be31fae530bf54c8932fab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f63e03b38f5a8c040d59970148d7bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e257f14b9434523177621e6937a15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e0154160a411f5c0d5cb9ebea0273119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae2c4babdd2807d09f26870699b094120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b493ab280438859dcd456cc364d86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef43dfea79303fb4d46af7da7036886122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f10e90fb1736d3e87666ef5bbe3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4905d7d19dacbe5f32732a1d13082124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1cc80377d8fd3eb46a084f26fb1b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb94800208ca9d49080fdadc5361cda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650bf2293753eff7a99c63b17ee65b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6179bf5ddd7e548e5859ffbe85557d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9428576d91ecd13b49a465b19b72bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a35c0e17495ff8e427d233732fbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe8a0a7394782150a634edf1daf73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004c527e278a0ce22268df65fed3c38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d11c33ccbb4adc01650be67d1f4b23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a819d7d26311dbadd34a2915b6a209d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf56a3e9f117e8c6349982d98720b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82252bdba1ac3e06ef7baa0fd329bd0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3233c62c257338c793b76d6162e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286e409bc737a80376fed10e403d74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46390742ccc958083d4805411fa4574c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1cfcc87a361324aa098b52bfbfa6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2c8abde7dd441f101e6b2a0c634a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575484669dc0094cc14f62d6c4fc83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200645e3a339638245b098ec77d6686143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1da6e749ce51fa3923772ef661ce9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f20ce498a9dc8d5883f8c0de221464145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f320a4efbfbf8b4283e5fbdb6d3d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb870b451aac51d369425f311d1c785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1aea5ebc9956289ab107afcaf7186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd49dee4240a4ddc16d22ad8e7ab2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3b46a1c2afccc932f0fa0856aafac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebe8aa6bd20b307804eef73616957151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccfcd285f10068addf923df53a3526152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df32d418db9b250363540ee6b3050153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5464d89f0df24d9eba5de768fd34c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e72cd81c7094baf0eb11dce1bb6e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf26076f05e087f837050d182bde6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae61be89c474444565d6fa7ee6573d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19407f1d0ecc59c95732ba47ee01de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4fc6e19dea2d8328619e97a2558c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76936f0655163e2a24e3b3a9951bec9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aac29bec578e258b4f3d5e7968370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c293d6a50db232ea29028131ccde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017353c8d710c548b41fc1ab8df7207163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5fabcc89c83500ceecc432ae57cc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f66b12673bec9e0dd35934bf16b19b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c362ab4944e47969b4468ca3e96a94a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35683f1472949236c91f3dbd8666a829167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975321b6c72aadaf30eb06aac08576b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52cbaf9a8dd24056db6cc17c006b44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf546286710c27815509445ac285e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41a3620dba49b7791ce532fd353028171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177b57f5c0f8ae141af38e8eae352a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38922c6323256e6448cf213f0b314c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0e3ff7a9cddf13a2169e35acc9f12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650c01a27e9d0275345cd022efc3c2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5958fd5a524b2d40d5923bf1637f3f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec87950a9bee8328a10fbd55241429177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3317f08eb90333a03676d54fbb851f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae1aea89b7ac0f1465f52489c4a605179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be524ecda7addc2a0719573e6f3aa3d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf10c3ba48efae8b2f67ce97c263d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10cb05b5424c1d7262d69fae4ef03c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66fd4bb59a542a43e97da2cd9b2a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0ef922eb602179be8474d50f4213b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde17433f4238e0c94418500f123f476185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88f01a62bd5fd907055e72d02a8fa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf13fc0e78a6459c7de17c01ef4e20a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df0c50877b8e395663261978e2b129188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1bd1d5db33e04c29acf097e891fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675ffd22aa6a2028dc52358368474dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2099d14936f10081ba350d887b9d19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048041ae3fd92f7b75179e77f5e6ba78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb469f5e12961a8cd745fde6366b8b22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f54481a69f8a23999f32f64fa02090194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc52b0c501b964d684805dda5ff9328195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810e6c95ac70efbac4112b6b296195196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963bfb7e705a8e240576022df16d2fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a599a6339d2f0675e6df681ee2b83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcc64718ecf61a370fa234623e22d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7561ba00b9268b639bbbdc2d528bc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53119742dc867187fe2e27d043d4d14e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070ee578f61cb23f1b626828ba8b992202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3cdb6b3a0eb4b235827fa5cba749203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdfa16a04cbab20cb4fa99b37db9b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f11c13f5677644ae982ea3f9e2a9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c4ddd7f99bcd5edf1f55b72d2d668206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04886020e8e86c2b4c36544f0e269cac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5af5d44e69b7160d19590daf8d2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7026f3a08f534df409c1d37464e16b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bada9b241dc7523d27c62a9157622c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82fcb4db387d20a6439e7802984e2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48526411220471d7e4f5924c625576ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5923a894f36f4c98ab66ad25264f2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b02f228663d97b3e642b27ff9e6d0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeec53db14da0e2a78e06f1a866ea4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdf0f56886fe0aa9effb17a43d87ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8ab40e3725beb2a7ac1b0007fdd83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b3a1a0a74dbdf59fa5b85b0d9bd45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e990df5e32d5d0b6945b5e22b3f679219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04710986ce4e236ef3b31b121c37b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d843c116e4973756624b48a4ca7a0d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef59143c4d5ee259c2305a2de5061222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0419bf8b721df9e79ff0cf69887e12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da2260d853c00018088602f88cfccb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc208eb929ff12bd7d60eff5cb472225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896445eac80dca463ebcbb94b2dd100b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b088a3bbd18ac9969da658771abf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d38f1a691e974341e54be1c52c2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b475458cc219ac27a6c15465c2e39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930904d2132d4973ede2d05f16f37c59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1adc3ad81f3ece17aec4b10cb0acef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff9618a95e9bac7267ed9f9e1d1d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9cab025f8ae9a3caf3a1958fd442233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e3d5c573db77fe9a6d002a74c1fc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a503850e28a63d7586bab3e14b4ff3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af0f462f571217a29c4106cfed8f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642b27c128e017cd682b4e56148ba2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea4cd40233a4d0b6944557480ca6a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b6580dfbad7e1e5ff9bb56cf50da7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c9a53bd6dfb6479a6e806134750af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ef972153ff100e3254678517fdd90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20590a754c44ecb3b73aa0cb00b66edd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37fc4dc735648c3e3a9e0c021cc274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abcb52c2a91c5a4e94d338180ed37c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ba9e4de05a383757274fc967492a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ba972ed1cc8d2a444fc67850e9408246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519fb54fedac8a10dff9283dcfde9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebc41e52ee95f7a2fa0a14684eb68a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9d9b44c167d69464e7597231c12a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698b10946b507f1dc0c014258d9927250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c520724f7f6485aec8e2532432864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672a074ebce942a1ac372e4a30e4a97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a0b701adc757a0733eaeae462a4ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1c7ed52fc1d54b810d00c3f71580e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae205f442abc0c790a2c87207d4106255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ba6391e4c1bfbb4829290c801d7f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0766e7e24595a0d74bf21e0168889f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cd3ff31ff015c94c8bb064929b61c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7600a06810a46d56000f57b2c586650259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb898f4d7bf4c066a06470cd6f04b4b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e49d4403a256977575a7232f3d7d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7919c02daad65a5a21a8b226f3d86ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda032e2190cb07f59d1eef33d0466d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1938446f951902bdc3236094506ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e28d9fdfd0eddfa35ed752090d295e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3df83d7845a235b90143a05169f747266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fe904b87644a24eab3c6756e4b451267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bf2458104e32cf44ae793d3c02a96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80967ac02ac73e6903bc8e9e1694f16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71b4e659e28813955e89d26c87bb72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53145334ce8f8596ac2d24a2f09f13cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad1fa40124107a5a0d9044572eadb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1f51211724b0b4a3037b1abe1213e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f648a725cac57268ef7a79dddb6ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea23ac70bc7dc624d7f615cb9d59257275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6291142b2c94be1306609fe4263d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d53b26dd6020eb25fcf512dd79fa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63b2178580985b05e706b1c47bc0a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb6dc5b5735505cf54553edcae7fe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d6913a012eeac3bf6a0e869c0a2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb584c21b7e56357153bc674ce0227ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caca3bbbf68fd6d1ab69c3e436e7727282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cf05f1609c46edc8db6ce3dee9935283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d017b9165568c7a32347c1b657dfc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83037b8c15530b5a0519b3fba6bae75c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ab178b6bdc291b202acce1a4d027286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a4eca649715e5ff251c2fa94d3af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab47c5704487889b0b78b0acdc296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc87b4ae0770de816830896ba5d9c1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84ac1cc59e81af0ac7f99131ad206e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab17b0975b6c1684bd75c28d39354291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3caff0c0975028ffede70c27b5ee5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c243250dccef42b6bd94002380b406293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad352b09f296f95dac526f41653619294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea1ea292285c175dcbbef70842e98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be77684f8ba8958811ff303f644391296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b02112fc31afd8f089bb33801bb4ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade67bf8c81f93a67f2e1d91ff72745298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91416193b443b55da58d5c698000b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f503081078378011d9a2ab537cc19db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71855d6cb46da393c8f91dbca163fa11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480e93b4d7a1693d793572b235eedec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf802dbbcd1716a170407d2739f23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a46cefd614f7158548eab1995d6304304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c038eae6dc6e447ce0825c78aec142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6223173677a17067c18af6183282ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225babe0c8167e5e1307dd56ce09a811307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2345645ee2624b735661042bf75b2f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d137d36d23779c49b6dcc7ac2e79f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf61b16f59b46a8d8b6599bb931c543310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26495adc900b5945d40c7599c1d39634311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7edea3e270f787fb74e1ba6af6c2ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff437a31f82cccdb97e77b9506408313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698754ef5639dfbacbead34a6472c64f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8018cfd8a5f03d225782ee896e90cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd4817b4b767f0a8d2838288b01b12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecec00756beaa7f1ed739f47916be29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf82f4cbdd1c2d8bb0f407331d01f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c66995aaf2f3ecd3294ecfa020d3be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604d47a1b4ac3ceb16e65f1c869e83d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc82441d4bda3513e6a266786d4edc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabea8976c9b74646e52a0a7737a898c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772f70b23d70577675aa50b95865434323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba8983792728b4e9d6259fbeecba9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e797c4f21b6dcae5919a6707b772427325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d231d572da89521a78cf8d09503344326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a5f1d3766923ebbe2f291a97b9eae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce2f2b3a4684f9e16ed0c49ac86192328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e258728b1e5c9b19770fdde182a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1f8a6aae49c74b0cdadc24a12f342330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1e71f8cab52b6cf89c9422195b8dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e396d97336bafc46bee2871c7cb3ffe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4529c97cd8260ba6a494359f81aa5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28662bb240945a6a7d65dcd504d96c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab444078c3fa311c0374cfa43746c83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb6aed9feb8089b3723ad3271418d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ff1a5f9d2e658aef7dc3571c5810e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc958b14ecbbd14a2223b3d7c146e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8386c07a3c57fa0cd8fd6d0f6ab490339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fbe96e573ce477e39aedf649bba2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4e0bbb9c48a5e0a591be9669f26e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244859f82a31aba8c42eed3cd919dd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca02342fccf5b95dddcb2559ccfc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b3f655f4fdf8cb67ade05d0544004344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da74d4f3a5c4408e17fb1bfb245d2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22279907ceb14e2299b14b0d6625fbcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd32f78fa13f495496b7c1ff0cc1ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398594cad2cf391de05fd6aa62ae6e0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2d99271acd46352b5e37809c1baa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d347dfb6117fe0cd3629f352237c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade2218a63068b5a19e72b819113530351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92729da8d9ce7860ebe729d24258dfa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e03ea28c3a079cd68b33b75fd5cb7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe599ab6ad4be71750e931de8c6e5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca89bba130defa81a682637b544a2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00442bd6575a104aff8618becb8b2976356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45022fe4a1327cb0e77b1196d07f6edc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd42033f4ae2b17783a1b9cff1dc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61f0b7c598aa03fefcd01bfba40776359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4012712c01a68272f7188bba4e37b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f9002d7c3fceaf464ab2c7a8d1fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b29235c228e0973ada96a1ba56c4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9596cd89062059c60851afa2c67c81c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fbbc5e6fd8554e4ec683044305e20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab2caf7901eaa19f58ee87d5820abd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572a90a37d3d9638e30790d047f7447366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04f15e796185566c5d0534fd6a4dda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37593170591ccf55a61a89d54f5c33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb81747c9e3e392a40ad91dd573e6f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711762114408695e2c7304bf74c05b36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f426c418b18473ba4c856e5be87445371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d76a971faa8a748164f9f00382894372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2b32388ea84eaabd4eb0d78522f94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d0458d4ebb425933dfeaa996ae6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f96992a5de032b2b93922ce6e5eeaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3798a0dd236e46dde7657988d0faf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0d1fd058ba3fc4e63c0837ba62b3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c23e85cb558ae6d0872b318619da95378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ae998066209ed9d738bff6b082f5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb56b3a8d126d143355022da212ee69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5bb9103c0bea8e0d41b6269882cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21abecb240bd4a499f4054874e66b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90264d6b993c6c70b67418b14c91d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b417b4963a4b0955fde4339314c997a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9fd007a68feffa1aabf3035fd1b88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8a1a2f7f591b337ef4670d2367d3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f2f836ec84cfd5ff8557d36a7c1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa3d4b52a3082ba9b6fc5e24a4be63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edc72ebd6715e0a90e418b8c930470389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bd9c23bbf026dbf7820c1c30547b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfeeb3ea5d62897295a0917fc3f4c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a728dac66e59a28bdbff8ca30b66c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac37f93e4067ccbcb164e0ebf307c28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58f04ee805e2a33449f9585e6b209c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dd1845910f0c96c41f9fc57cc0ca3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe108c52e881d95a56efbe138a3ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c721d71d97edc278acc696de0bb2d96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa9de36c84346ee57d3265b1691fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27404f0de53f6a40c921cc5acc0e4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4354b00399fb0d6df31f038f7583f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf489c681f939090b164e9d6e7c16401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3a3f3eea610d87daf6f06890016dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86437ebed828584d3a214c00e6417c41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ef763ebc61124f3ad39a06af15eaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4e54b3468bb157b4b554eb960226f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c90736b937afdcf23b4b365563c9f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73a53e4bee53ec80189e5155f08dbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c3d298eef14057936fe4057f74108408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba50fc615cc5307e19072ea1d611c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb55d2607787a9bfcc19bb8439902f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236af9c5741bcdc8be49e41a7ddd4dc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762912f5b726b9733e56d2cb8b13bcd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab8c635828cff25d105dcc4e3f1b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef6e6288f44061816c42a6efad116414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21bba8f66df8a3dd40d8a75ffd0dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afe4ac6200e640d59530513ffaa7a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2b1f2f58b970ce9912429770df1ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d9ebd301b54ffe0e9c0e5159c2354418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a011ce47052a3531612ec761ae5c67a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9fc95333ba697b0b81651bce9870420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235723c645fe0eabd128cde41c867bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebaddcbe24201115be156f135a9f6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3b5b9c8ae40378c7b7f92bdc67aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c2d7cfb724cd8858f66f6a7c22722424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d4c94b1abf39dbb3859c5ce94912b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c87a3f02c0588eac8f5894b65d4ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d496d1b695c1978703c4a2c4acbd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb36e69b994cab792dac974935aec8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c95e7b2d96591a9420fecd330dd1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23189ac795bd17d0d3ce3cab98a14db4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4b0835a84fa2f1568bb5f284fcba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e73ff419ca1590925c0f4bb9e965432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241537abba46a8deee34b2816f4e4bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223ecf6f4b8e636327fd1fbadf251c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bbdfcd4d3d3239aead87371eff592435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c06bcd84905820f288035509043a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe017d715eb83700874602d4c08b4f3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b698207601f6da4d67e2d63035400438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7be10049051e77bfab98d4b514ef2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61179b3f8541ed803378d77a97b88e39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d92fe1bcd0983019e146350d68625441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c480e76e3b3f9ab000cfe1c95575133442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f90ea98d65cb52bc12bf0df3776213443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a243f3ef2885766343a1e8ece0eecfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc153963f978d21bdffa6c1c91bf5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c88fb5bc35148bc6b78c4fab2b3cb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c493a12bdb0d40ca986090f589e8bca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba619f63aebbefae4b9530ba763c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d5316245a5a95b7c0d8f87b5e85d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcc48d7701f84be6ae7b90e1c2bc0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a645345c81d0b497054d371bab726451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953edce288f00036d8ac8645bb7661cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d028a4f7227c09b7c33a6bfffb937e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7584d3d219bbe0f47cfcf3e58fb13d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257afb2729b9fccad96abd25bf6aaf71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6c8bb7ec1d44bf6480bfff3b787ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af1adf3d59fadeb9c65880cc4c8a2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709d3377ceef3e0985df65eafba2b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f861dcfe1c9074912ade60863311459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe97600b0321eaf15c8a8f0a526d81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbd2a82a17e9be2fd478dec1bb0dd0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe6efbbf44ceb33cee78ad2fa8a38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caaf94b52dbf6b1264d7a9053fd500463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105581edf33a4d060317bfe434009504464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefb0ca4b8b09a530a70aff52d9176a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834d538bffdccc61d14104500880a44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c507b40a4b4b3d891592e26fc40c9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161034e00d06b5900203b56a08e3f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b30e174472811ae127452bce3197e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60d5a89e3181fc092f032cf92621f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756e9dedee464cd058c89afa0f380af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090898fac299ad4e89c7db721569585472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a83ee6790b5b29b221602f920d57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af393920610183d4941340b88f4883b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808a2151514d8e13cf2b7dd2b9945b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dcb57486073322225b65746fda18c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a4ab7d171a9071bf3b41873bbe64d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42436cb63618f39bc0971d4ab5435428478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c84dfb08384f0ee94dc7ede0c91cfd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9fd870850b9cadc369f7a4fdb062c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9978884bbbe2f0929ea46d120a224481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977d2284a229e7b53b16d23461fb8f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5ecde28b8cb87b27f10fb651c0cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aca2d539f11f4a107f1ca0fbaa3a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767c53218f8e1ffa91e0f3fb2b7f2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ff676ab0290281a628f5d03818e5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733b02c3e8040ea25497dfbb14d3dfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554ee37eca83f7d69989c9faf613d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4731c211b0f5c6cd6f436d0a1b09f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1e42c0067e2060c9636407e0df267490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faecf0abe4db7f4f1e069a56903048491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5edfe188ce6f53f455c688f9aa5b5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f35e049882f57ed6169ea060eadff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99cba55c1b3d53a49bf69c081d52d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1520d4ff879774abb6fb83a16d3e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae1ff0d309f3cbb2a43cf3443251d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ffb36d6a430c8376d648011a51186497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434da8cf04f2f343bef882996a06686498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744be939a3db8d0b67cd39998b9de64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6b476bdbab08959482bb1e120e299500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc5c1d2cbe27aa6c99351a6329dcd8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7119bde48a7ce9be06833457ee03c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac8f9d3277d712bbf7a8d10dafbf96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77601689c96f7278ab077d0783f1a013504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f7112d4fc3633c8491692c0ff6a24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1880bc1020924bf963c9d98fb2012506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f21ebf396c54d89851149f3846cd55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff0cd2b1f69148382f34e7313cdc05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d82f9543e1fb144b603db697e4045509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00729ea0bf38ae9e8e806ca39df31658510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2b45b2873aba65a1b874fc285df74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fe1a9f907ebeaa3241af9d44c2869512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982b704c8a2c462e746e5564fdd6788513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b47700957db75129c4c842ef6da057514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d6c8711988bfba28db63301502fc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0d924e586ef07e4173b817da8670516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d9c4616a9076f6fa68875d3d13c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfab63a75d348ca5bd80889e1482732518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b77a578ad88afd0cb78ec7f62a61aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de9cab7f805ab551026aa493e15487520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f293e623b8f37cf0431494f365b1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c7cebf806541d435f7dcccdd41a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb589a7675906398df61b21eb30f20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a0c742ac1891584ac5d733f16701d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48ccc77a92b45b97fcb5a628a584d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc152013462d353b04b7ca4970435f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb2f6119874e802ef2115a51ee5161527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fec3a5e9907468bf80d4c4457739f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d336c61b92c1df915819ccdcfbea4ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d091d3261ba782f37c98a0aa0be88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061489026b2128d560ef88dd91911fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe477e1302b22eba5512f41882377d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0aa22a5dbb90c08ea8e8eddaa7a52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f3a39513c3322448746767a0c0a85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4d3591997194cd1ecea5db6aa181535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a137174673468b61a31bb7cdbe79b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07e80d95ef997734131be90e823682537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0526e2720df68037ae0f1040fbec1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a0c43ccaa5f17ff9d3e687ab1870e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8c39c762f79f5dc4fe1adf78244a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221119305d19e4ea7b7e712c880909541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cafff5c148df19d53fc9fd113b7ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc634b7cf2455c583ad9641fbf2238b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335f5c367136b58ac470d90b6bde7d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a3ff1ee0ad9281ed6d0e38d479e4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb25188e46c716f6e20b372291a8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea92f22b8d30bda1451abe1a76e698547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9c3cf984331d3810b642ff8b2052d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64363c41fe7ae293db346252e91b8708549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ff6b5b3dd23be32ceb6c4e645d59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92240360a2fd4e2690ab3efa715b9d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab471823ea0083742b7271027efe3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ccde925f1e4a6315b0088cb6c7d82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c288d07ef7792b2fcddf50bdab9cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e75aa5bf55bf46ad89a2bcf5e03eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd808885a99faedcd4fd6b3d378b10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b37e13467f2bd01588ccc7721b9a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495eb4b93b1947bbe46b99db3d4e608558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318be7304884fe1fec887bf2ea7252f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3819574adbe26ae919ce094f369401560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3159e84b4dc3a64788025629b3b4b1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f897f5f564eec447c4e28c7e558cf9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0d22fc404930a276cf497bffc7949563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa4092a585c028b498a79826c17e2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c3ad2c11521c213a629ec43bdf36e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25e888aec982937fa1b1eb1bca3f0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3305f4e9ce22cd42e894429e9b5cd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f33739dee26fc527eb5016442d46c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1146a45efcb4095188efec2292642e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb86e0e2923958b8070ae1cc3f0ed21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55107ad6b0d466c11ce306f35ab455c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791274b6b486b4cb9a54523ba24aa640572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b007a4512b6d565b1a083546c4433b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482df36d796ad57bee68e3bc15f27f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589873ddbc227d6b54362301a9190d08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83089d79113dcba8650764b259e8614d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937eb2be34601cd93e9f00b94314c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfd5a037d88d1704b18e32255a4115578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9176bea53899d87a9c904b6e6036b38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bfebadb76ac100f9d0f9f500ed7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d050f03d9adf9c078f7e4ee1f10e484581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb279066c6eb46f9fad452a7953355582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752de4138ed377480d9041645deeb744583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f330753852b25a6f17b7ded30f209584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134abdf3619e7551152ed626cb70fc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bdd2c0c11e42635d817a43f62e1da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e72ac3af8c1874f45ec2c8d46fe505587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a14acecc2286b91a2a577b76ffe864588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a29dd826cc16dee194c9e60da9878589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d062c9fadd89a6ac1d9053cbde7580590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a74302fa5d3a1cf3bcb3e3b1cf6622591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee96e879db71ddb788088802d6b01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4e6385b3f3c65039b632e089e78b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea33cad1b4c77977fb40fb282005d19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4e1efd3a9b72508e498fbdb45256595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d2c9f2fb0e70882fe4da453096f07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38109c9bce3058da134429c63623ccbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7187aba978cc87f01569e60104895598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e9fb05b44fbe8960c22c21feeb007599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d01f08509bb6631cd30a42bc291fc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7f1b354e99e7155c7918142c63cf0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0a81e9ea5b43dc0abfcde2f95b294602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b359510242375658242abe868d04c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76e09f6d23b3956a56272c19bc8a06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feaf314740f3eaff2c19b282f22fe6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076e43dcfea4e6b7f8b7f34cf0c6ad5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d10b1f364bc0f3292a3ba01407d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e11a9f2fa8bff0461b8d8450a1bbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71a187279c92d0f623772d2a027aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716d5012cbe26da0e6106b8f1a0e2bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c089fe62cb42ba34883356705a9ccf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaca59c1a66bdabf91e02c93bfab24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0e2814b68dd798faa63d8e200fc7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc5e37b9cd1cb0e72d24aacdfb63d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c55077b03e3953e25f6df0f7a44ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047eb9972e67225c6f733df2872817616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d90f72bf2d4d8b6c896dc02a436acb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4cc00363653b46d12b087895a7199618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe08671427dc051fa4c8a0f79db03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71112fc7b65c4ba00fef7b2017493516620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52b99b259e1d2c6a4909c81c0b42b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c62eef8b196e830a34ff12a77f04e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50495d821932a3001453483f6ea433623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8d31296d6f1ca59ea977ed78e8e55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d39fd7680fa07e42b2b7ad0b94ba7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b84876313a880405373e8e4bf868c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60069130ec8353ef3f9b09febdfefa8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5682240b22a6db6061cccd8760b3af0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d9b38c1410b5a383df78ef9ddcfd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd847b0fd7478092abb71bc8c169ccd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edd0f77dccf1041cc01f0970362cd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac541ba3bee61547eeef8d145eafaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d4d1955e7917d644c6cf076c2fdd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f4ae52e54836bdbe6d9028c5b0f53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e1dc624cf925d8530bc5c85f78fa9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2f5ea4b4becd1a1a0b52073667e46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2800d04971f4f290bd8ef1c99da9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b51da1105f4875851629f6e0b1af9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe6bac3f5706e753f75e6a92b4809639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b3d1b0543ab9f02c31275206c5511640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4255d084b5bd56683f0e15ce102962641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93596ac07f2c7098b53b20f6cf740323642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bd8f73ef6025237bdd8a02d897713643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7c8c56f1fc228b0723ecc1faa7e4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866dfb0f272dabd858a21e1e5d4ca98645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca00c302ad6d73cfe4dea3432b905646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d9054509b9b3f628b68938300d1b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579c88303853dc8e134909e8aa6922e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eff6ad40ba188d8652c70b3173bcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed9c44f0af083abf91ef1646a45d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce12770694d33c8e09c9a5b3108c61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb4596b74e4051add15f60907281b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67c71d06270f8be65bc3112bc7bb6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4183c7d3edafe5b55980f43b37a2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f0e4e41d724d044ecda91b494893a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5fbfd626aff49d65fdda3eb82942656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbde335badf45e372076a9b9613ad8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3524f23f27eeeb352c2f9e761d1120658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb05aa8c86f8f0a42b08b6a6c01ec9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528d35d6f804eceb17e2ef3d6dd5e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584bd131d7e4f240f6fe02046c4f0b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f5266eb22d9df175862463d5dac05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41db2b0a864e5349108eb0c22edf14e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21c8bae72adb5683f9d82387fa917e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093f34c3157ff36f8b61c5e5eb60b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bca808b51936c2e2911dbcb2380afe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d20082f1362f133c025ce5e109a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b8edd6c7c6b381c9da6c9d7b17ab5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718ed2a3202a22148613d743a8dd1c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14e042656f7d87044ef78ca8fd1ddd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e107a8975c9c8cad96bb33cce5ce1a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d78ade6c9cad4ff3a976cb7a8f71c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593bcb080d70d15abff9665cf231299673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6315f9c86b78d8e7516c172dce2759674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b9e57d2d73756a9315d7ee4cf894b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5566a3303e9bd392921484b0c5b439a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224645935b6813f848efab9c9d35edb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4da4bd37e7bb9d58d08543200d1ac5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45a4cf8df02868e60f9490a233c96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59d9e003ac45ef49fdd5dbb2cc768680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32229e9fca611d2b3da6638051687ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1464dc602288a1da3d2c0476267c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eb683ad09e4a8e9c98aa0c339f25f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c029059551139d56d579f6ec9c8d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1be8f5f8fbaf9e82b9463c1f57cb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353df93b06217610915bd13b44cf53c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f39d7a552d9d09c80d951f27a2ed6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25977922959c33d811acdd50e947b311688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0cbebc64adb305a2cb28b6d4a8566689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac07c413eed114e3d74f2d9f1a2347690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc792e64353c5d45c43cedfeaf53207691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2389a52a4fa9cf8baaec8234cdd7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995eb3401921f183554cf3252d61762693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6575b328f92392b8c21ea572d82c16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49308c17554f5ca36c151aadb3012036695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e9ad44f1f250acb06b525a3e74c56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca612ef7c5a0e4d368f4e22704cc0923697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea724c2b7770a2d17631ecaa36399506698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5645678c389e92c89858605c415f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd9b2493aae5a41bf26e65db022b87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7611ab263d8f6de0f9a5df705971d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04fb3a7930746d8ebffe55bd8aba17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d13b5c55553e0c0d15dfa8b6cc90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550446d63b53cfc10a9cec450989d6d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca8955eafee4b37dbd2476f3983d4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84237650a0f0eadf52515e549690d57a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d7923aeee7fb43c6d73d349cfed60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b1e45a52403e08ec1660a2716932c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff3592d1771b1373cc3caad5415815709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034759598e048f2ecb791892fe763e3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9dc823b2710345520204d9d9976f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a81d443f656b4d77f1b5b95175cf28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769adf439dfa9f4252331b802809faf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52ce6535baa45382ff9f1fc7db0caa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b88b0f3a6065d7184b180f3a638e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b571a682ae01705564823a35c19128716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e89c9d4c4fd9fdafa5a8403cf411d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc5e585b81c2f15c1e783d8b68f500718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d388c731a6809ac230c28741c8696719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0d1e0d685dacb7a89a9098132dd8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d9d16d9a53d6a67498c4361bc2932721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0721fdc2f0f299bad9af736bc191d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb870ace5d2ad627893b35e1285d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9188283c3009b0ee19040c04087f735724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028200466a3d1c3e0ab6533ea267982725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017f16c7df791e4b46e48430bd4bba4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbde00e665379d1e31bfe3867ea2f6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49b29b5931035c9b799032e007744e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10cda4624e6fb122b31629cb82bd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8547036556dce821fefb39858e4e0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a9ac928b3ea52563f2569efbe3a82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bde46ec13208e116a33c618ae186c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b43563f6c6de4c3e3348ebab3f79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9e785ac8bcc1c8ea9797fdc9bf9a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b8f5f836c94dbd9c763af65a47e88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765d028d616e99af26b8a47eed1ff95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a142768b4d5fe3b86837b0b5c8de3b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882862662a04beb97a9534277906c17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc532d72c92c7a5d1c1e3d28aa50d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1059c66ee59f5e024f9568a3171a9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77315d81c8cc9db5dd69c565a853d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f771ac635c7541b387bb27e2a173e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe132dea717691a6424b67ff183f431743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f36c019d881aa6eb7b6bb27797f29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd072789879815b709e3193f2740301745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29ed425165fc40d2b71f1e5e6fb308746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac74aa0466ba6e1c9440b91fc2bce0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22857893b9323a92a3ea85964f91a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e93e972cf636f486c5550c4ebef3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f41369d9fd5eea9d636fe79e6677e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3025ae4f0d8d7917716d871a2387030751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3820884079621f6db8c5e0186e77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8d23add13640429db9fe621cc0a80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adf0466a9c21629f431b6e6ea05d19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60a0a089d704d32904bdc616355101755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf2e0cfde8ddbc759915bf49d4c5a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899177012826525b45584400e6ddff6757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>