--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40843b1b27ec2d7ad288b9f112bf161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81e9f6743399a0f95b1a04076480b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af959ffb7f0c38ba96389bc6a727e93d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55906c7812acb50b397b419a36f3a6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1b00988c6f05aae1a128a112d43765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32243567ba7d25823a5c8def14f178f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271288cdb981edb4954e9b8974991d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef964d42a4bdeb61127b95cde014c118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a896e861cdbc329ce4fdba45d0e5f809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635568205e3338eb6fcaddda7ae27b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19575db7f9a2cfaeac6ff0bb356d2cb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230224e44d9607ed560a4a021011b4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953f58d85923339632edb5b03c94a8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d132b05bd86ad75cc64322ffc1b5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a706534a66690aa632797b63b08b5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3142f70f210b1d7f21841e2f33a64316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4e4be29740b9ab3f2fad3b074b4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5390428c6d91547615b6cf2149da518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd5395482e92ebec67dc1311e4ba7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece7fa2cffc27164cb97fdee213847b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a2462a9abb4b6794baaf8361f982621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0c54e8ccaf5034509cc068fecb1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298bb3a82c22f3db60bfdeb7d8969f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfc7e3a44444fab10502a10671b50124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125814ec9008b5c56245439ed0a9d79625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be5866696502cdcbf360378d322fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9b3c177b3cdb20f41d0628c5a19427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a555446708c51ab7e6a3745493aff528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027321c47b1a4d983440e0e10132635729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b7e0f7f6c40da7dcc836460396ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e99bee4e99fdc246dbf7db848da1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a8e77be8c9027b18ab6d86df2c60032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2e4a60fb4f10be1f7479966d09fc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406df6cee2ac2b1fca09f29e903ddbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e6a98e55a955d98ff11a349b4cdaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47a69d5406e589da96194bc00d8d9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598cceb24dbe31b16fa0822ba9557237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dc24a7c99da06cf7194e394be8ddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05290c92f9c89319b70c83f3b65b5bfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a4b51304c5cfd31fe0a8ce968b17e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d03bc96926d08423e60e9cf065e9c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6456193e6f3c9e77477b17d7a41cd1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44586d3f82d384fb488b7604b215e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d69f30a9f0c6e9273102248efd2a9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51d397a2ca94d81a0266cb3ccc302245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee206d0f12db06296e20e24c979d2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359b3f917a97a7e2a9bd9eef2289e7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5159c64b7a9b9818fbc43fbdbec23348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9a370568c5e65fa1877a412d47e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17c399c2784af29b45e41909245b6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5fb4ccdedb330eb599f2460d524b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab036ec5a8c2453cfa8a4dbcdc8fc2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102297011d5d23533b8ae11c86c4d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6388463e345caa1f706c99082aaaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206e78dbdbb346659989a42831ec82f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b77cf291c0182edfba8178b897479456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bef68bb981b0861c89520d5a9b7a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc32c4959964079772ac4f6f31b5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0faac867bfc955d1333497a82f80c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad130b65861f65a0c5d5879df33b54860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed9b9296ce19e14c7820695510d3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326d63caf85c8ad0893a233b8d985b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af87211792eeab3006ecea7257dba163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db59e88cc3d08e6ba0517cd98c01364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb33244b06f0391b68ece885a1107a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65343bceaa5f7a49fc50ba36012072e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfc3e634d4eab7c968efb68d67638a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32630bf61a9639e6aee187985d2a96968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d2063dbc1f269c297a7d2287aba4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e664f425f04a5750a909093059e4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eafbe476c5e2e508ae4df43c1e3ade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a6abfa8ba4239ac9fa2afb241e2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88c9d14e1b8b4e62eb48e4a3d9069e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce39c5848b51b79b57aa39bfceeebf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25426ed4f5da28b8952dc687b3122d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d905f775db58916a94284ab3535e2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efde51e709c9d271dd7ebce6e66e5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec273200430a05c84e6062e8e3e897878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eb817faf2a0e16c165671e81aa25c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9226dc218423ed5fdd3e1c6ad5ae480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23651897cbaeaaf56317f08a7ec90ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5ba475a73ff676f593f20f0fa177682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364791e42f718ca6750a695acdb6f5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb14e82fb258eca7286b210656a7f7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39ffaf6a844057f2f93cda9f97e88585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9049d3e7101f07222d8bbc8982e4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc4be69ad4d3224137db15331df6e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f31a12ab15882387a548cb849424e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109290c6419f8735aca9c9f98d9da0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac338e27c030d096769fadf0e38b83190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4aab8e6c9fc9e06ec5448e57fefaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a08cbc558928abdb191e0b8271ff092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02789c5b535fed8eae3cfab0648e66a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b16a4bd4004e4bd360a252e5fbc0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a41cf6956a7b110e17fa29756a2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df33ba9ae07e3887d26ee9bf5661896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2641af70688ae71643cfda8afea44b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693af418711f190f9e4a0b54c32ee8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9568b4de82d97fcc4e0f580100b8fc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1c9b3b38987d40b20e2e886803081100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bac83dd5f0bf87a78bcc12b006155101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb14f62df2dfe42ae70791201dcf11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678a7dff714c7520006ab172bf9155f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d5afcdd5d663c9cf4ca3bea0cbc38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0575f36a73bc009e8f0529abd84ebfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa030e27e1daf0310015a81c700ec779106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7275309b4e9f918016e56cec5ce0ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed767ed8e8c96cc38a7e8e3aa6e4307108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51caa48b9cf9568b4294e79727d3c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7359062868fba64559541bd8a729f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c664f4c620c23ff1871990d63ce03af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abca2183630a85154cd2dc1bba36092112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e691d3b630cf33489ac1ce90020e303113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a36ed1769d21d2629867bcd1381ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e71b390dc97b6c658116e2be59410115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd13ae73f4b0f3cd3d067fe53cb727f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0ba628df671b4f2d101d0a60d279117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14608ca59b805cf008fabd6e05fab7e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b65dbfe5d2520afc5c56465a8a384119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85645f4bdac13f279bb506f48531cec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e75810362e0fc83e7ef05b2d08108121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9206be2832e37a7f8606fdba428fe89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b795055b6cc3230fa1157a7dbc033e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418f7d178b00f9048026d47ab7d078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70efbba5daaaf5e9286ef26d678277125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce36c1b51b80f5e70cd7a56f2bd943f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6655b71d2c42eb1a9887dcc69445d33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dcd3d601501a3ef25d9d33b9c8675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c9dedf60bff3f8008a63bb16fd18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba36cd792a69766eaafef53afff8c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be26b2e6a5fc4f4dd244193845bca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e6a36e0b4159f19974e435e41f75c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5017f2c41e31658b066a31ea8e1ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9598b45f65eb04b86a2d871ecc9c65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec38147a238aa4c9c641c92f363b6d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b7dfac8bfe1e2e1e93121fb60f39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257f5b113487bbebc63474857e93d92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8827454062dccc158286bc3124ae4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110190742221eb8c1fbbd87887172625139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868029b96f50061df5aab03561860d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab625ba791eab8e01c4311b9e4e30d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c40b49dca7eb36f6eb977a464822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af758ee0d1fb04f9487cf8239136a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88560402a2d2f885cc54111b03b997144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6109bd3e8960e98344a8e4601f4b5d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd9c04c891a7a5c206a95b174c54ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb243225dcd4b400e99dee73304cd94f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88dea8a78f163d23d2880c5e210a964148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5f256489d5f19c05460e1bcb51b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30dfa7bc9278d662d4f5af8270ff41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd3788a5972f8d18e9be9bbe6d81fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5792c86cd1088806b0ccc6055e3ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4368597de46db557c69406652d011a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200d122d68730016b889a267ee964d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbaa0c315dba6fc5218eac06de8cd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b81f3824ad027976bb1a44672a7ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe4556c872031648fdc1ca3aa797e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50675fe36f6380a30f12479b489e21d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa40a96b87ea1afc876c911162a76d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4feb051c81253f5bf180691006d70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561d74efff8381ef3a5b73a26f720b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ea4424ab26fb9de10e17eb6d56b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caf414f2469890e0948d0ad09a08fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d31b9ec1fc45b55fcb01fb674e86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e89ce629353b3612be8f83c5239622165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab4b5b2057ea212db38dad3a2113f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e9e6989cbeafacfd6b90bfbdae6c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195846bd17522c79288d48ba0fd16e91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283814d95bbb8dec7db6b404aac76a3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d73e62f321109c760148e3babe417170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda014b23dfaae7eea116c61de4d8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ecdc51dae97c9ab1a6e608baee24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cbebb77891606ea89035146340ebd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876ed2738e3ab25d196f735e08add6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2fdb7a81245cca96fe86a35a4d208175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54c13f758af519fd0b4e85d221196176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d9476c2545b00f4809ce51d4dd713177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f932c24233b533be6830bc840b6545e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8f1ff96537e2270843e973624ab6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ae6981712cc8eb2d0841eee3e776180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ccbef867a25787ef9194ecb745c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098bc83301ff8ffb246809e95d8df6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d78b35811569a06847ef4751948f87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b70159a40c6932971759a715f042cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d109d4c6b3ddc861d60056f11c32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42257a91f47693a991b427106cb50346186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287b5a00eeb5b950625a7e88b2f813187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b01a12986ef6fc4d1738974c2422e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ee4157ca5f311ad453db976c329c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3588dba7f054445d89168810e04589190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef023a5fb3b1b08a7dcbeff00e4e7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e601035ed0ba3a662a74affb61db37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321bc9a3bc1d3c02ec02edbecfb1d7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e57b469edc334285c4f44d628ae13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc9129c517fb25424692baf33a178195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd8e75d76dd730b227cd906dc15b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbaf197e3a7a914e746fac27c384cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c860cf1497f90c23bb2df80cf3b3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e48626e5bf24195d12c662cb0f02c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c7265ab4c1d4b9df4e8d8d4970044200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fed7930f2b41bd03857ff5b47d2a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c258b44abe45f96cbece5c180608103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960f256c4eab68cc41fd1b3c47f17a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20190fe0a0e01b84d4279ae506a40376204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e16287f0ef9923049b0802960c7de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1e00a2bbe26c9666fb8a3a57abb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88260ef7350ddfd7d0536e25d6ebb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bdd7fa823a234e688b29b64fa8e0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf227269f4b356aec00281bbc626b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3ce7a0d48d74c0453fd58ec46631210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce5ad11b41409acecbb302567792a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eef9e24eeadef87d81d6b5fc9fb21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44acedade9e471db1e7a6f9343e51f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472975a3dea661a311264d52c9e179a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f44d7b0c9a1eb4b7797dfbdcf0f23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd0475cc154409576e1bcec95a12b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0120ec1a3f7ed838338e31263019e78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa409719d407fdcbbce7ad9f9ee6f3a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247fb55b7ac1de7fc6f0afa218073ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afbd9b0765d3bf468e154c39b69f30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a08047775d5c1b80924e88654256221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed449cc3da35debdca002e93f068ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae82aa3c1d53366f516fac94b54a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485e2ba54e9e5fd095167fc305e13dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb4ff2dad6d209d642e37ce1188f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927c39d36f10bea8165dbb9a76e33ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534a2a1940476db2846926b1857049b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b90525c0bc4b94b63bb064cc981b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff836bbaff4d3f5553d2af7da524c25c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5e3dbc1b0f096756fbf10cf475272230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b6fd7f3b61d90145ad4d1d1b0db5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22be4ab961599c78bf170299c89e35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f95d85c4ad5ef8c08463b731260d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71540dfb2a2fec8b2530b3fb13d56d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e19508f3f6cfee51437bba25250b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50bd260dde67467266e18e522d40b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7885bb8544e3d5fc406e535b2d3b7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619749e03b0da5004871a9dcb4079523238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7797457af8fc389267cad85ea75e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe036c12cb71abd74dc65f44033554240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74a466f68517cc1379c9b057168b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0cf411c44052cc57df0cc73b5463a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e01ee33589ad46ddbdee2ebd44b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5306620e927de99a334d48fb43cfa6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b6e3dac8e0e68e3836521eb2158e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c2c25af45206ba97483a31fb05ba3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631078b18a7b78c484104b1c58137515247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7421ec5415d54803e9b9d5034c23b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea836e460b6d25384d9878b854d5df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d680afafa30710b80e408c92c01c6f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3e90ee8d7e895340843597cabe95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6635b3cf00af6aba2b8ad8322b58139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ef2a37287bc5d2ae9698865caea7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80734446cb0617951701e12ce32af3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b19ce6a9d9683adffa869fde96d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d53edeeab23b51c8017567912119256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d9dd6c3ec6c38e1db67c40fe091a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f220a6646cce33247bb2d516b9e18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d81db6e965c8caca3c7093be0f4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbc8e6c4ba341faa91d7a52391f6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4a09c9df8c8172a9a8de40e89d911261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763613d5673476d728537f0756ab9bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729177a0357e8bb03176eec91bac345f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c24f6ba0898ec5673f721d977f238264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d38fa1e46d9fa8e90283f38835c8f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc11b267fe7de068d22bb6c68c8112266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73b5739b95955c861268ae96b7589b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298e007e8510cae63b8caa1976f7ff3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b298c22eef4034874c0bebf165e25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a204d19cadad5cc1773258f3a125dbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69e2c56618cb787e4aff01434234c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d25027f951525e5fe04b22f617aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0dff8c98bfe1f0341563f274d613273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3baee82ad4861c4dc7ca73248782e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8587d39db92d1dac49e11974d11726275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49db9fb7a56ce83e79fb37f81348c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e31fdfba29561a6ac6516df7441d49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0846b907af4c61f4c22e1d7dd33f3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d04fd557b4aa687f75c994f84fc8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86374de432b5a4f8f4192c4895fbc29e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8435a6ee383a45e76250e3082b4cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91c8c8fdbf22feca3f0db340be288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb31b372d9af52e16d6d3c74095ac3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbebb81adfa1d127aedf8cac2279adb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00965821fe2e354fb38e18e4c268ddc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05033cde7c6ee3fe2b258b8f528b21dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284b569c6a5f1f6ea44628d956cdfac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a97f32be69044ba3eaa1bc1f36c845288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c981ccc8883e96331b4f12f54afc8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3de350cf97a895cb1841c8b7ed088290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168311e091c469ef9a2fdaa72c0e09db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981677b43bb1503a8b20edd9fd9812a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588370f08f9cd9a5886f5307bdf62cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0b39b9b56ec913c0ffe500eaa1835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ce5d2d51334ef76ec5115e385f5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24388355fd64b7519ae5186ad4a24a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ff7be6e51525583cf62ead4b0c2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a630ce9bcbf08efed4d5d25830baa7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3d711148f2a10f08afd95c73ae00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e7e8f776ec93877b84924be17230c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf123fa70d523a8d2db45e0bbe89eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b91e5df21ffc1b0be4ffd027ba61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be550b1568bb813eb5770dad3f72df4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879de5742c9caf8d7684553ca3557a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8ecf82d7a1bca95af3c5c71b4134b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912fb608574b1c3c754fecbe3f25f0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9de8561c359398cfb7f371964e43d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc396b22f0d4085c7cc1e32d4a86d496308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27a1d61256e877389163df2292745d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a35eeadbc4f369ea863bf0075e3a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47546c11f5082b77c3ace2278ee700311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41384227e11961e77b0b67157d80f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193ffa9d9f7029ad5e14f94eb281df0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236775bddb93ba2ef005fc360a70a31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434c65cee40d3541923502c658a8c2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f435348c75249d3b8ce0d644eeee7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da0dc5c9cebe3fa1668b3345a1ddb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1920ae4d982bacda3f547d1740f9fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83036897e678b2b0d6fba9ddbfa9c7ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d755bf4059a840bdbeec31595f915320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b12357d69bbf6f9fd9d39752b5f6f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a245a86b4bf38f43326033740da2eb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04c59566501370131ed42022ac090323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bdb5d987718ff219661921eb1c108324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a7c4a30f22e9899a6478eaac234b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6921199e49a88b402763405447aea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd46922f56507bd698020a67f6be04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a53677e466a199380fb876d7302c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c98956ebf9b5e3d4ea31c4170aa31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfd9b0205552204aa60ab6f7d51026330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4804ba6932a5a17c480955e74178fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5b05fde5b8b50b24dfc908dd370cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e71373ed03a08d5c1fbf54011a828333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd3cc1f80352ad4a5cd114185e446e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce597f8422bbe74ca2a56ebf3ee9ae3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a22cc98692abdd21efa438c2089d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50fd883d1a7b8a157cecf38044e6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1863a799b622a160e2db637fcdf1cc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095384a6d2a892a2d3016a008428c998339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136b3c95a0f9f254ecf68eafea8c318340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bab1b6baf9891ff8ceaf0c3ff0191341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f83fe6400870f7d2db5c9f2872a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a703392e667cb2d1e679491dd2ee9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892b5a8fcda96132d1886c847ea6e33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379143609479412bf14c18d3f6682c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce476e37591ee5bbcbf701a8679ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c465890235d3e8e203c76aa4ee066e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f1a14f414622b0baca753af2bd24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8679629fb214e083eb3aa3375be20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f511aa2bcc8f7af0cbbd52afb5885350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d424594d6781f2f3e91b184497051351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff30c43f9e65d89d600fb9f664c574352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec67bac24562ff3e0cf162cec39a8d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64890a2e5a094e74050a7ecd7c6a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9e24b6f710197c483c27c21950180355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee77be2acc6e1c608aed8746b38f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f250c3e44c8991caaa510ba702177ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d21ab280be4bc5e25df2c4950310bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa1aad49c778144a5101ff562455b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61954f7fbfde3ec7dccfd168683263dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d659f38f72f9abdb9b462b17f2936361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adefd51e17b351081e61278b2fac26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19cf7f73d99a99bd2fba4a987763b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3d4bae0354dde274df2818183fd57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6bd90b2f667fbba69647474eca63a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9c08408bdb071620e3ab97bf70c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef3e8f0b7810f96412a9384b82f49d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20520ee695f2ba2f0a53065c31fbc7cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed933e9b591995c14c08e623da671b27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ef004cf418d51ce747a39fbea6ef9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95e737c7c60b22eecf4388f782318371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d389b393f64baeb89c0220fed91d917372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abafb5e8ba9fad8081e1d48aff7076e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74ae4b6fc19629d92852770e6ce33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907404e93aafc611e67423a9658c4938375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04a42297911e4c94fdbce38cba6f56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d79d7ccf1a8eb89b694fc7e36b6979377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20cfa74983fa226ea6f66bae2c1c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3e703c68224ee8c9d252baed5230a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b19a57ee27234a93f23bef9cbe303380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d2c3bb55b429d4362e41be00c190381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527902caeba4da1b8e47a49121e3c52c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e2c765b3a3a422e99884cb9700e65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac04582ffdf47222a33ff8738c1020384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4fa5a7882f51acac09c8c9dd83420385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7b99eb89c49d777721c5181b2413e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49040051676659af415dc3ebbe5e62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ad3cf4aa2efdd1f932469edbebc55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b000efe40c360499c8bb726abfbf6eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ede318bb285ca363158206e073713390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e89342349ec53b018a4c93974fb512391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919cae1976b6615ce402f7ca9a1220392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9b0b7fc4e88f956ae1ec5b6a1dff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc110b51c8a1ffd73767e43b96ec33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e4bc878af05fa1c256bf2fd3dfc70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338febb72dc7924345b843f0403c9b6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78c57a7e3416a8c19e3b59845e7f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eb88d7906f83be5775a233cdf7e06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164f23fd3c09b183ff5de6b6ffa63bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d084ff0e705cc7d53c3dec196824e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b30a2394c289ec978c71b1a5e2b74b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7997e08c43a5d9128fc8a5f4795f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b9881df79e028eed44e2283ef6263403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac2fee990bd56b1048131333a75fa5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848775bdacc893f8430fb5bc275593fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d3a368e242180d4bbecbe59b8c947406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027157404fcf44d7988ef8c8d82124407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d188ae5146d14678127453c2671e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ede778dde71a952ed2fd1f4841aa9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b149b2f7fce26f40f7562eb12822304410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483400e7d3496d19542a321c1160214411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557d4309cc8e42c272c7d2d00ed4cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb97b273008f230f8ae8b1f3c9778a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d383fc4d7ce122d6f467b6195055b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6208a215dc37d5f28ea148f7bea05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04691c66a31322ff70ac09228a19db87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af623f8f23dc5e5f6620c6c12b27a12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0a37d84d2da623ea8ba7166ebf96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f8004aff353ebfd7d5e58752239a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904817c1aa08a848cd4932da5121e433420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdbd2300fca099727afa818ecd5ed1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a83f51a3b029e182f6b2fedc647d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2655de9ef76d1b3acc4a34ee029bab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cd1049b209c0e03e7d67ce35caa1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343da632e8b200aefc74efd77b3c658425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f28725cd4223e66d6bac6d68442f0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac830a233db2f7a05925316a6991d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757172c58e5131611b658f85bd37b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f70d44663514066af9c6f86f6808c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf08f1713acb6db1691c5a245bbd1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7c6e57daa714883f01ffb50a22f2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dde0b46bda0a4ba6996c8225e804bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc6d300ae6d5ae5cf8a202304a2f5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d702cf3bb1ffa6e48b022bb986f6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced034467541feb9c4784983286e7038435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ae4b77e2ab930aeb0ec34ee3545f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd3316707058463961e72c31513ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d75f6edcb0e3d40716d96044f38fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148e15bfe4094aaeebc94ad04fc4b56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9880f8953cc5b2e8781a1dae36f27c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f56945fc53f4e6ea06feaafcca01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8f2b8e8f1317b77290fdf58ffffe3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd672e6c9ddfe2541561526be00f72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a74c6d746d188b42742c366ea55cb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dec7cec0a8b4e005b73107b9ad06f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b899481ba3e08da2799aa169dce701446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e68e31d83029a94e2d13dd05626f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ff65cd17f99f78b6b306b7e28e7e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b1f9b4d1c0f336ddc0d4854e6ce97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ff0c61db72ed90841e771ada8f7d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709a42857ea4872dd2482e4fa38cd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbedcda493c5c654c426cf1abfc2ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a30c998325148ba55fca85032e20d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbdb27e952a3b092a1917c67d137cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a789dfda039ab7913a296cec554fca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969d34847bf11d9c28aaa4ac4044dbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f895c390bb356a09253047da7fa1da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257469ae12453361e8216a43ec98ee3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174255eec8f6e8eb50819f46e2051077459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8bc0fc721da9c070ddcdcce288069460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903b0dd83cfe10d41c3f9114efd86d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161decb2e3977b2d417b060b74da417462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c8a9fa8e9e13fe5eecbc38c6f026c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e588ee455785ae7ca537deceed45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037b31d2ed21147971b8b64f4860ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab3150a6729fbf04404c4b71130f59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5d51b704430b92cbe195a1bfac18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809dc8b45f4282fa36d5c8eb0615bca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd9bab94d76d84fd39e762d9b444b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2def5b80a44d9f21235693c2cd30b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb871b6a4544d7f4e558e3253adaaa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a8450eeb56cfcdee4094026217a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29df0945810159c37decbc8e8c188a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536121adbabbe97202481c580b628623474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617153ed34b9b7338d47592e1133feea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f678cf771ef88d808bb6d43234d02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841160ccf8048a32d0e9d5bb9d585a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42dbcaa15f5e38fc3d4e7dceac48e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe49db1b7a8025d12147af94f160cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a002e951dd6785bb55cd5894addc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d517da57ceaeb1c042e0c8ee2112c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb066c991a2ee7991d148059739ea7d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb8ab991a857525498158463e9d64a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94be3f3641e54eae9cd87ba764e28d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62eddb4da4edbb7471ad4ef81fbb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf8df4de2285911dd912a3586eadc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09b318508ebefd4e2d35f159f4da3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f1cb1de8adc1ceaa3941b97c521d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543a4160f9cdcd4d617f1fa78239c3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb6dfac4d3c415cdc6e25862bbe41e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f8bf9d0d210029c951b539815f85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335db2fb00bb322d13ca99096a238e99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d5caedd1aa35a2814450c3d5dda2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e680cdaed1b245914c2507f7801355494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f7362638d4247437a5b5c508485a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef212fa2d4652e6e813de06c3700fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed998a2e74f6b61ca0cdf0143842498497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c789e096a870b5ad48f8e13bc788b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bcec356754f9d5c1b37f01d93843a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac39fc8ae93263bc29360141cd3b23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7d7c06850c639ec0f504cc6bb4991501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad6e540de0ea6a6f942f8e9dd92ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad180103d72794cf9a7a9f4608fd8c9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51342116f4b10df295dc8091d184bb3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399c40ef4d6e545a9af71435c573f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155d63009e1d3d0ccf65aff40b365da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04428fa167a0591a5deb0d3c7299d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c8854f535aa9151610679c7dc751508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adb97b22eda17004d68fb001fbad33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df2357e9754e5a4646c506fec791c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46003eaf268ef8cc28582a45e89e8550511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f79581c11098a611812e38c96676f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc0ee5ce6d79a1c33bcb2ca34722f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c992e17b84a3c8646799629813949f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0fee9d31b5928e4c16f2af19c0dbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc8bf908c897b95b9ddd457df17adc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d2c4bfb1a98dd14cfd797d4ec2301517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b88e58e9eaf100362fa221b6c47bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2454e99593e61ef4590bcd903d86ab1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45333b7349a898338e72af8c9b46f45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f3d697d7c9ead795da9dda4b01693521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344e31cec2e40c4086829dc4517f65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a05904ba8d67ccdfd724118506963523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dae259620190baede2f642f70f625524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87fc4c153d41da865e44ca868e8dfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ba6766d82a52567bdd2d7e7661f66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809a2fb842ea73c8b4e2030252bcf2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524f39d2e8d09be4b6b0e428421a9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763c7fca89c1c5ef90fa5a1f5c92677529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0109c3556614c37848f2ca4e1d8dde3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb1d6ed1b713ee046745cca0ece3e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54354d43f7cb1570b3d3b8578a5a68d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9135a6d865b0945310f66dd1bc953533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac56490485b86f1a6b5df6a9852e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b708274dec4e71c1d6e33f4a8cb52f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d349cd594b30b759e1f351894c74a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048657810da86df652a46fe167bc03f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d465c03457669cbda325c629defc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c08a559976a78665a8fc834242aee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef22e07185331f1c1f68c615698c421540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f150a6113a27e1a5beb0c44ca75dab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc0575bda7146ba52b1571c8ef1a01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e34ccdde941604bcfcb054d6a46b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff395b1d9884f02ee293ba106e6b04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114400547d1d25eefddf80b04a6ced5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f9f3534cd35195d37737564966d26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13d4adc44595b8cec5e8128eb62476547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4fb46816d4bd934662e5d2b7200ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338485da2f22e245fd3c942728d09c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1611f5deb505bf7729c5851609208550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b7516639cb391bce02cdf7007d363551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8d6b4c0a5ec4945aa0838a305efbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841e3f39175b1565c7c6fca7afaffb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569b671f2032a1fb926a9aa1c0f709554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c7250ae6d09b25de1eb54008e93c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b6e51d81ccc1741a6439d563ea4df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8b22f7505209ff899f50cb31e95ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b98814d5eb6b1e8ff99b8ac936628558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5e2c580e937b2b48f734609f5ab22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6218b2229f798ca00f6a681baa668cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f4aa0bfee4b22cf2f7fc656b613ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3922e765e76af08a5a5bdf663e60e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07252bf193d168285b2aa9777e76a147563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8b5ab7e3863cbf1cd2763b3a8c15a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0ac1929ed83444baf3f8f4eda9f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0606a9ab694095b24b8e2cb8f6ded566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926361b99a060a3b7647931711498242567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebf230adcc4364675333652206cfa4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236b0d958e89aa5554041d0df5026e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0478068135eb3b0ae1511cac2d397f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443c38917b9ee56dc2323bb0dbf6d99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28d8e987bb87441e43e55726573848572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c43eed7fd815ffbe897f0e633ad0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb85d745704bc319bbf6b91a2de2cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78339ebe37c1ad2de3bcd4bfdfc07cbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033863bd05eb0f4366f89eaafb7a9f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9193b402a6db672486589fc54b085e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d72c8ca083e18d48bb6f61905747f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3a968a31ffd38e0fff34b8ad1a661579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1470f0fc065b75599ec003d23e2e61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde57879efb7566ae25a171fbb029857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bfb1eb8ca3af4de767c952c3d3c63582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd928947d6b7b6cce563a55eb1f7eb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea73729111b848b19fb7e13a5eeb39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398292c78264c400468c03bdc62313d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ef4f658a2489f2ed41ca0945b023586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6500a1a36388c837c4ca050e86646587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2391013f3d540fa2c5163db91452ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22727de1b2f25f477f935f569b9e22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a46cfaa7ceede6d635a22d4fc1e279590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7f196964212aa5f050457fc32b1d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539809d75d2602569618451d839c61f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348e58980182d488c38388ed30bc76c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac896f3127a062ac3264fa11ead6cfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d9d4e7ca9566710c8d5658716af53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613a1c8e682f4106c334bba4428fb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c463f62a79c61f4526b1f6a904b7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04470c52bf0dada4dbce517b4621d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72be45e01172a24e2c1fbf8bc62402d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404fa8f6e55be5e65a8a4b4380ed344600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a9358926404ebcf49cc663328c234601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc2d8fbe7b50bde2ed9d70c576b04a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a675f0c8feb75843b663e7fd29b192c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9b01e40fa2fc784b57379a6a30547604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f7f2de3443385a0c89ed8823e22b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f336e919bbedc389641bcfcd0569083606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cec29860ed565d676d6fc790f19184607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cc2b0d53d3920191b8956a394edf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0892dbb1fb76aa1211c635054aa20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d85b3caa462e94659c5642d91573b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c1592d20824c9d659e85fad7e56f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903acc7053685fa026e00926350fc5a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ef5b9579435d8255da4b6e17362e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743330ca2baeb89673356762003be36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fbad96b3267b58fbf51a42f572699615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c35a233f37af4d3e87d122a3fea51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc130e45ec7482315ddfcf304c42258c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183ac4efce64277411f5fe7953d4469618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f64c7a8ba28acc1e5c09727e09604619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67038383770a89506220fa24b96a6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdddd24ddf0d9247febbe0bbaaaf117621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba11701b977d1304fe2483ce571d52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214870f5f381e1e6c68a3bc03680818623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02c2bd69020dc693c8ab1029626eba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf5175a922cede254fbc81efab4f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b20882596cbd5a2099d48912402fb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a3b3c7f33c70bb11750470223659627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d183e163e65182d207b665f195c8ed8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f298bc586827e6fd8a8131885e3024629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781bdbda64155a6a4a11d6b1404dbd8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb668f24d3bc4c0701c9fb4ac880dd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f46fca138cf620c2bffc3b3d13b5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09cba529b40b2e8af384e378fe8b61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c5dc18be4f58a691f49ae5a74903634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cd9a05b823971869fa2a7cf0e9f8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d663abd71dee5dcf6fc37f83ead856636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3570601b054e2cffddadac8a8c82cc9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74708c32fa22fefae69e45fd4bd4a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfbc13b66b8c5066f0aa28db4f3679639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632c4c588c5c9988f23447509d90500640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0e99070c209334568ab87cb2b0a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0556a5aba7c3c87dcfca84b1d25a0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494b13899a8d6c1f230feb8ab92701643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a387112c80a12af6fec27f48c9de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f8cf3bcb99b44278e1540f8df6cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2af62293a494ec546853075fd5d4fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a306a6fb7289b937f025ba7d33b927647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d7cc62ef47723c99e7de4dc3d7350648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdaad20852c6a4e6ebbd2c7bbbdfa3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21997060eb9ca3f99d06d27ce7f296b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ebf55fa5ab1cf1b874e372b9ec3cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba2760ab3a7a8e18c60a9ebb3ffe3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e03576e9e3c384a0b6ce878ac333c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f73bd94cb5b87b7af1c9e87c7e37e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5a55bd9aebc960c9db474f5f36971655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdcf4d0be7a57b6ac24e9bd560dcb0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12755ffb420cfce8ad33e334577e419657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33950e5f4b6a8ba28748b28dab5e6742658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fbb0543ab39521ef2ca42fbcb625d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bb6d5d9ed722523834ce8d06850ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743249f0841d95202f2703993a905a37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18154c1744f92929f34861a2f416ec80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d379f683d1d430290f02ca0c8e22b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb05157167a2333093026de555311d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25096452e5a1d027373a3109128f269e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc911e4c59b7da1c67ae24f9a2ead2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ce189ff3909c9b252698c140640f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325532f760c3a8bbdbb82c804ef3617a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9877869b5381ee328b353f7e4d65d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca507e1d0c35f50736be8a75be1cc14e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3b9f3a8b28ea732cd688fb21c8ca5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fada98e6423fb74a57fdff54a1c881672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296ca3343bf07b1e1cb45654d77dab7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533c8ce3fd22c8c0fd87abbd0b87268674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7c95c2a416d599947a9b7f4f7daa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53913ae381a17b52ded0337bcc2782b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6389f9431199958c43b47b77ed6fdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f8fffc65eb12810bd5f58c47b0ca0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c7f6209dc11077a597c367701e44c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4f2e40907cb7b553d089a10db8cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb820d637a01f5726dbd4bfb9afef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc43690a3e12695cc5edf7ec061b8a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1e2c3eaf0d9a43ed71f855a5f924d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d0b29ea2aa93a0f1d6c3ca7dcbc4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601f16e6c2ddf9f5cfbc1220765da9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b22798ef6ff4783a89ea67b20c58b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668abf0609e563754eecf0fbdbd529a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f7a33d04cf535f654521b09648189688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc535603b51f55800ef80086bd779689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852aac5daa75322d5ee28bd3fec555e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffa9ca8a7ea98672ed417d87f2603d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e465b654a40e50d05fbb47583b29692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae8c8ea2ec7458805a841e11b14ccb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aecaa6eee7e3d09953061d4d5cd7ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f678d851a7ff63a8e1728ebbba7443695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c489a01b7a9baaf0fa08718ed85d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a400ef1c837220f805023e33abf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e137ef3f045a930dde9766da4861f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9291e08f9ef46a8b7847c72792053699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be80c40809dc0baad54e61897775e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585e7cceecf5395eb0bbfc43bd57f7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca40c9ffa1ea2a0bb43168cda94342702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e93b80e268768ca59d38658382686703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf348f0328c1a300f037c814f682dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed58b697d8dec72fa24e194ef4d40b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995984b34d9acbe5d47299d2ea10c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa38729cb621fcc5a7f3049a16b3b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d25a61592dd8d44b764abeade36b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284c2dc29e5de20ac2bbca3d8dfb63b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37034bbdf07eb856bbd8aaa21c1f1e35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010b8dafcb9d1058cd7186c15707a29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa72aea792827526caf591f5252e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c976d461b0fc596965b9ed85badcd1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b57635e2e2283d49dfb21ff87bbe6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a7ce6bc0e9a2564ae120b5c36f414715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867720542e6daf9ed751c48c708b7348716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd0716dcb10acc81f6ea0f638624b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344bb8e5220c0403ccef426ad17f188718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e88a1bf54e992754653035b93c68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e2fcd3409aca8a3cb68a828174291720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ded4a23a8d0e43c46a3b5785e24ce3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096f21631fea0a57102fb43dcf324b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935042dce811a1b710542c9c0f8b6215723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc4a26415ba7b6245244444fa7763c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a26752054ba61ca5e8c890a64c01c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19a665fb770d18253d8d502e331d30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428f618afd439dd0f7161ef5ed941d3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75560241fe51b474c24619ed917aa2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc38c8945458c71fe74a37bc409fdb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a966cb45b930561f337da690452b9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7d420f936573f16a72e3b866705d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c293ed6c82495d0325c60306adcae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3823ceabed17593db44b976a2af7fd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f7e5caca96a85e796d7eccc72208734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8578a2475b34d4809650895314861735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59df0b6a0520fbc955e03a6632bef8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceb7211ce997262c868c7731f2519f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03d132567ca2ce0de304ab94100e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a4be7f30bea8af4222746283eb17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea896ba2bfcd5c6576b6fb25570113740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eb4450afef1e477ddd587acba59de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9eb21137e23fa5e8ffe54de69dc34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659093de6910220ba777eea4a14f074743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c08509c6d5b1ef0e0fb39f3f054e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc677bd39bc0d95a0f2a9a80b032029745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9157c79a57341707cc8c52a22831c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcd8240b26c98ba864d0488231dff5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579520ae89fab27a2b4357c58e4fc1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded1fbcb2f84958d52f31251b6a982c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd30e1839f04a0afc7b022b0d7d1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a5cc57feedb3b0e1268f0a9660316751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8babcfb6dc9e4bb10e842c2e392daf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048169ae2e49c640d250425061aa77c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5049e39ab7ce2892b4393b6473ca7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6884a103082fb85a9ee9674cfb9b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0d168072ff7bffcf7dec3b773699e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbebe97c92d80ae3f2d2a493cf412b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa9f65b6a4fff5a5b4bcf565d63113758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa262f0a255872f642487bebbc29c28759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d6033ef4acf55e0d89d3e491b5a291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a2d06e37700ad1170b43efa5b8842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79550f7dde4148b685ad52f7e47e4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667667f56a11ee6728c88480d0321db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cc55b0e80e4028584991b991bfe895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b767ef923c4f0b09462c4e22f4063b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b722abfb37e9a304293dee661767d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68915a34161071cfe29bf527730184a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98922dcdcb1812b183fc5fc91bea019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae82d68fb73e8df61534c1cafeae8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c54568687e9710e04d773ea1b947311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1b2bd006a41e4cbc105a2111c785012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd1623292bb24c4a31803ccd6412b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66067567b610d1bee918beb7aa140b7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819593642f8268632532196ddb345ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0553ce4f900bfa7e0facf0e28f54816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bce30e24706ed2714858ef2239feb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d96b18a8fb5942311901ec11759618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc12f45057101c1ab699680dd21a5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0938390a67f604046d89360108a6dc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa23a7e6e7589389a6e8070badbfc521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558ab3cdd22dfa5de3a9199ae7e26b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b01e7f7caa5cce89c08384eb737a5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ea87a3cef49b0e960894ceb0d88d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e2f4d5b1b553d7d8a3faaf00244a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279c623b86d201ec2314eb27cb7154926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f580e5c62502edd3cd01a21d600f29827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330effc72ad8f89cf932c2a5efb6f8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36ac96e4e143c8804587ddf3109ff529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31bed8666a5f12a973e4b45adab02f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d13a61d1c95b585d6b77d6270b4fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb64cfc184354b5565a8298ab71bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f84bc49e09cbb0944566d68903ed3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb59cc87f719d38f05db44fadd5ae734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82ae8b62a3d03bcdd2029dc3cdc0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47af6a2bffccd40bf733bc0d2ec59b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a18a91bae8e98b1be4a8b563dafab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f38f7c26970685e12b369d5448138b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54029c15ff83972df5d71cb79973ef539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0b73d3f98c491c55677000ff5d7e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d80ed01438646ee68f1ea9277a932d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee278d6b4edb29d2f1c5a684a7082f4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268f220388bba08848071a3708831143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc636454f7dd6f8085becfc769fc56b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3b8cc563de25f8bd76c05759bbbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb5fd01afe958db7fa0893f854935546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cb86224964875e0dddb19e8cce2e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec7c5a90fd94419aaed28e82c7ff1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07fa444350e3b082532e81412ef42349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577e6c1715412feaaf7083130b66f0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dce4a0888b3c62bed57522f58575351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934db37d8b8af1274a42699e791608252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facecb8e67dc1c6f5264a5f01159056a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5bbc771960e8cacebbbac2c0e6f7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17434c8a962986c1b13b90501c9dc5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ef64ec566e75127a9ebeed425a6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a1c8da13e8d3773b8ad6c82f87c4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74aed02feb67068af21a330ac38e3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116502534ebbc31aa182ad6e8c2f85c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5579bd187a677df23271938e500a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2b8eccefd3aaa3d995aad98e9fc9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c9db59e17c74ac1d95981cc7949462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997e0cf401688444ade9559392cfc0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4012f1735b10d1cbfafa6787c2e48f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34639940961af79717046ea01aaddc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757b28d00b02bf5fca9cd906760e03166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45205cd29ab13d64ceddcb4ad8c02d2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55103614066080211dbeb461794bde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c123e99fe2b8a500d1c6a036744fc2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df714d256054233ab2783b30289e4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516e476b916c1c1c79d832c18c360471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979875caf3b18e444e7d1d8effbebd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08688493f03401f5bc384f613342f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f44ec5449ed22b248ec59d49c597a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed33ec2836cf3b33db6ce36e7cb78275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93653aa33a40c6b862921382f0b5673d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688c420b3867fbea573e15792706e4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a4028346cadbd971bf21dbe2653b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd8f7fcbc81ba46ebb8e6469760c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd97e147558a5d9a85c30799a97e6b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bfb4dd709f6f948ca4a6efa0badeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e8d4fc595b0b9f07eda6a415ed87c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836e671b890b594919bce58b7f5ab683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22165b5c29dae7db8cc51e9a9fcb3d9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1955d2c551e90a6c3cac61201a5f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8109a24dddd77ee22c3ce635329d88c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7cda0877bd71ac686403cf78db3f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82174163935ca36a51d606e86097737d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c832c4279acbeeff70ef61f6a18ff9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93821225c81abe135a868e8bdd71a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7518f3b84a29330d38d7888a9f8d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29d6fe4617ff0001b74364f4debf3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc1ac054880fc1c656a85e087720693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423eeb2e66d6e170944b11a5283521594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6efcc90c6d7d87e3463b18569195695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8bd46daddd1c05cc56cf7c1d8bc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe28c3111e190b193c2d099c429ad9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa099ac7d76ca949b6ae1793cf0ba5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95750090b085e97df3c3886d4e89661899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d4a6ea36f32a3179dfa277c1a3e28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e89de5399264abe14c82f2652cab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686a7b02e2a3781231f2b30d16191ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ea2c34141088587e45f8aa43667a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16cf83d72b8758180106c9404ca39f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971ce9f811de4e0207b7e20cbfb260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819f09068ba32d41a86716a2822b028106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02d03ec8d8a9b7e7cb70f2fe8b5bae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d45ef2eca9c53c1fb836a04e28905108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea33fc94d22f73d17296e711e9d63d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1d33cd0b7d2b870504ee14586b721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac73c8dd4f3b4c173ad063de4f903c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7f9eed6a6fd76c51554b4b3fd1fa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa90f95a12412ef3f204c7df3d2212e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ea36b34055697af5b4b93ea413dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd96100f0726c917f9e209eecec8c43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a327687795fb6018dfd35c8d971f30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe463331a76b3253a52905c19f409f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ddd0d1b59aff8dba3d82cb2e74de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191051d16b1a2298896356590cd9d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6eaf9f2bc3aed062389229927f5a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596ec0dafb9015f6ef81f1138809bf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d26c1c28ee359d2c172e3da0024ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca38da7454ee16bac28e8140138e2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2acf492cdee1cd46c9d9e1f49d3407124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa74accca60989dcffc3fe0f0363ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81193ef7b52752d12a00e08b8ce12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b641b9d212b8b4ce4e6529f2dd9de4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96e3dd1f7a573112537cd646453ea6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e4d6ece71de3c83132f24a62d2643129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b1504edb9378b695cf78d899f9739130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3d98b1e6282495d3bac4cd852465a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dcdd540bf8e343a51883bc0149416132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c9bc00eb991b225adc9a004b2cb3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9965ca5b1aed2eade44a2d38ec8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92e3b986fb59ffbb66a252b799f909135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59ddcb97c435bb730f10a6be2dc189136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c7b1d82435bfac690d491699f181137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0741f0407dad4bc9b81bfc6bf77fbdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da288ac5506685465a9ad15d485515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad427139a5832781bd69072aaa58c18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b540d147d9b0dc697ece8993cefe20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e21e7deb4e8dcc0d32a6ed486301a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1668a6137240c4fd0189cf98e59ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9daebd5a7e919e4600855fa30397b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291f67bded2d329ab9d99b0ee162e30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585e4f7b7b9300f49c9c9ac5f5fd2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b99da09f3fb6220ccf65129d76c9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de5f9cbacd6055262b11ead080f40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f053528c528c19bc678eebcf62de53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2873f9c456721bacc47e92a1d4524a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298c4aa0ea88e2e60abe4c56440e89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772225c6e485a29d68cf68ca7919063c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c948664548a8ffe1b370cb3ebc7d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de16e4ef3a9a716feaeecdae18afa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bda4c8dd58b973e3252495be0ab3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d6da2e91296ba4bea6e0459f100e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5bd87f1cd4663171893abd6c7052a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db1ec071eea3c5b886de7ff3fb8aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cedd2889d40f9a1e571e8adb08c225159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd243d04aeda07e112c4137b542efe7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576452188202b033da4155dc2166fa2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181ec8e06dad3625d4ec9879179055a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ab533cfc7a1bd5ed8a9c9f8a1673163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c535c0e0655d364fea8a9c09d0f46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbed862fd4829e2b251d54693bf03a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e98d46e799bd3f59c31097cf06caa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bf3fab861c387fa1fc20acd0d1556167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc781f51e2680a2451f9af7c6ef72955168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645bc9f8cb5e36f955922559d029182169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dd34d2106d9437979f1f1c0ec261b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4182ca0a4aadeb258ad541c70087e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666383227ead64f66e0dcd97661275a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114e1a4140008cd3f673506df3dc2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fd06ee4990b29b1a026456f89484a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c6b76767d37a8130554284a1b427175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd6eac2045257202fc0ad7c193466176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3617c2d10271567f6a8d7ee2374463a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8503e6fdb6f17a5399dee073445cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec485cd99d22c94e6e7654b2f25c217179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d089c63ca835d23d2eb29160982aee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324a1efd02c077e001f4643a0c0709a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a283cb1d459a0f1220e5218b163b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac14e63d6f54b52f3891c0591e5cbd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa900d5d296f47a1ecd6e3364a01fff2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a321c853ef564057ae359379eee14d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea344061aaf014e3b499b53ae1cf07bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4632d984356de75a94545afdca3c19c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0de49860a64d48fd5c42a194ef8d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c9fb2eea366aef7bb23ff191c8614189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c22a9815ad81699e2b2110ad7f0af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e6eb20abc26c713581bbbf71a343a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866f39997250428ee3508c4e3cae56a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cba1432f7ffbdd0d83580dfb6a05e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49235d5bed72e53d3433bcca7c64b457194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8fa5054e361240a0c9184a1780b3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4462d92f01e20641c94dc1224305160196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6b8bdbd557808eefae9141f00469c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429465b116a58251270dabff8e1acf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56056cf6e05493be129eff094e723e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760c677bddb965b1e6c1da486890f71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3cba110aa25763dcd27e3faa33cde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8348255a2c964f4940905db59df5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832acbb09da0822fbf271c55d8ba88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce930a65b18491e1eaa39eb87f37ac3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08230191c882d239e01840026c45ce93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a5e40fe5bb007d6863a7aaa1d26d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7122c9cb4088e4199c9f26efa0e0a70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827771b9c72e1c210355aa1ccf41ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d7ceba10b8008b5e1e800e3e3c459209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efa3d41c4ebb28e2299cb9d9c45ee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c289d33ce9c7bbff52d2108cb0deaf1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619a9f0ac4dfeaabd71dc27f2069089212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a59ab4b5b9f5f04ef1684734ae36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93054b33a9959b47eb5bd5887048630c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aea17661b1d2bdaf857ea7c4e2e8e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021fb1d30497241f8363e649a7e1d9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b3053b07a8ce35e23808d9144e394217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de337c5b7da5081878ede46b86ad124218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b07b7d236066042cf1d0162f7bd4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f9e8a705f721c7ad28110d2e68357220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba7e4c0f65661ace679fe767a5e62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94480cf461e392e2ff5c8a1f8f1f50c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f628b088a0c71f883d9e4c20323d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded52df54dd4d7bf0687071a7023f11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5293195c0e3ec67e358cc230199ac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eab7a58b7c7dfbd017ba3a6655f0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b056388ebd6d14df1e84c5f9fa35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138914ee8ef8906e079a153375e4f1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e72b41d09ae27958e73362c990ab4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4d7585a9af92bced1f42d71c719a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc7be65d34f2c1940b827a928670c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c470ceb25ab5dc036cc5f5aba6d97c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c7017f32eca55155a0fceb308aca4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78b2f4bffd65aec5803cd9e33b7127234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0578ba9e350370fbf4cfe09447b788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d7adf9dd4522ce478b029bc697ee0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268e496da2ed7bb96f5b40d6eb2652237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0fc04db179df078b7df19e6ca398d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3580b7fe4f3ad3224497de1324864f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e1f38089ded63ec131ae92a34ba4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7a2c87220d4da0e233a5371b3058241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992c186e4d0a2c0b408c219c05f1d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3c602b09632c48a23cbd900e80b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a7c53aba6c0cf24ea74c74cbc73e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d47779ce9382fd42106980677018d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ca98bdd18a324ed177ea8db5678d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291042cd4c24872415db3bc68c2b4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2619a7b4faac6bdc26b16d9a68fb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1f7cd7108d1a771422450b3be5e9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9a26c351b1f123019046c14d7cbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc339ebdbfa3217287bf38885ee99a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed9a9e6eaae5396c842fb725b4d4e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f804ae54db869cd234c18c11fb7bb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7dba4887de76303cc749ffe54d59a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762861ed0f7d3bffb4d6cad76a87392255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2292b1d8c8430b2b21feae1f4be75e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a137049976d19f8ab56e2e8fadc57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357b55127fe6c92aa55eb7306b6ad1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c84910a61f57a7e21454d5f99196259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be32746433dafa0b1e41e88b74f6776260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9594e64d31afb81a46cdd73abe01991261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215b36eed720ef9832f6c1fc2a28fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036042ab742077b63efa9ebfc1614f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8e1e1ee23cdb5fcdb4c9a5ff9ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee57352e59e6b1cb9503170c3b3705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21958c0b75ad7d52acb19ae5ff132266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f08bfa924ee61eb7e705e18cd7f3ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd7037eff6c1d0baa4b719ef919263268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b031a7c358a234342790fa2a2983cf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812191a92a9f5690209182da90fd794270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8ba019848e8102f3146d9cae38006271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f438a923398c5863f7d8a1058f8f97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702431bb0fcd055f5fa7b09a2a95ac49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e63564fd5caada734c71a00d3a1753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d2f2d31ab02177b2ec6e09d7155c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ea9840428a1299a3bec5769dc59c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84556216160007493e865b99e4527c37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2139ade587a5d4f5355899d392d1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736493fd14fbe4798b383a586b21ce45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65528012537f2e148860e88bef59424280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8b490291c7a3809fcefdee9c66ac5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45fc041b3a14e62b02034bfad9377b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdedb342a9f5d0d36c29a90ea18ccc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6910dcf3211b77390d44318e0e46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4480cd967883b1c764209f21df9e94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444cb7aab6eae6de9205a0c7473eb3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a67b6a8d9b7afea84b9fabe60ca6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91307371feaf9d28f9044577e0488576288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3c0d134a20d250e9ba60c9677c4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad25e5e9ef75d78fce688e20770194e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2b25da6a33d1a4a8b154bfd94e5af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138ef777df453a95b737cb7ff1edda0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4ff3f21799e1b8a79a7ebf51f86b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adee56061b14985e9c6404d2c68d8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b17edba7d3b0081ba6f27efd1dab4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2351987c5ea7166264da8742d671fce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd27d172a171f6ef5fef13af7dac5fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a16dac4da4438e75bbc386f6233b2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b50a393ce0c859d7efb4916a5f970299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d5b2f4f7127cd960271bb319b3dc2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d67af5d8a659f0d1c557f8d4943b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb0ad2b915b15ead182445b34011cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519939b1a3e11df3bb73d9677cb6a0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd615af6865d37144c386c21b3c57e82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c795faf115d5a764e6b60e383439aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d75e1c93d06b7b86d4e86fff4c439306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec5e2ed1d99605a44df29239521722307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1913b29dd247fc0f69ffde565cdfbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b742e761966062772634b304895763d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2343de40a0e29ca2c72eb74595e737310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098055be6cee1638fd63b3c25b66a886311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ee59a3d917a8fa68bee9b310622a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ffb8f809b2b32713c879fccb10bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73770452cf5fb65cec2015de3edfbc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bff3300d82de52c5dfd83cb060e6ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494974185a9edb85f8b986a2f9d0d281316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564a80d767b11124aca72a300327204317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04cfc78ebb92675079666e38fb8d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2cd99c4d40bde6b91df8a28b4826b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edeb936163ae22b762828a4b022fc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752b47d8bd2e8a0af47faea6b3f326a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0beef409408c144d6cbd56ff7aeb67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48b15a08552854fd3bc6b1312bd78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e89fbfde32bc4c12cfbc0b20b0791324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e017b2697216035680ec31b90d74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4ab1d108d1d30b744b387ce3842b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef672def9fdb55e3d06aee500e46e76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a77cbec8d9c4adacd47fe99c6638a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b1990613069dba1c5d707e5c64435329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd48926b529253a061df2af6e552eef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d11c1d08161eb4da564dd9c3add7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e079586d4cdfe963a93f66e8bc5440e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009ff4304df137fd6bef2a002a9b96c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e2dc604a964114585dcd63bff25b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e8be8f55604bf42dd70b71270e43a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664fcb8835a003c75cfac79b750c550336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31023f21af4c954270b393615f4bad3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656a0a10b26af1c47568ea5d750eb07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019eecfe20fb1fdf77358496e1b4710339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0fa66d4fc5628adf9bbb3b056022340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdbf7d95d0d2378bf7b7a56683577a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f18caed06ca70f3ff0bcaa18473e97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00222e345de0f947e3e3f60c3b2d422d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd736726aa61b1bb51f61e3a5b4ab7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086718826a08238cbc72fd19a138cfa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f8de212b1683600828947b677f446346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974cec71a08360a80fb010065a4559347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896845654ded766fab1ae94b4cd38950348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f1618e4f78a55b2b89a24af036d77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd425b4729f2f29d75545da648e91a47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12224c4b5606962e6a50f55e7d907771351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb910aa974a56f496a4bf07b8edadf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa84ca88e42af9d42f766b3978b19b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f63077ae06d1b062822b6ab55ddf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ede56e4c07388d54639d6d50dc2cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71423e2ba321f515e9661f80d04d8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f433046efd62b4f04c84681fc225357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4304e9954f1e539b114e6f8068d848358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82f375ce828abe08c2ad9322237080359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e1175d6bfb327ed7e9d8bf930f7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543d68db0d7338a70ca86acff496f0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a3a0626d13279461766e6ee6b39f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd26f26929babef7d3ec331ab2bbb95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1005d2993b72a1daec4406aa0900c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e3e831149be995b8845aca3d54915365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f98ee0cc24d6cefd0c817253498764366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28845933bedae158d28a0cc9b99651f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d43e4fe5b40bfff58e823993139b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee3b03ceb29a9d5ad24bbc0a96f36d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac50a677ca4fbe52bd50bb3c7de1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b106b70bb422fd254f881660a6fcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee549b292573f800c68b20efc2e65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbbeb2c45e89bd785c2cd4e63c830373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80645e185f88388e18abf5193a1a57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4571c2e7945283c56e962945285031375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d162cd4b82d538033bdb68c046715376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccbd50b65bf322aabbdab82ccc0a13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0d7314278c0b2310789437e571093378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9896278da30f922efe3dc014c79e69c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6c806a75382bcac413a7b3147a1eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc0d770269a9af18a51ca9de617e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc6721fab54a4bf85b4ebcb5f7b822382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcbec7401473ab4cbade7652ccb679383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c988cf08f395033752cd9c1dc74e1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212935275b11fb5a713f4de571636786385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237cb49b27f781c32bf0562ba53c01f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766edf147eda51aca181480540b9f3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0317dd9a651ab110a24a4f291a7439e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588933e016e531dadaccbfd9b88aebb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8701151f405a2336f78bf373736c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f797d5bb4c9805bab899bbc45c68da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a36a7bfd87cd54fd8052c0ee9e0bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc806fb080e0518094fdfe4a76dd5d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9608b7f288862a0d1c074dd13b36d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d993779d9ef997a67c83b3ac2f8112395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67542ec545aa7acab20c22ab76ce79d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a1b9c68776c35658bd74bb63ed324397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389daf06561385d132efbc59f1b37cbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6cee64527cec3d498f7e72746ba8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a5049c4e3a75d6751ca239a3548c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020c858307e0d6628d8d38fd16f83ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f8554761c5fd839854d3ea70b91dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80c3dad4adbfb79a7c6acabc8fc1c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d2595dc09db2a2f314cdee9b1795c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9cbad4b1ca0f43bc854dca4b33340405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a827c155d663ab9fc0e48efb99085ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f28ca01a2f1695ead9a6006c6121407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da356d309f4d5f98796afbd237956c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90385dcd56eed4ef941770d7d5948409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381175c88e8c3434b535eda8e1388ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa171014501523c4293b6d83011b4d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ada34c1a0cc30acf6a00d9bba5857412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2899df9dd22ac19bea01e20ba6f1536413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaa8cf1170f634729c2387d0ab2a7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736354a683ebb33839c04def36aeeaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe48c3fc3e503541dff0da9dbb0b10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf106b5cf905ee942aae83ad701f0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da28f75444527341e6595b83bae5b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85540c1d47b89bcee03873c11ff7a547419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b30b43e2a2c9fad23ba6a5e3b8e5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb97461bc6493e9878040a367af8f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14629bbd7f108803c15fc8d562eb908b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea54f750b37d9597fcaea74b2e8e408423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a11db76f8c31a98ffd05d28e4beab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ee5e45decdba10982e8c0b7a5d68c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b4aa75e8583768dc518ccf870d1a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539bc6fbbea32cd9b3ad4b476b0a0a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef65549f0ad5564009c01c4e2ab292428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4f63b8adc7f3cbd4b7a717c34182429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3329e77b4d4a26eb48faef769f845b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55269f60059be9b4d2346ed96ae6a00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a966388f8981f2f7abcd165a24586a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968864cc8382e68351a78be650f6e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15479606b94251ebcd34a2369845b94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26da10940d0a4cc629bc9d5147e4a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770464a6613f8593e890c946cf327a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c0fa6c3a0bfeca188f4aad9277d63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67291d80a2f42cb6cce34dd573236a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769881cfae2658431cac31c64e5c5072439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802a5a5cbe1b1508326e4ae6f3c441d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661874b2940a73afbdaff56b44bc1524441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5f80e0ba5ad2f24c13394e7bc0938442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d85191da557891c9db8090b042bbd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7a8ba9db6e418fd5ab1e2d72eb3ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398618acf8c7554fbe381345a9bcfe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a853a539c83685a93f6f5769d2d2eb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf59e4c7b05c7082f1f68a63abadaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d8528afb9149d2b10209e191f710448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b9963e072ae2627a50c01171a04a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9c7781659b474e7bac1fdfa8f240450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8884c956097f58b0414f87d6fef1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424fe378762fb0505a9237748568dbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed549c7ad51b07004ec17adc21663ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb2b53558fd2873ab0c022136fd344454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0f7abd3d33514591610744c929177455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b85700ccd4a44b2b0a0b6a152055456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70552a072e5b4a9d14e4112ed2ad8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e33e271545c3cbf289ef09605491458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9189cb0efb15c99122b848c7cb3bb4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e60135d54711790d2f0260a81d72f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ca401bdd6df47af89521efa0f8ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b8c68684f6b651aa8f7f5ec351677462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d5cff821d15adc38334cf007a284463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69434ea0552e70fedc73c689f661ed50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e9a2d1d436f8a378f42ac5f27da9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d2b3c91771d9d615ce65b7a46c645466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0c55e114ae4e33e900f24864f2526467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aa0a345a7677a10b6fca7d50b808e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41016e742f98687f9b65ec82c3cdb2a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdb6e6cbbe2aea16755866ffdb5c67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928b996662ecf808622bd72674d1f12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e1ef26e7630b6d73c25e7776e5198472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f631d1961b25e61f16443da1bcd63a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425d34b4c756b7aa3be9caf9f46f11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c277fe697d5a5befc68d440f9833c16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab4f1d49c4436f736eac836e9c5707476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da0c84a2f9f39d7492b8940db1910f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8338928a94b19655b4fbe5147a37e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400af191fec0d5d4aa5477ee63e4521479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40e349df4dda0add1f777d5c5f1417480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d2196a9b90a9258d8b00116801f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490e3f31d738b2ba31de4fc99e14d7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ed24d3fa2bb1b76e225088a8cca36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f76f0d89cf98e9ff29f83de32ffe80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c679d6516af97de8f5c1d02a10182c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996678fd2c4f9920f47a70b7d6a23b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbf212697e32ca3680b3108d694304487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1ba0ffeb0d59c23043a73c8f99c0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0872227575fa4a1ecda6418acf597489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d4958f2c4a086e2eb8e986354f966490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859ca58d66f69062ade7429442638ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e05c26503db6110ec306ca6a73a2b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf60ba5c734a2cd37161e99d87c1db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8df5545afd0f9a98ec81af9836f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac44408d00ccc097dfd92b913c60c63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16210cde37ae8c070c222d7fde6a0ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8eb97809b58bc43e4d5d56b0d24c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9046fc18951ec4fcd617e04ea15b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28553f0112190f6f3202dedcf11b77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8a710940cf039d27e59c9504e50b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d7beeb9879e4f09a8d29c6f3d86f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033f63a5754d40320630d0af4066942502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94fac9d4f88b45cfd78c480eb656a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af5bd0e7caee4e987a68e8c5f752de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2728c0cb0827aef0dcfd206562d5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d8d6d8a4daa7e5a282b4befb539e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ad05d3ad597acce62eb81d587770f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21988b6fe8140e6d9548534815b91d72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b75d9236fe894f90e1d35f6f1754c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211df4abc8e585b0d16428c5781d92f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0af8248228356d95c00c5b0aa5c7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1229b37afd26c001f766fdce9fbad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a31f05986eb200b453b168c892c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f5d2485394e61d2d2372c6c866d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8f741d70bca43a07217191eccb6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901472fd4909f2bb6bb1bb0273fe454f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2def660f52e645c9c5abffc8a8e7141517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bfe90924372516e8b51e368b6645c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae13362b1f5eedd32ae036418e907f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dae95eefe30b6e4d6140e546e7d45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c81158924f5e4d79ad8ba709debd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd17195dc9d4db1577ba1f16ac5768e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9bd2ba423973f5b40e828931c16ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dedebb5e736c3eb736cd76ee194335524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50b8d2cb97a89b22e97e4d876fcd8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c64681180a2d7bb268584af646dd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c55f1dcce76e17ea4df07c959c33d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f87d96924661df7c61dfff8d58138528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed58bf076bc7fa2bd1f8926c8af256d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06441f804427fe6ecd3e38323df6f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d2cd6beb412c85bd71f17b39b0d31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ced1fb112c966fbf6c3bcf358eb3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c4b1af4c6d840c777bc57bc021d92533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7bec54fb828674cc3c06154c0800534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18868b0f986c5dfe056a9fe6380083f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a24254d78334007dd1eaefb1e6ec8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b289915610bd3f010be9f69c5245ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c557e57a11e42372d8f45ae4d5344e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeadbab6d5b4c4b0c1a766692ea312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9bd0a4e7daa54b2f6bee48b5c729c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fcab93575f5e0a66d5b9aa639f335541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3e5c6ce43f6ccc615e262424980f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4716ae03f77d935122c2a991e4cebc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f0c1a1f5d5ee1b5e16f87493c3b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652db613b0d8e220fcac99b4dc664aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508d1659820cf3f917dc74c557da60f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9b92a5262163fa836b69fbfa850fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cda4875b9799bf1183d13134c3fb60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30b3f7124b432dd1956dfe7257b9ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f765e8e41e8054f23f59fa2bb371a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6310bcb44cf987271a7b2fa33192bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dc01c54e3deb63db6e57ed8796d46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435acaff55f72e964d6630fcdfa15a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994490ab65f8126de45015b7ac6c1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947886d3555de6d220180f84542d18c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10662aa5af44ff887c525c740a586556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae92b7a2f43c4ebeeb79e81464d6b2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ecfee5ce07588d0517bfb9b331efb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b182e12d9ddcaff8c30e1ff4d5da3d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef001ac4b2405c76446216585cf295560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa67a3da8a6914e843d612b870142b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cbad79eb5cb54d88f8ad782a6ca5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda31ea58365d2c28d81fb2411c4fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250209600dd7fb0a03cdd4ae6ecfcdfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f1ee023b317c4d0900724674e27b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc8e7de089387d2bd0a1d5ba792bea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492061cd58cb3b48616736ecb11e3846567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b620bbd001b509bdfefa74bc0ade9ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a258b630001ad0b5346bcf5616fb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1ed4476dd42ffd2fe420c8a51c25a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a434477affacc898cca7ce52800c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d037a3c37b7f638b8982c1ae06e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27006e1e9ea73e65089a489c15a55a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416425eec49840bac20ef3c6d514aba3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce98e96edb8fa1a7fdc288f89ff63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7974c15d1e1d57aca4c4452be1bee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1a67e0c23b91857a5877225723a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baf90a485e132045261ad5d5a9caa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9877ac2772d9f371cdaa77d1078f52d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278419c3023184d0906270a2321aed9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c950c766c9fab345d501fc4934aee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc1846f405287f0679b7a11bdd162582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87522a6143794f8f62b0e139dc5d202583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7a5e33f49536af9eb03d5c074ea8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0cf2d63c76a126366495287ee9f76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3421aa0631fcc552fc66c7a273c0e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35819fa079ab91bd471361bbd8e049587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688f4232f07b3dd3cebea04a7eed348588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46ebd8fb493d3e205a32f3b8b11fd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2803a2ae1f8a5a9551d9915441c1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb9a2fc4b71e68a1e21d75f07a9ab1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e216062e4e7ec3f5487e57179fbe7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07d904ac6f346088d5df3e76f153c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72888cb5787e65b160e1632ce54905fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24ed693c2b6737ee67bdbb22f9873595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831e30de45ce42247ecaaf9d32dfb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84589f9bc92e51de25ed42bd68da67c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5d59f8dd8f481c107e22072b6dccb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66d6ce72244eab5fb7acdf9fd99287599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061697eb32bb8b534554f3cccc11ef6d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681db18147a23903460db521371aa5f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7b821f6771cf6a6e3e96912d89a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa33fd4f0dca5afdc9bb65017a7bb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88c8fbfd4ccc83232b1d6e895b5316604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7f746568f8db07bc66176e319f508605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f5cfe1432311a3b7c384eea28f99a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b25f72caa180e28dcf89e073c41d13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01db6004ab3fe4ead529e478668934608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9530c7f86ed9ce83e756225a7f0905609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d272b809fef4027391f775dc3f83b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6712d46312aa175dcc33d04dfe8e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759867e86d65c51054195daed2746ccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df7bde75de01079be873f0bcd9713613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6874f9973f8880f8f48ea38f96f9c5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0844467929f76726a2a2e210937d18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444fab03d6654aadfc7993f1f2ddd43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9c320720abfe5c27fe4ca47c3e119617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658f4950c25f40fdaba82daca5cf782618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8ca95ac5ef9615e1a7a8a6e9f5397619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41a4ca2bc96b01605c57e2a80419b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba63dc7725dd555d1e9260efd9ff04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437b1f5d139eee7112ce486ff00dbc0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd380b39ea024e351945fb9be8e36d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cbd23b6a3feaa0a7cc5d02bcbdfd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dfb32ff707ab9b0c15f98a01fbbc9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8887420a7ebe953edc88fe72d7e6bdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54843bcc56f0c063840ea1370e1ba47b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb246e636a87008877dfb9ca9c5a3fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f503a37e29a3fd23bf20706d8e71d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e6b073d7559eacce3a638fa94fb81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8f27049f3e7c012d375c011d5dfda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f8eb70b1552d7187d24bbb056abb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e8ba62230965bd9462c7f3377415d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ea79317750ef9dfd5ed07da16602634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd82a03bf0e77ca0811cc3412dc4b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a46e013ec67a8612ecc3d0f7c8da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb32e70a8703a661bd8277e520246c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99847d56484e5f991cc447caff464ad7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5fa8d05b6ffe3ac2cbb82e27e1cd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094dbaa3e93c7773c17b3ccfd7e2462640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc69efbaa2e462762deeea79096750641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13356dd23c772bd2112d87d3f1dfbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca750d5332d49af62a251b1d9799a0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbbacf0155e98b65d2cbab5e991d42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484303b6ca67d0a9346f5ab31d31382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00da948540a03d201935227b3e1f836646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba11e2551537048d7cfa7d171e180cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2b4379a51c56457d0faba700470b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175a5426574edab84a3372b18be3520649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9048cbf87d97a0876138be34343f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610523376bbb791ff7fd43a83150f155651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8d650f3655cb0d2b4ea009ed7c59b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e3f67be2df43d62aa5fb9abbdb99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de4183defc1fe096a7ea209c8c33be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5359812b22c67bf034ce95e2086138655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756f00f38efe448cbb6b168b2cd4bc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceabeb656e9e0ad795892b0140dc3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1d149fdcc047de465d7577ac2a58a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ef5c257affcd402c0f3cc165c41a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b17be586abf3e7af718693e30bfdf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912152babd95bebbcac65a12d24a746661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4c08eca19d85a433578f89e03b1bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642043d952d6038a855d593c3a2e25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828fd286e548c907f71317ed57f9f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66732e8160b1c9507ff96e200c3a29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77553bdc58034c583eb66d61bdcf926666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89233d7e7fc6d12a3e96d07ed551c2fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f2669404deb3e1a4e7dba4ecc9784668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1fd4c60b8bee8555c95a22c5e2d72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82aae0aa5ca383b67793c126d7edd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd0e00d2e4c2d25766a5f7e01012c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1b7c0b1793cdf2e6c50ab8bc9ded5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37dd25aea2f3f266d4373abf1133ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daeaa5d8070880739044849845fa52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe6cfb74f23c14d96458ff3d721e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174e8baaf80f15d8cc4a066d1e2e83a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e841c343906aec4478fb1cee7637b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb70f9973a83a88abf1a3a45841f0e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467fec2da4f860ad70120424dc262f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a85df70d215076494e46c821b044680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b250c1eb8e89d2452f026dd64d4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e93d2cba24653f09bc3f851c35f16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de786e52cd32c51e3e7c372826247af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f780fdd9ab77c93d3f97b59130cb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f6ad679d824ee9ed80f37deb9e111685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c742f3e658fff68cdf4665e33b4aa87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e5a7804d14deebef3abf1ad436950687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234c23a840f8f5660ecc39d51a0ba46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5175b457c4c413e37ee50544ea39e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c3258cab6caeab1307b5b690ef276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb105af1550d682bc3c11e7749547303691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ce8e75362d76390ced89749ac9f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf74a0b1a01698d2793a951f7905a22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9621ab4ae66768e94ac0e93910ceba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa3aa72793877f5b0ee78fc2bac86c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37376402e6847f44924d6afc8e75bfd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237593d5ae4a925229c740d5d8eac446697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14acbcf31cf7eb0e2e4a0cb42451fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858f6cde457e4a7fef29572bdea2804699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895245d77561cb9f1b57afd7bf8b2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1997173c81f91df1460e59167d86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de6a40ba915b411bcffbc731c31fa8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49640718463c094de6a960b03ff255da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcbd4e53c34faa325f9a82fbe042af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01ee2fa56f44967eb6f9667e013989705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852a3a8fdc1a0f32819c84be26712af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca54f7a7afaba4f8ead9e20e6a90a2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1d098a6fdfe4cd3e87c16f34b397708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f286d180fb071f4ab1b46bed44d10b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f832c749b81867e4cdef3bd8691ca4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaa6a68fffadace6892f7ee388e2d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5746436b21bf589908f9f62b6c1a32712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554e0992f56d5abd69187a5e1a598b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf0e99ac3f09d26a02af75c0abdb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2515d7eef3ef51961bacdad05ac208715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3506da3fdabc4c8b048bd386a6c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a479352135614254051400597011acd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e287a1d411e9833b703ccfef3c695d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc344bd22e8446fa107cc99669676f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d9b19588c8dd15172c58447f10fde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309e84e8315a5fbc4413f5d901cc96f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2d366b0210641e4025e9a45ac23f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f121006fe1f09a586812ff98187e3ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4def715d2090f167923d8786b882a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba595e800fe8ce2969ddad0236187e25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acb1a601ee3c9474b87d5bc55aa74b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cdd2b73cc07a0006bd15d35979676727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e7fdc994f0da6ebcad8ebced86bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c2f2448c4537697763051319dd03d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4c98c370ecd39ed02bd67c3dffa1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf076012c19f520f791fa5fff8b166731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aef14224464660f8dc5d9bbe766a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f43dd448ddaa46883101b0804dae0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503da8a82adef410604a1ba02c51e7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e73a8050d5b4dd474a9c22ceb4e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190644e86a99b4b20cd6b5335acc688c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f238c51d71cbce52cba627d7b4a04c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406530ec21fc862ed24c1c898ce2ec42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc44ae4f92d7aacbec59d9f2ef98f62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b958ad281591de1b30dd04046fca96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee3684133c65ddd41194431188e6d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f8ce019a6d56fb72622cb2ef599c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9dc7403cac6aff3e61fd08e577232743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d5e94cb2a385d193bcbcfc2daca56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eca7e8e26be758f6359be6f54b7c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2dc4051e31e155bb11b4c85f12e39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac3ce23850bb404958d74b95b36118747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d34df248e5ddae8ee0f3a78dad386f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f8c1e65999e38300ebfda97a288a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a93c1d80e12ea38d00c7feb20c1e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624129a55aa152222da4ce78a2bb697e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd38821338cdac805fdbd0abbf1764752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93ea5b344bd2db35a52f821a15e493753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c982569c2518618ea0b61cb15b024754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4a86f0ef0c41edcd28dd00ded2533755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e29da8c212b6ce8d88ae298956647756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8bb8f9d4fa42beecac45843cfeaf0757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>