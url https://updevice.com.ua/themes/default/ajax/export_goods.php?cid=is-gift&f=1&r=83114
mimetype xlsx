--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f334fbab5cb9e31c79b82977b23dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb06437a102525c6ce85e470c8b80ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b48073b26e3d8cecc3d0a290a48dee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44f792c648f39997715b9c2e1e50b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86189b97e45fda8c6f5b5fe6d7d57e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc2679cdc301a59a0f1ccc217dce86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f586b1b13f5331a53e6cd3a353e397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcdc95abcf41f68ff75f1a9b9c37e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf4e1783300cf6cfbaa6529fa5e099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b1fcf8653ba23ef5a55282fe80ece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a855b5792976ddd671e5a0221755e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318f6d52cf32f0d84831782031bc5c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cd99dfd7dc1c09a74daf9b77bf35e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99153c132e2268b3a4c46530d0263914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cb31c01751f10245c69cdcaaf8f2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0853a29914a22a62af6a1ad12840c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534b96ddc571112f34a73ed1bbfeb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6085ec17a6b8e00cc1dd420ce6716018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f76b914fb51812cb29fa6bcba4cbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d11416d20434519a74a97de8c8c0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dded3534f78c365a1f855c9c0c7ba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38879349409da2eb442c074b6ee6ba622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8748dd5d47895388dc697a460be92df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d098ce70c219ccd20d0d5d2907b66d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f345937c1cf98f9e426ae8e8b34b4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85af52633e25911362f6c7819d625f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c8d14f856bd87b30aac3183c2242127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64642accc8b169611a4841b7e34583ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c6cfb1b02f6f93f2e3e981e34a3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e88be855e1f4fbe9749df64590222130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d74eb20fab8022b88ab2b22e9a2ad931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec549c52f57e448e02f1ebdb1ee8723532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0681065d22fc60187213a7d1612f6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb525a0d72ae138c50287d50b3fe0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50971454e19d049e00a776a67cc159d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15faee205ae20c9b1d9749892b5daea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2e316c4997c34ff113a462dbccf2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f4d64704c2411dca028c210579dbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10bd3a7be166c4d3155f234a419cb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d37ce5a1089a640f3d1ef297d939340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444693061acb52e70223fc878f3e12441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac031f1dc60fb204738ade4263032a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e7cfc484e87a191429dcd0da84d1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c60e6ea1def613b8ab2442cd0f7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ad3cc0b4dad40fbf163712ac857f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cd32e4a126e219cf0211457fa170a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3bd3760f1f4471870d40b56986c9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880892a082b8689768e21778c17369948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d6c7ad747fec78f7803cc68708e4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345521014f1a9d8bf4d49820a4dfb88050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed1b73b177138cc55dca341c00028851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10089916c5b8d79da510d5ee2e0525152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f906ab0a04a2f6a3d0349b18228e64e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fec79d110340cf33fe1ff578daad954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a25c597e9ab353373f9193952a7b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68069e52ef6fe767d56e680f0b405a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5816ed7c6bc05daebd9ac83647dd77857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04723fb9d057e4060c4de552c4e6b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f78510766270772947bf10696b49f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58abc542454e8fc4513fb6965e5b0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200d64a5b4ce76723c5019228733cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef1d55c75c1103c6e6267abdb869662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717988433fc9da75910f9ed4300020f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe2446929a5e563538097c06b0a8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973c1289edcb099cc50878608b21ec665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd7a0d4cb9340161464208d34cff2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a985af1ebca6914e98f2dbb880bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbae640d0dcfb4556dcdad83747c8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b3bf7fd44c5c1285d12873c92ca969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b9ea99cd936718d32431405cb054a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641ed6bfc38707963799d359568b0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bd8e8cb6c9ff587f4c746ebc34c7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688d109204e396637c89e3c179f051273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf017f94b0adb5d2bd2b2c2d1ab31974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f5d977e9ca18a7a1d76365969298575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c7c4553a0477951fc271eff22e6d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4ed18c0ddb43b5b28ed3023ef5b5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334371a3d497d3da42a653765326541878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb5ec16121f32375d7231379d5e0c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34c77f34553ccef544fdd0ecfec2af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b6ddda073cc2d3d0b2c3ebe1dd94381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b754df8286cc72774a2409d8684025b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71bf6b80882698c4956327eb5ee69383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220852b698f696d7cfd347fe17e9bc6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e365366c64dfe35103e6d8aaba99df985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cbf5b0b0f9e6a0b0a1f3c9370e02686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2646432af060dda705db536ed6050387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317f4a288c7adbd217a900a364e124788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ac71f3cdfdc453d25c1825567068f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3be4b9a2e7ad9e87d39b8761fa06090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baba7ba72657a5dd5474e92effeccce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77d1f74a1ca863fcbaa60bcab202692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d943668b841b59aa845c77a3ac274a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560136acd08eaaba7cdb5267552fc6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d4c853688515c9b9c13c45ff617b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4271010ef250998472d059a3d8922d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800e34a4873c99137c3075e5c07627b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dcc417f0c78cdc43c7f064c8e77c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bdf3d9cf4debb992cde2ea3aece3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2303b1a1d65b43e2710790e0eac5c45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7d67e64ae2cfc5e7df00c1649e0d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6b61c6d38afc85fce3ddaffea9d19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f55415d4ee04f92c0f063a063e716103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc45e7e9486225bc3fc290fb60143b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab806b68306449c87a08e5e0d34426105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1c139c434eff38c5f961bbaeade4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816e423ed135b028d2389f01af0cdad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e390d889f09c67d0e9ed2f48d62da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f058a147f493d7b60590c39fcf643109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed22371f0cbfd5460e1164afeb02337110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f8d08bd665cf4fe3ccf54654a54a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c6eba41f9591dd3c8aa1646a630c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd183e6ac2af6e6b0f3466544c9ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd88050ffc695ca0c470ec76258d24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a734d9fd647c6d903d649145882fcfd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad8acaa11e4cea8db71f844a59ad1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab17c47acb0c5fe1a08e74e0f92e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ab907de507cfbe4cf0a5ba6077519118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639b5fff29578494ba117b860007fd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aa26914672d60815dc464765982a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25f20a3901b73044063d89b85a922121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa3c9e1f387039f766452fe8925c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826ad92b653fc65c1c14ab6f9867b80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a475f8cfbe0eb00d0d25e95c1aa2ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8584ec6245a6e7452743ac526aa003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b1e90e82b9b9c4428fe032de1442126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e702dc2da515f88aaad1c27ceec0af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fad2d8705fcf0616a9ed06985e77e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066facb2e073019308831fb6b14dd012129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3bb47bb2b5950fffd9e0e741a0ca7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28944d1926f291207ff472c493f5a2d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec2983ef074e635f80b206563b29a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84993ef6bfc03298bb2853cb7b1472f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd7bde66ff6893cc1d3b1a32450cab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91bb87a4cd881e574e691adb3a7d7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f9168d02dc1ed1f1d05a56843ddd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c085433c4691a2146c41a6fea57b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d6c312a15191090126264e8823aa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6988913f402a43162b947b71f1fcb16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd275a63e53165e877a278dc3469c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b1b60f9192cd22096850b565005bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d14c542a5b0e509f1ff5e47c7be0f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3017aa2bc9f41168e363edae928e278143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1c599e7116984cb5c981bd8ebd79b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac8118d822bfcfe4d26bbfcce5fbe3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eea59ce31c63d762cf03c9b95933a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d95fc3cf5d9af96e106a55c4532938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09f4237cdf6371cf352630825e824b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498724bd867a4a67dd195c2578d72bf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d761f97420de9933c3297b3d919f3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac21207cd74c61aa6e267c43b65e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ff785b0aad9b5128c847e8ed3b80a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11b5fd440f05a8857db41129422cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d9d52ebeba886febf6443e5087070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3afe23b0ae8fc6f4d98a8c8924ef9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed97cd37be69d8a596881ae422fc87d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9782790dbf8e7599f3d2d1398896157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463226e3666482c472032d0d29a9e3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f51d7ec49f02b47f8f3a4a75144ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67935dc2b179ec9bae862332a53d3522160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c27fec56fe605a1f0a997acb2f11a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821df3820fa99ddb0c9e7809dfe20fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78945f48d50f7d576645bc1696e105f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371822d8e2baf0e7c922c6be6e8f9c85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3605ef2d250a30df6983b5063dcd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e5ec42726ef2414ff6400b1281a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa3f7424ef61ad80555de7379eba4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672a3d21fab4dc9cb6ee5101bce85ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7481f4ab229aa19ddc444d112c35a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15dd11c9d58f4856e7cd69ac27fb7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2289c2bc26ed6be7f740340a247dd84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe1ba8c0c523e982432d763a6c3b9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461c659b8f841a2e2b7ca1e074ceb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf83e94350a5ea7c77b14550b41c90b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ebd58d0b59319e07e7feb0cc110d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab519df883da38220ded566cff8e789176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff4f53824e8bc6537739faef994a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7376c3fe8fc731cb8fa0b47dc0c49b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d06f535c33d4cffaa49823928aa02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17556b4ccb478561053cefef37ab54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c376d03b4d66f8ed31e04dfc6075406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975dc291a1c484e0934c05163bdda22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce6abe4dc29f2bcfc01ff2882927e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd50927bea111df39210ce867fdcc06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0214d146020ee8bac5b2a5249490bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71369b62c0ce3ec0c9b20bb5e287a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e22980cc38487f096637fab120d210187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed066f86f6860b5592151103ca0ec4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe45f1e19a6357e47c187abcf2811ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea477a22def0f2402e8246ccb4faed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044ae59e757d349d68c8a98952a7fa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260e02c59d65a565c88d8c33686b0f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf95092a69709ee1faf13e4b19005193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e996161b5bdb07b4a1ea7fd4f5d2774194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad1b060efc28fef4da010b6c02b0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167687fe22dc314ee5ec9f48159a36e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe20f10522f7ad6d35f5f48232e9b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67346e44e10409a2331f63ff682e4e0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ac9b6db50bfb8218f95c0256a519199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade717da7ad5c59708ef138dc1e7a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b225645acbe0aa3b6348ab7134be92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfe0c61f3dfa4ca76c21fb3419ccad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946bd65086511c01ad9ca586263990b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c15c2054a95cb251a24640ff68dd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43168fcf9ab4350ba0284b98930290205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99dfde74eb0320342c0893be666515206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835e0a17fc37ed271683289df55795207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21d852cced116c450f4a1922f00882208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c122d9ab3889e73f79e128dc077a1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b847135fdd1a07c0f2615a3485ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f9f7722a1d7cfb03fb67934becb6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147dbbdbfd2bc9cb7eb37d5211b2ca4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059e35ef9c0eb190fb86cfcf14b57b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a5c69ee77e5cc3fef88cc376ead9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885704c30262962b23e1bfd0e730d7f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc1a66b50a883a1bfe042d5cd920c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd6c47429ddbb5a7bc70a1e6179766217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c0c27557742881370abc69d95bb9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1074fe5a8ac96bcf90051b316268a1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d41ec6ce9789de314679ef6bd7744220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00339e4415f22b8f16f7059488d0b131221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e494c18b688433ff7959072958baa94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a779d67258e15c386ae68b64d07a9f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048b68a09e5c8433bf9b374f855bea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba48568b4f3ee3fba1672c5efdbbdba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfee5432703fe6543ef42685f9673d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064a30c324e3d6f84dfee7913e779f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00965556deb9fe15074617170ff3bb36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddedfa46b68f142ade2048e31ecf10c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b97db7a370fc20151d49bf5d9e8f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22563f46fe8cb30f8e673c4ee4c17b0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79eb318811c5fae408cc4606ebc265232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f38c642ff4bb2724a028561a87cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e612aa3eeb1ca4c3c34e5bf4f383b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23027df57e6bfeee6b837b5af345b2d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917dff3ac04e16024774d5dd5130ed5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8325f1ba632cf499c4b6a692f9e36237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e68573dac774ef5d0b5f8c0f64c23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79305a13e55edd95adaa3a2fc01b93c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f2b0d5d2b2c40c4d207ccfc968ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76b99a89d4211cfa4f6909acbf9f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece00c9fc6f813ef84c742a874a335dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251540b501e8828ab2d501e1ce1176243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc325753ff13d9eeaf6c5e7e80547244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ede11f9d9faa185b82852fd71e823f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa58fe3c44816fdd1a2e4ddb7d2a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f891bcb137b39c15351dad937aba445247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b233bcd5b4a5f86e50a7a46cb2ac0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64880c1b1b38aad99bdf132982e110f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c66c15f67021b1e57a19cb4acbb7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aded0ce7f3e5895e436d815856173f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796572300bfab2e4131719dfc29b30b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c54ad1cac44edc96cb0b1e6b0112e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b9612bcf94195b4b1ad9031ca42f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c95a7b8c1b53af99e30c4279e7ecb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a2b401d894563ae4b9985aa7d318256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a5a5d76d66d6b83c8c7c7d58a5421257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d662cb6a6a9ead908ed4664b7a70202258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0722cce5172f3c5c9766e5eb70f747259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cdebec647ee7e42a8cd3a49124e60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce788b9bb42c64908b14b54e3580ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb27efaab4a8232a3f7bbde43f75ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57f0b923fb09459479cff53e4ecf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb165c1578b3c268e563c733c7c12b05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0844eaba0a7914ee6093f6588e3a9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e74a8e1b3a55e0aada7f181661c0a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c50e56249336d34eec2a731103967267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f71e04ec8b5fe9f733ae59950fb06c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad7f05a8be25f2576c92e4efa8229269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05424b69feac6de41eed2709cdc68a5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e960681d7080dc0f1c1bec06570bfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eefe79ed62f8360dbef939e5a6668272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b28565a32d266156f0dbcb1b90ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eef4b31626bf2d8c4d602935a4deb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16f194e6d1d5793311fbe13de97fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f08fcc1b99262b2f22114026ad3bb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf71202e82fdc1f1f9822f911d48d32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b842f6cf5f287aa86e95299e9562a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c17e607df9ab0aca988dcd44ceee3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d64bea7ad1cc45b77b7873119ab043280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84276490ae3b0fafb60d3042c7b57215281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901ceb0d431964bd073bd5eff6e9102282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65da48034eaa13335bcc6bd1fc3ed6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dae89d1701838f36b1cbfa88a87d18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed5b5c86d71c5998e7a9630905d39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a56a5e3aa4a1671c26d37b97299200286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c840ee5a823d93493fa36191812c96d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e4a2d8eb35160f405b2d4d94ac798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde482c6b5cc4e273276869bc2de4868289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483581f1b026cdda6a464cae5235095a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac5f225bf51367f55397db703df1c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc67184b3ddb48be8ad1366d8b8c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940088d979bc5c977aae6c20a71e61bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed8cc45dd83f73b6978e232d71e242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735378652f0d5dcffc5afe45c29143f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a66501997feeb66c15804465ec6c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45989bc873e7f0b386e407cd0fe6794297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de81851b55b729df99444e5b431ffa7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1fa96877e7f78d42462e4af7e934c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0579f5ea53d6e997bcd1ebd0ca70b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491d36f940124ccb8b926b865087798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5f71d01c2b15308e71ec46a307e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa371f0e475a566cc8cb747b8ffd7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bc62c6ce4dd9dfd914126286c0ad7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3c263f12804c26bdda73ef9387684305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b4e3bacdab974a7c93bf0fecd9bbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9bae20d4efef207015b129f74489307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b4a9beb80abed6b784787eb00fa7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c597ffad681c47ee80817f54a8f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07655733ded0aae1159dfde92d37f793310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8ff9c9ad3b9b99a6e60d88acfaa2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc7732ee06bc98de504af1cd22325312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418865e0469d66aa2e439e1156b280d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58419774805171a7515a7d44eed21fd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201281c71541ad1d056c5a5b0ac5829315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3800428e1afa5e9737ce114b112b36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c66007aa5fdb0f8fde121bf2c9864317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf8e9762cd6eda6538d7febc5bcbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c37691b0fa7caead230f2f37891ac4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc245605a6da7e7f75ca3632428fc87b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d6321e6189b45932cc8a99120aa27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46554e215bf2af934413ce69bbe105e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd25f59e2d52bb577d0df47b79d8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2cf36541052cbc2d1f8d4648e4511324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd73aa1321feb4aef03287ef9bb737d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd53fbdb999c9769e6b6e1c14efc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b931ca683fa5c991e9ea3ebadb2c1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d497454b7a9dd0772add2dab94615328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6bf8c1bdde7b25681c63648b06492329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39a60e7317137807f838ab21d1ab73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea13613b8030b38c05561fac5bcc26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7f48441fb202725036a9d176d538c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35629b1aa5da8cf792da441562348a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8f5fe8fc6461f9d4671dec27b2f45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93d80f0f75fd48a3153981741160b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2692bdcabc63fbbe60389d435e0dd1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12f4823604c9570cb4a4b3d6f0e32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef94594aa85a15f3e29520fec42997338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399cc9041c796bc3af95f79c39a3032339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f918d0f98ce93dc23806be3b3612d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44f7f50bd6dab824fc268bdf228dfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff4e6664cb80cddf4683d40af29c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2b6556dc0a90e9dc545394981fb10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace337aca10bb2f612eb7d23d5a88559344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054fd8fa52ad37b7c499667f283f3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e32a5061073b308d9c3d7fd0195e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b9af5dd3e24cc7e90a18a63ceee45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2f30e03c8b9848273e7d44dc56b78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493c8d08140028358ec960319ddcf2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607dd52ffb7ddb950b297d403453c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3f27c02725f1a3987665c662b071b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c264a25c02569d40181d4e4d65e4c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6505794f676774e9d44a7e5c386e7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33877126cbc587179f11b8621b5afc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382f66d5c2f72b78dada5d135f5fc7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae99d65887e066a3d6d59ee5e28876356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8930d8270b314053bc1b344aa4383357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39643e13fedf5401485d319a09c3a390358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0bc75487a7e7789a37f750c882f20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7829a836ba25ecd1e7b85f6784caeb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22204d807366c64e8462e4c0dd155f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0e0334404cb83306dd05e74c06498362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea88b993fba9de4a833be516af9a8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f80ba103506981c09f1382910d1b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831117e5abcb4cf31b664cf50e5c18c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8e99c9a8bbb6bd542c40335f80cad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93910f1b560bbd754905b38cb8a53615367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abb8bdbfc02d495b393be83ce3b057368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99497e985de35dee450a8abd20e4f6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220fdac66bc60c59220a19f1cea4b17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86d8e065b11a76157ab372b1aabb53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e18a8a035d7634936ad962b7896f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc51eea3021905ae355b13a77cfc06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344da04585e60fa44fc15ee03b9b3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f392aa66632407e79d7cbf34076f50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8639a4e17dffe964127754c4d195c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9962e421418a5938e4dc44e5beeaa7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87091b1f86d1bc9b0f6fd4dd2e5f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09078b5cc23c12810d40eaa36efec112379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6456e92c490821de1400de3822b63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25695bc9a0dfd1d6172ce9f3eca6b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24b395608a6abd0478a3fb85911072382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ff54ca37e17ad471b0856b4852ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04df372c6d30bc0dc52dc07787374384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dc95e4cf2153753001c87412e3ffa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d631df19f97d5352e923fc19bbf228386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4c1ffc01eab9dff40c2bdbad38328387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce409ef41430279e91e799b7b71944cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef096dd353651c06eedc78088dabb4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519adf0b344e3fe00f563b889cdbd287390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf749b9492226ff3551041be42f255391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6a6932b040f1747e90b5eac58321392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385408ccba8c01bdd7ab7acf14954996393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fa3580e327846a638fec19a1a69a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea461e291beac18185f58b610ac1f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8144dc35fc2517a991fffed04cad4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301feebc67f70188c9dfb174e0c185b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354688677dcd8d2ae98c20364ffb2916398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb482ed2eeda5aeaa877d2d15dee572399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053bf567d7a736b0e6f39343da25bbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fdd229c76847af0f43c8e56925146401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24939125deb70137ad49c68685e046c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12180c8e0d572c26e06abfb220ccaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b992b0a57e66e244bef017df1fe498a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26dce88915bcb54b586991fcedb2ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b668730db48e7133cf4bd953d76bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e281b5aaf6574f7094dc1451507ffe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc05a8e6940dc55edb482bdfe4a675408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fbcb008957d840eee6e0d79648564409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04505f4803ade0e5fd7413e7cac968410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce575343d3ff801246dca43b27f3552f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45127b2c70cedc4b43e5d5cf3779e686412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede84b55d9b8e3b25932b2e154685f87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd85cf84a6a7d5e64b5662fa09a49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4584097819086e1a68f4b69020e983b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcd1f71404c8c337ea6487d1af1dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d245776cfb67baed6addaf6d5dfdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161a8ed1d3e3de63515e5d9b3cf2c18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0502a5a269e85b400ba5195ab5763419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86894af5cf6dd6f0c329f558de91307420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981d659968a536f3c4dc8e5b23045f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b485d1d8afeff90ea9d8d4d80db5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d9df32bf3bfde901d7f0192cd28f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d6c5429b652ab0413928ed5537670424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3eb825deef1ee69f7f9b7d55ef0d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a62a2355212ba33f28d9166c6aa48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00debd882612545ec61c999c6206f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a74130715c3e8d5e6224409dc1ba7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e6b91b888cc916b70dbc7ab1a9b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec81c048eed1033f490c5eb69eb6c17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8082f9aba9a08e03d399b0285ca997431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328fe1ae9662cd292f8333fe44adc10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb24c2ca7821cf9f85468b62f21aa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b58cc0944d12f3d2a235bb24071694434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3eee87bfa7a7d3839931a45446b0d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdc63a9ec0fff6d2e3a3da587b33cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eeda64aec9a5cfbb82b6dc49287df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4d6968f13977845f0b82ffd1e10fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7374604cfd53f0404043e19e61c13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9adf5097ba8e05693fc567bd28464440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a38dd03124caf2760a94cefe82992441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecdebd35171f4b1736dd323876cdbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bd10665371d356452f2ac4193688f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804c4592c6b0aebd45f31bc6e0c6fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8225f0b5bc12d1e5513442727d41d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a46f4c31a5a3d8e87740a4b9c7eb10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8588583079bd50a6fa54883795b94a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2659439a9aee0e334732a6285c018448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04610056f9ac636caf06457f7ce0a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6186f044ea9df31bfb7415a7ba3d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c9d5d85e36be44870ce50c8ed8c3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c0c598da60a7179be11fd5fab3c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394a07da117de1f8a0b9f9f39dadd9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce2a37f2d0f72dd81d6a737056f2f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eb5442af0e2707d03d7f513b138e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072a687a09d1dce3d403cf11694a0ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428f32380ba5629c2b708cf7b684704457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962318fec4c4156bdff82c7a67f8a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd763aed09e7055289e0dd65cfddc8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96acb1ce9ecbefb92b6f2039e5ae036460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d2e32c129c7767e8ebcbb7c13b42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8802dc6727097e5902780449351ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf7efa34a69c38c5a4009aaa6c5cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899caa59ac8c34f2e27be8175390305464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a11bb3f6a11015e7529ee090d53df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09592679af3502946dab1799e09def466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d75f134299b36499d49b7ce4c530467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6583073c56dbda6b360ed84352a8ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6acf23024bb883794f6b04ea7ae6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb72a5e457cebd259617bf0e88e7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995851987489e3b881c937eec328b50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af70d64945dc36e7364918c1d5c4f72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f19ab8c7c727d5efee25d25c35c85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de110c37bc7e9dab294619c8b9b839e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6001204cabde5e382387032c98d74dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc33fc1a7d7c3c2f9c3cc4fa38c375476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a35bfbab5d444a5eb7e68a5cf6ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9b65d383c70877a212c82240a4124478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cfd1955b60e3319d2527a4f9be4b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe763ca1245d6910a898218620f194480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572eea7007ffb3c100d79bb64df8c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ec5cd4a113f402c5426cfd32ed42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde39d456a562b32e981ebd4368570c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70765340aca2da81d18a10c1733b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e636b1902687aae722a4609e0f68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c8bef6e1e12b332b75dae0f491e0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff4081c0cea7f659c82a45dc5c3203487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97722fb378cfc8784bc7c3571fa707ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be98a7e9cf5fdb58bea845c4bef50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccef57de6ca55126319e743d6a8ee8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea18e4e2ebf3198eefe47f22756192491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ed90b8cace0a54f1707eb4dbc7d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70935d07fc0302ce9e82997cc17821493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9888e18f92158b3e0d80b047b62518494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf17610a317989c75338d4308a8d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efb90a5bce91f842c3f51e7fa6ecc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542066fcba829d0bddfc9e200bed69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e17b7f96db37295b3027f54c0af9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b92f4a8433de2f4514b3b66c43516499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0416361021d7956733338f3b6a8749500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f6b425383f351f2757a47032aa02501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5120a9aeda59b2e9eb6ba6337643307502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e28493a4e799ce82ba3a6ad753dc5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ce5078d5fc0a2bd0eaff3e149250b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62333c79c68b1b262cf67724dd32af3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b22d7087e2d810e6966caf33e2cc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e1505a244754353c055b4a60eb7d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776660a12381fd4094354dc58179911508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b984065f68a3633cfef3366c32d95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f173d471201715758f8a69859cc32510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b663d8390e714002f04e119826064511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4174555aa28096727189312e49eea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc92f84d9d27d6c8095f1e8c784da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb44ae0e226e7ba208d4abb498e98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce953ca4aafb861d7e233460d814ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc03eced22a0ff96094d5e25f58052516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a47ba8d358b44eca57764c5c618f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ac6922f1a4f34235f7ebf2a2fcf8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574f45c26e284ff7520f13a648e05a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31eb791be2a66055b3b0e8bdab7120520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d432cf431d6e6479cc48a2a17028bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bbb60f4a4bdcfae8ab8f7afb34393522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f30beefe693a626bc57e15e0fab0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efb2134777dab66f44f0fa1fda5928524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21d9dc62f97a513faff63ab4eff2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e118570460bd3019fafb48a603bcf7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8708b5010860b166e8367425f316ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08c89533c0225d3564e734faca3c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1b54eef1577c6cf0c19c062395b99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0890f443c69ab0153dd6c64194465530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ba9c6c60cb3b7e289530a71757bcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb343d7cb82327ea47ed073fb89ee93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b26859bcc2fb75e1c849f8ccf45e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d07fcd38043ccf5076a007469624534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27171235214d2972a05bc0b00115e598535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733e3668cc081550bed698c2a6970e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2621d8a8d0c1c6a58f0cf50a93af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5fccc0d5691996b52ad9f9e748317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f099d8f45ed4ad6d51bd0b59e25700539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599288b115373005a5f9d4281c9b9ab3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aff6e76290a6dbe1a38d3527637c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6db7562c64aff2572125d2de74be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397adada8487cb6fd76c989daabd667543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87637f13a1f1f6a87542cb3d6fc0e5b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86826c8b42a8dbe700ffc3e69f2821d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a37923aabac7c2b4f922842febca23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791f4b1af39c66b50b244ae5c93399547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffc48a9d793cfbd3dd3b40a89f7e30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492e9b8221d5dc8491f9ad1ec5f295549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00242a33bb80fb9ecf7bbfc61fec6e81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5892108b2f3cfc655d39504ce1b0da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae1aff4c4126905a7997d52a39182b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84f30cdf7babb47f8dc3c5f937fd0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab668bdb9d48c6aa4c84d3ee66e73c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa23979b9d617cfbe38c5ff24a052fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323262927921ec14d44ab7903d1a51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc575e62d6be31219c30b7b9742793e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53a730164cc2a117b8025b458c0d79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867251a768a753b651f8cddeb710c864559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b3ab5c5bfdae6d6d08e1ac6de0528560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e58c7bd39aa72a3721adbdd8348848561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601580c0def1437ddaa7f07f40fe2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a07caec0fbdb32eaba92fb7defa14563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f89b251b0324092470c5a0d08177b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7a3e05691f46fa1cc50c7247544b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685b9cb84495c4a3546333d7c76ecb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed04d24c7ed9655ff15c5b0751d15e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce9cdcf34ba76da8e3cde09a6f6c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8652b71fe3a1c5cf1f8b5f62c9c96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1c989c580c0692517ebc37f875956570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefede49cfe321e2635413a0900d5a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcbdd27459c709f30d97e9cc304d74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dcfe14ad104de3271bd2eafc4649d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94265a8dc2bbd36bec606e5f53a5f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d3b4ba76cedbfd35817cbd859dca0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9743f237a43a338e8d3da9f09e93ec0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0055f3b33e50da7c7925ae5050b7c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18783c27f474ebfea5d00595ad257d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d267af8004540ae8a001a9a704b855579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273b596376ea641cffe253e495af95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250deaa5db77edf4ad92908d26b29354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7170ee99ad55a7e03c81e8470bfe75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897168712145685597585d53016ad6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56622446916513e1840dd26189e61b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0788d4d1133ebf218d1d2aa6cdfe600585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540e0999b0d4abb3a213024f7164a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3903ad3764d119111906bbdb5895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08ce4f0bb984f0e61ba53ec678704f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f97892da9d25b0ff42ee1e2a88fa8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd924ad69b7c342e69031988600a3fe6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e4c1682124e75af4e1f36235f336591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18f08046bf14567e07da7ff1657730592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caa8df63ddf41e26285497cd0754d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092013890f80d0b07cf6f0ad0948e9a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d59678b3980eb9d4f9a2250cae599e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40dfcb431b0acfd0d448cb3dff3f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e362a1fae6582d239dc7dd93500196597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f88807f461bf54f0fc6fd44d7fe8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15baa385f90d5cd9580a13ec207cb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384462f4b2e704873a650cbaa275fa0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1e295b4423fc5ed748079d84cb7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c23e97ebdeeb48d60025c6d81a778602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cb05d253e1b7e6c766c925fdfbf47603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4c3634079b2ba91bbaec13162d5cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eac96af42cabfa6e1de3495cd427e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aed6f072fa02f4ef7f1bcdd6281e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dde1367e2429acd01dfbfd71205ab8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d2a1cea01d1cf86209b7b8b1774a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df311b9122f58f153af6b2251380ed8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0bc8f662b62b32074b3ca29d5cf72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de2daf122a00d7d236e1ce95994737611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5f8e2b97028fcaed5d77e69efb13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd62af9e30568d9a9cee54f9975667613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c86b867fee2b549a0573130791850614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974b733f266cb8b8973123390a9ffd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6e65ebd5ca20e68e1fe52c9cb26b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8489a071639bc75fd8262e6b2b145d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166f318058c7b163b59f49885262eff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e46e22e6ad9d9209be5eac4141326619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fe0a08ee91e15c98754c1843098de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab759f2cd87ac2cf6e5afaae427c9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f0a12bd44d8047bd880ef5988857622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4ccfc9c1fec3270eedc11d5e17f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b18d606747f57bb8917f1a539d9a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651427aaaf31b15c245d468c58f120fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299c1f96ba2da0cc873a3bef59a50ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d129df5515d28e362e6b1efb35be66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826634c1769a6c21a8d880819985202e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579814340da792b46137f0122320de5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda331b48366934da9f692b4668ea485630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05cfa33b4dabc6d8a0360c9d617ad3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405cebf9a2623b16d220386ac38d8df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f95886ad48832bf39a412c38d56f66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98dc0e6186e04a28f47aae41633d0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd223be7d87729b48ee22235fcf4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d309be4c3eb5207b169efd5b12050a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37871296cc5beaa4110ac570fd65b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd709afc6045f4ea85325db9311e18ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f77cd6f49953c7555d1024aeb1a84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691f6a036f6896f0d0d6d0755262822640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb42b802d2fce314fe469ceb1f1d64c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07734aca730f85723e7b73096f447f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9e02b0446235f212780e8b7926dcb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90bfdfe7dcd51a0bccec4a0df37f61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b1af31ab69a6f88f63695f2e4791645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479553fb55405c144aa927f2bee571f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894f7b6658c7625f20c4929de6285ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d60b2ddbbe1c19e697b1ebd2f956b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3dbbb0ee62719658b99b9c268813c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e77e694c7f173ff372a625b321d456650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6525290af85ba26e3b1b787a97cd71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e87f86710084eda42b747f34eb8c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d1c411c4f224ff966c3e0d18b11e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfe81fde9c692c6c44ddf135a0d3ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f34acb04a0b064d66ccc0ddacf0bab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48751c7b18162e47572bc140f150bf6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a434a8f70a6d82b73793d11b82f9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efafa8256837eeb3fb0a5847c79d45658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9fb2991d95fd6027847f19f2bd66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91dd0e3d927c770a52f38677f1e4d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b01fe5633c4b1f8f726cc1b202ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a9f9db0d39959b8f55bae28189aa8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73adf2b7475dd12c1c5e6161a5d359663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90cf7c6eab62e68e2189a6d3d1b601664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69457ef9cad07a3ee84855e3e79bba8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf11dd1418e3d10b6f15ebfb4567c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc370a6b4c237057950824cad58541667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea7376e4a6d97f6db0e34c9b00d44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c4a919ac732278aadcad4b07c357669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a926665b2aa43ec1d5565fc6bacb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb34e37c8faaa3c59fd6f3427c5f33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328c1debb1ed0b5970bf679312de441672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490a07d904891a744d66eb369833cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf9e287540d85dec09eb8916b8c2a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78ff2e4aeda4f620eb088dd9950632675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af11769d3ab5a21e6f696776de0d114676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf3af1a16f8352893d6587b8dc39d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71804b50e4bf53652df3107756779678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a451d544b2e50de7058988c308558ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af836b84c03525a4f3feb1cdbb50c135680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f3f07a35fb0ac57eea47a4499fd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f08fbb411d0e5aa3a7d804e5aa284682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9534af9efcbeaadd4bcf025fe0df963683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ba03e1362397921ccd0a493582f93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a999c5873266adc887a61fedf3f843685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068041069712bda2ba3e161671bc12d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c1bb8cc6fab3ecdc5bf0756d4b5f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4b9a216c10147b2e1a338e1900f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8d1433118d682102a375e0f9f36d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5993d9284484760ee4895d155db2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f557b421d52124b75c791f6f0ae84c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579b03bce984562100a0d6cb66f36d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ae28f5db81314b9d8605206d1780693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09070afb47e9672a4576dd29606fb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d421455f2d04bef88f3417700e938695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832751da7a29042d76158f17729eff8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86e1f65a4e939787f240e8c5c9f448697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6280b1c1db12de835b2028a410807a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6e9199a40497e74638a513867e58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c859afeec4830628a2489d9a307050700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408be8adb04bd964bc59d78b91010d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841d69b37c0de86d05245b523637da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317016d6fd3bb57fbb8192d013453a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de910dbdf698ed7b48b24a31422ad22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa2d7fc8986578ca39a4476df78f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930384d5bee1c939f9b7fdaeea344d09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3942c8406ce73c14223f09cb44a0ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d1c62bb66147e6a1614d1ee2c455c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0b4973ea113958ddea2bdf88d1a7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda496bf66c9d4ac4ca8bffc98a08229710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a346284818ef9459a025123e1bb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f0f9504de04b973d916ae1c4f4fd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f87d71e50940201d487b47c35e8d0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a56c3ba571796b3bfca1e3e7e8c27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e34226998aa5d235cbe9df9fa001e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857b9909478fdbecd2611ab514031ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8bb7f367650cf4fc145bffdd96584717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d197e8524b8c23886a92abe21448a20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336ceeae3f33bc999ca2bb0e8143db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611f88350f4b7f30ad287d569bd5de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34316d854125d76b0fba2a59147d5e96721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c1ad1ac361a4231e602d342babbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7d90cbce9877b1941f2d008c476d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23d1d0735a91b1fd690512890d3f8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3795feb2c6532d49e6454c06ecd303725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b1db50c719fe8f963a65bcef6cf32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16800a7d4b11361a90ad7aecc56d33d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706872431f8cde7602ab26f7af2237e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3dea78aff69bf27e44d6aeb1a6690729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab566a2511f4d6107ea8c09b9d25e820730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f9c079c1872a02e06322546794d61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9db76fa708597b0f55537f89f928732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f31ca77df93bef9e5861d4181063c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bd91b12902b16651351c23bbaf847734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e67afe52a5f0cf2d3b22e6d97b54a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f4a3b412091204748619c6176fbeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306310a13c552bf8a48c72f9612a616a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14feb1b61cd75f8e67e671585454d5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55561c24c2e0f95abc2b6b4b48d5fc49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a167f0080caad88f32ad574aca1265740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77ba8b0720a33ff547a1aa1e60b9a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b4672212a8cffb39a1100f9fe3c49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda736320f4d5a4822c877d37f9941f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167fdd04b09f46098dd0785b0ca91c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e28a3b8efddc993cae52cad1170218745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96cc6fd8ab12a685f534c8b4f3d113746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09514a2fa52c64b0c2d53d6c020c3136747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0034b42cc04086ec4ee7f275fe6fe58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77a36b8c4e0dd98f3377a4a79a5269749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c82f7c6f1066fce0323b972c52418c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92bf3bf1aa0b19c4cda57cb5d9ee17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe536b3822e9a2f07b738d5135b5f453752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6a00fe92a1a23fc631154544f5985753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279799f90dc492017b4df8a7bbddcc4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d9c5fa5f1646e8fe5cf5aa49802bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfc6e9c1d65045e861632572bdf533756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836deac8fc430b4392d4dde68681d320757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93871678558dd5ad495acb1b6f730758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba378eefed4b064d3adc5c3872d8573759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5004ef0b5d57588c42a67f9da00bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f23bf557a29c4eebbc80826144982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c09343214667e581dbde6d56469c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7af2e8b236d8d6cbd2aaf3cf0749564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38bffb5268b51afa164cf4463ba2b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a392669f621ce58e37a55e77468726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e78188841bf6979234fdde680a85e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb581a3335aebee31ab5926c347c5bd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdbf792150611608272d530ca716449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153ec5f608748cc4d84d107b2bf74c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bfb8713d2880de8178efe45171f6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a811254aec48796ca2555ec39180b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedf6f701b083e8505a8a672de904c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541405d55561bea400dc9b82664247814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8401e79cdf8c622dc82679d71ebcd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffc697579b5ad140c62134969fbbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e485958abcfb620fa8e8ca43a2d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db216b597f7e4882ebed32856dc82c8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a3ffcd16ea1f4a476822905786bcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60a517a6e8acbd953f65ad599153db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a2abeddb30f356cf24312d538f0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b67fa0c74362f79677e0e8a4a516a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60669b8d0785bd804f97bd1bf506f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa154e786688e7459807facca1bde4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9a487e69c6270a2bb8ace0ea9677625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93628d6191339022552358349538446f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59bbde2322b42c108d2938e46cef8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f995826eda866177f5f592a3b9f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45612e3ea9ceb90da9cb908175967e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb39d40b4d243330942a10b0a1ead4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78259ebc7ee2dfca1d0448458b7124331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe6e97aa5918dbc50ee613ace421632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83152ec9dff2211b4cf00812b67c3bba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39b477e7d073a0f2015f16692c875a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ff614d826ced85cd465a57b42911b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef9fb7351004911f5446398d7c608436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a945aabb8b90c47009ccf561e5e1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1c27a3c91580a99902ebf9813ba738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755e366362df9c4b1f69825c6b0c33f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405e0b5b2c6d58172ea464731c75f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a58a5ffe9b46ab81ac5f086c451d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0c76fb0735ffa0611daedff7b9a4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882be6362e45e52e4e4f6e919712e6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac76b1aee114d4e7e6f9e4e112e0b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e348a03de65a3f4e0f19140160e5de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d5768e9bcf68158587c2f7cb9a77a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73503d79ff704f4a6411e94c4d6b5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1e996291d5855b1801fd9310684a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947026541833b2255b0d6147507d41d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61393bd8b76cffd0438de04326612550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25324755bc3cf514790c1be65574142051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c4f593997a799f0a31220e3b40f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b68b3dccef8f1520d46a94133c2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908d96bb9b3d93fc11f1149d81a1a1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f88526d681296a1934b2ec081271b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ee561f9dea31cbcb02e60fce3dd7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e302d8de8ac02bab4b5de10367a8d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370204e88d3c65e5148bd0778d718258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd69eca54ae4b3c757596062c6d79b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c8cccd6eae2666398b0628471350060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a44776493a6abbaa02d15af73536661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3453a420231348499b65fb70ed2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6bb68a02b7f2afae6b6669eb7f63e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c9a8869e686982ad6a1de844705c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16bddedb28a024b5e4cf612eeb1a0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92128e3b6df6214c59199163254689f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d015bb011f52b2a2b111cde28502d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd82ff9c836ab8ac8d8c0caa0571068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db01485726a288b737e074809a1921269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af9ff98658961edec26ab6abc5b02b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6003b481c34997c9b5fcd16310c7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e7093e43dbe985ec18f59002aa85a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de02fdd3386416b347abec21f03cf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188eccccf18fe27f3b13db1616b135674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd4a14f486eda9f388323aa63aafff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f4ce30e3240ae7f4e05fc6b0322e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc315494c6ce51b600ccae2cf170bd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cf10a2d172dd2c27bb6dee071048f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a13f0700edc4cc9cf01316ad683f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0fc82c20feb8f4de733255eb991b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c830c1d996f89552ebbff90578cb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e57f8903452581e21a877db3233ffe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5755d21f3a474fd7189fce4e95dbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84f5e62719ef0d3ed7079cb2ddca2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecb40f0211dd4e24c2575a8a6c1f3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db754bde5cda95216d762b0ce935630e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220afa66520da36d90ad308c82e1c3db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d1e2f2fabd33c5ae5a109313b02a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a470621e80a24107e9dec6435e86a6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af9165bdde7ca946830c3815d38c4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d59ebd49d775f859965870741b1e2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd52103853c009fb74fe7b9a0fb803992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9133f6288e66f45054c7db8f6fe13093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31047f5c2b1e8f4141fdd89b5809d07494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4908ca8704bb62b5397970308c54f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a133466e26a70f354ea9dfccf41396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421fbede6c29bb85fb611e4b6f4cd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6212755c0489ee233c47374928c71598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa67e91765b92e6357ba878f79832399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb28537574df1281c19c2bd10f489e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0681a797c0544320a3340b6fa25b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc9eda53e71a16eeb3352ff894b0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933727b4257dd172cafb766787ba952a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e119fe34d959b57e9ba5deb7238d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad06999e4f7bf87aaeb29da914cb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f4194eaad5ef4e94030a6be7a5680106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ccc0f6c254b9b12e5112cce66b82c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2571f948edf16d2afb32abd44c769108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0fc3623cd4feb3692102e445e6e69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42cb91f047f18e5d4f6bdaa4efc752110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677472d0fb64a4b70cbaa0f225ef412111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee4f0206f8f4821220ba2e2e1c3e4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c9c2519a81f55876e18c3cb9152b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e24ea40fdebb82de3c7cd039cbfa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ed60879dca1d0093c1de0231b848115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368a311b142ad4f21a79c756d674ab9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331002921c248090612528f167a0a2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28600c7506a93c8811c5aa20a2a51e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04b9765a1da8bd592b40f233632f41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1075cf9d028059cb53f7a0c556154120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48991277c6095c6a03d1ac2acc5b0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01c4152a8894d93812ff41af6b44eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5cc0602d833afcbbeb41cf3765dbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ff8a369766850ed60eb8ef2c4b6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d54768571fd2c29b855b5a26fc60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f5d869e1615d2682043dbb7b99b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232515ab2779902b278821d9ce21ddf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09acefd4fa1743e554d5a108b4db32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd61736e4bc78f97246c36962752f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0d12bd8772327869cb40f6a738e77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770124e2976aa8cce3cf2e833c4c1a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696fd2a2bbb4b17817d5aef3221e8ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d09da573bdd468afe8967c91aefe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c6d94fb76940bea2906ea20880ff5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558e3db784f4c23fd6af0c8cba7a9ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97a1db61a6bd8598f45e07f13422f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208a456caa48008e88500895674f772137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2adc984b33ba910e1614f6fe9d98c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debcebef660c0a2964323de23cd5b3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e71bff2c4fc12aa50c0a70c1cfd3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43726325521ce59e208b209331ac81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d53ebd47a166f95a69b3abfedfb595142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8f49016d681534cb7b47933f184d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ca335cd6cd78d0c967fdf93c8e99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d307a9da0e1f21577c454f7f63687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088c80d2a56b5b86b6daacd8fdccf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254352a36d001162ffc91a6b835448b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b456b28270de0f7b2c172af812c05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dce3d738b7d12108ed65a778461864149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff8cf7c7fff6c34e6282e2da270523150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf94484f74f13cf0aba7952a2da60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4b60d72a8aff9996893d2e07b50e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe58af68f8374501ab9f52948aff377153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f935cf27b4dcb8939d99dc23df559b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66d76761da53ff3d89850d571d4d3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af55e3c87d00e9622d4223e29a33bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830099420887b75baa7d77d06f89118e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff2754f9402b81457659b45897a07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9d6c904f3ebd851f4a6f5c7bde932159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5cd35be1f3027b6f7fabcfcdc845e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b07f50a34b1b26c63cba7184681455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe03d7bd25dc05bbb0047763e362c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e128f5237f1b0d1777a9aeb82ab5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02cec3fdef9dda83b7ec8412beca6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e74ecffe8b249fcb9765d351b95ad4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392b36453978019981b72da8215a0aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aabf7560e6a6c33c1373a35e76676167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dc8bd49641fc246d08f58d20b1d8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873834083e1e1c073f71706d2f8adbc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d466dd8e3482c68254120d5c6b1bc96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a64e890cf3afae8f3da7c4428269b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd5d1e166558aadcb6f9fad51bb259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2800f668744a82a2d2bd6b230cf8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5510ac0de0c49a4d57c2d3e8da3a4c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf90e2c074a2c0cb59ef54eeac7e2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5630471112b9ba07d2634d18aeb295176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ff19f166fd5e54469db4a97a50985177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e332d0f5e0dc7319ed33a3cf109a0f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c2401416eef6302947502a337e54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4cc0afa32df475e734f03b5c7849180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf6535aedfdda155ec6854392c3285181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f2dcdd4ed429405505dd88dcc6dfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e01a53ca04470531766d950ce7d648183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac3c1135950798be6569cc74c741c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13f564db74a690768acef4bc2b1a2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235ba44192f1fffdcbb4ccd05bf7869186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bac40fc125d45587544758fb3d85b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace11b2afe95e3741de184efb0c4d51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101df3295503dd5f0730a8dc1ecffbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a2005a4324e23601b69fd8a4138a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e0efc133726e75689fd9f2e0d8dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7b1541a87cabd055c410c08125b3f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d0863df658543984413ef0cee90cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ff475cf38ef1bc99b624c29210810194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016273d7c44264c78cac5b5b948ab682195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1307d1f95c25784b0f0b5ce27bf53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb55d7099648d78fa6a235b20265af9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356cb5b1b93c808e59f38bb1a35b8a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45853197d7dfcf37a9d72eb27f1d56ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130e1a53e16a29ff193310ab3d3a181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dda41076f5fd87285c87a794ce345201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db37541ff4740ab3c81c2f64822adb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b52c9918b0d76498c0c92501463f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053562f0008b5f2ccc93adfb85b35f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed682e10e6ccc1f16fbb254b29aa877205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678b7ee490e703d989f16b949c500d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efcc48de25b02c7ecc55e8f766779b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441014f1784ee084d1b97f9c8b19e84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f00ce9be66e9adb49f65e0caeffab0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daa0ec77b879fa7c883ae39b7de352210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb3a3c8aa737cd40504ef6cbe94021211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca96cf9209cef03eba3d98678255a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60246b9265f404f0cf9a032721952df0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4450b747b5dc736ffa8e92eb54aa5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4ca8b09105eb55c5362f09443b1bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada9d809850dc5d375ebf251585e68b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39e71318c456c5a0fe159c18dfb72e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3b3d1b33cba4190bae47d8cd80954218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c37bcae9914546a4d0ba8c2cf1494219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01069d37578c20595ba7b477532aebb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaaddf1f5f6b243f05043f2dabf500221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e32f94d2cad55f82fab49b67d8fe24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69891531e3f80452b4ab51bf5beb5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab977cdeb38272d72bdc6102d2173e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17332d0325f55bd2fb51a6d5bd0893225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357aea2d9a1fcde67564a8453e5c311226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348cbd5cf9a6105f111a6ca2d9e633227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e94adf81e6ec6e1574a56dec91ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc226491894435b587fe727822672229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9bb2a11cbbfd8a4fc312656939356230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bc3d3d3d9bcd430f66d0084e4542e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683dc1d87c5f7a03b94b72f3aa8771232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97ce1703d9445c6ff873365404c9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b635c11e4b39789d1227940433b444234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255286f4527bf4e4cba24f24014fc1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c043056ee881bad9c203c05c3a4f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c5fa3e21bf49f7330ec66800c78db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a063c1c8dd3a616b16823d104a8849238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b69db7d42f3c6db7e7bdd03312dc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8399d70329bd33dc7a786eccf02b59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd43e0e0a7de0a1dbb95bba003be47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9d71711e540f77d7116e8c286087242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bc717e8e1dced1cc634f2b343891d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a4a9b66964acda714dad105bac87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efed982c9313d654cfc59c29bcfcc8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba389557a04001c97fc29edc82ff7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a00504957412c3f206395ca0adec14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12369cd38eb6737ce0e85a268209a411248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385cf865f73699292570d881a655d66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea34be9902da4d1e5a560741fde36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c7f5dec094151dcb1746a94802a47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b4686aeb1cbbee15d0c73a5956b3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049af91e102f9ad75937499c69d70af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc103b0f8abb0a4eedc55764d131d63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820fdfc807c5d00825d2622d587e0b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580b518335a5e6121b8d7526d73ad64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bb0ea81bcbd6cbe239e9d4bab4caa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef4265dd29ab3c0603dfc5b8756352258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009b2da6926fc48fe526d59bcef1bce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6dd398e103001c99875c6a9c73659260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad604a68dee34f60c116203fca3765a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d193519191b1f3020e45e3fed53493262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958fe7aa679aae762e6aba8ff70fab4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a3528051eaad945e2de424d05724264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11939da216df6216805a2635f8b90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4f93d2b766c77bb2aa4ea1f4708a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01c8e8316a62032af2442b5fec03e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f258d208386c52fe1488573da4ad4f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51891f8aede9dadc8280dd9a4185f19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18b446ee372d32c9e95e721e0a2d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13927b20faad120568f88bb16fbc08b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2a815327af727a9aa5d2520d36c15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a304facdc22265d6a957d8fba7007ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9002217c8c666705206a2347d4e6b64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f6cc20dabd56ec4eca413ac60a1fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121bdecb225bf403f06b749555e72e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665949752bfeaa959b4db2568112928277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d67b91563d15cde1bfb723a9fe07a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a90684077e93a820d294e81e293f84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96298e2c31ad9ef321b3472444d7046d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2097e11c4526853f167e6e88f009a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606d7fd223d28aff22f149d17b1c017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00046aa4b4d887d568a89ca11da1840c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eab23848307b0f596a7e2389ac290284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64180a97e09d4894161230932fc3ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce829d8dd52110ec77f856d9748c469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d44014a33db6ef037ae14b2ae5d5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c070766aa4df50bbd73702266d9e193288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39a779d5085df1a781bbef6f0537f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2a415eea1305d9a72a1b02d9cc62f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8212f673b27c39d873c4483199dab0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174f1b601b579f337bb803c3f242df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e57e8d4cc3bfb6064a66cbd8d6f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73f4a9c2ab637bb1ad5708a8461a68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b769a8427ddfc3ca0e1001b9b8e01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c581640f4608168f0519dd24e03be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb795b4e40bdb550e8633ccd2eb56f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4232d48a95e686a09fdfad41cc9ef0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e924216deff60732c187176723a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb333671a12a4d5ed3b08f141982ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e025d89022e4f1ef211fd821ac709301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dcffe9620c5f31468a614b0fbb92d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f791a7e579ca772a01f916c4b23e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182f1b69f79d17b060a25f64353bcd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee941b5cf48e5aae409937d1070ea20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe74fdf13369d8dc66d8782a298f36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b392c9c817eda8dfba513172b6eabf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1551ffc86e5eed6b34861437158eef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400ace02ad87e8faa7bf93b14d0b436309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b399366143bae278a867fc286ab84310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a3ee1223c8d0d61f941c51ec7385f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a16eca3973dd2bd6c795f4fe31085312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4624437acff955e4bec06c446f57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4df73b9568bdf3e4d3d86609c47a32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf6a02415cc6180163f3bfc169512315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8f1759e11292df53cfe1c2d1ba1df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c9a7bad835b4dfe1e79269cf2209317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b211c8e845f7792f72dec62c9c6554318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c750e82d08ea2640572be3b76fe7967319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0dfb5bce8db3332f8b6e2395f8b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1781220a7cfb21542376a95a1f12187321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4621b0a44869f1b149cfe0bca4f63b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb27b4828bec20b37a8d93e074f432e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63ec0488318e83715ca2f6f66ed796324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c81dc684073e188d400f266b9c34c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d31d9d071b3fdf255a497c329c4f39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ea046afddf28e5f951a2611889534327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b2d4a256fa98201e3544b05130a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765db2898734838b79257706b04ee22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb93d90053c9a5fbffc30d8ae0714330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30caac7a659e630a89029f3f65efc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99078397d1a65cce809a4aeb182780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde082db481d4f5a7a4862add1b5d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0514498dbe1b4b4d86b089cae73251334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4b26942be38e8b8736c35fb277835335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798561ab200a5f7db2fca8af25e4a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783c7e8428aa3fa7e33be8a699340ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383f6373b342b946335ed5fdef01fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bf1d89c9c118be6cb8e35229cfa1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943784fe4fc4d3e91f90b619bede990b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a5376dcaf5d51e9ff967ff03245f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328276c793a92e26776a9f00503ecbf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921eb3162522620eec60f13c739146e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9c15a9659dd67e6a017b45fabcd6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baa1adeaf865ac60df1c7ac6bcd963345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccb64987b923c7ad83bdfa2d411e95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc6e3be9a1c7438815455e02804b17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65007f71cf37dd88c143190f18f47854348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb479ab57717792028063a7e1d7c5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785e6e7f0cae8ecad6a40ef2e57eacd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882ba89ae2d0820291e7835f29b0717351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2aadc7c8d33bf889af6a6912cce4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe367a00b76c4c2aa5d11e44f3ec4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca51c5e10010d3d32b8600beeca2096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed942179855b4e0ff755ecb596ca4d98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d8ce8a7cb7c667ebc55b99d60a04f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275ce650c6d0d0e56ae8d995660cd0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b11f98a497c3d2475bc5bf13cce13f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce3c3819669daa44ae4958dda15a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf838a0828c38ac0d8c9912f93aef7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3792ac9671900b9f7c8f6cd93a3f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8cad8d3e79b17a6d6c0e7575df4c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354468f839e7f52f1b3e9db6dbff1de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774c0c58ac432f80d1f55e5ec9e5810364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db086d2d92b5a40b6280e346cd17a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00364b2e8960eefd32d43960525003366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a7423016be58c57b6fca68f4dcac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c629fbe1cbf19f7bd3e12dfc14464b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92337be324be7b14fb2088d893908be5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e42f8242802b0b4106d2fd124ad44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e98aaf52097872f33929ba36cc7ca6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914325248337b662c39a2581215077a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b81a00fea8c079df82e26b5622426373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefcd108bdf0bd4c0f8d3964c898ddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101912d6473f1708c6766b94494d91a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee988a474f17713b6ef08aeba133814376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c2a21c6d148d29a9cd7560065150377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63beb4c6948a34faac3316d49512ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cee143038074fb9483db4b93d67e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85b18fac290849a21eab960f9cb3f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaffbdb24bffb929e33e5c0331e4ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b9091289afa0acf37d78795d3729c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a459171a5d32326be49150495fde8c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eeaad36a4696ea4428605140234f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014d3206f16f343cee1a4b8690e678b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc99ea7f04e91f250aec2ee652aa19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b42a6d4d8362ab750b8bf748d6f497387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ea4e2d0a2744a11ae0b9fa212e14d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dadaf33bf9909c371f19a4ca44e83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930ec29304e0243bb5334565bc5cc12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32cf9f1ab8a02be1e03cc87dfca8d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c2de268b29264066513ea9ca2963392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58117f3e673d719eddc23c62a792b10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037d2fbaa36845aa98de533d417d15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71be5fde24889a0a291580f94440574395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3b303fba02ec758b758c72d2cbeca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1dfbe1f170543620574d0850c0771397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262fe42944eeae11a1bbd6d4894fbdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31692646e1eafe4bc8fe5a976653eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc33da826f80db24cafde7ef8e0a8ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6c607f8d3ad14f3e8a5c6072f35b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab9a647fe9a97b11b46f79495038e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd9f6a3091acca2a8c1c66bde6ecb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f50394ddefb5bd43c4d4331a66321404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43444803cdd43a15c9757e204a9ed0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa232760ccec65fc34dd480b92b05e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ac747235b4a4369974f0216f7e0da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cc26134609c3ffd733981e41c27d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497eb27b71df47dfb5dbcf90b6c4e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ce1e1572a52d82c79cfbd8f20da5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ba11b128c97e5d603745ccbecb880411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcef8f331430a23dc61523f1f74f0df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa7f25d704a0e97ed6ce41ca2bb2b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ab68f007202e3a28eb8cfc92425f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c006c197ea1ee890da07761bb2ddaf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a86ce870dbbed40ff5ede644dcec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def111d8c3a5d08f7f19fdb653e5ba03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2882d470a2ca864c5076939d981f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84199bfab1dc501692a0a9ab8ab05697419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aea0c7c538d23674403dd314c187d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddd9f3f02184c0152adace127daec6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84816252293c3333869adb104d8922422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba4879f68f4edecf1e5c6b5e8d0084423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb4c2303f25f919b3ecbec4b37b30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75975fa6142595e3c5d9cf18d5ecbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffbd1c7a6406f4517170f9e51fbf96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c5cf1e7a9f713ca8867fe44bcf75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d3deb1e881e8691204c084c575e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dfb35f40bce39119a9125ed0895bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d9c64759e6a8f0c192557d96bd094430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9846b115d444512c426c351a843df0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acce7ce9d425e735afb8b52da3c507432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c2e8d2e8b249e72c616d23170fff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c36c10b947b735175162b521176ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c750cf89503c53ad7f57f4a567e60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645251940b2c120a4c762f1bf15212c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03a837126566ce2f1441dc93dfc5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5de5e7df1a11139bcf9c47c57b13a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9930a0e9dbc4dabae6ea6c17bb208439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc87ee670e506dc15ff639dd3beece440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c3bf3e9b6651aeed11560bf9df13e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a33dafff68b90e98f59d801414ea11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee667df42179b62dbeab605f0cd3c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e95fa9a7a56eaab81da4aa36f1a5b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee37a88b9432d6371be082dcaebdcf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263837663320998f2d030bf23c61ed7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dabf88ff0258012843bbcf2eff0d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9590fbdb761aea09c8ec43474458448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dca6f9dbbb9f1a9e2f6f34ba359ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25946db96621c8d2d7754b434146ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1485eb197655c9babac687fa91e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de749310c0f750900ab0de9cf3f6859b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f252babc6e8bc2960c509e03f255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3ae4702ddc9bdb4e4df0693ec706454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43aa2b368cb3993c99a53f780106bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f8a4c4f20b2479c1e522a0b5dd76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b4a3795a295cfaef5554e20b67a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844f85b2ab490070a8cb8f6d13ceb57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa937a7682a8295f70ae001c1f4f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13056bbb520efa5dac725f2a36ebf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d7290bf6912f5fe3e8e1ab2990a0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae8845e3a95edfaa7cbecbc8f28f37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdf419be00b50b54a1e36eff1fa6b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada5a814fb6c4207e9f08af645ffbb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af67e3658c8e90769211c064ed06161465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ce3bc50c0838744af06af99d808ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6000c72b82526d969895aae61791b01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7521b002e1fde72c12ca03ae1be3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba00484a714864f3a500c71e6655122469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fef89a598e489fc89ab3c1fe6c5591470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c185ff41226c122fe4ba6726ae870471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37400891e1023bc4f40462f5f60adeb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252943bbcfea8b7bf913ff2606233826473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461407a41a5b716d70fd9e6db3bf783474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913a391ddc192748bc0fe12b2549da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd863448f22afc3e7faac9c87ef7c612476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a6b7f45bf962fe2f733f1cc1472a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78311e197f333488759e54e41b86a206478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cda584090fdff9ec6fa3d37c4fc448479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22073c0a852de36cf57048b80e00b7ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b220974687afcac7711e71932feca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295a5853c9592644d3e5405f96860fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1d77d262f5f6a480bd8585ca8b56e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97e11d61b1e67dd1c66734e49d886c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e2330816af68175729093c0df496485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87569c1e44baafb543a8a1727a17f64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407d06d9b28df9fcf413f65c6474d88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13c1f356e2de6a5aa9f921d8f3e2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb547c56d075c42090315481d9b156489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d177edb3b7183de68aef5bf6c9920bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3267457fbc58e565888ae36f12b262491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fc179dfccd56d922749c6d70c5900492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd3bdd34130fa9c94567bd088562f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945b3100c59ecee024f89b8c87d428e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba8e1635718e327052ee170d7141db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77ad77bdd2792336f405b4726dc39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756065e56e43bc0cba7e4367ebb933bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ebbf5a8251bc27b2704498c459400498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790b04f99e60aa83403eda864dedf74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71b07904dba96ab80eafddfb5661cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042306eab1b3e49d750342c80a76e94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd38be97af0d81055615dcc1d51c62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce979dbce2cd8ed086a5fc256f89490503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b950401532226ce5aed3b7a266f0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cd17d3f8d5465076bb98e7c105f27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd45ba3ddea0c3bfa969369433de0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559594783668cf9848aff2864fe01d3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708435573995c9386d0464ce87d8d3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5505b31c9d8f0a38b84dbef0a6c40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a674794650add170eb7ee16897724510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727a2aed1688c5a5272b3c0886a303e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594bfee7745ad17ba9a0771c8cbbf5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6ac563231414cfa017eb6875e4165513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a211fa972dfc291852311ab8c6eba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b08722e86a257e1f4db88429aad8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000946b531600f6d4cd8356ed9c388516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fdfc6115aba23c5c36b956deac532517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de725183034b7d1dc0454fc6a29cfd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab06f3faf33a0cd4bafc045a0dcacb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ca06e8d0927ba4481cde9597cecb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf2def2f893b7456f7354b338399c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da9c7236f160ce4cbc5cd0e464abd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c49cae6fd029161d7272adc581594523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c898b940c1ac6b93cf06042220f75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08814f731424cde6ce5679f95126908b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a1f8217a9191ebfbbb7b3e94ecce1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154eef21a4a23c9878a2f067927c353527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525c9722546ef0c8b93e1a3df923725528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18613f0980638a936176dde7403142529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf41ab83ab340abe7eb8dee856c81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76894e13ae461ffebbfd6fef1040e719531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603535570b22cd514ae3e07bbae87f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9a9f2d0546903388f4ac63bbef10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c658942ea08e36770224a3b9d9c5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad91cebe9d845cb70e0ccd53f71f4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6b824f9e8f45e862460d7bededa8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda6e7274e84140dfe269798212a92f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c27a22b559a396b27f075b4e64776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735794f3c85a4ceb0f2f7deb71a01de3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8923271d360084c233cd86187fa27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3292f81f3ea6d575056c056387304541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec55aa0ee96c2f7a1305275af10e376542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52a43f7b8bd3d789646d8e9f75b896543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f932a116724f0b09d89dbff972c599544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56afb3406e837ba1b34c26dd8ce13d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7253f000a8eb7e7924355c6b3e9da55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7406e10c556ba31fd9dd187b3c669547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddc118f1058a39b71867b77c8eeea9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9433617f1dbdd4f1b2ced219f59a0e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a7be291614f5dbda41235aa6979b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ab8e3f8aa50fbb43247935840e19d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df1bdf670ff4321211a0dbed7e38d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7162f58df5b5a093093540995a926553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f0e2220d1042e64357211a473ee3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd7e97b182d069b91874c66110fdca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4c82b44ed27aef9ba0db69509aaa8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce03147e02581d451d5aaf40aa6511557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a550677ea0f50c3dae21428a4c50b1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530c35c1240a6ac87684423ea037974559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2bad81bb506068513ccb2c6148c81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ffe81a08b326bdf44609b33d63dbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9698e0f6c169f4e1a4e33bcf98face5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65b8b295dfdfd5a2446b34199c67ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95dc44444cf689103efad9bde829d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e0bb7a0199ae0ffe51499c03cbf2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f161189e6a85789a68f514f9b6a28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e3bc5d25ee2846ba4a960a72ac21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b66ebc5c37724b795f55565ca8de99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff6e9be3fbc6a085df67837f3cc4f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9190d4abaeefdc177fe6bcfb38fb26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9dc188498e18403f501c0b8e1dd90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e20bcbb00d283c7b6ab4c5686cb58b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673596a14d0198d35ae5a4fd94ed144573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdbf06e6ccb43a710e8e06586eb08d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f7ce269e918c79ee6464f82ffa05a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d2977c06d4b1c2090c73fca4205d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1990bde420134b9d7b887018ac6cf54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688821828f5852c1d3f1818159a71b21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0aa9c34e2920bfd4d3a3b67f3de56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cddcc77dabe5d77581e13ffdd93006580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d9a6680c796bad703ed27d1822613581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8376dab7485a7a8639772aed44957582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d90e16d0c8b41f3f81c4c7d9e55384583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbf3a7be29611802bbd62719e7880f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc38f71011af9f9f3d1482f180eafd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42353b587729c6f5932ca10a45c080586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f661333926fc70ceb37ca65ab1ef5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc8185f3ced4de6931dca034b616e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d06a62f8395b08b69c44cff543a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719df24d7ce79b64ac92d0900495ba63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b139eca50bc1d45f04195bc9331da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fc9f3bc58a1c86a94c2840d474ba7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53468b96f1a84762c9502192365451f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077950acb49639dda9dabe65268a822a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e2a4fe18b9ebf95b59ab3d1fe4c08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e9cdd9dc0b75a22fcfa3d4c7c2d3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad5c545efba0a349c5a8fcaaa586f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bd81f24e73ed50aea22c32294b557598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f1c2e9f941be740121f1f5377996e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f10f37b634278aa4fbb0de3351fa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cf2e8d31069a1094a62bb44e1a19d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c4d8d38022834ba681098a3151450602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3e6f0a0adc5938ece75411c90b99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f051f17c28e0cf2caafdd7b904e81f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652493f6ad2cc512123d8dc28fce8d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f825d2bd644916f17c73c819e8e119b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96dd5ec51ee3d2287bdf9f223d11f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010bbc9f15d64db47da7281b7b8fd8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae689730650900fc0cd57631e679d25b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70decc43812df48c2a22e969687a3fb8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f89c6031ed827fb1176de26279560611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07773ab6ac7fe5f88155272bef45b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6273bc1bcb5abf6cefded5052f31c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eac0990a3ab5b35d1d4c873d2edb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7be49ab34505352f97c3c20769d77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfd082851f49a1689a791c4333959f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99889b419e2ecfe3bb48dafd3755feb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f44c396f69ebc533b1e82dffbd9b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee67e5f99eac60c3ef8dc4f174d431619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c07756d9f8db84254f48ac59cac39d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae165033355a36e9c0dc32f492bf1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd4fb58ee531317a33e309838e1158622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfdf2a9459404d9b9acec3816e5425623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3ec41218638f8b2d5fb3f1d2d4043624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e2b72c8c8a05fc38e78a89a0bcec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe414fcf42fc6ad33914b062c60c80c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d55a9be76530d4a9f860ae309faa3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b18eda1c547ce6347af8ed0067ea70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a84e4ef58cacaf7945ea4c7e0162629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daa779f8bbf2d5bbbab2b9eff836d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248351b43ecde7b0356df18b0b203a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7d23c8b960cb82ef5f06147146a4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837f21861ce05351bea0a8a35e8587633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32644de5870a6e9f7c13da194469dcc7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f06c2144807866f871518fd5c9707e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7f9a6814f7e915327c5111cf89739636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f85c8ba3b99e3ba44f7eb7ed6456a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ae0fd8119590c3f2f6c90a9921706638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3ffbc98949b6f8109cb0c77041a1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e031ac698cb62e23ad447df973df5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c92cff99042eb135826b67abdb090641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb0959e4d715d6508a6c253cfedb4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a1f6397bee181a475a54dd2630677643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b121b4195ee88824f21d8642cb18d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc243d637f16f2fb08c4fdd4d761957645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7100c3b5d966e4a739609ab1545bbef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a477923475e9c50e3931de9248c5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0082c87fdd2af2942eaf3ae5b5a436648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb09bf87c0308a7b423a4dc18ab5cde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d67a5694d33c7caa48a773a616a99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b0b429ca93b6ff6b656d282f9b1c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228224b853419e51c22df40aca597bf2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693cb4271d88733d92c545f98d56e1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44cf383ea2158de5ea6c7bb9d3a226654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26744fe6c8b965c0ddb8d0311ac258a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c1872b0df478b91ec0b397fce486b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0a8a0cded4b8760017e762e11c0c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ba1bc7f6fcf556898b218534b010c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49727ff312caf0b6a083e2dffd2315659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63ef5f17bff7b433e8ed3669f25ffa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed64448b374fa8ac2870420f22fb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a0b1203d3a3772d2dfa2963057ae6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66a31a40ddf019b9515b1ab017b6db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f73a351e095b35c8c7c518ae59a14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9944d109b68cc579d4ce6dc01063f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58632f083897acdc7d424321442bea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c44135d016db4c591949657c16955b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3423f08460dc9ff56655f35b6d274668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f3b0adff19d1a5af2c15b9186f740669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c10c7714494619d90968f87480585670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0416c342e976e4777572a472ece0843671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27413a7d9d32377c8c275f6def789f25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2b1815087649bfe9e3f1f20e9bd2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4290f8880e17739898ad776d41a4d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06d59a12ffc179a6485e9932397429675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751282c58dc1a28c7df030fd36bc7d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccf79b3275367482796e5e74bd0602677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e741882556c97b156ec5c9e95515018678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b009593e1b5574dfed40898e977ffea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275717d55fc73c80c4c807fde1c85a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6bb1719a239c43baee83c5853d67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e872700295351458bbef89e40fd702b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9da7934a5fc4c91cf9bdf73a23e40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95873cc33b00c3e44d2de82fd4e40bd2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9a0b150c3ab74a4ffbcf733440dbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de3d5f937b3a585941ecec301823d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e9bd56c3dc1fcc09fb4908e61997d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550c635eb80efa7b522f2ff7cb8d0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4d95a80b56966e3b8157ba154cce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b99df4869fd4e40f40182515ebd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb8c2f2222c3c01a689cd9d0117a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61755a690aabd8154c7b260c0d8c35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404263edea4101fa988c7fea3f9a99d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e59fda6d899b7918611121c958223694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893873e3a53227b4ae82d451ef65097695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe94b9f1d51044865c320b28da8126696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882855a85a5ba37bbf728801ad385cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d74074c0db02332e2b6423db5e7b4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815b12a1cd72aaecf784aecd257a9a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684db356410ccbcae5ea096ac16fa54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8f1e522e7591279e04f104049e3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e6ecf263584db8bc5d942561d9dbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337645ba2287726efac44cf8c560324703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d4dccffbeb6bc5d7e3ee290449804704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79ba0f6bb267d1833d064db1351886705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8186d22ed9cdb6a85a75d800f589e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35622d196c915e7e11b1d1ad0b472f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8294dcd88c146728552d9aaee5e1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb661234a8d0991cd1691998f2d172709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c30326a015480237b91b5c143e5ed5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd771e93517fdb338ceba6e0284cddb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0247322519bd1538e848994c25dc618712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7cd757b9e040c55db6685f12d17c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f06fc2813fcfe756992be9d622934714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32131f9eebe2f12faf2e977ffd05b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cc0e97baeff5392b50eecb96ccd3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acefcbd3c118877b737fc1a7c08f0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407b9f6ded924ddddd6d2b14518cfea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb00bdbbad283e05e30dd298b224269719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee291659b3fc7e17cd7c19ded6b6c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93215274dcb4b0cc5c124c8f3966fd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a089b07766f3f1ed5d996f4a0a3888722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2276c85ff437bdb495cc7f78c5f304c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc72098b40fa5477ede964a26f8a72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f02daa8410358377dcc8b44820661725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8554840ba826f4be3387404bbef99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684632668a957d08848cb4392126e59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43c4af911600dcec6292acfcbe5b74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f02a08c62d8d11c8e338055a85f41729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2d6e31349d452cd2cea22887e0cce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34727d4091d6232289eb05501042602d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd2add49440e815e36cd13c901d48732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b424ac35cd6690a6f9b6f83cb648013733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc9c770caf33ea06288cfe65fe607734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb647e528641d812d73ecc07915a89735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a18742970e2aa77c371d32ec802d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9cb11aa4bbba023f93570e4e20b3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c5935311ce19d52edaa6cf030bcf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834194f56785c91520b9c932ead5429f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e14febb013c64fde1b11946c339ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b6d562dcca5fc0b240855d19009e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fb86d94f425462aeb42a8d4f12dff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe00a2a43dc830b02591fb7dc0527c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77414f09e53a86353bbcc6bf85022b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54aad77682ebac44c6b4d80cc13b5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269d50b25c70122813f02ec6e61f8f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e29453cb9a50ee6b44409e7bf3538747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458d1d5d98c0bcb891d94196ab64996748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e8fcb1f12d2c45fdb5d121cf6d32c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9c7db25f2b20e082549e103013ab4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b0183ead2a6c7d47e16c496239822751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409266db2bf69a67dee059c462c017c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac03a13d4ad19b96e1223d54270ccb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a988a047e03ebb43611bcb7fb075754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacdbef21a0b30bf88cece1304630ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b666669df266b35637f0884aa510e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8de24d85766e08dca609de7f5199e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b8218c2077c64d65788159e89097c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976b331feb237a6b7132ea954a5ccb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>