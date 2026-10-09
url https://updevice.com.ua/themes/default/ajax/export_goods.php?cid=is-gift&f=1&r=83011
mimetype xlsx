--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6052a5ad1640cece9f100cc7e9694d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67dd1bda27bec1090c9370cf2c1e582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4718589b4bc6871ea70e8af162d6983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91cd0db7b79076f20d554840a67c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e5de9de5cc4718a26865ffc28e8675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edb2c214b9e7ab95d9cd7dc7891bf06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0d4d665e3fecb12d8623c5495d7c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9754d4938a7a36ac08569dbbcdbaec28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf5ba6ddf362662bd016cae7dbab29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75baaa0bcd79100fefb7ddbf80ff1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcfd1cfedaeb3f19ad04b3bd16e08f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13541f93380cd18632ae86fbccd9090712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d940b456dba7e7029ae5bd515c7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455cdcd3383e40574f9605f227442ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa105d6b3ab7af8715f85263c1c1f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332921aa9ea7e5a7a0ae6d0ea078c45516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcc27f052ecba496c6a937aef0d3f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2853877cfb21c80c69eeeee986cb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef628028773040e11f27e283827eec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558906bf5898054bf68ff473c7d3a6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55827abf675047f00cc62b7e761f45721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324034d5a3e2b17598e99e260fbe01022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321774c5d91749566efd23ccadeac36723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae74e975f717c041b255cd9ddbd0e7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e69acb24003788794b1c1ea7a81e2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0341852a6a79a36a2b25fd0698658c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031377de07b12d751cc74d2d20e8b0f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534683065615fbda2999b03e73725f6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2498c8539972d74fb3fe7a26ad9d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9980464f88c9ce011fdfde5deb12b9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bb0e621f10b2fef47bd5a190f276c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e9bd5850a923a3aadbcb21f073fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049b0024262b1d621174319e120fb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da914d2e3296d67c4aa2a6b23bdc304e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc832d5000dab529d4fe77057262bfb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44c4d114a3bd835481d80416a7da3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df3c6399318c91d5a275fc2448396c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef295ff399e317a95331d661c0ac3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca4d9e67763683a78de2546b4ac3b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac972b146cefee815d8bb3afc3bd8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43eb5c93d94e2cb27acfe711da11341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc839392532352e2fb6c5497ab683e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb9f9a7d3974a9ff1da824d132076843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d996a5891e0477454d58f1785e0185344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24302af89765f29e88651a2276106c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f4afde4733a0549dd3704d1eb79746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69497f970930bed2136212e970284c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041322a0aaf832d76054f6690cc5447148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de8030678aa885e22c90c293c3a2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022811719a80a6a140b9a4ce26d1cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b97b27a385036516f3a12fd64a6d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9612afe51d7a745bb2a25e7dd66da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c4a16b817b0660468a0ed4326b7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f03ffde26f71c098be2ff878b662e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f0c5928223be3b8c7b9accf24257655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d2a574d0e2a04a2104ee8da0057bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a061fb448d1d8b149ad172bd7a2bbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8d32a155556bc5bddfe88b759ec2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c32a35de9b3d03511c6ff194d3eda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab220e8b567b0ba7e38e6c7efb8a14e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab61fcc1a4de7d693c9d74d9f018461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b908aefa3b5ebb5a73eb30028d4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af5f9667f9022d2fc1010164ede7e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d205fc84301fc9b5db2d8650622d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2a3785eb34125a8f460242cf8230865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1dfd976f0f87b61bf5632864c8cd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd55129ba39fbc704f6365047986bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b95c032ac5d28ab67a428e1c289df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0ca86fd90812f10452d8b51347d6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ce345926671cbaa79f2391533c5a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9d08d92f2ddf5bb3844258816086771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a15cace1d706b81aed978db5a025b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2af919fa737010a1949272ed4b9f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bfd94f09eb4a116403885f24bef1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a78e6992a25b6294c9c85032f91b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce7024a1bc0614a606a761795a9a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a61164b2dde1d4b5f11cefef107077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb8f7a76fb7d5a4b5411375d9224d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7880c27c7b707bcc665ffe6893dfe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc610e56870c7ce160aa1361ed426280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32166dc7928e6f0942d1c241e7ea11781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb0c5e16fc7a495f3cf4c94a73435582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b43619a48888bf47357b2acc01d2ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86f2816477931e2eb5e8bb276c48d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a965f66f56f7770f7e6e46b217328ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1100ad1007ad5f8956093e1ea49d3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c466313a79a2ecd35b54178d7cac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdc0fccf6dc2c493eeae8464fafc9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d24095b8f0b5de54dd47a7e3b2325c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a74bd4492a55e7d0f1a031d3f13bcd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fead767d1bddfbdc16cf99841055991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3ba8d3ff06accc1347f3f3fd6ac1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521419d98f583369f728734bfba170593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db3e29b5a423bb1db49ee1249d205c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4efcef519c4bf416d567a3eaaa43a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46587af5b04f87d6e68cf282e2437b1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e25a98a20e95a7e852114807314bab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad9d79e3cbeccc56921d2b837158e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7935b483d8026465a1e4102d9f35b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf879ad34ba5c81466cce5b7e4841100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955641f01c2fa816d736dc013bc03e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2b45e9433f44bde48823dba5c22dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39149fe63f881bf25c445e4221925f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea39b6cdd2a0f897878832d912657a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa42fe6fb9facd88561e29fcdfd9c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576ec25c676e8f42e8b07635b39ad29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647350631eec7618cb6eb369bd15ce5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dc6db0184e0145f8c0b6155ee8b96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c79499a8b133442cc3838925de64d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2ee72b0841cdd9fb3ca739c28f73c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27063a478c30785db03adf3106c6513c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adbd04f3766298073783573f9c5624112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a39eb25d98293c4d391534938a49c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c45642e3740a8b53353e3afd6e65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336afc64ce3bfff123255940ee5ebb51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40f5aec46c8c998fc8c1c24913f983116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26dffb1162f09fdecc8ed07bb872e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d15e9599daf50ccae6900426f8d7e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfab0285878c3e300bcfff54b03cdf6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d34c1d3421b650397f5b18efde29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b135692ce0f9354ce04443c6828729d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dbbb91db4db4d45cf753375e98bf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52bc7bac1ef22c8fc4bf28d7aba318123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84dc0baba0bddc53d13d7de5b3e224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21153620959e830b4377bbfaa24cdf33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db30c3e20c774f14064b1dc923f60b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f273b3019e8285905175cd744560a4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f47929548f4040da0e97437d416eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830c586bd7a88176f4f65529a62fc4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b0898f0aff3d4a0f5204689f2366c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49db3760cd130eb4e3962166e979b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e861279bf14c8d9151fa4a5d10817132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b54a15283810aab08dbfcfc58a8ed1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa993162cef2c5e324382542000a80fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38280b10014d41d9d8608d92e746a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f3101bececc6698521357c36a3271136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9b08029deb87f4d40978b4e7d9942137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2be24ae4a2eda109d019d5f7b52447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386e6b7cbcd1fc97130bf5bdd8e549e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a49fe7f10149bcfc070a031fddd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072386cc0a2871b55619d449e12b6bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa8b30709b8c18ed68e52065930552142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080228f9b6cb17c5dff611e274bfe3ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cbc158132b7713fda92183ff1dee6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151c104d3d89e11e31e28bc056da6c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3141d98285aefa1fded00e3fc62c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7857fbeb42e95dabe1242983fe34a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e571c8398f4a9cc7d2a909831f9ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f1fc99805951ab5ef4d5a2b6bda1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43da1bf9cf29b58dc8b0de34a2684af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c895919bfa07b5b7231b4b24debbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73610cce132d5ab7a57d0ffda15f0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae276bba4f0e08d58be0e8ec442ab5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843643341c2541782f97465b00dd4d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268868069a490f919074b5f0b4e91a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962184d68fe26899a5915c96429b422b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44627043f5dc1a6daa48455790dd2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e99f1eb477984cd69781c52caf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f0d692d89cbb9b53e2046e37a2fa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb234cafe1403280acd6f3591e810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d8cada89e4629049888959f260aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae122fccc2b2c005c535609f2375eb63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b912d08a7983000455b95bf9fc616e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d58328ea81d1a6a79ff5f4d4ff440164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cea00e4b2d649d85f63b669d9885c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527410a723f28c626f4a37f433c515f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb576f80e28d8c32aab665a025ec2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128b220e7a52f1b885d2e2a8a316e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cd47fcbab914ebc842989b8b0001c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345ded23ddff7e2abb2215903382700170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfb93d61c9dd543d024582883a6437171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab671857d91348aad121770255318172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98728ffac54b034b9126f2f4b1f49fab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09342fd5fb7611acf4c20c34dfe5a433174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad4c844e694dad3fc36549d003984175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ce12b62a67e3d9af5b8012c9bb6ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68065fd10ab3b01d961096b11cc84407177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aa9f8b48e6610192c81f3c4141424178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90c8cfa1c9e4f691dbe27b1eb9b2e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ae3671f7d7916c34fd770bdaad687180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c25583153d26916322a2bcb6db60b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57a3d0773e03a3db340a1d5cdaede9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824cdc4d420c087c4df885901d1dc38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b30989309846fc11da71d89e1ee4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42617c90b4020e623102e8f6f5cc4216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5021322d5b75cd600142cd13345b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea356ea5924a9ff415536d02b30ac288187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfb0a7ba50d61b9f94b87f4a1bbc6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44cf35e3b59e9c804be0013d2d2a77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad37e81c911bad1716d0a48c8ec0b49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3194df911c7bd5d713b82027e9803b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca12586876f6c4aa7a1894a2ab49204192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb078ced38a0050146c86a9a9099d82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e57213f1948ed8ec0d2e4415f056194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc795f49c53cb2d2fac8607c57f7bbb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950686dd86c8242c07dc158ab55a987196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c0d59ef631058a996b5dead50e470197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6a111c30600bbafcfabd3d521693c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c0e3030fcd7360b7d450795d8e92199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ff122c0fb9088ab60fb5c21265021200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077bbf7f436293321f7286e423c8754201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da4a6db8cc3fc4bed06ac9bf1a4455202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36141a4d221b801b16f8bd618d04974a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302d4989c70499443bee537b519d93e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903f108688f7d92fca2328c4965629205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cdb260ee7619fe47c78fa81d7f5b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154642d04ebc8565b6fa6a2cd54295ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1388d227bd9bc64ef93f92f9c41962208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8e51030c1be4e7a2795c0ab08ee1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa161e290405d0effc7ea1c2468df26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b1bb4ebdb7cfa733602de862620d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426beda6c4705c66b0547c97043cf6c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e93f34876e0cc3816fa432ebd4830213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe4a6e2f89440908b1041e823420b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5341fa79906802dce41d01598893dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec761f7f34e758194fdd289039717d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fa516cba3e699af403b4303b7d238217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b5b875fbc5708229afb31955975c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f70e9bc194aa00fcd9075fe4d8dba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6489fe7063e78e183e6dd92ce4508220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b362b589356321ea1203bac742acd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c5f9dd28593b6bc5d8da483748f47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec198645fa3b7098e7152f1b781dcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e367ee078cebf158073e31661c540c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b98b12c148421d5053082ea7bf3e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a0a22571d86d9d5f1bd380fd606f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a73d7fbdf00b4e8a691361a2b9748227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f6a62259caa48ede64b9fc26cd43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a78c96cd577f222f1ef84fbbc81ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1692e0bd36322d6875b62cf5837fe3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5519b9416a505122cc18536b74999231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f6fe054bcce3aad76e5559c2621f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe91b03c6346d1b7639848427be217233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f71369c039e9001a43613578764b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af90367b2c007c02ba3ea99cf079c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5c1e3920b291da0171c2d4589325236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a08d4a8bd588fea9073aad2e3557a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e46cd9acbcb41eff9cde10c13ad8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895173066a636baa3040a4539a00c2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d6dd8557ec1144bccbbdd02d6687a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f5bbba4d79a6d0bf6453e1431acf5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb48b257b026350635a3fc6bce1d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f356ab1fac483e2400ebc47c236948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50659705366cb30eb95f017acaffab7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65215ca129e11722eb4c7e150c97e23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a300b9f80f0e3ef9772124f3cef784246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e83037f8cbb04698da6d7bae93c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf4a0175278d75418adfbbbb75222248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115ba69de3d1cbbc89c9f3303e4f576249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568f7ecd208e927ee45e50d01c9a8d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695144300445fb988ee78eddd487575d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bdd3c10ea306b2bb059060590fb46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ba81328b076544ef0013acdd6643253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80664f264c20f135b9550805d7caef63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329a969951d3ff605eca7c82ee73005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b9be4aa24ad16c8e3f46ba39c6fff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac67594e842cb3b2eeeba245ef2417c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dab1ba28e1ae600def1754778a7da3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6680dd44154cadc8e544647b93cc1ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb79dcf0f3bca46f277ab71eaf4a8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72286a607a20c80f3ad26eb1afcfd084261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ab266ff53ba7b990cf8bf318ba34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909a2e8960cb5bcadb40522a075802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f187a0a977f3d46bb36469e757d598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9507263e982fe89a01794ff50ad89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751fbdf8c742b82b76250d8b81bf56e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf86119265b04d66050901dd9a4ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a94e38e684f69be08b19056b15cc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb81c676f9c8fd53a2b9ec594ce84d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6840620f0a9690223d95f59515c37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b8d1cace7a331b8823b0b6553f37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c3425bf38ee5d27fdfa962315057e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbc5a49e5bd764f585d0aa000d2086273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7156d5efd7b764bf21e7fa62919fe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f46d08d9c7beeccdcd52ea77755b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339613d18e77440169d19d1f3c0c719276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5def565c65dc5c6d608fd5da21ba9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ee31273a12fffa5d8fdf9f7c5c19278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98c3b9bfeb8ae348b3b66fa1d02d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06162fb95f697e0d409cbe7e0cf1804280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb77a540eb7b26fac52152053c60a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb507804b5da5fa29e28fc19086cc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb383452e1d2dc91dfa31c8667d31f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061753d3840aba9befedacfd0296e41f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ee75653a888a8ac0ed309c05d59c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a228798022fcfdee2febf875a2c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8b76a41a96322a3a546d921bfd73e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826e599c57ffb99615170e30ce562c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557eeeef8cf8882262ca03f9ffd6ea7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f009892d936de580337c73f3a36e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f1bfe5dc6247d5c243dc60cf79af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee1fb0bb8309277b606b4afb5bb3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df41ab1ee1645a1dd6c0f0a3dfa2f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b92b69c52ab13aa18743a501c9f06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4c38672ec195af7bc7a5232dd4f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e3d6baa72030d290d3451363b7c36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073125bb4bc8fe0e713e1e57e23c10f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463a23854d9fa6cfac757448c8aaac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2c152743c692ae6563d8127291fe5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738054c3222c246925fe162c7699490300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c038cb1ff640397663ae6791aeba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60d583347035e4fb1e0d7f4f6e1cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0112456e0eb54ce00d45e17e4a3c944303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff09f98958e4704ef2386fbfc97a69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce828cc5f0d1f10f2ac56f37b4e9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9364f95a5c89da6527f9541778315a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7299c12ce35a7f03069139d9a3dc975307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83b0a3d2f1da23ba5deb6c8114a42c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b7626cad1f2f5d8ac2dd405ecfdba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994bcb6b9aaa2f9fa6bf0b98890b8e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adc3033331f2971f5d8c8d3218df28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a5efdb71dcc14cb53ace3c58ddfd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1549e197898f11eb81dbee2625742313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6db4533310e260669bb9722d27fcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3283f8640b6e5459da5a9d91bc25e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c4dfc2880e1a60fb921ffeb67b51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac8da78f7a12cd76d397419387b31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d5e4b2b5b01af9541c7d61fa940c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47120c9a74591dd53f52058c47a8e208319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8a2268e7def0b9abfd9a3c8cb1f57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd81f337428d2ef3254da9bf9a610321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd223892a67dd4d6e3d05f1fdc5d29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57141f42a2d8976f25b6b80a906fa69c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea86e542cb423269ac005c504ece8b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d32f98f7af6da71999a4d0cf59d1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17023baad5090cfcd690f631319470b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d5a1086ad24ae5aa4413647a18baa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f655943cb0291a363d5fbbc49e5b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f0f1928af1bcf9fc5542116bcc708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e176039509814437ae3a4d8ff384330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf71959e449e4bfc9a9a9a2773fdacd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e42bd47ea88d4d1df6bb213724a8ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32966f4003ce28083dde96a7d41737d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1ab4a6e5740b17b3136056093a1c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76d1b89f47fa1c17b8555740e0e10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a6093bd3037950ae9c228c2fe4aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d817f46fd9522faf5b5da79714a26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92d2cf79368016d4436770150e3ea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7678fc56b834e296209766bc8def6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66c0b1e5edbdf5f91a3d6afcfaaed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af22daa20dca1b50cd0d5d1fa346958341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edbaa971c927559b138ee1272a5bd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322622222d31f353ff4f4762e9bb36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c16afdee0ac00c7f5752e7119ee0de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea312160448771987132f0414e5568345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe8b7818b8a08bed1d2f40d0300402346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c88eaede1daf6dcfcd96bd3ff7ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0929fa9747241b1cdb80b689cccc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86e67f7d6e60aeefa59ac599735fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310cfd69080f5ced194da76692a039e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6815d4e14cc4c241c11f64059d51e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad3179f2e7a9622c6cdf8901fef0d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96559d01090035c9dbb3235615736a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7255c25dfc1016c634db074b956f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f113e877b0b99a1ef50b14d348e2a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f1ac78b60e08c5318fcb6641f56c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f1d1adcf6bfaf00bccfae478ef21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499eddd3435c91d4bf40705fb534097358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce398f3d8507162fbb96093498936f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97843ceb70170ca6c22b6104e5d8935360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805dedb4748a098b2e54373fa32f09f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b466d2516f3c4259dec05414b64da7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea83457779f055a319e5d0073eb74e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79e309db7fce3f9c7f48a4d59b6589364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9837a2ee507607461c762f024a6bdaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b62be6c3e0758f9019ec6db1406bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c60b8f964e48fca74346c85b0170d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6144cb29458dfad9d73b1d45c46f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bcef0c7531ce018bd257ff69d5f82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f8272a81c219a243628961dde4209370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fd433505f03b2902e5b4dc7702b82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f5306e0a564c6bc5fd667cea1ed83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb6ebd6637005b7c6f55f06c13c2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee318a22137f3efd3f2cc13372dbf15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085456c1fd7ea08b344305a9640330b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d4806344d00bcd1edc3c7606de88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237865481836fce6660128c85df07fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f936a8e80d31c70232143229c9f82ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a13a4cd697d9c1f30b01bf12b16b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cb36777ff7b5f65a65c0d270a6bd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b7dde0cba9dbeeb76325ac05f107381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508df805f3fa24f594efbda12346be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181eeed0f2f04d2b8c99d445797ba60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d4eb5b331f336e7f0223e36d4ae9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec6712e1f8d24a10ddcd5d1316294385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678d453f9293e0710d9ff15645676d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75ac8c997b60e61de3174cdc418206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be5a40296e3a6a1f525175ae62a6e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32eba2bb7eb8ea641a629503bc0beb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1c6b27d93722ed000284c02ae5ab5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016b13252fe550a5e1dac380a344548391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ef6e7c3b8364159b453a964dc543c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d37592b927f9540a17b9a24a3c87e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acacfc6e432010a17e96cf15b17df01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bb8e6a22ecdc32ef4f6445056dfae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5588847ebf2bd0216519f97f0405f4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331d8ee1fd9a9d3044db4c9dbb7649397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2868d8ea8dd4897f7a7806e9fd55ef7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea76b555de282a2e190193e02b8d26a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1c0e63b47dce37f9e30be3a81c9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73ea0960df0262d102de5712ce190401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f06a9a003cd1c996442a7b335e19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02671c3d8c758d6fae41627667c30c83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e3d48dcfde2fc248b77370c843bda404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f4cb0c229d0470df06765ed30531a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0274652d89ba1965a168f4b2968be3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9d66a277295adcbc198e3bcba5d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c03e1e005e71dbe593a2b88e35967408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ea36d9595498128198266d061f6a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2126f1506396f902058662efb9c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99b9358200305dca35cf8fa070d9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01391bcc170556c0ff505ff9b3ca8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f8d44d4a2c4eb0ad96a9c704f4697413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aea293dc6f6f91ad37bc847e9ac7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5358aacf49486bd0eb23aa50e5fefbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d5d202b57df9198e2b6d3749aa98d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8711caf1d3d9e121c017d7a361a95d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bfe5d2484b2fac5f141191cd4aabb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb676873b9895f43cfaaf8890865c1c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2b0921abd48f7a6786fec1b630593420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25798ea6803c8455fa1ace1b3ec32c14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280ec8de26775d2eaaf3eb672605bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e4383946354cb5869e5dfcbde02e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240586aede4ada28950a6b926c7691424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282a4a95621a356b0efb5326c247c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f29b50be1fad5ee9a61ab8fe8d39d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b15258c21cc422718d1bb0424c1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0210cfbd83e9832c53ca698eebb565428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca7801ab2e1f19772cfdd9f6b6afb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da23e26845903887b575c1e00e53b4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429003147b56a3d191a6892d762678431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663afe0277215f3c8020dc072a1ed81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca88e6d25573d5c0fbb37a1c95fa6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7a0a6599563ba5fc460cafc88744434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff88471985ee39218271d212ce62d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040450c1e96e3a35b822f33de5b305436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f437f74468aaadefc678167ff00af8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba1549ae475da08c6f9d3a9f7d04ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a0fe37365edecdc14e011ae46c7c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d183fd661053dfecf25f8fc7eb5e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011744fd306334848853ba9e2ecea739441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f118184cf6bc6df04b4777fcac18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694265203cbcd1fa778c6fc15b07be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa485e621f08456b1321d12b1f910627444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97842473453980dc596e91e7b1578b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998e491b2dca35a76aa394ce88cbb62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8a1d9fe5969c7b80db8465c15a3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810126ca914975f94cebb082a7d0e60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3187c9c6b4cacced3c0afb720f7f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc878de23ea141ae293b12d56ddc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877e9198583ba440b9610d2c26211f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc5fb68769dec9bdc066b1bbf66d86452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee43ca0ca6468e4801c6b668f252b32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bd878973c44ea205e2d434be3361e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152549d5e58736a4036ec9c0add2219455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82091a8c8a8283fb78ba38d689187ca0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d084bde984ce57206bd4fb23cede714457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314be4938d6641a87741feaf48180f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb65e4efa1e6629c517fe1ed3eef8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d77cf00ee94e31b69a1d66e8e3fd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c85df7d69ac315e37d63a10baa740461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad624878251093f5f0df01ed874af2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a7eaf7d95e03377c722c886ebd144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f26c396daf8194b39657482d444558464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e37b81662247f08462961d36a7e32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e066380b34b829f3b9711d1e8eaebb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410c8724df390432b31ab8a12c21c8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c48fef492060e6a4b889779c4124c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81bdfdc30efef09202e35cc0ae64a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177a14cb8921008e16baadc4af0d44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6764f4da62ac0a118fdabf6b84e5100471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e37908beae818f2fb8dc90c44810d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c46ccc6e933f206395f50e1fc1e54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb39244d538ae54a151e14dc821889474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d20ee2e35fe2f6e0ee53a5794ddfeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1af0aeb233167967b5d39767fcbab3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d136500edd4ece6b7346bbbad9a475477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb2a66ff0cc0167cb32f60b493dab0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a74be88f7275ed909de21557a450f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1954441727012783202549dd26baee0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d47370a23eaac8318836d45ea84fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd32bef8d4270172cfd3b08de51081482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe79aa5a886328991b02c493bc779b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc80ef269e1d1b4588bc0af2f36078484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ada36cf992dd3e62b7637843d155485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1867129af08c05bc9a2984ec890f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de95fcf2e2570ae620a8c2e406c62c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318b9e3e0d24256f9c6d7b725209c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c6755a59531b32a7a63f64aef8117489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00283b356e40271c703ed9431ec792df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bfca46eef308a5ed840168e4b8f55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c9bf520e9d73f055d79d85254a8ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dd326d39f37ecea4222917ee0cee7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad94259581c484f7e0b1ca3f42ad6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382cd2ba533e0f1e928bbd97a011373495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6519e74a8c9e6f0c0b2b388f81ccba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e154c95241cf1cc0da180981e72c48f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e98d41b6d269abf4f66262baef2922498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed25387083f2283f9a2d6146014d054499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f821751e8612a4f670d83baf2393500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4dc9fd12c24f831c0ecb5af010675501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfa31427602efa44b10980ca0c350e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3e58f388ffbb90697436be68ef9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1e7ede268f54909c0e9b2b9306311504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14897730c1af607db12ee9f4beb25a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87449a0200ac001278efcbe659b95b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59beddbb0cf4592987cfee9674ae96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cdd3e79de143d937b0f159b5bd096508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020325f2c169e09f6243babf49f49eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fa974129e8536f7585e171c2a3d39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a0cc791e29d3b9adcc65f678a8d6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df4ef4db57bffa2ef17a81c8abeb03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c5abb6b5a3f00d242c540408ae9f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd1bc49107f4f6ccf5771c48530e10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a81d3bbd89615a0d24e934232c958515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c621ced26b2c09af0ca5ab3b9f424516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa31ae9187a79d4a83ccf377b4c5e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d625601b4944922aa859005a914ee2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feeaea21cfdde9a415405bdd46f395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78338c9ea19c0fdc5e5b3c5a61ed50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba131dca4e65cb6710beddaaf505c0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19df3e15be2484090ff6db9a8db4dd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e6e66d0e905deb8a75f438456571523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c3f1fd351c2e538bcfd7800a7885a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d871d5cc0135226cb09a9fe9e3ab46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a392d8756d5616b2098ad9cf560e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024352ee1e10b71a2fceaeae4b4ca398527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa992702d56561ec69a6ab6dab6c45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087570107d4da975e56c86ae2431051f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8bc43e69ec79241e6ceb93d27337b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9d790db27e3127e4b1fa171fc9620531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9301a1d7d32f58290c00f2ddae06f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b27c781fa62c58731825f64b50eb8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d89eb549fa4963c503594382099bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71402d34dcf36fbf309953fa563986b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d1fbd4ba6e91e99e3525078d416b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a21e3de943931e928e1aae067926537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7077720a99b053f1f0675eaa1ca048538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c0bb0548b18cde8fee4d0e2af75e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2868b29258e9da8e10019d4e9c46e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7e8f1503de7906f3743ab3e44981541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e8f8f9eded5ebc1b2cfb51eb9e1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f18c79af361eb2f87086d447dc353543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2bbf21ba4a36b0de5c4f8e20918b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b17f9690f30927a136e3c7bfd751a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a05c6f60fa4606ca0f6bc07f1a989546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959a179008754836cafd0cc6894b519547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de611ee8dc2d25badcce7ff5bcd75e8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de205f63cf5a4e1dd30cab4e28d2c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9ca735696af297a182afcaba8be98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a4dda1490a5d28b2057e51620e0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f9b85b999ca7cab93653a0a04b69a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d1b0048c33a3eeeb5a543b20f2e41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2d52d5dde291a4f8f9d53547a3d4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f01d840a395d788c4cf87a2c69249555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017392312624b5ff4fa6be82ce39a8f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c692b74261d0c58aee55ca1fa6be66d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972f96d742ea8a6b4f85d7bca38a34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5715cfa28968c82783255bbd9b5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee2eb502afb411422b03d5bc79f8d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c231c9d46d458a1c33a7466e5de5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bed1933a59a949c48ace6a2bf7cc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b84a690f3cca67d76419aa0d36abd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2fda73c6b3e2436efad77228f462e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecf3c8df36094ecbc2e0b4d82f68b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a992e266b0ca6f847b62983ecc527566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf268e44aa4da89a4c4e491bc83b7d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d91f520d74ba62d2bd45a4b6f563568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e8df7dc16292e16c79dea897006c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36924111b8166f211daa762e3a20a0e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0df78cf7c54e7d8fb2759a1a4e49a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d4a1fc9f3319f01f052e72724c1c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb49a352307acec2e81e1a26a44648d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afad2d545cc5734c30b47974346919574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae40e89b23db4195770390544b7a9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb22b9022745143e6d8504c4be590b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a35d1a8d20c993a8d14786725bec3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29a8a7cdaac4ede09ba3b84b8a972578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529323a15086bc66fb44558e28476d9b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51ac5ee543fa99d00e8509b3ba6cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7a52c74ef5cfe015c194bd585b52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d8255939de6fbe6c9907d47519e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd013682adf4a9777400b0b966684d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8bb29c261c594e456f7abba9a112e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d05b1b239467623c8e4d6dc623a0e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e6a5fbbff76b3e09b330c3153ad13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb92262a49e63122e9e193eb9d0a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5924ad511ca7196297f2545969d4b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82250fdf884dd7b00f0bc5278b389d8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d6daa15cf8f764ab94b31afe60b52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3fdbbba38b118a27aff92655f3857591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea246e0c69cca75ced2cf5044585c43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2983517e2ebf15243a5aa9b7eacc31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eaba8b28f2b7432a329a3e997c1f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df49f0c2a8eca9d13ee2cc6c09d530595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a24331efb4045829d472d786213b01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed4b87e812377abe0464346767a77e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd32a9333f4856ed386d105a7e717598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd052b6ec6b399f233aa3daea3de0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3977fafc76e0a3d38d6fafdbc75dbf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de4f54cfe3c10cc85c1fe7d76f057601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebba626a9bfad188d92d9a1f9ccf4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddb478ca5356e0e17ba6a41ce3e7f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0065fc86a034a0eb611365ebdd69238604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86ec4fbe64c9928e84be52105dd296605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194c238df1ef16ad02b1e3ac8648113606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98abefedc9df547d363e9fb2a102fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b92ed6eda82eba135144a751856fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758289ccb3ffec0e48901b351bf4f7d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1083e344776caa19709ce95afedf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea3cef8a6895992f9dbfd02dacd9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da624ad329842185d2148e4a468ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ce288307d0b342719860478482d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38e7299dc587559e4004f90a955b03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e47ecdbe3ddb8d774ffa7a7b12f07e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a228ebf297b63aec7c63519ed4a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa754b0240d273b393cdcf1b52ff2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71de5ed614afbf0c4f2fa4bbecbb97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac32df936577547e66d8b095a97f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbaa1d820710eb82dbe972249d36df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770647546fc88274a8087674d3dd8fca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d57cea616f08494a5cf5bbeb8c3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b97a813043a646b1e7746c78ede29a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a205e80a24da1cced8deee6c57f8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0795dbbb0588324a8f7b8b00b2cdaa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e3a38296d648745e3255a29262040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198124f4b1950b40ea0eb0bfb11914eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859df4bdac7436fc6f1ce8b29696bf32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491470a511a77de16d3e7fb4df7effa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d382f2a6199124645526f34615902630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc49b986f1595ea34176cecd9b98c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362849e35417997707713024810adb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162831389269acbb037bf28913cb099633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f521fb0c0178a10654cc5519c7d7f1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326e505c560509c0f4aabd7b0144b3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb993a2b7491896511eb6351382007636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f437715f310a62cfda207e5502db23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459ad28d80fcff818801007b8aaa53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef857d7d9c775437ec56adf2bf03960639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d09f06c08a8a08ebcedc54de98a767640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c49fea26b47772aee8469789fe846641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f0bcb9070f85b4e6e6ea108c76479642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10004e8e4218567b66d80fab3edb9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdd25d430adbdb3405b15bec361485644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1e11a8bdc0e420034d14204d6ac7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf91208106f560da3b37266c8e750d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3d63236c21a8f713cf39c78c54f94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2523d9bf5ad3c454eecd970c2d0852648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491aba4a19c8ec3b223b99a7179e42e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a0c52d8b0be87d9fbfc1285e9dbc6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1806f172985df829bc651f9ca14b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4274ea3b86f34d9b3a1fd55aafb4f23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810afe47d8012d7e51439d2cc5dc7dac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a90923f4dbc069c0377f96221d5fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a58e4b313cd0a09a1a8cb36991525655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff45a9a67b890979030a255e4d4061c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9ab88ee3315cabcc0d5ac0a2865db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b77c2d3f7ab5462c35025ba9059da9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70a014128323ed62ae886501ec9195659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7532f584b24f9033b638e117d51171f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559081f6e3cdfa28c1699320ae57f62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0d04ac5f7b5403c5abfb4d9f391b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a83bafc1189c605475055b9740bde663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd774b6a41333ee768d439b2a793a7c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a4b36f0db49b9510b5bfb3e7b1aca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01216ec8f8ada187f7e6d8a6ca729d5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff14fccd572ef1c7020bc37787e8639667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d41856534d008d521b304756f2a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1deb322188afbb59e0522e4036ba78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ebed6fff406a45ad41f4064de5f0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73033d7277ceba97152bb628ec38e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f1d152f72954c7e24681a2b729829672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908b21ff9a7aa432971c8f5ec070e54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b153dd8f78793f9ea95e71056ff188d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0f56bc029d5e2cc8f7231ff2a31d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11a9ebee73fbd58443c9bfeb1745ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fd50ee597b828f27f19298b1cb49e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c52b7368c8a83e647f46f35e2893678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596effd41b2fddebfa7845f2a009eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f7fdac0a278a390e8ad6c0dd5df2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a318500ef5dc98fbf5fcab294dbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ce2b734a45c936c3467a9748f3f1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68597e8b5e347b7122f17e599e8af2f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0bae9fd5fc6e994cfa8a956dcedd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb561ba0cb81535189f4d123ea811a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaa2d8e4ccbfeed9171c8f9984dd1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a15688200b10966bd77563c1bcef1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b8a0df1fcd21abb848ed1f3fe8b82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b3ec6db17b8c4e3a2ce918ccc515689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ec2434e84655e36e9c098d437a0e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d932769c60394fe1648d225ece5427691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f92b60b20927bc4d0601950638dd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678370c2cefc90b589e113d779debbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbfb6602405edf9dc7189f815de145694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92bb366da5b9ff7036fc30e517ac84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856993824d5aeff6e36551466631794696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff61aa5fa5c02f064123eb8d9cdc2c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd99cc47f75b336aa2c37021a03e1ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07e40d45ec2a34423386ddbc61109699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c896c8c0a88b48775e654fc4e1a087e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57491b8d6df9962415933b51f236fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9d7e711d20375df7d96123c45929c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240e4556d141a7f0d2734090baa2da0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427dbe5d35a0e980acfc66a4d055002704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c73408964d56dd8726744e5a0ab23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0acd2dc36e5fbabcdf9cbd1706fc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42053a64cb7fc48034bfacab8fbc73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c3e7803c75e3ef0dbaaf484f3ac81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ff7d0e8d16b577afb93c5c85190f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c5b686c4e3ae06a386c02b3e1d18d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31392e9457ccf09eef5ea188a86eeff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169488075439d19b38fe678f2e2681712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87ab3237081f6fa75cfec0e8abcdd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c416ea16dec26f7df2b6cd90816c5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd39801640b6fc6c69253603dcbb999715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33730ddb104ac48e10d7fab9b88866716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7848815c1d3bbb0424b659e1c09c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9905bc7747883f41246d9a3e658f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f4e2c9144a24e5fba69c728433246719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e38c0df9f56a43d2c8f9496bd9fee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707e0d1f72427293853b4e9539136d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c58f80d81a6c0abf882ba5a80a7e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6593626cde0c40ba4ae4d444553ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee03eec1b34313439fc7fe8635dd0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f38eeeb3894d8f695f4573e1c0476b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1032997acd9b77ddb21e709f3e594a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e79b8daf9bfd90581cb08b0b9f49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7451a7a891c377a3cbe950692c2fbde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990aa195a4ec758314a99e213e3be8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105faa6ea5c1302112b4f2323670b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76279ec0895204651917ae46c3115731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977f7bae4556bc41a7a662eade8ac2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0fa3f583d8b19bd22ab52cc60011e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9f9d738b0380444f93adbf55b3655734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20126dd2b700fbab48b8db77327ffa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2459b8c6ef8b1b5789ee07987c14ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81e367275dc0366cd945a51c716288737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe6c11fa54119c5aad74f0e050a902738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc986734a8765f21601ae8a4edbfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddd83de2ad8b85f56b4a0c1ee99a39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc15c72d764a026877b91f1296a069741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c05ef0263520239f97a723049ee3f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a219d666711e0d9fe72158e57bb29743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c44993e4346abe04e24d472d00bad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c4367e5952a87b82590cfc527f1b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ed83b32a81135de17b28f1654af96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c4d10365187387c682071244009e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bbfe7f45734832b6f7a1652deac83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e76ea1e2d3b72e5eac79ddcfa8683749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54a086cc3b9898b1de4203876429fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926bfad85377409d2d3f2143be4b5db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcb010206a4e0aa39f5c20e69f6d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ea81792bd752637f7783c0d50469753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570a2255e0f5545e02d1474e99de584754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8f134b9dc642d968f9852435ba78e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597c53149303457bb4289bb2905034756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd819143751ad161139e0a0ea7f33e98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12855bca9a7a770ec3d81dec33471b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b819bf69e0b3e6b021ff719b479efc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d346fd654082e2ca010d6b9b7bca71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fc816692b6bfcbebfe0ef0fb2b2812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3a77a3cc9653a08145698322ddf433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80012359c9ae1c96468b7629aba14664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4ce24767f9351c6f242f6794c1955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b41216b78e511dfcd85cab38ea62266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd71c49d40d9c5ac2b4b53a1a8aa957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3b5edb119b40ba6c87f13ebd114c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195b4a9ed1833b80967b0a2877b6209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe826a8a6d68974a0fe4113aa84d4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece6f0d309016b14108553cac5350aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58cd6e7c1d0c630cd3d3ec377a37812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8766be48c51d9fd5ebd3077a6c125913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9acfd3cbbb0069b5fbdae693ec694f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4536cc03f3c18850bceab8d4343ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3ed5d69ef8cea7302c46e56430e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0af0e8679a1a1cf50acf63d3873e9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48618a742aa3d5c76ad9b88b6fbde6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a7f102b4e4d8cc2e154f654e8ec5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c918144730f74163896cb85b6ce8e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90763b2ff98ec507551a5f5a50c1839421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41337dfc3fb7053136794dc6bb1d0cd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2c979ba38e01d6871acf7a512add23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b373976c792dbfa5e56f5a220f5c4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d4a9bafdf80be52e886398d7f74925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca46208495b1ffa574f779cca1b559a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ec93c33d09289052ab609a22f08a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9764d355dd2639fa17568fb9b6b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c694ec81a5769119f1fa13e70537b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42102c64aca68ed3e0cfd8634e8cfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8185bc323109dd08ffc9d198fc6f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f1d70661fc71a89d957d7a3f70c0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43deed206297f13bb260b6fe55a0c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a238b26feb962a7a69cdf5f94184b6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0e2b123f98886a808eef28ef56e5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcb3a9c83d9a0b6264a8a7c893931736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ace8e1f62d579689b694963026e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed2dba9fee531c984b4ffa165d8c3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66414abc5024c84ebe693003c1e60eb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e55e96cbc8bd689f270e66c1f28ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b898e09776610aabda5987c2fad6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f2caba81b806dc5ce779395ec3dc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ec90db95342621dc2693a6339ca3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf642ea6aadc228d377f2f4cf8f18644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e834a6a419ec235f20e6b4428f33a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad4a0e3022bbd39c4315f4e83416046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8567f51e0b696f88867d3928fb2cf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0051d0ce26a38d63a24b7269c15a9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1629a2c8ac71ce6bb588cb75671cf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba3395d67b85b12d6e2e21ffdf705a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed198e144ab34b74d958957027c072151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5512ddab4c82fb89da9c548d611052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4dec9e914654d6b5003384bb37bff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ec37d3a142410970cecd43b55af8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a91617720dd8b8ac6ad6635f1c8cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a908603e9ac2a25b0c3aaee33778f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e15fd622d9f6a7d51673720c8073cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afe9498428fe319a6f55d5093d259f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d072b418ff4d3cafbb381723baf3fdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07824da3999689c20ae666b067d4e90860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3812b5a8f3644d9a86127f315c86061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1704d50958063bd14b718c170b2619c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb0c59ac3b394eb7bf81e9d776485b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f10aa1cec3e291473602663b19ade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba235080398264f77f79448602d64a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31fc63b5a4da4965bfe4e42df5538266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ad466104ce7a77db4987c041fc17d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441645edb3d0ea65899f2cf509f04c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e378184b5fa6582791a629dc9c3fb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e689e6bcb85c127f0f439da28aa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba98babf3f7cb6393236904ffc703271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b8b7138ac5b639c8e53552302781d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857494b8dfcb7cec6405f853cb33a7c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13107e797779e9f479dc3881f52a9dd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c3a26edcbde62872abfc3064691b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee45564c8745e9e699fa7a309a24676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25281be54f3c4e6682474b5b6fd7d4e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda14a9ab74cf2955698bd604de9651b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e48edc95de5fe1476c02b3e2d1cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f1764258e3a665c0583b513bc90c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310a49a3be97452569bf58a116b8f5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc48027187fd59f361274baa02f68182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b0d10eb3cfd19cca053bf9e1e0be583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e58dc93a09b478d39557cbfee887484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30199f8d1837fee972c6e8cc8ef2dbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cdd4bdd487c140161a10e87eb601e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa734a183f0328dddcea30b12ac42c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97554763943da7738e7b354af7e583b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c3562bcb6835840b1d0eb7d964c9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd07e02b943153753445c3556dedffe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744e07d4aec86395cfd32e41b6a3be491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab970500bbf97084643fa0494698a5f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f38ee0e38e1b1ac59efa199da6c04c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d8c28e3021ec7aaecdf76c9aabbff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233067960ed9062628458fd7d56fe51195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d886693a5536a7e0ae99cb74356b55096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6c05faa591d792be617db0c2123bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31c48ffb9af4eb05a0a915054dc8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a29648204ff2370bebfd6ab69fea7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692b845e62a1d3a37b8c4f402a539cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcfd6ec22f75207ab32b9ffb47bc53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b57b4349010ec93980996492bfda35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e934cfcd9044da7ea1b0a998635d78b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c7d08ffc115363e52aa9eb28d503104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb93854101012b443b285bfd17dae5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce461bde3b12c004f2b134c67d0670106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc498cfba94d57bd84f9d4fea910ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa5d7ac699fc3d1bffe229be28f72a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ecd06e2066abda0196267f46b451b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36513d0b802ab100792184b462f9f918110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc85f431d31ec47337a3d7b81e555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebe4e37045594a88366b3c450d9982112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b10d6d4ff012ce97de6b1a029947d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778b2640ee78746e1f79937451bfd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6692b0fa37038b55ffc50797bfd5ea2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff959d007b5ac7cffcf23f3ccfe184ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3eac3553c93203963c334d979b32a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717eb11d3ae83c22bdafd4ee9cd7f71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0199ae071d249e20461dd35cd149f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404be57815303ff0cb5990eeef1bce19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db384096e73e545d0b21f2a1152e831121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d763b02d93a3f1b50643225b6ca470122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a50af4ed458572759b3d3faa799e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6190b3fdb3c487952592486ca65ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8637acfb93fd1d1fb8de537d0cf51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8c7f2e05b4226e4fb4f7726f15fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8add965cfe1174840ae295dea05ed6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f83cc7cf350b467cd9f15ca3deff82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84036e3b2e08a00f93de5bcc690fce36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5035420a3cfa434288d22380d060c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233caec6931293d57c320643dadc9c99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c5cbda98807ce92e22a20cad2fa8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e46779411dc85538f405934b6d6ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175caa5927f6701ec3805b287c000a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53663270c597c293ec6fbaba11d92e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1b7b511d31a00ef668ae02d6ceed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59576bd100842a64293e8ef2201b0259137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37639d347bd22f1aea04589577cc4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb24137c3deb39c04fccbfc61b5941b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e26a6c2b9b221a7a948a8aa7e90999140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b6f5d848cbb5a18306833c9ec25e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c38fbb1c40556cc176ac482e72319142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4111cad2ad586c77ce115c7de7a2dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154649f64df49506ad227ead7be4429144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d0b863383ba6d0d15056d1f363d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92a424f8ac3b7cc20dbce21d20eac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf619b07d0e5ebcef5b7901271900c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd451938656d6e2f51a7205df35e4fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129124bfc28420aa1dbdc30ee49fe9a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b97105577cfc61435486ffdc29d4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092eb3c3b86900dfd30afce420abd48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8901bb086c982dff34a274da8874ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c19f7e1f9ccba3accaddec110425f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c6740c21f43458cbae2f883e0b50f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63994747abe8637f93e111008205ba28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e70707bea46583f03d0ce0e811e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b53ee450314272b4c458499ee4cd20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdfcc7a2ccd609444daaafac4aa5c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46ce3b4409b81ee0f0f5ba50fc8bcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383ea14b9564d27e3fd5d0e0abb6371160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca356b45413720a1b605096cbc751161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c1761d62ccf9e163602179592130d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6639074583b581a9b87b20c1d3fe08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb65a83239c8e84f0fa8e05a359da9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d55a587df9b13ffa980a50c1408f94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c4a394ab5396a55f8a71f7858efc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f33e3f16eb644b5918fc4b3de1d6e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180855405f333df48a4838cc6e3e5041168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7f87445ed5ee4f4ebb84b74142645169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18023fa30b294b512cba306729645a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59888a299b46dd2abedfc4c392145171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1456c8275bd7ff3e7ea3ff2c359adf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351cb3f81502c219dc12ae08433cbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22c4e670483b4ddcd01e1d9deb234d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349618aa89edc8889ccf3dd7b0e8afd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6ce81ae4c660a7ef97a90550897de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53396f931e8810dd6a04965499f961a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ec232be12b438347d16cce7deee5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfcbc232fda96278f32e816c6ef4fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a9ae3378a3c2733228fe60c4802f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c4380041d9189128874564174fb81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9e5e01d4a41ba036ae24a07fdab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581158fff15a559710f867d6eed1fd2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69436bf4ee3a4b29d2e42cbfd65e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5daedf0bd921d4efd336350c3aa376185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29640804609e4f88764469d44987961186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b9a5ed38e130463c8cf9b8281870f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24560791c4e5e224a8e0b3d8d161b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ba0ed2d82807c47e5802edbeca523189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74984679d9cce1ac3edbd96bb0bd544c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbcda5593ffd50b13ef6e629227126191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b49b340242405dd60229a8ec7c18a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f220b4b9af9cd213070ee7cacd99ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3c1cade8af05de4c2dd321a50f6d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6c9acd4c661e31eff0c1b350b2697195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967dc40c05eb9aca2bf1148c9917ace196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2cc381a9282323dfdd56e6c07a0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a108252c1d573d36a8813f8c025151198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64280c31148bbd6786965e57094b21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f86232ca940957ffa1588bc9d976f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04905b387267bf5474d202a5f7c25e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df60dd45f1e32203c89fe2c365b897202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d7aa308fdd2d3d3d04596f6f4c026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb2bdbf93c14f7adf54ebf5328fed3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad06f8843e06517c0f524167ab48758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880401b034e30930cc446209a267cfe8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c70b6d66df0e0a5fc6a26d0f2714d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa422d62755b67b0b121336aec893a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5200774aaa38149edc696f2e5f9838209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec543706068345592f2a64fdacf144210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f692e89bef971e3bbbc68671ec78842211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cf56652ee9711880c53f46ab9c901212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e13a78704a2a106c6675d01d42425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aefe408e3eeecad0a19298cbe12f65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412bb015fb50add6b6f9c5615fbf35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8b0b9b56d9fa32523e21aa9f4b59e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602769bbd3d95f329c4fcbca479ce347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50834fb327d07632fffbe936d2b75e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b5dbb834263a7568b58d82d38aa9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652acc046dbf9924a8b9770c178aaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d051f6edec63e7f196223bd034ed3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450bdac4b0b6716f54167134ffe4333222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44ba3127055acb568c43466c5ef999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b6584c347a9dea32117801966d7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c044e8419c80102fbea080d455ae1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e0ae088f1ec2dcd8efec190ffb3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37db6f7bb9df326066a424fe6b17dcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd35cb14b12663d2230d02af86b68d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e387e23263fcd254c5461c6ff43998229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595ed801aa42bfc9643658ce6e23e17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d8499d1a7eb3eb58da2380a96adb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea7a2c0419e95c994feab5710f659232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eae80491dac4ad033a6ff39d0bedde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017a937be32dc285ab991a703878b4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022ff6a18ace6f5071263aaad12abc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e06ba582986011f5dde6da14554c87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c374b5c95f8dc1efc5e8f1ec88cc867237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a137ff14d90885e725f1fafe0f84d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9959b708cf8839d2eb0841e5a5072239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc79efc5335ccda33726f62478a8be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b02b800fb5776bc8abd17b013cd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c174eb7c4ed94961a57b00151658242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c474a07eb70821f56981cc5033b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1f0575aff23b8e024804292201b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f23c0de1f27a05febc7a254894c995245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750270611d85bad5f092486032c57f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa725307cb866a1549b9075c81215b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee7a6da28b62fd2f78fb52f8717127248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f85ef12026ce74a1a7dc5bb8f68d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1216703c6829a7d8265179f023d9db3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21538802faa67127adf9b9b5c87efee7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027e2beea85f1a5122b1f999794c6af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c96a06413679b4a5425cfc2733c003253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22963f700fa04fb27d9a368fbc2e36f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dadbbd0b756bbfb4d0e2adcfbb41f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb62bd8b10ad54ae8104383ddc2978256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c5738cac0bd0b334c4158df339e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b26bb0a20e6b13a556f5839f44347258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f968bf758cf6f42a2718ae884312c63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98bfd009297572b7236f0476bd6798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f603015abaee115182349058cc58e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333afc32e8b7207bf4711588936724262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6157e3385ecfec686f8b36321feb00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f5ed12df2eba8551ae1c8ee7e7477264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949467b411aebe6e312067694733ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32419cb11004910f9a36aa4460dd36c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6203b83221a80ee769d2677a87ba4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd112a76044a5b4e7caf39f12e23c874268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59646f92b2734f88ec5c67157a2f31c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1d7838a7c944b2f759ec0cefa9160270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dee6c4eaabea3b61d6d3a7ff260c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54b8d26d41393efc5cab54755dd901272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e00459ef4e7a9d0eadf5f60d87086b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc3dad6b5924e13ccde46b5c856513274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4388193d0a934fe9da2efaf442ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88403ca8385d5deb3950c6768c476f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e487e75a8d3d021a1f7f06382a4d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be125cdd411c095f16663ebaf94ea35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb0d98601c76557b8494f5931f44cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a841adebb94500cd377ade5c583129280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa784dd7a7cdc9cc319309d88b3686281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310823d126b643922b25cf7c52278c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90a8c276f6cf4cd5c1dffd8aa489c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab95ba231876da5cac75501f61a09a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb9020e252e27ab3c71041416f958a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca67a1b6931a551cf7741837f1d9bf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4f3b6c385fea039934cb944143cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1bf25c4fe2573d728df15b7a63b3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac030ee0085caca427fa48e275da2950289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff80739e1025eca18d2057ab7fee76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6a8b2d2f21b29b406a1c4f3ac0491291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0576bc0c7214c7751098196b00ca2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7597152e90df3669aa3fc69a65e79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eabaece81a3ad65efe779f42416d6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07eeb74cb9cc486fe68f7a3c6e5a4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ae70a6ca335db1fe8236e2d77058e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef2df0f63784c4fb7ad58e4f54e678297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82f3052fbd015347777dafdf818921298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8775ba094444e9f62fcbacd1bfc0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0decf55e733f86fd4e2fbc417efb81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7381f45e3990e0962943aba417b7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4f529f4981bc69243d1a509ea279c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e74a0045934b398145066d5623cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ec9dba93b147994bf7abf241527f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3a89b6983e0ae934e1c49e2b2f33b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dacb702881fc9729f4a77ef074bf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157703fecca1da30501480f400ba2a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08a24846b792d6e57b90ec8407a71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a229c4c31e422b3171c5a82d42dc08a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ca8b2ca70c155067a67e0f93be146310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d7a79d0fae9d7849275ab8f334d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2423f42ffbd926115112f77ed1acbfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7962c46b7cdf83c833344a26d397313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235517bdb2ed6847b3d127b495e63d80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168c900f42ce478c5a25d52734fce1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca9fd06231c97d369cfa67e6994cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef650556def1a118151b18b7f9e4159317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13737f22dca7512aa462fdf3020142d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e1f74c493789e9018e719d7de1e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713000e6c4d4ada870d8499284ed48b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15723dfc08e84577df1b102566f6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9a66b83dc1b33a151d27b5b6946e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f097e344beaa22d95629c894d427ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9172faf7b5b19c29cb11c25db7e6ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987a3e85db0ef6775b8a8b6f785c6e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5332eeb7678c5ecda72c1ced4479697326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f94468c7e2e4c75f5a85aa13ab22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2668e05de6fe2e16d2ca0e50782e01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dc45e1dfe9b4492930501185ef980329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f84aaa34bee9663bcca1b237819634330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527ae92fd7857d3a5aa14c158540104331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b796b17d9b9657db3a01529986f49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd80e9b7afae4d7814693c99006904333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591be8b6eaf1fc7270c967b0a7eacad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911d1d929ce061562d349105dde82cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e88b03d4371aabd9019440b81422ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f6e05ac082f117ca195cfd08f7510337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af40a1e6095be83e923b18efa677238338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49e67f1156b25e5a825707c35291cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a166f5462909f71670a64b3c44faa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e082e709778135803a8db4c3b60bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7feb3f0c09a005432366c9da926599342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc5b23fac4c4dc63bbb04a40d782d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3067ca1c955593526f1855701583344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645097d7435fdcf61f800bdbff7b335345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b77bac4cd5ed4c5c6ee27b0ab297f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e167ac65c0b4a21f682eb695d05b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2db9b72cb011a4d95830f1be09382348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47be98a6cd260d1454934d0fdca72d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05291019aaaba562da2042edc39d941d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b72cc4828fff0f12e9a3e079c6c1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7dbd7002fee24a55a33096b78745352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81655730f691d26420fd4e356c136e3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e56abe198b494c49a24d820436ac9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e68c729473560b313d8d05cd38a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5215ea7b35c3df81f9901cf4fe3a99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a116079f15055b14aa561b4ce4cc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667dffd9ad7ce8df91c3e532430f097358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3904b7ed118c003dc1f2f6a007a0e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e0c38499313dc5131b46202ee9b65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae0860e8b085f3245aa01047a5248361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722cd24d51c84b70c91e1c0ae84ade362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43431ef2ea8a6ff401bf008b45a57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da22a417ac5d40f6693f44a72fbf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb030007ab96f1d5631d70dbe517d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34663ad2e398b64bfd7de40238730366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c73e2ae1bbad4f08c17bd62ae67cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8973b2d05cb1686037f368916edbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74d340294b6be4b29f609c5544a76d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49012eac6ebf68f1a631d2c67182cd5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7194892249c16d0d9f145416b1d34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aac97cacb68eb402517369a43a71aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a810697291a08ac486e9058ad73c701373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ae21f0b503ea65c6abd7e335283b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864198e2c8dce4dbecfb4ed6d298f362375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b618470b8c36d815bce978bee477bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae623419fb98a657d99c4a9b635bfa82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818cc8bf233eb913ad064738b03f21d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af2c34548ba023d8dd708b0eed979379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca90ac7ac8acc9b688360aefebba3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106b6d84cbbeb7ded339f8b2cc22681381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f99e4a2a80f7481ac47cf5fd6747a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767c1ef21e6551766bbeab17b1ed84f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227316e8851bb311b21e02ca5c1d73a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72408d2b90bbcf4f5931ff0c41556b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea495e1770a237844881ec30474d0c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37a1348f821bfed609a185d66e60e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4335d93d8307b6ede5dfa91f47b8db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270318ed26153e4d49220725f0dbacf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae87b8b3d30602db106d93a20fbd8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7e629b019040559f4d4afdfbd6ce5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de67b5764a42f8fd487eb8f06e5261392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d4a08243fd436473034819aca1b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb5e6b939aad5dbbe213509453189f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a5daae885be9048d7603e42de310395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afff24b74c5bc1a87178288eec47fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43580ee6d02731cd65583e0b4f5be1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254708deef68971dc33ad1bc94b87a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365554bb217391eebf40145e3e1942b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736322642c47edef9e64fc8077cb8ebb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051021e2b7f8d01bf6a19e48ac4cf9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03e31ffa16095cd37569aac5a93a7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8245f8efe72830277f50b4016c29a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec74efed6c303d745113b42adfdc46f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6139730388a9466f0f244b6230659405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce31e9230f3f293ad79ae1d413cceba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e7b411762590f10d98aae8ef61a29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c55aaade5aa8f3c813c8ac36e8c4f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b62f400aa1b60be48020908a11af47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6323194c35f5a82fe7b848a5ecbe56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a97b7c246cf3ec90bd55f6f6eefd1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bbebdd4f5c87e20f652003825403b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c607b562d0e083ffe8a77caabf53593413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f871fa149eed1da19a8d87e3ea135414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c757f31c030bb01797de523f6e22415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168c88ffd9e728d70b8e8a107cebd5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f2bb5389b1c9b1dfade2c96919ab0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8acdf2088931a8edd34189275d95e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7efc97940cfb08aa6ba3c74310c351419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abb05c6a74366de90603705c430989420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b58d83c4f27ada26ab2fee20bdeb3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44ca9c57a99c13a51a77858b5ffc60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f82b02f40422f15a0cccec4c8f512423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789502c320f0a365652e3b534465c3cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a685431ddf22a39143b9c7f7c8a552425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff090106328e77401c9114a226c24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682ab947566e24d43c87687f9d6c9f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f960d7a1f77469696a3e66c55cff53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc4e6f3ddc214f901d32ef2672a99f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf5eb00572eed47dff8a3f5bda366c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c32f370d87eec9966bc1da127a160431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc0bcbe6568992f02572069301a81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28cb69023fd16a241e0dafb0646b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188ed5c188508bc889c61c81e5b378434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e39b4c2bdff111325f3045efe5ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8072b645209f6184465d997ef0061a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febe7e933595b47769a0f9efc315d40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe21822d7d839d610e43c5666934fb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db7d2e5dcbde73ee5826255468cc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acb305d9a44defe2bf89d3488f3457440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b145caa2809fc98224727ee1e67b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a51d091a89dc8e836dbe5ff49a77a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00d9021d3f6903857798a3f90f6a0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b50c42741ee1ddb18339e18addca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ce2863277794cf5eb6ff367f3f173445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca018cd56f63c4b05a881de685d041d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb980bfb8046d305f35a72d75be35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea09ff8cdab5004e11ab7fd242f0f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a061c176b43548e53f7a1642a775b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f195f478d6d2bf239bd8ab2e2cc211450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386754af295609b58889e3ae2640671451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8ba155569af1e45a34020856ebec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298437e97bc8c9fa0f48b3200505b3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edaa44abd5b1e675406d02ff1c76c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5afd90c17fc8010a05729e4311cb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daad8c100e1fd14f4e502673819ae2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde39c51f5ee1ba5b542de176f6fb68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fa8de2b8d227440eaff842ccfce8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbb5f49ec7f81bb0bf1ed3db90e0bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcba6f37ce6cc846ba83c13e5bf5ee9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f4e532e5bf1e113c1ce851a71cd29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8ec0735430f4ae7c2032a51a5afea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f58b3e3b7ec5f016ceab0c67d97c8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09cc785f3b59cfaa61eae096ca12cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4b6a41307a432f1720d8682d37f18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0d27d0e4e47b9781f1e0078594d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269df2d17152139b4c5674a5f9c63b7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47330ada1c8aba3c82ff29543e7644468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b178c4225ab24a4a7f9b2e24be07c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c342a3704b1673b97ffaafee8ad303470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36376cb395d2c749dc2b1b33d67e20b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e659edbb8f388f771a3dccfecf2bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25985f4a792366b0ab8e99ecda1d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae4e36b356c60b60030dbaa4c5755d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125bffc62b4b37a3c2a0283e995939475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3f971cfeb26a998b65a5878d89aed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbdbd4fe69a858781b21259efed2a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb34b25c57779ad7ef3795eef6dafb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633cadac35c218379168e5218c5fa49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a72b1d7e4024d29431ddba47d3d2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dd204780a373cc750e35859db7e91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6d2aafe1be482af0c012565b095b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303388aca9c21bed1297645368bd763483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ead179a87e34d0ff5d495cbc05899484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea931aeb7f64e9cfb2e401f1652cf640485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17166977725c26f586a745c77666c814486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11988926344758a1f0b84b61d65a5be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9627da76231a19127c84a8ef34cc67c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde8048a548d7dc85bf475d85b694c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b962fd27f6dd82b4c1c283ee0d218490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46901f762bac4c4bca74c9d72fe8aae3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97a64d470c0c48146bb1da793b05e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683752b444ae7bdf1b1d987abd3f50b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b9ca1226a90d9d1a95dfebbe8fc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82684536b3f60c1eeef977ab4b02f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13b6fa1bc73cd9f4183afdba667382496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cedef1680320c5df49796198287f91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabc154a505621dbf6a7920e01df02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c59e97e0557f02db15277d57796d45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c2df14a1769eef9eee81fb3f5334c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b8f736ca14c5810e034394027e8fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224f6ec5eab7ec6270c652ff9249762502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aecdecf20db9913285bfbda1cfcf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452d3f2830750895cf9d3bbf53228c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd1672ca857d0feceeea3be05cdbf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c51044e207aff597be88109ec8dc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2467c969427b0ee65ce07e3f9f3834507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de3480eef3987240a064706ab879f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0073d2098fadf5dd7c100069bf945509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016b8b5447624909ea113d23fd02de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50585c8ac0567dd22350f1d80ac0d7a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149cc722618ee0ebc02d36ee5545f26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524d1cdf5575b6de03e215a77e026c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072d263d5fe71e4f52cec2e9b69c8ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72a40a9b210aaf1d3d119eb7716ece515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6895e9565443a4c8045bc5d457c6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7192b9619cf5f825370944fad2b357e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2602073e6d81decef38366d792f19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5596c7e22906273631cb5a62510cfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad920ead6ea44f6840c59b3bd41a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454123901840eea1be60efe91d48d7f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27842be0f4ce4d70eb553d59ea0a6dcb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442bc08b00dbeeea260470d7fd98510523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d3b59d6f5d6c58072842ee0d9f43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e0a7d082946767012fa3f3d76b27c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2dd21632f93f1308f64f17d9783ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe32ce5cc1eb31312a83896aea5b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cf6e341c4fcd0b2ee0e0382821339528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21875dac53e8e1abed4a7d932f6e68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474bc74e7442700e5b215081b1fc593530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6cd1ce67cabb6225fbf20a7e6b256531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627888449f8f07abd0c112f57e5feae6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f469ef2c20162962c46cfbf47f647533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264f5082f2115da04faf52619a7469a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb926affe37cf5a14e64ac45cf916dcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc0a087aec8527dbb3c711947a4f2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7173f07955dc1e2ae260ff33837164e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556814a5fe4adde1118aa51d62032f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfcd44770b5b8eb0bfebfbe8c803fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa507993c6d39f7cca6a020d2976eb5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d805bf1de8553ef8e0eba1ed1025541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1770ff4fba5e697c0532ebbb0d5d07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49c42b5097b6cf5bf418989aba5db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4799d02710ab3cc2bb1119b0b7531544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b118ff87139602eb55319c40c3059545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962600049b02363e2644c2fac53d1dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe430967324593e0c75dcaac4dc2d1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339c252582fcd498bb0d2af74558f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da869eb1e40f7976795889d8935eaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361505f6a8c8a6e897208d02387b22f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3c1aa0a0ed5d3690e0d5ad0f225b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101467052b29bb7fa42e9fd0300b963c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90fe1d9f709da3bc734b1ed1964a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72750092871e3bd13d8ce8c27f7935554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b83aeef64130ca696e25ca96a9400555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2d017dcbb0e745116cab4e428ae04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23227d2be444d87fbf146638aa75426d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cac2b55c901b1a825a41f291d6b9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443447f2d369139a8e2582f4f286a752559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203d0ca5875589aeb29dbc780173555560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f30da743da901bccffbe070bb2436c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941445b0f4c9b14a7d13b685c1b24011562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc4153f89edc7cf30fd2c52684bf52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7aa573fd6a3f6ef482a1d6be4ef5db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f36993627185ad45cb1911e830fce0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d25e64b3bb44c13ad1043a7f39c906566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7891dfa2d45d12d315ad9ce8523b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83deaabae22294ec8cb0e4de1ab5987568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf776c9e521afbe66475e8aae99ea87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d708bf4de185245e31602b3c65653ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7f18537f0b5f367981bfeb5a0d72b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6754b00ad93e7201a1bb404b79a04c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7610f4fef74d151e41052d309217fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea22171e08cf593b1381dd262da16da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c7364258e261d48cecf0972ddf744575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568acf67d700e30e059af55353e993f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d005a6c561a22d4899319992945b51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca6393d29466cd6758d7593db3d424578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8ff650cd47caf758220f63c6fcc97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3518bc4c10d476e1082db7e8d2995580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b7b4e954f682782d26bb9bfa93bdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3642d6905b01cf88f02415f66b09f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019a9530ddeba11ab06a17f30b12306583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad745460dc106335ef99a53c96b3e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1f0ec4be744c17f232bf634b51b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517708a060fe4e0cf3e89c49c2e706e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21865c9f4ef1b74836c8cc2710b99192587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca0af0ae46cd78c0eb22d66c9943c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b35221d089b4f481973732aa9bb99a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac81d104b641452f9470a032d18a393590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420758ca6169cc327adf4061be248b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500553aa69cd85f0ec31d6f95c904528592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77633b1f853ed6bc663707816bd96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec4747c021652c15df19d49f6f1c86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb64d803b0e88f355df5d98ff150cae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036162e04687ada1d397c00e5898bb4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c4959eca76d2076675a9161c049a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc087ae9d564fa9bd5794f20e8401e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51107f67bddf78a6b5f135a9a4f5abdf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168db9ce6ce845fccbdac0f7d59254dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c404c1062e846c797e6e3d160c5d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50085164ba4fc9478e6ff35ea03ace602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cb066a327dead1c0d631d0bb1d8a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f85ceb09991019d00262d30aaf86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b138a0d3ff47724a5512f77d11310605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779034b2b1c6088dcae9294ff081c774606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2474c54e46eb7a6f1d6e153732d5eba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38e94baf06da6f16161ce02eba7a30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf72452e67010806f5163e38f6980a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f637ad12f6ce9880c8ef2bdd13405610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b923b2c01d54429be66035538227641611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7bb50c1f14c044f931a4379164f4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468b5cf10094a3772449a286c989953613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6dfdebd6e99e77fd23637229c2a41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc347f06d56a08405e9ee1d04c145b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a40576a2f1a06620bd8c3c386ae4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae159e8a99aff8e127aceaaa1cbde23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8284a11aee61c020079fb75620da1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7056776d0cad4c1e87979cba7afbdab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c03e206337db975cc849930b25ad08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a8c723b3768f9fb27d4128adc4748621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10a9fc05369a42ca34bf2f1f211756622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7fed8d03f79beb5fd19e132442276623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0942c7add6ba13e2ca92e65b5ebb8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ddf753a962ff205203e2b43abcf43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369921a70890226a83777fc09f34214626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3ec8b1e9cd6ad3daa9d35e19fab36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad8b8c3c7233e8125fd51018e05b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91646f78ad3104b17fa0bc841882da2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6fb55eca8c18709cd604a466dc7a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2d2adcb03517b09b773b2d751eca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fbd56b1f536fad00f142ba52fab78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026b0ca63b5819989acca435c57d0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345feec99263c6ffa8284879f2b08514634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b44ad4fb52f149c3cc9b2ba93dc01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b9951b70d38d6e560598191a4c6b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab26abd355b6307c2e839dcc9255e5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cbffb685950d915e74622887515b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087eafbb7e43d36d9c22bd44ee9904639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1994e6490c67ee160e0cd134dc267640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60891b47042c85493abb034c69bc4355641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858069b71abd8e5a77a3fd34575a473642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4707589283f594670a921df13360709643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00903ebf35505637ecdd294c274e36dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b1ca9611f91aa3172356b3e94387645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950ac2f89fb061f9d1fc5b51807bb72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4603c2758a6caf1361c59d582d83e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd44540a55ed73fa86c4cfe6eabb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7989dccdb80abdd4b2261aef41731649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6de8b8b8c68a4b9358c0b4cdfee034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa525c4084bb821cae9aeb60c3d28ae3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473daf51df5d98c1e6585ab504016ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28496da0b564edf2598dcfa0c7fa1353653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189bf1932de799ecc1095465241b8a8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572591f011f3595bf6827518febd6b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72205301cd1decf5a18cf50096fda68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff89048fcd3803e15dee037546c4848657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645c2a8224339909d1b46bce3e4a49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2039b7a7799bd8956dd4526c8e51bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b2dd937605efa707ffe43877a0bb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23c21b09bb39a37c1e9bcf2432a660661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337fed331e2e1958f441aee9e6c3791662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52007675d3b8405d108463fb1b963c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d91c008529b726a3c25e230c86cd0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05250febd7f317298bc951453be954665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79d66105d5213e681fa72fe38f083666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfade7b6d34040ae55df4d1f3cb0c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0aa95cc69a31b369e38141458dc2b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a925ac83a9aeb93659b4880ac5bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c22181a434af9c407fb0c729e8b292670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3b3245d44ef8fe7a31ed05b2ee3a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396b8fe53b5fe61afc3829678af6fc3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b247b620105e5a1b3065177598b939673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd593f06c58724f19868b90c2c92b8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2717b47cf757636d4c0bc763111616a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd4333afd345094d60b5610bb5dd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25540894adc3848bc5a4a5603a2545d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42308936b331d714708648f63e3480d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5381cbc72c2323f0fea0f91e0422e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa5873e5d9277a6b0550d5aa36b8f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583bf57c9665a1755e67741bf65f8d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb74c556e6cb1a8306077a43cc10bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa741d6a9137fb7ffe7e1f5ca65fa8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89682ad89c8b2e542182458ce7a05f31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3e24d7f05ba69b4870e09f30fa59b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89262796986a36c862e38aef349639686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e151460c193c08ee0aed7c8226e051687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb669a254723387615e1af4b2baca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386399ccb5d94a158eddac2ad18b675689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b76002177d19d81caeb4a74a31db6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f89344124aa67213715bcdd7abda5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36da1e95a82b6b3ac88f720a75366f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e6dffb8bf26170ca80750bd41300693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20fedaa5a167790728a1bdb9c13182694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02443518088fb21d524b9d2db2b9786b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac038ffb4623f5f17668cd2c6457de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d131e419ba1b174f7df3ddb0a2329697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4db4c72cfe24a936f31dbc0e3084dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076f07410bedd4ef3f84b7869d16492699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d3d0391ab9f664b964c1a87a6b49a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8ecb903c22eb3258e3463425cf385701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953924fee0f774dc5750048cb90f83e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec63a8618614998d808d9bd9ad59bad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13d7bb80ce59661bb0441e0afa5c1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae314d88af3fa1184fb528c5b6dceecd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40658d5fa1c5d6b3505684791e9f9bdf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5bb5d94d5c5c554283b4ec4257caf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc14f10bf9646ae259ebc0e17b684708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3a2bc8f790ec917490eefd88c7135709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ad725d36e454bbe0791f976df398d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581680216a408d0f467c7290466e91ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e4d20af3cea34be752f74e119da3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f89c2e6a8eaf7070d5af6807654362713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481ac846be81186d2fccc0ed63c48cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7898d1904811f32103bcb0db2328a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e8f7900b7539feeb11ef66bdd7319716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d107b74300a83c4851be98be2073745717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60644110c60826912faae622731a169718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a7d9f3a5fa83eb3df98ef8cea3897719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8ec35bfda09239e5ee35f13b58272720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9881199c811a08ba8f6868f31099a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1bfe42915d0a9c978d544d377f400722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def19d2a3a5bcd9b2f82cf6b523e64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0588cf2a913873e25b2e8634aab61f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8cfed41a0ad44ec8c33e9804c87c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a028ac5f4a617d162aac87acbd22ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f84814b0cbc31b90aca866bb18da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a74490da7416a06de270e098a980d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d893bff52d19deab86a8c8459171fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953aa15036a4bea2c41103c78c3149a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7104d942c7c0e80a251640cf07d1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9b3cfc4e7fc18146132bb3f3ac809732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5949aeee4cce86262c80f64c123f83a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e20827a8722b5eb7a4d98666cccb5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48a89697d16eac8ade891d42af9f09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab28a5e99887b84f36b838ecbead7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b77c838983c11dd4fd975f7b4d00f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193378315461c567fceff7724ce76cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4518aabf43d006199e4c745ef4b65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac549d6c6e1abb0bc40aeeb2453e468d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d423aa96cacdb7da63e4a128550a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8b672b03c699799bd76c1288aeed6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295c03513f4ac9b8b57ae2800429fde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92ba15deea5d7402ff7666b804bc7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e73f65e57fbe4e37ed88700df7dfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba473264dc634201820c933d48be04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd410858a7b75eb75f6f425929203ce0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b64421c37eeaeb42b863ba60d36c70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9d95f5e0260ebbcf357fc9db87f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e123e53d2c94c5421bd7ec70cbe1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb09bdb3787ee61cefc5d66c14ff714751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c2ce9a826cf67be3143f2c5a52f88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d42017904f4a7105dcb8b2cfadf7ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa371b820ae05b495725a12c1f6748ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed05bbbf61896991788842132b2ccf7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507228c31498b09b2073d59b1294881756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af60d1cc357e00462fdd9e78dc7b0e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec544b91fc11a65aea749921980a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dad38fede244888ae17e2d09fdc311759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>