--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea9e48b304795ee1dc60295b2d284b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226664c4186abe4f6fdf96d3fb9052da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd4ba5f64c35f2e536d974bbf79173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70aa434321cc706f16671cba42f03a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262bd0bda3de66c7bfa8cb4d2cbb0f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cf7388d2d61bb2c99d0b9c28530966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2762f534af58f58ecf7576421aef6517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd417bfd3f91cffc6f1efb8704f20e408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c7e7a1dd13b5a9793feec10e9f77f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211cd254ee0dbe4c37c259f82e8664410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6f47c7863e71030b5948e10e1702911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b3f75aef1b71bc4192048490f238712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dba9baf5f60e5b92cce0dcf0d0e9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce24a7b20b92003853f516414c4963014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82a8ee5981cc1ff4a7c4a328de898915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d2c9b008d4a36543457388f28a64816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce27224155ae668a774331f2fd4c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e54d4b8dd6366b4faabf3520b88e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e0a02182e3711bab8b47b725ff09419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f99203df986243b8db33fc97031e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7486db3a79de5159c24c91a51cc4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc0a4599a82922a8785a2697cd3a0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86808fd4bfcc3e45f32184742b76a46123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e20122bf43657712645f70d23d3c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211846f5cbc9a822d5d654f3bcd6ff725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37853e90f9797dead56e65cb4623915a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2a509eb9ba45e166a133de280668827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b124004ebdea2888c0af6458918f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deca24892238458fc574f4f3214aef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006083b95070c06011129770e87504030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac2ece1fcbc51e8b5c1e50b8689a6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0272b2c924962cd8d88d26dfaaef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338aaecb0f561a33a3d886ae28a1b7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21529ba83c190287f0992d6402ac57be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088cfa5756d2b5fba4e2c79ca101dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85cc7a305c2cb5c141083013a7b30236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd04773d7ddfe552364464c54a766337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e8fd0bd8b47986028a56c325d3a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86042a3f6e85f7612e6d77af83e481f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f0fac7c2842cba1aee22569de99740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135c1228edd38cc0766995d55f0df3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcf8262d5f244f832d9dbb1b53ead642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29aa3550e6a48c84f0cfc8140d3e3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a77b98cdcee1604b374af583c17fa344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14c03216df4af9276b6e88c0c1e56945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92317efed76fc34187368189775a5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9502aa2e4870a06f4b7fbbf88d4a1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9006d3deceebc63109a4e930a80b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874f984c0ca514741fe41ed42058e2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2df3b1d05db97ce1bc2d7afc589c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed267510fb11f480310d40fd7d9666b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7258e89e4baf128f1bcdfaedbd685a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fdc0e2e9a42940d45c94a8a2c69fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8b69bd3d14a3e3e4382b2d4e3507f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033396b97c254bfceb0ccab615f817aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d66d6458fe8f719bf7e62a7779dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e509bb26b4ff8c0875bed8c42d399757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb7ff9b898da5741f01771d40bfecc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53255dbb7ebe19723f91b53a167dae359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af232dbb43cb331d335bca9a3228060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a83e174cd5af638c43e294cb92ca761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ffb6f54411132f53d5cb4295194d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211023c0606e2021c3a496d50d146aa863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bd2b27040a64016376b7df383ba3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec6d00cc2cbbc1214e3852d096d38f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919b1154539993771d87fe602d2dd5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632294c1a7282534ec7a26acdcfc3d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27234e330a2f1c1f36603ed6475e39c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee0d8c1ac95b4688e486119f8ee67369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7a348593b38b6067871763c7bf0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cbbb288deb525f4f69505d4f4fc9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f445d05e1b336e69a6bf64ecd25b0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def0f6de2013c2143a687ab308657a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b3bf9891b11c55d46167c8909f4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e16397c7ca4579d3afea54bceb2dd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09056c9e4ca37bfa2e8bbba7fd26aa776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe31660a3e6762b31aa9f0487e671e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4980e4a0d1412a06917cd2832fe54dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d288867c75012396ea61a65d07b0b6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e18ab475478a7eb7b07b2de187f98f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7285338ded4388d5dffa9e093a3e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24c08e63ec7cd45d2e001fd5f6f6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79048f0490151c10e31ac6ec2ecf8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93947ac715f35a31ce5da7ba6e699dc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6dd37203be7b906b4e50332ecae7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d33eec286da138c00a3b8411dee2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794eedda8a310120987b3b1a8e4e9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab054dab8970c75ef5cea8015749afc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7f75e499f5e017cf284cc7aefa11b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea86f60c16cfae44955b50d4dd6278090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816719bf0951153cf7650567e34975a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3a2893ff6a5c168d889edf16340592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf562d0f4677228c37fcb3fa8cfc1e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1777cbdd725ffa3a151693923fc314e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de7abecac90922cdf29074ef3cd0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad2b05888d1a0ad5bc7152b1a75a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d539fc1ab1cb7fbadfa56760ad29897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243f742f84d419b6abfcbe34ad6a63c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5fa9db9339f430157bb323afb6b8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e29cfa787ee38d71f1356bdb9a63f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583966eac1f928639445cff63764c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070b0792521019dc93c075bf7008e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840869f6827d98e0fbff17bb99558e2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00ff73cf84b76d393b3778911af80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e139b8d6baaa59d9529313811b018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df27245867eea608e02d043e3b29fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee7e9a490e73bd5c19205e5c54cd83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799d71ae07de0d068e22bfcc98a6981108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1aad431c24cf2a6221b0fa994f70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f38656c3585dd5ec25f8a3bdd9a58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64402d6628a78c6e7888eb78cb8dab62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc58935e08a809e87025d65d5314bf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab5205e04cb2daa8549ecc411ac1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7419439e741dc4f4bf95dba154d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca2844ab15c7696dfa083d0c26043115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba13e1cb20f9a151a02a20821eb4ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16671dd03ddfb7d71ad8c9de532313e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b52142102ed5b73b0346a1c3c4c086118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ce3cdc14006dffb3ac2a00b9cd4a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa83b29b035b2bd1e228844f34ca9fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563688a5680ad0294768e78430d18514121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0761840667b0b1c6c66c89d9406c190122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcd0769a6a24f89007e167c7af991f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499371dc6dee58ec06aa6b99e1b2c9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c39ac46067d37e6633fa1dd64afe8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437668320bbcbaff18d62f645938c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72481657363e63bb3894d9578433ea1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6c095c142c491125f62fffc12c27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda07905a4841dc8f17149c6e26bef29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6208404c2d0e7003504e7fc2967d48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e297ba954a0e1c101e886b9c3b264131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298394ef15438c5c17ad42c20e5cf157132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cab307038d7ee19b590f03d31bea06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712b1ac0e83021797754850c9341ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319ac1b2486612b4e6feba975a5327135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e1abad48e852f7f168172fdff87c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd34dc20b695a5bdaf6b5260a6f78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd71cf06a25158649bff732e0a655e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392cac8bdc08fcbb202b0d0f78bd444139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9aea04e776e5f8bfa5ec0f2da37fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4587c6dcfcf769a20735ede13f48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab9ba2eb9ad0947c6b44704efafba3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9966cd3df596bdc5a9ffe761de0b2dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f59996c8b45ef78c541f9f8d21bfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0cc47540d3cfcec49efa396dcc37e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed85e7897323403c0525b6ac1d804b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4270d0911203e96737b6e5e0bcf8fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f45ff41dd3f057fe8495275e53ee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14246fbc2e3d2c8cc566ed919d3b3d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fa13b380b0d7eb1db179858817117150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b085f2acf33e955129d697ec0a981151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f27ebcb0335ff4d209549b02719f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b8b193212e16a6b2bacc22e595cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804271691117b8a418012f1c7ea0cb80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121cdf6b3414c21e9dfe68f4ba34ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e75cac022746f7a60b73901b4d85d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f595017cff1c93bf50ee92c122c205157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaea8b541992e3cdce13579305e8f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32e4b3cb2711e48e9c1a7db68612d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567edff0c9b5bd5925f2e2ec8aa978160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b4d4979809f57753890de9b3c437161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333179dde04815a848a84d807a3a43e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c756403461bed1a5d42cfabcf1668b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa187c8ae141627539eb0e154266b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713c0746765e83744cf072ad26167c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ffcf3c1419c6992035098db4c30a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c8b055f0cb5b91e30858be88d9163167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb635e0b58d974de254b572ed0095cc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc2a6fdc9d477cfcba24bd5d3dd4e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d02436fd78d62059154f8e1816f31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8986532f4efe604cf55ab97553912171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6aacb05885be0746b900cde78b4fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e64abcbd425469a0b6a29dbf7649d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82bbf87a384db64f7f6729d939a41d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ed0a338b9a2304ed418db9e3c2920175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca18a68d6eca99c78bc4beb76b99e4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f058b7c1a5c0ea0aedc1be844a48a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1431267131cded78696e7a129e0cae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15881a68b38e5d04f4d28013ee54c468179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6784ec8f8e4d0f89f2e8c99da59fc2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012b02f70e5c1f9b239928f31d8588b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab989f8231e0c16b459d26dd0a1ccd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c31e552d9f32a6daed750fedb6451c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aea0c1e97dab660c8be1d44ba5af0e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4019a2dd7002d3358373583538bd88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e231c950679c977384370f3d9208751186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cfa5327165d15024c9a0cbb4c76e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385005abf483debb6a4ac8fa2ae9d61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658dfa6da72439866eb912390e42fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4c031e82daeb2c365416304a1618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa7b47e8b5b1a80c12e5189fa68453191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cda8e03050d8a7f902ff8c1278b68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c7062a085a3ee69684d50260b755f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c88756c17c1ca7a48f7d28896c056d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf842d7dc5256ac4302956b5af0512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd008b22a891d1d5cb43811380971196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23058a79eb1692e9447c98e8a94e3b9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd93b910a1d9a16bef635270d5b60a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99499c865c5826f3c35e5e3abe20d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c483343ce09aac68c374324498ed12f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14785d26801eac808a49db4cb679a3aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8fa7f0e6c5d677d41e4017ea3fcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260fe33414b9124bc85c664f5fd508203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81acb779220278e9f5ceac889b8b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bdd92fe4cbf0d793833d1411cb251205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418666581b7194102cbde3ba65686aa8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61566611433f716062ba7ba414739a2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dc086e5adbfa45283ded998e4bb23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c3a30fb13877350eec465256f642209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dad96233dc3150bc744c14482ceb94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec470964531c31cca4092cb6f725ba8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38558ca701497be1cf036e2fadfaf9c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e4ba272b4e168face5923a98218d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbca61b992f68009a4af47f42822724214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd087721eac9bb3c04db6f6d24807b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792a9829e36b7062455693443851440216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6d7a1dd8bfc13726ad9df376688d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bf7335cf58c2e933870bb3ac6dc26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f9256b9fcfb480f5303cf5e7c3f70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2f378ebcaecf2c33061d127541e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae746c6f1a6a044d17042b5b6c9ed6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2adea7eb2e5239082283c5264b2146222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af999f44ed12633d6faca3f67a3dac2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e798e708fe9ea1f859a1b9b79b198224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16505cfc6221acf0fa445c0a473c8c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cebd0e2d4abe74f22180c06d7d3ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bb53382ae26ccf0d09eb9094ea237227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a445e3fde4dd41afe4a43c805ea57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f79c84db74400b362534243565f417229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8bd37426b9107b8fd1f94ce914e21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080a5ee5069619ba91503773012c57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407001049b853d0f404c96962f4e383232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc56156aa68a8dbc458f07be54f9b03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9cda2974215da470ebc5ff4f62fc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b39b9fb1ed906ed37bd463c55b255235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4fb8035841b25a138805756142a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676a254da6fb78d8f58059623a48097237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a343310d896d4c52d9df1067ed2e51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df639eea8b725ca0b0a25edbe210eb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c05d6d2de80c5ef7839b84d625e0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d640663766c573b8abb50d63a4cf08f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ce859b273312b7356694532f53cb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041bde882fde5b34a74ea9164bbf015243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10e6b24c3fcde21a4670ba8597a485244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744f90c819569b121b5a32d88757d08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f52763ac99adaf2cc264a9f2e184246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c5d0af510558ff0d19ac72c4c82dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb3e19084eff737de752b2bcaef96e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac6936b1e83e23148a54c785001b72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def79281b95176d9b5804c2b723e68dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decfc116f72fb77a3f198c6a04b886f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ba3bd14f8a7e40df516f86bcf19da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351c7e22a2d8217eb83f8e6c92ddde6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae512925f0421deab034d549460ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca84b7d65b4e35b0f08e5ec4852dd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae84b6e46ca8d311fa782349a9368c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce54b482122c8c06af8831bc9b9695257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359c571552edf8fc5b323c4ebe91d0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b5c18c23bbd125361dbf7bf3ad8fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58913de6762c2de19ae4d0fd016b5690260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a271592f1134a786397c8bad3c897b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e4a24dd6a3409849cbf30bf2ccc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35aeb7371d1ac1469947c048d7ae27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393f5d5c51c7038c5649a028b352189264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28c842827fd1133460f3221cff9be2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5651723977760677b3f7303fa432b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884e94170fddddea1cdd664e70e8083267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d7087e365f1c94e773d96570ca39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4673c665d0264281a3ae40708e3492269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f96ecd4cd3cebf4083b18e332d0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3040b0b85b6b291e045cb48a5f254271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88e89ae596a2b0531550125bd9e8f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ecc18970266b647d60ca51da653c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc1008546b149febd177b37185a1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba13ef1b2edddef99c449cc7dff886275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0655249c59551ba86f9de5bf7c3ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910e7ed279616167eba7e9a05e5a39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f4567438f67e8606fd7344278e752278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab91d47252ff034975baf02890a0bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c5352d5558ab597d2f4047024e52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2079b259a360a1ddcbf8e902da347a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a181a173e3e0d1501ebde147853c96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c2a55dc3f291a271f7275cebc15a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387280cc9a318a50ce2d671f5f09ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025ecb3edeee39a62ba10fd16429c0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423bed8ca904b3d980c282bdadaa9bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464db55ba8365405bd6d344be2acbdd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bd2ecad31303c5527372d63ee3144288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0796263d209c4423e2c52a33671b6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954cfd8580b73d44af0eff9525444c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8fb0af7ef41c59c2c26f1b18fdb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51bb30dd561f1a546d9f852c3e866a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b373f9bf3f564eb6f87a508f5d9cc4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908c4ccf4dd751c99c3bdb541b19ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72f2e9fae312312ee18302a071773295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8dbff3bd40b65ea55ce0c00c29be3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be276a56287aabdd531949069e86d20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a4ce7c6a5ba42f1cbe47532369dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f61a92f24032e074c62bbda5353f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66131f7fad14bc8b41b2defa12c35141300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6826be99049518b23178811c520a0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be797a61c8d1ad0c1f5c6004257b8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57865b4d02273f0b8731cc80cb42b247303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fc3ada59288b2717bc5608ea43480304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221d0991e4ce7abba0d75ec2a8564f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf00364ef8e0d68d3065532e0919057306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914dd748c03bd29dc5e9c02f652852e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6fd7c7c438b7b7c01a393659d9e79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4240d272e9aa4d8cf33b0f6d3db93c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a691937b65d7bf3b110568ee24725e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcc5b6d5fd2fa6fbc13e73b8d54b1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf32dbdd06ee0c9d326b1c0067f7c46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d065c0bc1cf711046f04fee3c407f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da873c6a62878dce4a295b77a35729314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b71633779653602322f2dfc60929b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06092f7160f8e240deeb7149971550b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d23aafcbf526be855cf00ba12ad79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8ce43d1e5d90508ea3d5b4518bb03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac9ea291ee00443b39a4746fe5cff4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc542e44b8997340918315729226b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f4e607ca853575205453ddf840711321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457e34d08e2f831a07b4d4f9f217233322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfef7df67f7ea4cf6f7b2a19d80b02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81454e6633538ca513de983f86277a20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcc32d5383f463afb96c07e69c4d21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7dd3d54e0504d0a688acb764a6b3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f50b1ea4adafc3a1cdad57a3568d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e368221eadd6c38bc2fa2940d1db82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dc72c1cf5e3660437f13e18ae2433329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c842c0b0a9baff710f166ffb9470c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a18c5cae0f67862690103766f196a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595decdbd4ae8c75a4e6aed8a2c2b000332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced99d8b7ea0b77568f604a4b937100a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520c9af9828ad53a048a5fb1fd0c8ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb05efd52f1caa5c6cd103012c907335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53f496226c74efa7953d362846540336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e69ef814c818a881b3993cf0dfd7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3df97e6e821a141cb21591f8cdc22b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a979bbb996e2db098df40e59b33d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9528b0c8a88309c457fbc3dbdab167340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542badc81149394d15082f0c0a2245341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626910e9329f89edf09512bc69ab85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34237ea463fc1bcd2c39f008580ceb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8161440783322058c9b4e6c40f9cc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67557873685ee98ca5e3474c693ae57c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5429910eed6ea42ef2a910dc5d292346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b464bd182c3865407ebb70dcbf5944347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cfd1e188eb9b471708c00dc3b1f7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc97593cf3abc7e98cebb49424192f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361e57f42eb503c3b99152027a9baa6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e16b99aa39b08145e6f4c7840685d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224516b05703d578a994ff0ebc639a2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae7cc70e547ffb71c7d09f47a42818353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde49aafe99435a6fe8f2b9e27a37a82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b5977abe5086c48e5aa78aeb3319b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a477e328527076f60d0a72b2a1126356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a1885c973e0e79f010d426c0b2bfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08bbfa79420e820803418d458c63f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d0cf1145166968c582825f2e7061c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c9ebc65dd485e820b0992b02cdb12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8c43bfb1c6e48e769da095d044cb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebada5012cb20ecc66b7fbab634e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2cb5bd3e8431cbc3cad38fb4a5b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9756bb4baecceb6e635515a24efd84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637a2dab5eec9e87e30a78d058cd840365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aff3f37ff08b3e744103ee7ac57865366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ab74054fe5ef37e3b17c5207a9004367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76205e106590e2264d12d3805cc7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1cef385264e0126d6c05078fa81cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cfafb3f614718f164aa37d82074a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb3b2edafcaa42901ffb30d69c1b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8456f5ee3875861c811852e6151e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb441a70b04082b0c1d95172c1ef85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1edbd64d7bb3179b564d39cbab2fb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d6f26fec2ea7a01b72f6653f6208e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b758da0daf611a3207c0744e06798376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc5fd7ddf57f120676f49eed7d8dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2625788207b1e9cf2979e345a8ff5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae033dce8a61680d0e0d92efd8e2213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c374f3098b4d8d0cc266b2570d5e1cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0314e182fce6a27812f3a39bc103f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e7918152c87fadbf916fb7992502382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f140f16d2fc7b4cbe594236e58589383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b24d2b5979be993c6442f179fe9c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e27d66d7601b27c73785d7d03f7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be875d3ec4c3d30389a88957aec9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786bf3a204478b6dc2295aa365f6605387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74637f5b1c9cd4617411c5a74c5115388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631980ba385e610fedf14e5174b33d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb61a5e0963f7f46dfcb48531bab13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50487db89350a2460be5bc48d8fa6126391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5243123497730cc171f19f937f4c02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c98a2eeda4e2e50fdf6a73ba12d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e88dc29131270701ad4a448e4bf3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbe5acd471bf1abbcdbb9ac512f5a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd56f313687faada19401a422d08ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416aef084b2ce7067306873e2a2bc2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5867cfe1cdf87c1c7c52b3d8cf509ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0563646fbe93b797c076a4411256401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7034c2ef4f51980bf94678bd47577400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda56dd50f325a48ec091cdd5accd38e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a36d2ceef32fcea4a886bfed82d29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a04e799b3771e93923af014ba1bfea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46e717dec1e121c4dc07b307b8dec9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def5a165f6b8b1901b80bfdfd66a820405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cc0cdc4f077fd84e8b908bddbac6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb69a1f03287d6dfbc02d119dc816407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf3dc02bd4b3639fc149d2595938d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879ebd85d837757bb066f64e4aeda6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609fd3a1b224940babe100ddf3acf04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf913b076e98d56414aff1aeaf84b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707df48d034060fc32017b5c798d63a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c0980c9005a5ed8252912f072b0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c047adde3af4edeeeb1e1980183b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e955d9615d92ab4f0dd56d3120a2eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e229b67d491042944b72a6b244d7c4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6b31ec060849670febad3e35930b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386db1b3bb6040664404b4fe26feae1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a70eb6b62cddf2f332226223fa86e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f3b2de94944775a5a6c484cca0248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a93de7f9dd8abb68216bef0d1bbb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284718fcf8204cf6a0bc589cdd10bc7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7c48256295543af70a24bb0d4e101423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e6dba24dca9a2bff289217e3876f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029d62a8410176612d64dacd49012ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf88579825ab3778ae6f77088290663426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc445295f34ee593e5d8d1a68597b93a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a0bdf54f2649de7b29eb44e2e7628428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f459d7bfd63d591f9926976d60b73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d647a099d933c5c2e235505dc515dd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b322fe8cfc0a0d06fc7251abed2e8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678af6afbaacd0c2a773479d903b47a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702f81978007e037d7c6e32b0f28465433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504bb20e0e5e6eb66362fa9ad16f659434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82be9896e47bec157b1709963affdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02e87ef20c8ad514371c2f127c4e80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10107046990b55ff7a759edd106a002437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae77ff98e7f257acf574c7be192c47d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1b37b025c2a9ba3db036c49743c6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e60299ada7dd1d45cd6eb48e031e46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1688f71cc685c0dd6fd44fe0124b71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e271ac826afbd468493cce51e2974d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611fb688abe7c3aaa07f644d82a3980443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a381190c14c56e85fb4daae0a9e5f9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce3ae2c79a633ebadebf1defe05d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e234ecc30474093478ef643c88883446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db0b1603678da099ebe90b4b4c6c21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e479286c1dcffb07da51dda63856938448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa99716457077d0e812b44b8f39fd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a43e51f991c1bee9bda60c49c287450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4b835887fc304f3407f6bcb8be02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db7339b4c012d7b6f4a66b99025cb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fea4559b15232ea38a7d9d6725ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1996b69b4a192d6dddedc90343ca2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af769f288604f5ce147f4ed9e634d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50377f9ad9bf026289346878d93b8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34414173d09cbbc2fba5c38fcee7cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982936dc58284d8b6d47eadd3fcebfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf330a9aec0da78b87a974b2e8fbfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80bfbd25dea25cd7e8acc3d3bb80e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a618add6e724d99154b26fce47c95bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed877f6ae8ea1d0a2555ab9f362b21d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ed0ba475eccea236ece16ca891deb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc7eb9c7ccd3955b8b45bd87c2c9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f024278e01fbbe76a92827214ebd3cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3192bd69f907388993878bf8ed23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c088c872da8df5cda84375b4e4f4b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6c5f6db196f8aca6c9c00de70827b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad8c18326bb68858805296ab922cc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b8b0d74503bfd26262be7f0da3438470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675edc187e0d59c613374d2443c6e43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f796b31ca6b9d347debee8c4776025472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d7a269d8f9af59d9e2fe8eaaba689473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fd3ff17c3a3b5c787dc92c41183cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b2cb1298e3d53a4c695f29f4fcd84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99868b2d97fd454e6fe917bf9225f5c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd4ab9d6b123b01fdb643f35c83dee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8c221097b828282f45cad9af5b4f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d2b88b4ea60c476c0c2e8228b139d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a919e8707cb4ca59db9f67ee3d96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c58e7f41ecda45a5c54ffacfce534481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54c2fb830f494881765bf0b16f0d93482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ef437480b64778f32e0c16c04037a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ad93a11e9213061c35d33dbcca8af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee478a0517118c79b8c5b865a986a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadea358e21fe65b7e91e5a0f213750486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cecef259eaa4402152ec1b6be5a58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031da26e01512eba1bce488a86895c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea3a1197dd6a236fd345795c45de2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c316d7ab86dda31e2825a12259c4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91367ce1c016573aca51d89f59b6de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d57497f5fe7539a0aa761f4dd0d75e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3021a7036df7269a63b6d618cca4573493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74f21cda642edd3acc6276c9a60e20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026264f991df1f173ec9bb5367d2c47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de4a95d84b2d007cd89703f56f6902496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8feec9d5869df9b3ed53e35ae260e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c6be1920e0d0877b192b075ea6b33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a1f3d73f7026fdede4dbe72d3400499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ed70ed763fc7aab3b592bc2d9c0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1c9feac90054970c05ed2aeab508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408c92205a0bd82cdb9284da351f8ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f384e394667fa4073ae04110e025eb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d27502174518bbb1fdbc69b69dd327504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47344856db72b9de9a907383c0f1c09b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35243c95f6ca31b0b784c332a29b47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec6f829f416af2c80b9b2d3d53a9b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b5823f6a376536c28d086a290201508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a001e55b808b2a2c35300f2f8df0e12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755487dd02146bdc9b78ef5373f1b75b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c87eee59b3fb54ddb0276ef30befe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd80933cb944c6bf39a7dd9e4f1c76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab1e5301fb0acc418cf32836cc9f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3053c581d1012cf0a1c1b4174fab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bea98ccd083e8f497a36897a6d55da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89583ef886eb525e6c0ae370de7a6d83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf55df076e506f9823d0107262de48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd65d51bc49aa2d10bd3d3a65314793518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e4e8fce410f613f2848783a50e41d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6c17ed0b2cc2932d3426294b50509520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83797312b7aff1075b9f7c2924b2a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a4237cc6ed016385c7bcfd1b3900522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0d5c64d06749ce27706440ef7d96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cba44d79592d95c081311f852d375524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aa1685b6040b4755999fd1d38a91f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88410a1c977328147cd76bf94f24b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac17fd0da0d3c908e81b1850dcd0cdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee52848d1f9b23d6c963f55cf1cf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5453127b8c1ac95b7cac5a6d5bc77a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fcf81212c046a2196f20c0ed9251d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65e2a6be8ef94541bbcfd46cbf0ec4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe87954cef19f2301f39bced7b11220532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9528d87cf9a47cad5abaa2bc2e532f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065757314bd2221d8de81470bdff00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d832d056402030a7659b5fc967e4c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15751f28c73f23a3699d15da8480fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce3a6d7392565e646e7ddc8c78f2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b516fdd38ff44ab89c96aaced38bcba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a48bbbcf7ab29878c160273b57c296539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa1656aefc7c962e74d5e345f25fd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ed951fa355f6863937ada3de8c49f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db14043c01aca6611b16543d01699a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33dbf18ab33d5975ab563ee9b8bc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ef4d2ce12fd85b2de12925ee7400e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e2485dd2d95bee006d3acb64b4e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64db3fbb66d9c5d6fcc257bdc668d74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3b8c57e2ff73a59c41a1e8db47c83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cecafdf0edff616bf280bbb980433548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b94279a049acb9b4feb51dfedc4585549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2989b57aade00b9d5df839815c56adb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648992b4c27b795d8c9cca791a77902551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46722972e6451a529c07e645b02927552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b83cc485f65c3b5efdc18e32ac0466553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505a2f98e69f61580f254a6e6730f8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980927b286d32629614a256158ac5809555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf2a847e19ef0904d2d60e405bae02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ed039e7b1a38c4b3b146bdf1c3179557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e012c4ba6919236b8ae2a59eedc62e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee7cae36d3a30ab354dd7b4ea233a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ba40bb3d7674f2e00e3563731b97a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44788c53d68193227ee4db60c9a85184561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd96f1e1414bf6833c0b6384f1dbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86addb2006d7c95016c910014d3d777d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37673bfb10976b44db321c11899fd2f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cefd972c0f01f4349dd0e29c03be0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4caaf3a0b86160ee6c6d6ff7b390d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fd84360b20546fa178b4970ff26d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336baffba843178a4b979ec4e57dfbd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba6382babcd298a7ce3c07e9d2efb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18fb8150c5c0d413dc6715d4bcc89a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fc575be09b0dac5a7d78089e06671571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37706fbdf17cebc3621b606344c1f96d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002059ecce299e816c922343ade0b04c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e201c6266daa20cf0f2bcac11876d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961cc41620a87df5df6b2bd8547da8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71db6031263a0cbe1172c4f050e00b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2870a4a429d3d6bebc2976afd0cb8dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe72764070e68769837e5f34ea3ccb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44e359db93ddecc083c9dbc2eee26b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c71435bac2646fad8844c5bdd961a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3551b4abf53e0ffd588905efb00b89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd96241afc815b1930db4fdb23b4ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6616dc67f5833e39ba0c5ad592b6f0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb88fe4234825966454cb9301c364d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d903081d6555b8aaab76731152e5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e60e3c8ab17be76fbd4eaea57bdd5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d302414a8edc1a07ae85d254673e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dc848c5d8a63c831b4b012eb9aa22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96779f50bf929b492be897a8880bd9a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce98bb9a186c3a952dcbb8cfb208b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0945d87b86fa06cf6f7ffb4a4d0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186977fcf3200576dc4d1760d31bced592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f679e8a2ec6aa380ad7c31a3ad97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2843b15cb8d3a97f23456db651968594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacc8c521a11e76454d377dde3541cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0991c1b900dce3e5ac53fbd469ef32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa607d873a59a3cd889e8a53e83fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91aa6855cfc1832daff012d73ab999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049388b1f3cd88e59b89aa03a4dbe212599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de5e4740fcc78de7a9e835e4fa931f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e45ca113af43b0d3a6a7162e8e8b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982bda249f140cf5e43c12bc8b80dab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcc8c395a1e8ee30226f47b43fe404603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7864241530e880b090f9dc4f4e3400604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1127e9da9037b754369a94b7022c09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6304bab5afc2366d1b554b8564fde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdf0908b209ac9ba23f00e697d7cc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf9db8bc0fbe7e8202ae235e84b13e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe588e0e9e8619ec702535e0c38d293609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09ed58d9cacd75062725b6661a24e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce8b68399091bc9e3a2bf4aae86a8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad720817a9966c780da55777531d6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d74d2495322b737641fb378beda9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2afe58a506d736b66c13264442bf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37be94d39c5af7caacb5afce5b729f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7487701df2b666bdfaaf48a979bbb5d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae83ec5f3222cb2248963c96c6da6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5194e918ad8f599c44ed37376fd937618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3b1fbb7fd35ba0400c43cdb11b3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301d49b561a2943b5ac046575094e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eae8872874de8f41d59f7e7677f10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b03982cdb6ce125c16424a4d28033622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0237bce2848e7c5d3f8b65b8095518623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b27871e9ddd60b82e8879ceffe6f68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc20c7478a5b4e485eed288c91450625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc895751515cf81fbe9a9d6878de713626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6801ac86b69f40304b9a313df26604627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e1034bae6bcc29c5792330540e2f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d18d533ba392b89a8089bc39205a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadac03bd373e4445e32d948679b194630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68210651673ee3061d11a46c705c5e97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbcfb336cd787d84c0516b64023bc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8696221aefdadc68efef4557b0da6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa36feda873aca26f0268bb2822d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1fc43437af135e7b7e994984deae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50682dd483c83d7c49fd756e6d2afa39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b953b26aed155b8517b3006b742c49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8551c0ccccfe0f4f94a128d3e6171e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699e6f371c5ceee648c490475a7b1e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c7d1b47a1329d0e732de7435e6216640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a32a060ac3208549811a84e0adbda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5450ad60203890b4b7922672ac7fd9c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab457dbe526d10ee64cc11e3991a898643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a9aa608a591560459fb6125c066d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf618fc935410beda113fbf9b4c5c0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992f68785fbd8e027016e338459994f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e2222106eca22c6d7a055136fee64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680a092a2f80cbcb6c7048c42c1ab0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3c145dcef95827afb4c6dcb4456e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd369162415b42b98ade5a5f7b66f5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f8e529f07bfc3d33e7f07a6820871651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dc1a5d81fe304be09c397a99f5258652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0dfbf227733088ab988511a34756e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da458ee20e8b84bfabd006fb36fc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5eeca00db979806cfbe743ff906a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066ba3a8a8f621935961296d8846bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89a6634b05c22968bee8a557da097657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee18a817e3b8bc3fd35e7885e08a79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971d217fc76132d2d9d0583ebc41ae4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3df0d25fca613f33617b9ca125eca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2539487a2c193b5f4568a8eca6c2d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48e90d10a6696a035da65df742cab4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf943dd89f745ccebb07e18b7e1c81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de640e3af72485ac381f7a00bf50ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86229274e531a810785579ccfd8042665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50da9a6d566b2bd8f39d6fb20bb442666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2651314873d84e07a7e9f93e9e8135667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d61e7b1d63815e6d6f409927407f88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78b8c7d74155aa1a16ae66659f40a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdaff02b348a6b2021e50dca7e503a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2e006abd33f04cb4c10a27825504d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046414ece0bf977b5cc091a37b12448672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff21c980ca07b0b43f3688854699c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160216ada1c95b24e8546c2fbbaba785674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c402e211a3f8323390cd80e8b9e7d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e67f71ed379b118f11073cc1bb9063676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bfe157a782dbb5ea75286c71914f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb788cb10dde9525da7d34d6ff675678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f5cb682369eb1657f48f054e1a0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c9156ed6077a2b39545351aee2ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82061bd439d41c22cbfa9b2ee8d28992681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1a36db7f3252816a08cd9f6ac7581682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b45b4ca5cad4a13c4e11980b2e605683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b63bf451c8fb8724ec23ab8ba57f1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1922d4d1851a4d1e579b83b2f5caedd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab0578e81edce23538dc1b0de8748686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf81f38429e1c4061b380e5676eef35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec65678e258dad0ef3bc2387a5ce8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c44a753fece87739319abcd206c722689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7209a5a546764ba0c005969e30008aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093af92bb5c9931a78be5ad895621d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fbf915144593dc8959d487b7874ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e80a9c435dc2c201a1a84f851cd16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a2fe4d3d2479c18d8a184238abec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c84b6e87d019141c189ce51ec9def695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ef1a9610b50641413a6dd8ff8a45696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9dbd1394a3d5ca7d1ca3420c44732697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9babaa94b181c6528e681a2b269747698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ff8eeb3a4082e07977201b2e4ec6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe436aeb564509bcf237d4945bbe9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298e753df8c542655d931a4f79716f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0cc328255fe8df1d904ee373a97f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30483a41d12cfe7144f3b97dba431d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429fc55bfd8e242076521713b7c5184704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377ab2c92bfc0ef4706aed47e0188a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b12cb0ff4ed4da0053774e8c717579706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bc6b66b1aedc01e9e4001c35e6e80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a505ca94a1a989773147607c165b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af4bd1ca27b7406eb6b2bf73baf57709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b176757f8a100c03be33f3f0f705b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86435390d7ed6dde72f594b9bdf8ad23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee30050a3265c088287b61a3532713712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028bec580f0216ee0639ea3224db73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934fdf0a5a333847d35752f5d991caa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc574b056f3387cbbf0b3bb6b7ea9b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bfffb41ef7cdbcbac72a2629786bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17aad2b0fb3447617ac244e252d95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d7bf4c1f31ac7a897c49a8ad6084718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8afec0b4919768baa48a97ef743ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595f3e2a0547afaa26494dd71775c03720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5e045e4af4b3897899b4ed0f2cdb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d637d44ec5be30d60fb849b2599c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1905a891cb8996900d9a0af224c61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900926f6e65de9c377570520c88fbd40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522cd660337f40ae1a2af74c533905c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a9508cac33fbfd312f953db2ec93a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc083d8add2d9bfec7fa25e48de76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74afa9ae3fa8dfa7ec2760bee75364728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322355de02cc9dd97ca762a8ed5942c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b8f8822579f759b59ed07cb806ab9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a6adb40d917f2c8a66db0323627cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fd0c351644dcc37b672fa1751895c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9942f37515246fdf3221687be5b7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161cccc1e9b7b610d369751cd5b884734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc91747553652713006aa79c7ff2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5804503cd7a8e5610581a09b5e5328736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b9257fcaf82cbbf6de547d2ebfcf0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982dc399681d051290dfa336e2861f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4334dddedf10a93cb4e5dfa09e33ace739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f9f5396a7b2676a2657bc7ef4c01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710528de26b31c82a8f231dcc89c7853741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348dc322387dc25cee822d1aa7d23a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d5436a2b4749444beec2fd9835c4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70927c269cabf4c5b6749c211c1ca3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66492ee13f29e72394e859d4decbe3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532d93eb46178e8d2731d6514860912746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8a5e1879f9f40b17277c84cf9f44a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bba64e0a41081c6294a8da33e8bb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d81ff7fd3b666a9af98f1b40ee37e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93084719473589e893826cfc4a430148750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af938e73ee5a5caf4872de6f20b794e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f6653b62c576485e712c859759e10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e31d4d8284d94561f3c81cbdbb64e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042b33624e14eb3ac2547e0a34acedb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108be2a2d9279595fac69d0242f7b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5be1e687a502a9871cb5843cb640a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd131196d59b80015bd81e5314c1eb33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7df488d945207f58f2d978110725e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f96326b4391c06ebd5dfb1bea7a048759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0ce8bd68840c6bb0bb911b8e8fa5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f7538bb4b407e653c0d67a5e6f6662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a96ec35ecb4194854d0a4238b585b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bec874678bda7f87cb280512a1f0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7df538760ececa9217691099a8cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1599b0828939dd5c8207cbcfde88816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77be63ee9729ade3136917431877667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7faf0acc3397537270e6b5226ccfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4337a5a9c1a4f57951c953806c3f159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602ddc5d33b724c6392e8db3aef675c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207b2a01347b4786578ac6224c153211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7efcd2c4d9e3dc03759c11527ffc0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72adbd53a5a050719e3a8b8317bd0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ece368d8d1b5c0a2df2f726df94d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7bb62e46ffa6250c4565968ddb07115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb039657e1228db5d15f253a62399bd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5c7770a879bb2e4f0bd363ad157917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb133c0b4159699738702663b440f02818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3335b32ea081687cdd7e254f31278d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1aa1687bd9645509a15871dd22d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3524baaa7cc77166e97cc4e595d5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be131d36a599b40a9dcd4267281bbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb518bea6dc0e8b2244e095e69cb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5d64d3f9bd606f0353b2ab6cfc28c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72f346ac72a7e87eafc00632f8c5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fdb87f72717aa3cf208fcca98bb9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe73021d2abb5eaa689573ea382e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e75188080cfdf520db553984c109f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65b60ac028692a51a3bbd412ac7edb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4b83ad92e862bed8e795adb260ff830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f815e156c50819e7acaf6ef66bf0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c42b151505a525f7da3060ed8da9be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0347d6075d477220be261f85a259633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a1487a70bc366774ce55bf79e252f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d9cdf1563a056cb57e71265c0b7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d3a74170e77977ffb87789a77210b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f3ec698ff226548e55b9478ccceb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3b2d96d238b53ebd84cccac85655d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb75b82866e2427778da5e383f730239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264b78360db41d172c167f83819f8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42916b9ae82ae368030b171d47b0ebe941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad358dc5375489caf77cba2462cef042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ca8c02d2fc55663ddc29931e55f8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a15a838b4a6d079bb1bdb8dc6c5a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb208044359234111b9c273a7ebccda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90697006b2cc22eb9a3cecf18dd28bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd469e74250bfae1a04b42b8e8febb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661d9f69cc9f7ce0d834b953d3279ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb131c24e055d8c6b018fca46bcb0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4cf890c8705cd7e2663709b0f3f6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611358eb65651d9b2a3ab39b75a27c9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a72bde956d8d750a0b4a06c3a609c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd20e31b66e9747036a4a3e5cc63b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12110d73113d11c2ece5dbbc1dce1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692a0a4da7b03ef837e631395fe9a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c37f8d9eee1fc2f3fde8dd362ba65356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d649ecaf9e9e165d2f20a3d4390757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d1dc279f3c5de5c8bc53749216e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21441c8e46ef98e26deaeb17f6e1ea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e385d55187f6e36d6dc1ee1c1e4f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf81900963806b31369dff05ebeb88e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f582589fc2dc9082f5df377226028062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec0fc4eb767272f725b00bceb8d35363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef8c70633189eecbe81689756d20064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde7af163a2b925d3c887cbfdf557065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f955c75d25ff45b97e13567f3be466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e72aa1b45dd02dafebba52f61cf5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c8d2d81edd2863a27c9e5b3e676c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb649b5ed1d94a0d24943083f174b6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a564e242343bc0359326a45818a48ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bdf4fd7bddd7cba951ea3ded955571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ace1aeb4305618a0c95a472f7b3c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380532af7bd1622295f6c3749507e82173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5446159d2554c21c7f32ac184f97e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5acc123bf3c3e621ed836bbd2e7fd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ce3ef71e5588e46f7aee244a3bcff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59201bc73e841c1db663df553992d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5ab34f0f36e66d7f4952872795b4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057c57fb9fd6e9a8f3957a924a3ac1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be2e84515101681b49bb19834f3f2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3c0f1fa264aee418ab591eac91acb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c99be86ca947c7f01d6c16c19b06d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049885fa244f53238e1102e4eaee49083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0946e871e1a78feda3bf03c3e1680ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6aaa3f5d7835742560e75e09c54acd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b8637a9cbe735a883b6e4b72f43686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78fe4db6043fe5d0bc4b30ca91a7f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2c95382cbcd9d7e021cb53715f8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92651a9a32024fea771545185ddcf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5b3be241a38fee81d270744a4f0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172bf5f518207d7d007a5df5828508c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7b7091ede57bf0c8bde67a77cb57a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad182263f79b84a4227284b8fd5cdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc08bdc3e25313de3a6216c4ae18bf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6356f8d3fcd6192ecb49c9d08510f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f928008846638730a4ea6cd2b830fd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac8dd73d965260fcf2974e3aa27fe397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd944b02411ccc532826f7bab963dbb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861927b28181ad3ceca2c9ad41b824d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b34efc56a5657c9ba3ee06c5d49ca3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64240ba4e4131c35b9b7151a7b140b8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b48ebca0ec1f31b2965ade157ff5f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7229e40291307a19faf11514b2c8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b83c93e9a06993725e40a520e2d182104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c870ebafc98a76a962cf40c28d75e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fecdc93e7e199289ba87c24eb252ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f540c267c90897d9b64bbe8a2b11637107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff738ec1e2cf6595d7e5aa36de5b1d54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbf44e76a113f2648f7b9c6df2a075109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f152b83f950c6636a101ac4f8c5b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d16185ef71bce6eea39d83502de593111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e706269bd7565c8b59425783891a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fc4d4e62357d0fbbc6d6ed3d7c50b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be241be244ca47c9979d64c4c0aaba25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b96196e6e7f378c00902f903dd07dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb7ac61e7d1331e3181d4bafb7f93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54015e6690bf9e30bb2aeaafc570060117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589031a5534038b979b3e6fc40e017c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdad67ae173e36d6d5affe84df0b0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff30f6de6413e98e640291a81ea5b9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a0c5b0322e526d444cb15dbc13005121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c50e247d7e2d04dce3b46de584820122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dba1f494e5751181a15fa90db39253123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986de6e6f50807f5df1463467eac265124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59539610cf6f1aad7c2fd3d449ea4c0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38893f3dcba9f366773e65c06967e3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9cac0815fc421d0bcda5b56a0b731127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9daa042d220f43f8f1ede9990a2f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf6db473e432b8b253774917fa8ced129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6dd7d377f914d6c8ee2c0d38416c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d020157a7f3c2c0f5915cec50c6b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83b7f1a283d537d9bd6e3f8896a5e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996797cc0680d0b4e4fc22aaa2623fad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb7a8c94cd923b008a5d96bc49c83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fcd155ceef4c10047d39e8399dc2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed76a5c68d3ae8871e2579b24edead136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037218e255b395a577d546e68bfa1423137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e2e4643622df04fe5209dd18d3a06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309207199da7c06363fd6c25c5ae4c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e21539b2e651953864fe1de214f38e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6fed9822de0dcfa435ba2726c6c35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7e1d90e66f9a64204bc67e01cfa20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8040484dcb9bc88c5dd6924b439c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866831fa3d139ae31913874e3483da50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f0e2dbcf843f706961692ef358d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd05c314e3cbdc01ddc731fbf189943146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d487e11812dcb25f022dc2a725c1964147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d9b42c331b31a7263ccb07530242148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea5279d821fcda384ea0991f861e9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c455eb84f7c02f6e8b2c5c2cf672c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d6982253a553dafe9e3d8f9f18659151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe325b749864e557626169d2c21388152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72917a7fe93f6a403eb1104eaa97db28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a3bcb781845251fc77f97c09c01bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65aa6677d5bf73248504c3a5dc1203155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d6a69051439d582cf2d43ce735e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c261bd126d935a2a6e249e65b33629157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efbe9b797bc7bd63bf466080cf9392158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca42e30bf111f7f06ff9389dab483f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6bdbee0f89adbcba11ff3e8ce4165160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f35730145b67310aad32f11f6c2a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a16882e958cc6431657bfafac162162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b610a9d37c51661e796d7945f7d2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79921583672424fb5b0dd67389ef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57989bbd240dfc76df6d7721216913165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b4495bd8aad823795ba7c8a98386c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea32afdd33ee7b816a0a93638287dbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8dfe5e69ab04ff7737c73bca8b40d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369e5adcf8b32e29ff6debd7ddfd2b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe790957734c6933f1766f5207a8e205170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890e50b8269da681873da1b714c9736171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba48a4e54697a2ca4c436b8e9251d39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2d336e734d6b56a324aafd5025d0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17af4e50ded74a88cd9e284d67a201174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b237411d29fec4fdcf8e9ed743a517175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ff5de609a10893fdf61d7035bfaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe22062da169575c30ddacdcb7ce688177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31a154d730bedd63c976a5071c79c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1e743389339590e8aad8ac98f055d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23b743a8b0d32cedd4ceec27b7e2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666c58a61b5439e429b4c02f6d0d246181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17257d59a293e5c326ae87e12a38f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b2b49e581584b37678b67727c732183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a987616b3e05c04c1105464fae7aaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc267ce2a657538a97fa0430e7f3d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ce102fe032a8d1d2d2848f758fc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533b2fbfc60a34889f9886e8ecd0a13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19272724ac5209b528ca1187d431f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64c51f00a197413721d0731f0da0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a74ebae5c7a41cb74b70b2e74f588c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f93df1bda5dd1283e770e2ff37c4aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf53b7d4cd2a7d142d464cc267c03c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a409626bcbfc31cab44ba304465bc99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38295f6ebebd3b91881c6fe5a6232194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94435cdfcf3d61b3f68f7836c59bf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b152e6beba6dbd934d537404d5ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fbded0a8d4df7b24d519769bb6864197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a460f56604c5c5f339220c598305c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3004e049715a165f0f79bbd875a722199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f434b06f40985935477c18b7523a35d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a186db2936eb2b3e28d6e1ae7d3314b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413149c1b96c1d0d657f5617f5c98f05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05ef2d65900107fd7b2b19ea592fa6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8446a1120be9fc82a7d3e1fa4bff1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a60b67f952bec65276b3e9714a1b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120455d3f58ade78e2160d750663281206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9576913ed40e7cf2b2fdab819eeb129207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be6326ff29ff58007a5b15679b880208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00252ab5ff62c2d8f4f649b2dcaed1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605b46c9052ddbbcffe85ab1b3a7ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5267a70b5dc6d2ed02a04a7867a72f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fe9ff3769875c255e1f6eeb68fe99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199cc2bce84f1f45c60d8e393c8973b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e3077d340316f91d061dd74ae920214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f9ff5a3776377453f8c1fcc3a9555215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180caf03347b92b446c0216a375766216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9e973a1f42436c80229316aa5e879217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664df8ba0ed11107392f41d44c4a50c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cef0fab33d440245fbb1410383f07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20ac0fc52b1facc218034ae653fab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a9a6329d06fd10b246d3d974be4cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509782bd33c0e3aaeb6fae3ec00a5c43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78fe1caab845c248a686d79f00336a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8970448a305b5117d7d2c216f237c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea2484acf66b38b856c07f1a9b34c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f68bbc9eb4e32c873d53ee91d1d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652664ed23be20508ad007a0c8769e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761b0048b27faceb40bb74824d83159228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab569e37c99a8cbc63623d59844deda5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1a38136ebdb1179d92f986c5b5aff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beecdab4525d82ab383ed87a22dbec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea34a660dd6c6db91ea6f76a2111e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aa65827a0489c0f8926fc2ec838b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18925e35b0ce1f24bf438b3ffc0f16b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e52ed00371365223c076733cd9cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94247a52ec9bc4a909cb5b4a1492fa47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8f3a313927e906d2d8eaa85c1cb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315b2b740241d785cd0d8ce5d77416d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b0892e70fb3572ad49ad679535a66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38a16f412e7177542c64c4b81bf57240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a22c0d0878d593432b65e4e13b03c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf4437b88fd4efe2c056c95c004ab6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d9e9c8c34aaf92c10b567f5c3bb34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00167b16ed0b328af1925571def8aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3590fecd41d5735355db62c88658e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af03d00b3af8c9d25bb02f2a821a42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644581f0f6ef6644fa6bea6982ba4a72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36888fe477b783d6482e75b6c47b0b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712ead95b9628e8e14633260b08464249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e9aea49aa3bee67a3f8371d9d6da4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0952afff8bb6d312f7286e36ed44151251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf8bf5585b1dab655d84ef438a5b27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2c47e1c4040973987f6eafea5f09f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e15e7059fe308a3acb9971376661c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c6f14deeb23ec05ffeea7d75bd75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefca8684d2c2881cce4778bdd02d70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b40cec832140c13fbdc6942252e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726f3ab5eeeb057c26347117a9bf83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1a8945643109f4849c4815e20b0c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbc9ce1e7fd840e3400dca007c6603260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b7944adfaf6285d9d123e2eb15f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa7e6a5f0fc4052e252049e5c9bdb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c348f8cfdddd35e7e47fd996681e20d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c09ad361ae29a87c3a837e4b9ff36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382839709e3a0260cb527a727c1dac90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0984e0d4de37b1e7bc08c3f89aa515266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e479fd8948f5f880a5908b8b3309f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f3db4c090fa293f54864afea7bed0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655607bce9a82aeee5ab295544deca9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c73d6073b2e6dc017e8fa68ce33016270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a54c4a4f8d265a4cae6273f092f2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd67d97878781dd4e3a9ae3598e368272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bddaee7ea32fe235a40d2cda090ae9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1837796e7b6448678c3410f4223955274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bf452bd68e9fd0c1b6374c7d4693275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94071a51c3efa3d688a5ea46ba49d53a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614f1b37470867c15498502c9293701277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d9ca22adae06142a955a06da8c06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0423e83341264d91d1404ae467d1207279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502368503d40903425a4b74ad4b20ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804795ea54f849f3621462790382ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf5d13966a1c31d861d23ce7df1cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506ac5a4d8bf6732b70d52c1fda60a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21be028b66a8a9a48ca697c140172c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb962f6520f96f14e5317f17f3417e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2b7a6895601e01a8ac075e1d7fd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f64704edec555eda00d1ce518ae6c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ca6eaf47159e74ab528bfc0f1c2e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db6879dd9545d293252315f345433289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1228b1f173358ce3298dcb5ec2a740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e9c6d5b52c0b4a49b95f179248b30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666534b557c4ebe0674252e23374d5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4101c0ea9b1a8a1933b32f38e6bb18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d25542633a19694b29fd43722d0cf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694db453e95aa4a6fc4d22c590a7fbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4b82b1129a3f2c4d377a5d8a78221296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83201f562055f2248da7b644ff27fb9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c328dbe9e7fa8303f5211f8dcd501c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09912345c468221586d8912e793ce58c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ac5f6af983e08b64efa7dcdd698d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54c9cd0443f15d5d72a095bae1ea64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7c1edca4e7cb219f137063049b09a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e3e12c190b9ab47c4ed6f371a2f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd089e162dfe0a3d23ca6b8db2239a59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf002f872bae9fe4007e925aae93e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d12275c69b739e3b7e8c1952284377306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941a8c8f611bf974483f86c1c7c739307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359436ef07674f95482acb1e9fe328bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a818a0d984b82740f7e3648589ff0fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cfeb5965e13404b34c623366d2755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874a3d0345b355f6dc2547cf11fbe35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df2eb847cb9d4ec401f4306763d8e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eaa2c36027dbe0e11dc067ef2cae0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240e52cfdcbce9a7993404d73d8d09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3929cc73701671b91a4ab861f78e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006943ff43e4de854933568ea3121c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b54a59e590fce26a78c98ef829af4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d5176f6304d1d25afadb6dbc35a60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c035f9ef4efaaae8d7fabbc2fead99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7579212ac9be3867880e25e1aec50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1bb48f4107892de70e469080e8e3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd59066127e9d5e1a090924052bd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88460bde9f85b0c7712b60a86862e6da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b258503bfaf64db1c5f7396cec37f90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978a45b0f67df76a788769ee62067e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20c16c9e408fc0df365d0c5792e9a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa583529d6a464715ac07d97a2411327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16728e0ce6ffbfe9a8b38026de3b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499618bd8e2b7328ea064c35edc1fbac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f53238282adc76236ce4c445821b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea781676ace002af4fdc57639a2d2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbabcf4089b3858bb4589ae88abbd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2954d404ce843d0c8feefd3d8e5d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81ab153a42344a4cba5c0949dfad76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26e508fe5ecd82d6efbd0fecb4206335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d2294de0d956ec88a428f5e3352b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407166a945759a0b9626e9e8e609116b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb87226a6fe204d729952fc4212dd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac085b9b54b4ea59a625c0b26c42900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbad0f616c82bc187417d3055bbbcda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196028c17fbe5059f1f2e3e5156126341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2f3f94b15aae94734a4536c54380342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f1f245b22d1d71d3d1213f8d8689b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0451a2127a1f26b5e1c7791952ab2dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4071bea52c394e595b3707982bc120345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235bd6dd88594b825aa2c252a977671346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f23474c1034b57391a3d0d60551ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55c9568058103d339bd9edefc98e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69434f03fdfaf02189f851a7bf94abc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6fd959ef4f0527e5d25a43459bbf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14421c150da1fce4188f069b050541351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e713bf1947e1b6b6935f0b013f3699352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e613a169921ad20328d16d1d4ef0d25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe91830728708b72b0d36e4baeacf25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7f66ed54fbc8e070ea2990b911aca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130f7d20a753bffe1cb71b3f1e05ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cef9588b41a79efd99bf01a730c457357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfaad47e1862f7b605289e232b799f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c082971464918c0afe36a65f8537f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e68aa7fe0ccab3979f6420ae40e6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b488558a8c7a6f9ff194f9ba8f4ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73900d28e960af0abda7aab5b523e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b062bf6d736f1cee3991a529595cb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beda42ed171f0e37255c14673700da6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5071a7b38cf81f5381f9e6cdc54a48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4497d00b0972c07174faf1cd2aa1e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8bb0628a5c605f8de21f7e9d23023367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efdb958796ce491b9b4dc4ba422836368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b86b4d86c01c31022f67923d08163d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ceb1197f99aa4b630c3b71887a6ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e072dbf57200722b9a74fd395dc0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197923f2fa0d09da6af63a3d528333372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e345bf88f9735ee82559d1d4a13e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c16fb4494eacfd432c6972a9d0791e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b126497028f29ebed5861260e22d9b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dc41016097774a4bb11f857a328db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739e2e429981877f7920fc9dba8d367377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9821787f4bf8c1f3a8742b21bd70d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee409a1ea4386b8257eec2645e344b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5df4ce63bb358055f835f0a3b5b06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df081bc16a47f6bdc8642956ca29b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06c1000e3536f33441a2961134201e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df497d629aff75836301f0aba82bf8ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389d5ceaca03f9a6ad9d95a58c40fa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dddee12849b6814d83a1c2d32cef44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d95a90a9b47622067bfd810b3b5633386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f8b513d0aad80117b93a73eae704c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387293dd8693d651bd0674a9e8c2b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6faa58feb9563f82de206f3fb554f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1528cde7e7170b4409e9e25c7d3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef22c50cffed6308e72bc4769d579e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee6b364465062f4130dcdd6e7248a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe83373e7b5ddda437d3f6a5e36d67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad43cb64198800e1e86300bfc02cc21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfea60108c7c226d3fce2d9282719b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b1155c5a0bfe74bf5aecda1f757fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c274ed67c53e20a7294326f4b03f9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e682725c88afa8db16453b939d54c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b493b3c960e7c42fac7dcbc7d83fd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede47a5f145d84d4719aeff77337b35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343ed137503e9d3789e5a15b67c68e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb259982e5757c66ad188fb1dc924e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aee837eb9a8042d8c79a1dc9ab875403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b2eb544994c0f5c7816ee866f75d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19d537bfc5281a96c7c058e87e2a6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66475da8f1e5d6a117ea1bf81a789406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841ed1ae39b2866573269b61459fc64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8990b07d81188ea2bd26b007ea2268408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806b4ea8ce55322afd46719e0c62d74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b3da35df0dba196116ab92061909b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e2606a4f7af5413a5e52d131ad096411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e94c61497e941488e6ae6d04582df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e70de2a965d33ff59ebdb7938d9bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b80a0c38b358fa0dd7e193bab81e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455343efbe74a24d0689c41310a40831415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430351b64c899779cd8e02a29d223ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e72320e414b87d11e64ff49b26ee9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a58ec24a98771412ffabdcbe88ddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cca6276b534e33b429395e3af51872419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b58ffa4dfc3996b6c70a348aed019420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88174226bf2f9a4c177d75f180befa56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044efea744582b953690262db5add417422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6451cd8afdb6c2688fce3a55b90cae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f44b0d40579d9d8adc51ead81ab570424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec3c39a7c4002288eecaa52dc141d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9ed7f3073d2cb004865a95f6572a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2671f3bca8be63beb6f826b32de3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338299179999b84723703f069a5c1cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeafa0ddcad905cb93c2b9136360f79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d94935e8828e65488d590ceefcb2f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b9e5cd92a497d705dcacbc4be8a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1f334c90a7df4f9afddba7d3b2380432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14e1996cf3f02cbab589ced2a8adca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd7966517c1a741be106f9564b125d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703e00a6894679448b116cd117fb0a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24271a2b59c5ce039b7dbcd6e11c94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cd98016127a0aec3cbc7d8d56ce99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343597ca7b486917112b4b885618143438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e40d8809678369a1040f188e54d20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16558fc41579f24bd4c4b6e9a5e61f25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89d76685c184269fdb8dc05242f0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a62d7df22a4268082ed5fc75a6ebc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd31b86dec95056b7fff2f26d73ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eebe1010db1679f7f8895468696bff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2eac2323d6be9313613db0810803e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44582b33eb9873ede2943ef682dd2cc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b324ce174b020d4b748edbc015d16d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2d71509763d41a2b120633d2a7db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe4186769d2671512f76b5d08116c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659b901292e1e5d60e8b61beea118c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e58e710f01d3cf36ce0767598f1a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c606e2b603869aa43d4472b54d2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e2c6e4d57de577160f7b0045128c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb54d6853e4353cb18a145df410a13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cac567a035e4c7801a757546d70ca9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e77c20daa558a174f8ceba6e1b096456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92fb3f807d9fb9a6f891ee5722e7b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8274ff9332b6608994872cca7898e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63c11e0ace377fb01bb704d0cd8f63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b44b9c2058c6ff44c2da834c7b5f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64253ac13940fe6f8dfea032028f64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422db456be3f729caacdbd7749392aa6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f37268f1938ab118adea818d3c27f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1028ea7aa9b38bd7f2a5227759f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff13804a90511c668381cc15c729a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fba9a40ad8729cf18c8b1fbc37d6e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a9b6ddc23cb8a376c89174dfb5fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667cb0345911adab1d147f92bc5500468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7b45164d60e2dad84475c5dcbf2c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f33595323e30adcc8d637797f7b13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa240f445b7acd0c579cff7ecfdfdce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7ae316f6204151354841aceb1b6c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24f351b7b83c08d5cab5acd8f3e39f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124caa251726bcdf75dcfd4bcae0de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863f75cf8790597373ba730235af4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3592511c1cd1c6f27c90a460f30a200476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e227ca3967196c95af611a10cc8d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae33622b99264770859faddb45366a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e712bccf8fae556f9e7af8f7cfecbb3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad467e5271bce53b5c889e7ca1b8dcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac1c869658b8cc331150c2a957d901481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaaa7995b0c90ad8a9d88900e1fd72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e524829a9319dec75ce0eb9f5bc40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e8905e5a58fcf459407b5226280b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f533cd7eb521eed106be9d251791485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e1f2f8b185ebf4c2786563b763c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6639938e595d586c49e8d1117d60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab95f51b183350cb920c000055692a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd7f1e1a52b62875a378de86891269489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c352671ff92e2dd93808871d8ec1c7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b6bc0cc62f4e2ddfdc87c5ad5d54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9e5f61485df6ec4a1866b2ab3d957492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72893751c0df9a49af8bdee36fa1a5b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d483c1257a3014f27056a1905a7901494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680daf69fc50e18952397fbac34247d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebace76c8f02970100bd83ccd00706496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21de369c06b7a41de0cd61fe9d7c5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d5768f44b23941fbe71d9f392185498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767407f4d24540a197bef10391256d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c363d7a7ddc6201e1b02b8a7f4be2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4ed6d84e14205acba07f5296190f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d799db2e6975c7f96948427fa8f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ae1308cc7ce28e7ff7fedd4d5841503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c54d482e12481cb70c1343241137a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388013712aedab5debad18f62279b7f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b77963fbb751890bbb036d74e5e48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d762e1fbc9c44595607b73259ae67f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b194bd4f223c272205fa178c581ecee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d49e79b8eb4d2e795265062f1d07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa533349b24bca3b4f526911d65a31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057dd87731bdc6d74958f7fee323e04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e6942529bc59fd5b8734450e057af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa06663ce624ff33ba5f69234a7c9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904ad709d89f10dbaf2a97e0e26fb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb1a191d55dd1842aab2729827c387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812953e71ae8718bea279b9b16b31b94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e76e341b2e1f999ba9b872e625eeaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be774dc197e493f5771a4d1b499fcfab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96b7fa9913afe20de6bf6a8ed5fb85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b8fa1c1912129b16a7d00174ac0d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f6ccedeca54ed1bde8b7b8c0c6c8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eebd8a9d3eed0bfb939cfb99fd69e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed50f1121285d55bf9d2ddab114ff3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5304dbb94ffa76ab8f7e35b0a1b4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa08e0e4d390a86baaecff4d7178f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb571bdbb810415fbe769d3d949dd46c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee0949119c318761decf20baf3ed75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6143d899d82e65c4e1612148c98a2a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed05ee93f8da4d494b15449af2814a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192297e4391c55fe72e7d64941013f8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846e31dafbb58e1abae08173cd190e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d91e9946fecfee13c7f648fd6369532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6c266663fec5e48f51af090517c89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ae7990876c34e3021b7d089a1b11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898de8adedabc4c846dc6c47152ead4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae95d0e83bb2b1d42d617aec8c6de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5518cf317d93b7326558d05b5992a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd385a4608add48c946449061b56149538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef17a1c17e92c683f22fcb8b49060a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d950cbdf625643a62a6d7eb6103a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b08824cb25864fe821de90e966666541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a8315541e86636c8bbd0259e5635a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ce05daf3978f59508b1b639b8c60e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc2d6cc45cd752285492d1c17fbf8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac14a3b9ffce4966f86caf3a920d8d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf1c5e2e9a2b093d1037d470e50e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e0937659901c5964180b47b3ead66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03dcf4eed2b736f187a4b2f6cc6a91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a4cbe8a28d4aca4389331339fed44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6818bc39f5cf19923e94162b37e74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a9d69704a3697ff9ee456df8e53d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568d5d577d529b57efead7d147b2e67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d449a05c3920a3cdb91af40669fce2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e314d667f659310f5a5a8dba4b328b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824562e7c2e07e69c652822342ad220d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134fa8676ff305fe6efab335b4ba631556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b679bfbb0308b7badfc21bc863d832d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05732129c9bc61f7c514e5c5b5f80899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae102dce0dd4de73cab4be28ce61cd95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff37c5cbf7c941ab743fb1a3e666fca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133d5b0ee440209dade0b30dec53353561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf0520cfae6232cdc41261e2412ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad1a8cf7f428b32cc4c25609017fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af7ca26acd752b9dfc8019496e2c11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44f844dd38823684c34812a918139a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e4dfd33b5aa748202bdcabac99a8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78741465298358f4620049f69854e6ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f2d3318aab5d40c36534ed0946585568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1827783df79c1849671a42ff188ffe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbf5851efb15fdb33907ddc9ec75b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09040e1efca9559bf4b3f8f3be674c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f701ad2b61128c9b974eed8b9b63242572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccf936805284cec0e557c2370dbb54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7080915d80463002a5e276472d54985574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614819ed7fa1c2a546fb5e7f0e10adc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84103af43a7f8ddfea3e66025022e540576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448738063f3b3bf8fb656c0c3ed7139c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48cb7e764389293b7cc2ae300f15b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd187545fb18bcf92b64bad2a0e18979579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28496a3a80067b211cf0535c688d88b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f09b95677dd60a5e63918ad9d37b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6603ad976c2c598b687f983c64ded582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbcf7af859df3e15dccb8a7683bc34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce49e5d7a0a6220b38fda520169dc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32b7080d9665374cf3343d15b58975585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84abc8690a46703c7139564fe017205586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b790479b0a690ab92fe8763f49946587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd85c28578356e89ad1a1c2620edfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad63e6430b1c48404c4938aec972cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff12e751b2c86d077bee800221de4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5b516465aad368893a40515149852591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900899233017b220ddaf07b711449d21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf977aff12cdc3ba300206ae4b78a36b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41930b5b0d74290ba4b5cf505a92c7d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808a85f157737101a823364d861166595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a10690e25b7d294b1594b1d17917a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce43535a8198af890a34f37c94efb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa2b527249136b19a98ce961a110a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68173402a5e411c3a06497841048059599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62d47c7a05eff4939c0f7ff7b1ac74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20293b30e73e2d2131d5c8da3cb22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fb96c1ee8f9a63679f70d1e40d315602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36402be0bd23e8a9c48d5b18b0acd74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d172e4ed808a9d9ff74e8fd7f9885604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a911b96493e3b74ac317b0bba8f7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac064609e59603fad590579da40481c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70ef1efb17f5a4099bd1f9874fe87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ff7b8dc1ce0498ddbfe61138aef3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08a0ec2dee0ebcde75955cdd476156609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46fa7fd1b907acaa9425506eac17f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61829200c872fac83b0be81b1d11de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9cd449c3dcf15bc67f640d38e0c59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f74b032db5086e2695ad29a9c6257613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f12b79452bed9c5b9081d12e5f80ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ad52c3af1295562f08444e5fe87fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0112de28ba8528278fa3276213245c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e6702703e4628ea996a98adae723617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7af74a178a7a3fb6b97ba6c1e6a45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04eb7ff658d0beef964ad7ac9754e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a570c54430cec14f57fd186fd578e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c35d913d9beb3cc8fe8a672f310834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214010b8613dcd616e3c8d4fcc559c0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80857bd5bdd24463513d61c60d875a6f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48ab33292171280ea829d71230a41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8a4b7d6fdbe1fe9d236ed2a9c5e96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa57578046e40c75cb520b1a5d477626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9d1cd4077fe34cd9b675ab7959a5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c671772e80dc9c583ab19ea7d88b1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f006c81b8b88bed7c0b4ad522c343629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f8f3ca7d23fba17c25b9bdaf5c5dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1742c9108f1865e5665f85eb63ef50f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fc7e24b6e1f0feed46ef05e8039b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496f74eca289758bc448fb7f486d9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6490d491a014e02055b060e0eba0774634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919b6a381f36bade2aef01e18d64388635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13d7a4378f1f417a24ca8500322cc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d115e1b9ca846781b76552111b87dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dd52857ae7bf2cb372e5fd917436f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1954f878a7d7601a7d5ebbbac575ffd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122d646a996bcb07903be89f78b42c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cf99dcc507056a3f99ab2c881a1d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357be006ef002e1a0f4bb785fb1c5a61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8102a8c1c7c43bd3467ee39ae150643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6cada8dfe783e7cab806f0e49d6d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e6b8d6445da10af3dd1d0b2e27ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b88b8ee9bda3934d2e88e20588f8da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a421ca76088c4f7979658debc1264647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b265a36e1a60855e30fdb8c3dc6f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de6ee8dc030a3c35df1c87c704332649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ccd29d9812dd006e78952a01b6ada650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c565aba7745d807894f0581830a000e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90075020d6bfbc34e1aefabe096e3d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0270ea89c3e284b937c09a2ca898b53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20071ddce5b8fbf71ae7543ed84fe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b36976980e1aa06e923d8dadfed634655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77acce34d34fa6ddefac5c21b8889aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e4d29449018833c000e414e3afe0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e287c70a8258546e1c41bf7cc9cf81658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d641df33f524b7ed225339c32c8d90d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9888cd213370e60fc8377fd56b4a53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d93e282f8a00c7d8b626ed59bc353661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c6d9a648e898ee36ac5e6ae1b397a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4de8b70257c892d47754fa469c557663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539914b159c28a7a315a27b6d4f1a6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cd2eb4be9a156f34baff8272ee955665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561948ea864f69da9bcc2a37e5271bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e776e80e7b06e8355aa168e6a4ad5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457067baaa616ea9a7b7cf571362a9e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254ae05240d757903be17924d40b685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14104046925b383309f7ba619262bb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f49ed88a326a61269c03c191d4aa47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3033c254283ced23567cdfca240193672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb508e9498ad4c7d74ba83a531c25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815253530d41ea3663904087afecef7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebfc0fdeb7772b413ba4d0f047646675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df33a1677e6d487778a02edd3e9e5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c5cf72d074935e0fbfb58b67689c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2b5bbb5ec2bd058c9beea49c1bce8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820408a1b12901e29807b539b627e3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21c332004c47048b926ca12b81e68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6596597db7a0333a59519a4ad7726c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd04c4430c13a14153584ea74843a02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810076db8a981f2c32ebbbc25e9b8e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daef334efeec7241f22a1961c00c6b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f513691225420bd0eb104b1718fa103685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4448aeeaa0bc2d7c0473b3d5f42062686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ae2abfb173e499e4293c77d792f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9219657fe2265e2fb83ce288474a44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf71b30991a0f2eeec94a767e89cc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a16d383f325b455a3e28823259436690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7aea68c0e5861ced3301b2b2e2e34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb19537fcb1ef709f4e4a63366ff5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529663d404f53a15c4f21b66d40f842693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18c393d01b181c185f2a4847e06f57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ba18b5ecd315595b8412615d39b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b37758c3c94bdf93a5dfca5d3b298a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3477fa0bb9f1af069833e1c9e46b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27690b865bbe03a33f182417c9fcf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421fb842ae4d294919fc9f97577a70a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141c76ea86edb859ef41c4d97e4c2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea732a87be1058f5aa5a54f2e7dc3347701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908bc665688ad47378ac3fc36c9b6f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74c6697e489cc97cee4e15f24790e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893205949f36e41c8179219e31c13d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a26cf3507424e109da490a037e2d76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079437f90ece0ee5d7e89d8f785e74c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08e07b3940c677abc3a30ee565338d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081145228469d20d6296b2255998493a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aef12efe58fa96407fde31f8754e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456159fa1a12a377f2b1bc10b218548a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2367b8e7f4049f4d97dc7e2d1306c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e34def2f98f3578a0df887fc66adf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455cc77e8c8893c47be7d1a8e563fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9e443083c700f1c053d51a3c7aaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37cad6003275bb9107692cb558e130715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06559152da81e43a056ac950da80e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7392f839110e80eedf131e9bb091717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236157dec6c773a0814d9518e555dd25718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c825649514f833abde95fca9e1a4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a54b2e3cbc8b7210d128a9f0dc44a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00c61f70b3aca6f7bbb9cc3a86086721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77c2d9945a814151ee499b719a5f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16762ecc74a496be0cee06a020a3ae2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b8badedc9dc6d2e0e00d18605fb0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae638f9f8353bac1c6a5eda3d93dcb06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dcabc5638a8fcae358b267f0c092e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c40a4279987cb117f394d057e86fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c72d0faa9bc4756ab3c4029a5f2be4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4af9316a01b73993b98e2b7f89dec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1a99c880e0a8c3a031e1da95b516730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b22fbe93a9d0c573f639b0e09ebd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be651a7ff9a17dc5e2ce4280000a76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7fca99078a67cfc828cded1291988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eca642e6de614c890ff4381a14ff16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3adcf641a548ef7e8797654c297e79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b02a279e3f4b1be17285924a0530f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1128e6d6699dc26f1a3da22075fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb7f9baec55ec7d843e473f049d57c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51282b436187117cf9154ff42e09f860739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e593ce06ae94ce8b9bd6bcff50e4d27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb9257ce18c178459e3f418042adc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376de97394ec3a4f7ffbb1e2f3b23d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0042f41bc6dbb02c87aa8403f8550743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a9f2a1e8f6d440ede2747f9048b0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f34dcedbe59f316cfe8c3d795288745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb21c76f75f124403bc62266babeb5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8dd4f14af692680d3c87572c130d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29476e0b4e9b98884db8bfc3ebcf5a97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c881248d9d410c2dadededd8296c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae2e511a2d4eb246ed47ee0b30700d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63bd4e476448e90b616c3ed70c09b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f2f6b01521581ba2798f189f27e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9c5e7dda53182a6c7aab78080e156753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d02917080d9d688e9ff1dd2b55d4b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9eb2e56da87c05294eb85d7a8f89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f840b2480ef0d5de82147d7a34ed3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f776c64930331dd94c5720b788be2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481ffc6f7791f78b92fac59b5bd5982758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b0df7c853f2a0466c5f92c3cf5889759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>