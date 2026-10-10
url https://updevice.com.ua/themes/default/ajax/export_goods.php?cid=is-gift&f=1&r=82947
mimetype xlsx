--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4d164c985a68b6e0e1119eb1b38331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917125d5eac7775e2cddaf9973536b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459004f1ee0b9696e0395331a6e973b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fa2cc8885713abba21bb228c434c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd03ef59ea6c759bcaac606d317fa7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d70721ad09436507cbfa6fcad255fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba6ef3f0c73f35f307685953f33deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7721d4be708bc66146ef161b4d0ad68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e984910a0cac2bdb91b389aa115a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ad405846f3cab2fe7d891be09ca310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c98fcff6840fbb88e0fe0eba13f4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be7cc49d78110fd2b764730aed923512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bc416228d90a9fdb0597f8329988513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8569a970c5668514efe57e2a8ca56714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420d3f558524a0858440da340fdcc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d20a9f33247193d96f405baaa816e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e7b72a3f71ab854d5bfc1d4c679017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03dc036cdf37f620b40141993d49fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7e2d996693ee1def880be6071e3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff45a7806a838db702ccd24c7c33020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d775b53b405cf414d5aa073a5a03ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87670de0fbf3ea4753cd215c481ae6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647df3027926844d8d9dbe68ebf5c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195f8e409671c7cb01241e3644b66a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f777ca348c5cdab6d084d64bb0367b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026064f8f87717a4265dbb3615c4cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa16240cedf18413c838de6d5fa87927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfbde54e230f303af1063fd15bc5f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7be226a44431db3e64e5bd0ff6cbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bf237a045195d21fe16f5d97dfdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f72f43c9393b6896f55578fed51c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197d1db33c741528e25b3b8f424886232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72be8b17900235a89efbfd3311c4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b240da49d09ab4b87d7c57f61a0f0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5596f4c043a04497d2039ee6aa7be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97a0f779d644051c85c8464d891d4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa29c49476581ce82f705d380cfed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538371b744f57e114c472f74c89782338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2636f74497211c6196743a7f0e71a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddc49b5a57e9ebe1fd09db88bbae5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71627be248ea0191b6377917265487a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefa5255ef49d72a3545d7fa93bacb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59391cb713205bbaa91c7428c123c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f6b95989937945634ff8cce76cae944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd39264ff101349b50ad5d21abd3bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b05575fbfa8153e3459648864b59246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8155e754263364be0170dc000bec1ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd90e68a7e528efe6ec9148ded7a7b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048294eb0d7e2bbdbe6bf37745508849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ab0ec055e3d3fe3beb115d9d5906450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2babc7b4147a20e23664a0cb829b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca007d50a4a0f46f9ff0e0b15267c57b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41d6905380a2cdde88e66991bc9c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d985b942a52301a012fd724dd00ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0182e6adc10de99c6b53ba8c8b5f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9cb82fbcaf7ac52b6f9288f24877256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908b3b80ad90b905457bd7e10a476e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45898c130d0fceccbcbd7178d041b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98751ec5d078d6bce42c4a8e3bade3ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe9c11d39ae20a0737d223dea140060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8affef51bacb7fd1420ecc6fe542f3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e68368ed14d05be15a00e5da73648b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc190f9218ab117a2fd7096298935ac063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6e3450e6f3c3624bd56a36dcf23da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599ed464199989f654af1ae431a861465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157d2fd1ac6008ffce7829b7ee1bd0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16019335ba96c31ead2f579e63694167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb12540840fd5b000c7a9da927fb84868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d0f8027c7f5dd3a8c25eeec1c55d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37727015d389250667607d8bc08889670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07dbddc9b411ed1883a9eaf8cd45da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b4f63a33dbc5d36859243930b0d0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cd5aa6a978865056d646bc45e77c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e12171947a55172175bec68cf467a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf83268b72273d793c65f2bfbce86575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a631d72e671917fcc523a3b756763e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747eaa0c9d504fdc9f6ca853873533277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121603c0b739338a14e9805667a16b7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83180fdca45860981bbbf76338dcb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d5367aaa5193d9cf69711618de3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59e15193781051671de24d36424c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b87fcd62c05b5634235d396280cb8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e67dccc06fa48ed27546035eecac5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eaebefa362f44b6d98bd942bcbd1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491593ffda27ec00f787341c15745a6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4ba19146fffd9a40745a148ac5c5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e613875dcc4e44ae837d327df63cfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973437fb1d8134a8e7364e752938a86388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c10dc553c17ece0f9d481e07bfed4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07605498210630715c72ebea8aa004c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaf4e578a9e0bac2d16d685ff01f3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16969ff4502d458c991a710b79377192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430597d468c76688024d61ce11a74d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0808bcfa6e3013c74e8379deb52af8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6cfe5a88d7ebfdce9cde4efe7c5a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422287980f8116287dc28859b277c87e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123131ac8b4631243c1fa590b0a3bbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab448e8b2b75021d313487c9808a20f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee49db039fecf1fa60132cad34f14f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480743248e6fad0125361b36cd92b0be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2719e1dd4b91c65830de132587dd848101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94322a1f5aeee0d2d09b0b0c8cc38bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7230806971593eda7b706d872219d08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510e9684f04c80bd6528f86e8c2a72c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc177fb670c0439128f2d32e04bd1bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8db8159eb8b6609ca346bd6a8506c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c071947895bf9a0cfca4057c9988c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed0cc192d88ad34b3a4f39b66d328108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d82089463ba5ad5871a0353df1e82d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b355e6debba66c8e5d6d0b0374cbd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e2dced41e0dbeec24a9309694509111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb3725e2e2776ae7d1515d93789dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bf36de018bef3ab159b84c8d41715113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ece4923c0f68e0683a71911c59369114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d519dcf458ce19a402dc99505991b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde3f7fa5bfde93af13235fd5d2c50e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceec6186330a156bebdf429f9680839117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55238e68c7d159c10693eb1ba8e815fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93d83feeaac3640f4117f54af4151f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21508bbbee733c6883392c9917bf271e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa793534036dff4e77241f7cfbcd4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ab6b1636fbbd40abb31ad7b763ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa0bd58cc3698cf239e26d4f061e87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941bfb7a2d6b62d59e441eb415c8007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d1450649f8598349f8e2379450860125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45666210f3cc152903a499bc4a787b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab2286b21a2ea312262c3379ea065d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cbaebe5013d4ae21ca54f46264b3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f6fa4dc4a33257e407dea283eca4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a831e5ea5cfecfbd19cd6f637c3d4a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf21337568a72949c547795cae14a69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f818e15ddd824cb160eeadd0679ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5982868b0c3a392e8ae6050e69510b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938d4d0259c9bd4cd184effac043f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca1bd6c6d007b1cec2d60b48c17a8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465b92472aa9cbe9c14a90ed840927f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ad94314d60c581e32026e65918cb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94df99b0263d31016a6a093c4dc7a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574483e2c4986fd0dab6b5fff72c1d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111c080c9f729a7fa8342c34c22d0d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47e411715cda1856440ccec69f1eca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb7016b6aff57e479648c4a74122f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c78167ac21269531ab5ea8faeafb60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2867321a32ae90ffa438a80b4fb042144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba850f6e32db14707bdf4abbabf45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf602d0a7e732e0928adb107988d07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a519e9140bf018fef950d93647c58eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4845bb3e107bb34f4d95cf105c8bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31aeb596c93c4e3685b574d1f209ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c36bb78c6882b6265c43499e36b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44dd9b8da9b6e26268a55a82c55175151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8887e6eff979bb6d747487b937a217f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74807ecc82ba59bb79b681f41dab1321153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d610e2a038bd8ee3bea57f0c7ed25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64b03efe88101cada10d9629332035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15d61bf28abf3e19ff09d3d15ae642156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f03337a7bd8706fe88e0ecbaf4f2f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0517a79099c3e3ceeeeb2806c04d59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dff0cd342187639c8d92cc37a683a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a7f6794640cd8fc061252923e6fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994ea7ee4cc294c4f8e377198a4d724161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ff9ab4e20b10f2a04b3cf0a41f44c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3206235d541cb70fc3565daa6098f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec59a1c1c6041e3be32bccbcdf1e479164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca476047c2c5153d0fd314a0f9b6ad1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34c4f3f844e3613b5485123540c292166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b97df49f82bea4c8d7e20e9bae9f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b181636f3d4bee5e27db4271a3f641168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe305cb37dcc3244629242545c40d4f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea901827d1e2878c43357b4979189e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe556af9ff638446f1d72af456833171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca88e5e85078ba3d75816592c84d7b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f08c16f6043f9f0d6d5f049df357173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbc4f77143b1a25fa8a668098ef494174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c37e8cb8287133428afbea83f4542d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d31f6c3592a9de03e70186fee6bc4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff362afe0ed1942837dda5d4687bbd30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23b6e1e3b6e9bb07d11611af56a03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b5b6bde4a4155d7946ba0cf0c831f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1407a8391a9243d2391dfefaa9516db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cd2ac76b1f605af97275e4c8f3aff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e74f721ac1fab822e7111010c804d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabde250fe1017543761d1a7b482581f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36617ffbf6e70d24bd3dda510f4bdb7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6e1e25dad1c5ff3101da6c5f0e585185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad46bc97caef94924b3f4bbde2c4d84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6762732ae635cf044b75f55013a3df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00186f8ffdf289e2f04a86c1f6933cb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f7448cca8ed8d26e36bfceed8bacf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7c883b76582cf9350cc81ca695d01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb2fa961006c7718c2025d7629e219191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcda57d86c9e7a9caf6431f12a58df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d28fb4692a46767fe8d83ffe5fc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c583c4ff333774bd6428d477ef66af4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374705d3ffb7d501fd08aa3a0a2d471195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010225fb2e2d1717986b0df52df7221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204c30bcd46803b15cace3eeed08fc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da07a733f5c39283dee0370f75065b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9a4f461db1708c3eed218e2279ec1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8dcf62dfec985538cbad70cdae53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c556e02786c6b4eb9bdd217852dedf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a83a9112dd457a373d96e9d6aaf6f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162d334ef95f2361e4bc19f2a6ada87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adcc465e908321866a141260df4f09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa273d7d09aa91b3fc216df042ab6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda884eeeb68e5732baef52768ba7273206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d0ed926d44e5e2e27ec519f659ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf1ded80de073bab0e07e8f72bf17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecac12411a36d32449b796f3214ff2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66974b896bf8312a22fd1014a5e51a30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a85038a1377ae018c4b56d9396dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b0ad819f7621bda71e957cd9f7b99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc41341ad630ca6c4640c749a2d9b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9619a8b4d4895b22caf36a62b3bb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e8223bd76e753e5701c6cbf717fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a83c9eb7405249033db7b61ab0461d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01541e2d6b69f6a3d5bb1130c5be5ee0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dead9cfcda6f415f018f665c8fcb97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5666809bf756b324dd2425d9e73c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d64555a1e24f51445fb02ef3ddfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15e372742a44f8ddb04a4bd28857ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335a314dd70990ac6685106ece5543222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a64d293938224c47b99bfffd9a69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154543e95c124b7c7939b6831c0c818224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c628205cee5e60311354b71b7bd0db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187e36f5515b364e0e02e027f728e09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744a86c65d892f965fbf902e6c34595227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244134ac2ac563cb6276b891fc951f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7ae02478e5c58923342a3434135f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac9483de07ec506aa07d301d3f48f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc176024abf1c8cf995c1d8479388e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4c1a2e17b5c19fd20417d9c5df15e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b49daf1b930918584156b2eac65c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305d90da33123cec16cf0aca77f13c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8203c6ea09a12c33f88693852bc653235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd6fa853851a4e3549e50421b0d12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3431979883906afbbd6f6217d251ed6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6ce5a629fc9e7efa30c36e670509238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141466cbdb28892531ae82ef06ef0f2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41579be49b50702f7cea5515fa6399b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426e56947bff88fa1c3831e1eb09c4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d43c01b96ca97c7d1326314399bc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda28ec2f178463963a7234e6a56f35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31978869018723217a94cff59aae6b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40353f76a5c80be683add00339ffdb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc692f76f4b5c9cde99a96a5d71deef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11545d1fe9e75b21dc0c3132f25beb1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545e0bde5bcfed96e8301647ebf277248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510d77df86208733c8b2d8ee260fd92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33942b033e5951e87e2708a72336e011250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647c315ba3f036c4432cf343aca125e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d15a8e1584c68c57f98264a460db8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4d427d41a247d99c7aee7fcbab7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b11cfc745bf07679e2beec1ff57d4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fa639c250f07e11ef864e53a596f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a39deea164e3084f209ed2268ec35b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40b1f0069303ec5220fbf6b87229ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3e8f33d9ca94fcd76436671dbc577258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bced7e9a0ebaf57d2e68520957583259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e276fa9580c3a56f37ede2054f33d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb96d2c43bece42a8d931259549472261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77080e728f3f476949c0251c1325f84a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19c9f0202e0dd5674b3658c139cab3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f173c0ccc0dc40fe0a66920d25b2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8decf1141eaac421e6650da65f364d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85601493e32bb0b325d79f1e4c8126c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c51feca29cfd55ac47b4b0955d28e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae748f1aa6a2b403acbbade8e069f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2070ac9449cd1b266c45063c3e1b9f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419e82d478423dad8ba2179101a9646270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec73859a29778a7b7906b5fc1d9bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c20e4a51174e7ba87cc5e9606be89f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d8e5b1bff31f236809122194fd69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6fa11f9e3b8f7c99307a3e99f88ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e559746721f738f14a03f95b56553275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f768662627874ba0388ef8cae6339276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3fea20c7a106ba71f43a794817ea4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b64917b3b59a724a1649265c6f2a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3def13b7ce189df6d3885b1f1e3a3bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42f9220f531bb55b971bbef95a685c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d300cef30dbca3d2f113ea02904452281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba2763f6dd6bd2516fb5346117d0f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0de40504f97fc61fbb5f4e4121e73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8c4e71bc92d60902bd1a7478a5131284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acea480789461977f309441244edb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c09d1c0b051766b41be2cc35baedd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b24fc0e04edc8e6526fc4004754e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75fd974e9fff714a197321efe2cb14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a9ff3a7ac2456889b8767bd6f243289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a08bdf355c918c3aedc584de92f7e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2e7b7869277ee9adc1b4eb22de4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e656297cc6e30e7a81c54bc1d988e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f766fc28e62db97876421837121c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f1fe03c1ff366fd1963063af927c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dc16c1a35b4a0e28d704f4fffa9e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496900aa061e5dafb023cbea421112c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662a43a5e3915d332bec19074eadb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1438811f0ff29cb300782d4c9548bdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7e03ede0f4277fb137ce2eebbb33b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe83fdf4e4f5353d351b3369e0dd05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef6e5b36907ceb8e544dc28b5f13f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649134f165635cc4ac04f1edde60d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595872e99a8e84910bf2e16008aa625303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff27a1484c24b408119cdd683fe4bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c007895b37243ac5a7dda9dab26b20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dba0ec1ba241bb910070927b88439306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f286bb758db2e5120640e437c85c949307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e32a61328eabe8003368fbe963db1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ec486d4a7a077cebae512c81a86b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb96433311e45d04d13ad4057633260310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e346daada991b72178240b3888d0a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e319ca6bb374b8f607ba2ec0b12f9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d22129979011606a4badcde1181db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade7361c49a0d8ce3265eb4ca54566b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b68ebfe9f65ccf92764faca4fb64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e22290edf4ceefdb48621607c134e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd109b06ff1f250b70501e9fdd343317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced0c3c2b049c25f535643774d4634e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c7bc2c5b766b93521041db8a29804319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e06722e78d3614850af20df4ccf2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d29f75a551512ebac1b4ff487854d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb213f1cd4b5a0d08ef58cde209a7f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828716524b4e3907be8f63037bb9163e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd9e4a6f80b309caba5e51477cbc80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9098044ea6e7f0dba860be7f5b8c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d17c5b47bbf2147fa10555e4831db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f30542307fec8850962f7d744b1f2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c7fcba37b8bb3d465257e2fe8d586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb792cb36ccdaf5c770ec0698fd83c71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0359745e6de04cf227c2fe6b29873330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da2b675b2dffbde9422cf542772165331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f81f107dff85d96e5eab08f7faa2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd32b6a01ba59ecac4a306b844a732333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5f5e23256d6acc2d37ab283d366b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb242892dab013869e03f250e1f7e94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda697b48b023f2e190ab8422add867336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b7d6cf49d641a94b1ba2c469cefcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f1bf31e7da6cf5d8d30d7696019de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8170c544f0df84ae8a1fd5dacd0f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff521b0d5f73167f4f9dd6f60f6a13f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b5d4907ca4e486a7283369e14d02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0304d23becebd1525c66baeefc77d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0948aca76738549eb114a9ec7a039343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff7c03c3a077f79778e3da65edec1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea023cbfd3d7aa8edb0352942f003c7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead96144f3981961e2de448786747cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dad0f769e80bf7cd216ccaaa80331347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c720a8443c2fceaabf088aaaf8772348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc4f1089379bcc338ae2cd89d1ab9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56936c9104784ed56155cc8387181e95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6ccffd7494c2675cd324edeb7a2c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b94b9892a7b2074fb6553ae40382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e5934e192de1f861eaac1390257a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069f7b40f879a4655f829dfb996471354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a000e9d825a2640d08bb7ba6e3b8ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60cf37ad0609161ac27bb079bfc44d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0af50225084bfc97da20fb17de0c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cb500a75bf434c4e6fef5ec11a4f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62879d90ee8ca5d2c02ce2fb52cfadcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0c7ba0e806517470d3bb312cea8c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1ab207f39a32305451480721e067361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f48a5487cc710e5354ff557cdd84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5c0827dc166e2931ca1fb2768b04e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0073bdf733607ae2a3da2bfe8e05d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209d2d780dcbb13b2e398bddc49e28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ad7d844c26bd4689d3a0175e8107366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cdec1db6dc651a2cc64514a1dfcf7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f4455fed60f357456d77dbe2e45ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49acaa52a730333c21cad775f45509d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01736bba01ab4dad3aa2d088141321370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec32bc827f0024139cde5e1e8ea9f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98365ddb747c0617dfa79c7bb88b60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc199d6cb48b76dc7f0a684949d676373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a7480c8ba6753e29ca9eb12944bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768de730a0311864ca1f0cd4cb03355375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065534da31eb3ae8a51beb67d5b88209376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eeb1b64f8f8bcc51bd1c2add35e96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aa0b5cc0f717279ee094ef3b86795378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200274a4a7467f5aa00997c4876bfd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e30dcfdc85a6cbcd470532382463d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7415b74732ac77a609582fe48c48ed0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a20b60893d4a7e4e4ce8c1607ec16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de798f59e01e2d49096c3fe0f048e756383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b9c8372fe8a29264f8cb9f06e53fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a21cf09caf374c266384413430a03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc26e067be04797bdaa4fad8c670511386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f60e1e59ab5cc5ef1c73b2c786dccf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183a0f2ae577295aab0e94a1e383dd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d17a2f2833799505a845042032038389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fd2a664c310b18975e109df2c7005390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d78504c189fee34cff298a79ace5a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c87d579e9d40e4de2366dc823a2c96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495b6397f8a70cf543be5d8f2ea1bb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2de9fcd74aa5448c6f9e0cd30d06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765f0408abefc87434c3d396cc3d2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091eb9ffa9c9ea6d943b6052869bfef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b99bd3bd48706bf53d5dfd42c4ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3c89c31bc3c22ddf906d534386f99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af8da7f94980acfaba1b1b637f468b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac890dd9d84fb0e5faa180c6a74b3cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733154ba8e49f86c3c314692f3d723c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9f95572dced52a1247c04ec2089d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c0c70aabeaa58ba90cc5381ac2e6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9551b17529961424a1eebaa6236cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed148b00d2a1de6b52c383dee5ea7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be55db073f641781ee1c1b4921e550406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae27876922353642dfd2546e48e44e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa6363e5ed034aa74815de228f816408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f60cda586e0b5ec016f67ec567c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317862fdec53d3579f754fe2cbaa3f1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c5e5128c8e9c5837ea17bdb36b290411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528784591f574e201c2030f57f57a638412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d88825a8e4925e33aaae862fe6a9f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe7b4c6f8ad84a1d3d0f5b08e187e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abb05d4a65ecca1d844b3d67f21715415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ce1057cbf69958062ea818249a58f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19788db89e0f3ca137aa2df32f727e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b75ff78fb76f60f9faac3d04eb4c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b78793037bf526d64c375b083dd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303673076f6926625d17248bb8f6baf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd378c7961329e22967f3550587886421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f10fe353635386efe8bbe2bb08957422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91687588a4d1921ebb7317bde542bb38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa6429ad53edbf25c842020925b3c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e34992be3a0dbca265b72e07fccb1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92acdb43126e6a18e5deee068ed446f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04aea8bc0a8762777693156fa19cdc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d07b2a2cbd8cf29a69a1a46f7574a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e451004449bd2f8d108a835ccd4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97a1e58cacde42efbc77d719598662430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e8efcbdce9d75655305ef8fe30d62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918a96d03e027520913be5b5f6c516432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda94388c6831542c9333fb633d1cd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d6adf9fed70f4e375d81d1c845eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c6f0bfc4a1b63c695122d7bd6761c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233632bdb93d1cb3ce398f46b60b877436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ebcbf859ee18e5e124186d74e309437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e1ac5a8810dd31b3114ba6774866c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc0139a62dbb99d556435bc0a8c8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976e1ce03bac170bee6ad3fb69788c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9c3fa1bd77264afd46de0313fdea6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c810aa810f93f65392e5fbe41fb6ce7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79818f1be9ca9029ecf510ada7bf7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f1d2014b3a09477882c3046e1197c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ece3f7b618def0103b34a38a89cfd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e67fec291069b1879aadb64f3a8ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddfdbfc9951b3eea8fc1361d021d6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab8ec9d08e9c43b2db0fa32cb1c757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d81f48ea8510dffbe9e76934e052449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57070d989c650b6a10f30a30fac2584450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fea0c74b6782e4982faea02759cbd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c679cde8553b27132809eb3391fe13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8a44fa7db31c40b4a9dd61696d2b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63f866f28c23299a1d283364a2a6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af7f367556e341e23b6f7ef4ee94e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b80fc881a521227cebf93fa1cd48bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e843101c05b742372c6e52f198366457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683140f8dcc14b0e7d97e61219e226f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e8dfff78190c09d82caa1793a3527459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e70922fed7c5758767b0b5883aa340460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a828c1b84561b610428bf4da4e983bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6b22ac846f7b77a30fd4bfd854e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719bb58b549d5560c918ebf943f8e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4e7069520595c8a00122abdf32d1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc690bb8a040289152282625dbecc83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b840a05e4784016870d195b218e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f302047164cc59707c7786b1004d0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923266d0c43c28da475c4794793bb616468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ea2c1828b4a57cce18974f661a71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4fd62109502329a9dfc3937b4f5cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce128bd8be7dbf788b1b1f53658211471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2da7ba7be2c176782e9c521e74dfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db99bf93f37b393c181ecf2f6f456e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf365546cb84057a3c7b8e2317eb07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df5f5bc498869a207dd8895ca7d127475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2119a3ff9410d34a009729252c3b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87381998f78eb68572bae7967f47210e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b454759e33e07735612bdee8a58711478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f5aa14b9a9ea8994b09720844ce55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6afecec2343267e8ef26818f7c2b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6b43d1fc79f416aef4c6ab98f9b95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e242f49ecdaa3dd88c941899f559c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e364536954cd58fda3430c8dc9a99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2404e93ecd9103bbf3c659484f688c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8341fd6d7d9cd6487199fcb323cb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f6c83b172913f47ea7392f455e2b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3481fb4e9356d3d9791a118806d81d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd067cd5ef35d2aafa77b6ed392cda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd59c475b80bf6a1033b30c3e26f41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3375c8354379bd12244b013de6b3b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fddd61b3e1b36f2efbd3591d835328491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c28156f2fd9764cc9df8ea4f2bd6de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e519071bd3549d3996fe1a631aaa72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15094da0a37bb87d3b37df5876c319494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80541926756b882d465dd713381f452495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ea8446509a750c1a1ad37116f7761496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1cb2a3c9829d6ec544e9b58f4c51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07056421dccfe963725daf9ecd8060ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a822c2861068b9a4994ef22085f203499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d5f6810ec6229da1e7adf449d3df1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9cdde27b6d4fd1dda0de203380a5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb868eb17777bd2d8dbdbf44983343502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871703962fd4d0c1a30b9f1dade31268503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08788d1ed67716785ac2a0244bd69bb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d99d24791af6211e3825d62206f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8385847663c764fc882da9d1cdff31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0c2c65afc69c3a12ca6ade5bfedbc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ea1b726caab12009c404da312650b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9575d986bca43ed660cbb940162bb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f03be52140178a5c0bd0f73bebda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ffbb30e0c47e1db8e38e7797cd065511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb97e595dea1994df876ca64ca237b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ee8dea423c6ab92cf8ab317787cf6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adaeebce7c35cf5eedd624c493b78e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f8fd16066d6667f5a14080a7fc4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444fcc5474f2128c26ccd7673623d7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7bb4b829d95d6953af17cea87fb1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a03c24786a69266e587d03e248515518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45876567b6a85c2eb8ec439978daf062519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e579c86ac02a9537dbb3b35cd5c2b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce5661453fd9ae9529fd5620e0c83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1aede3100ab55b0a2997ae1c580d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054524ce780059544e5841b66002c964523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1a52f2ea0a3446255a0b4c259c68b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc21ec2d5dcac884902c5a60151e04b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3595e2cea598da004097421b65b67b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381588eeef8c324c2161a8aaed05cef6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a12a858e3a8a50fa4e06862264724e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ac485ae469023a4721d47f78de193529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9120b236d047afdb9ec73af8b49daf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce9e6ec1161b7fece9d4c29aaf2de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede43adaf4fe174e2c4508171b4b371532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7b434e95fc6f5464435b20ec648e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1f98bd0fc86c822016dbf82f6d4af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec7a4ea73c20af25232763b0f728bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188176ecd07917af9a5c76d04a9e82e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2acdb4cd8e91705a64ec6a7274f53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4173fef0b313d3ed14c473c7fbface538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e440abf66f3bd5834d2af99ae25a3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98318e98a5f2a54e0b7b40a6f916b1a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d693f93dbbf7b00cb63d0fca817a3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551a148598c0b75920ab309a882067f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707fa489c3a3cea4b4bac16eafb790d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce756837c681b7ef812f88da538c067f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d725200f7c44f8f76267a325f085b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5a3418f6d966926b54e5ceb53bf1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce20fab6d97a9346bb5d4fd137a48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80154e5a16e277f274c92b44f4b64c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da470a9a7b67e658dd557474359ede3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a179e698227c7722fc126a24a4376e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afd71eb4d514cbb83f8654e8dabfd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3b06629d930ab6aac5306aaa9a4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888937b2f2af765879ffa46675e3a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5890570df3ff4085cf7dd9547a1e377554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43ad1ccf54793c7b520ce52a22291b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57afdb4e6dce141faf0cc271ff0e57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90ad5c13d4297917523cb2efadf6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b572943b112fa6fca6ba853f41caa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c9e8ed34d3b6f100e69a733bc68a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ee3d20f679a638ed67a9fdada1d69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055417502af0bbf7e79c1cfb00ca7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5737dc7aa553b5e4d5b83c3c596116562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e8ca739e4dfec91cb0d75e4ece7ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2894effcc95095a16e006ac2a0860e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd77c2674ce19fca1b2a7256487fda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7378e4962d0c3f26a80861c9135d32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83829aaa55e31a634655dcbae2208583567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae4839c623ab87e7a1c243f9f4fdef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8de8943720e8a7dd7bc88eb3364b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a9356d803df04a0dce852dd296de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f80dda76fd3aba3bbf2d29a51fa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54639f74c82f49160a5172c2c808f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b725b1d4273b9d609c001b536a9ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940cf8fcce58310d0bc7be0469d2b11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc613f28a62cbcfec1525287d38a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bbe85dd1d379266065c6a108d12da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73895763ff32ab6486d4b309243ad4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c48b259488cdefff068900b12915f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0345a9b64c64b97059994231cebcc6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cafe65331c6bcd771b0cd54fc0e28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f9bcad229455e7c17cff5338a719581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0a999a80f10d494933e4f3cc57e54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2415c534afa75b0c4a7c3ecd359c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaebb17ba9fd1ff0ae9531ec317e752584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1771e0da6dcee8284baa2f765c80b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36849870bbfa556a56fa9a096678f46586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f507867b0a108e15de22ba8747b19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb037ce842088c2bef99a8053b80054588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e8b12223eeb56e8e91168f7ec9d65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2090f635b76518917691a5a30cd03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6012a811e5122845cceed9226eb32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f37ff9f43dd03b54ef15a34e73616592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114fd6d1e4866382191fbe324e9b3b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e482091c3f8fecbb5714b3e484bda2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cf57aa2253820808ec555fba0a9ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c2ef1bd0d94f6d59922b08f012ea8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd6871ec1abd60218d9c2942624ec2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f5ee824ecb32f1072a781e3d6b103598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5ff2aed0026c76dfb152da4e6d464599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec029a3bbe30068af76c7b567fec35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512159d65d890e0fe3e331b018192bb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece951ab6413bbf1b1990552e1d6ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc8ccd8135f375b85706fa1fd435ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9557025230d89657f9bc438b2ec50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ba09925ada0c78aa84d92e6ff8ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c3c4ef08c191ffb065f08a7928e5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa7a89d013a204d091297ba8506740607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab93449b55033338df0fd349b56d1d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c63ce4ff99ee9e0f516789d22ece3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c45c12e3d11ea62396a00458e2c0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51be838348d4e274c6363ec3ad34593611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e9cbd50a2a449472b188b80e60484612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab0a2643ab6011e5e72a1bf9ad182d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80ba787f48b56e307fd4dfb940897614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496960d7ba2cbe8a4aa9022dd52b934e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b6651e500b0510f2f2ae99f0caa94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c4d642fdda2393a05aa5d34035fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af05d38250550522eab43391e0659f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dc549fd3db85518e3cbb1c5796cd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4742c82c77b91f4bc8a8702c2e5265c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f51a6688c14def347cbd7ad31cffb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b0f05d2c4c4634f2d2a1a5536efd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fab78cb04c1cbb03f7699cc3d11d61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df590acd826702fb92fb52d8fe662fe4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eaf7536250c25bcd03f7d9ef40d60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c3b981d4231703f9c6e60e2aaeba9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92899f73830d545a294df2a0cdcec49627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9e2ebaa66a78dc76fef5e716f0015628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d998386058ad2fcf324ef8a7c12462629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f89ee902a3d64fd3f4360545502142630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff353e685c599e8c598ced8bbfae795631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe4aaeb01d50c53b0c668ebd018e47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4060319da1f3cd38b9c4def7e15b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffdd58d1af196556d487fd36da8fe7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6d543c2bcaa59630f34f239a5e03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049e3b4277a44201386e104ef0e4621636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb036802c7d462a6a374f6870dc27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f32c69ae48dbcc4fae4ab8b7ab3f6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da184a5838eceda2ea14827803ffe5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765daf660a4f7f56a8b86d90a282bdab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c973f1f22872598b9574985638cd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e65fa62b39b2221c45cc18fce84fb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6c4008d5108f0abc99f2bbacff3de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a11ad84adc710cb5136da5d28e8e21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911c002968bacb9c71884f6f631f5bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f4d8f154939ef2c2d135aa248f8e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2554e04d2d9d000f12c07ddd65e97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67206a084711b4bccf4e2ab2be3cea2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f11835d7c6a6214e25dcc36e7c876649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebeeccfd5e95a5f7bc8e64ac4c7655650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c366477942978914e75fa2c5b0f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dec41c32cac28d297e96e2f386de2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24404e5d51a6542f70a134c815acfd5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7639ff41f41f658b419ef511506c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc81b4c18adb83448654ed3979e7e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b439d1a750cdac7e78e610ffef27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a91b338ad5d9050e9e10c11f4384bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d739323ee43b9d42632f96c8211735658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc360de4440543baba53c805ab472d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfe06efad1c6038e8a947623d94a9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916e89ef0648e5e0e550a84f462235661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e2ce64d71a1980b7ddea89c15dd3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e65098590b246b1a27f0b0bab8a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccbbeebdc190f075bbb174ea54286f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0fefcda7bc1343aa53188c6758dba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20842ee5eea7a51d2432719f4f6151666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78e31c92b0b881816515a74fa0bbfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1b2b9a2b61c88b9ef10e7d6fc7a9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eed4cd4d9d74ec2c1f8dfad48d062f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f5d83a12ce45cc941154dcfbe5cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7a0b0fd3a7a3aa1e32de577ff650671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1aa4b31c998322443b37a5a31087672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c9064aeca2121fd46614c50b847d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed64f4e3b614fa64ea2fe75cb4356ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a60bf83d18d4e01e7fae53211d46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb04b9b3e1855841e9c9ec208b61a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9df0844671529d5ddc95d70576b2dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cab7db8d659217ae60f5388a33a6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ac262532847b6ab7390793fadabec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e990ee208a511b5d1e84c922cab1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1ed3ed1034271615505bde2bc2a18681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b098d90716152571afad549e3ace682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ff8cce5ca5a7971e72c2ad62efc27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817fd9dc57f9cfce00a55422e48f748684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8c24e16c9b5cc536a591edd17f1a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8fa55a1b4d635a00621f3bffb0da3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fcda2442e9e281e7f66d758e168a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f57210ce1b445c3d0bff7e6c8fc33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3bb0e62fc1aec7ad6e2067a70d81c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a09b0ed906ea24d1a32054a892e8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b891aca25baf5de0ddbc521a481ec2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114df6219e8f455b2c60b11312c63e44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba4e8dc5cff7c50fb1da699a465804693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b64ec62caa78887f884cecd068223694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ca5d13072fec12d391b13b92ce804695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f31c18ec33b1a3b915a22f31c6fb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a378f0209cf52f6a3b1a597fa4fdab2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7f3103b10d382d7f90d3de376572b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee50025a6bdbb0a2d4ef1146f2c35a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4e0cbf52e5420cc4e3762cd8c3a65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa7b30ac05cee9c6ce7786e3ee5a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c09822a06d1eb6ebaa547720545de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67861fb4c8e4eed0e7c519124dc5d777703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec66b80d911ce08bbda8bbb577f02d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772b26a310a4d781a975b5eb7162a0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fa9fa478f51b2487d3b3030b6ca41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321da14c75a24e03acbd398d9de573b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad879c24d4adb85e1708ddc63d50737708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96c4f1f64b15e6cd5a3c7b46ca38c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ea2f17b9faa13b706b06f95ab69e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaae4c22e15e527c09d8b7a90ac4c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fba958ddfdcb8b09ebba6dbb29d41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a71f72de36b3dae9062262e76ffc0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ab396d0a4d923982cd2f495af9341714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8432d9e51f0696f2fabf678773e3921715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70910d5f6c17a5e212cb46ffe2ad2448716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8d33867e8a83e54cc68f1153925da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe042cb122519c52d56a77163c858c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb5c523f80d709ec8d432a367bbd0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998e1b6ee4c598e1323f2c84d2a5ce7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfc2d8c24ef07b7ad34f7484d6401b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d403099b4db50e82a86624f596ed4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de127cea91be44fc40e852ba3835b691723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a37aed210b702c80665841a65903c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81e9f9f52646f36f460c5f70673f06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac58cb5c4735b3505efe138c400c9e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84d2a555b712499b25527083d3087e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d3c05cb7fe45b1e3d67d8bbc0ad3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35abb736ef9f5dc81c134f68c224ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b52e2f62fc057ce1271a054480ae2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a4b358f07cb922d0fa2f0192cc95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e007be242a13b4dca2222ef8d9872732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da15838d0fdb8bce8faf7df83cc34b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cb6c3a7c302b195a145919268b31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684019e20c8ff04f9eb98bbbe2ab139735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7261886638a148c324667dec2cb8c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5dc5d5e8b8d1f769ae1012b4c8445737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6eace6ce474c4e8a999d8b13948b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8ea6063255358117af4f890fe40aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8535c8378324817d583233b59a84997740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91fa017d3e6e5da43edb7e01cd57ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0c75e95ddd4a4fcb5ecd7c5640951742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dd55b9320fb20bb5d4da9bed75a16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe29c1cb8049dca9f8523262cb65b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb24fec13b8c54e7e9ab6ae73a46051745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de467708ef5bc8e4fcb54e3ccc7a69e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ea98109c44e27d7db96aeddeb513747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f19940b9ca6e50bad06df797344a0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2fd01c20b2699f19591a2f1f42eca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea1706ff6e055590a6c2e27a9a5d82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4a24c6c482783c93e89e7434c9bba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8c7b142d0631ea50287d83bda6805752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb4af78966110e162bcf848204851753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97292407f9463984f6583d9d22ad32d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fc4aac7498b041b4f84c44f2a5979755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc64d076402982eabb016e049123c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed041adc7b8a53f61799f8981d255fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fbfa9dd9d71446dba18791686173a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ce4e8eb4d2e5a213dbf1329644608759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f823673a7e35049c44e8ad71d51e4aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4aa513a6d5b2bdb9c4c8852f3f3b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf6759fdc75a2165730fd12b30af0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924261c8935aa89f2316a81cbc8ca1344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cafafc07ce6385720709a2966fef65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99a93843f292fcff6c2389cba31e0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4b0411ee37234383ea661e7582d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a28c77ada27eb8c9bb1f85ae7e70cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293306b4f7a0ba01133781953353a23f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08991e25622486ba6c9699d261e7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2189d89b0052035501ecf0d705725d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c95a36434fbe2f6ae0d888923c385012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca0979e921eed1a6914d96f524ea7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d293e83920dcf7b64d2b239f4c53f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23156be37e1c00fa7c3ef081acbe2e8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b91924d1d0d9aaf0ed1d5d53e387d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7029ccb660628a4cf2c8007136e4cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07508cfb05143c214da0e83947b1ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b646cd331ecd1aeb7b346d60e3bd4ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe6228efab3f7aecd24a950a2a1bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc78760e8ad251137a81775445ca8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4046226b25fc9cff36eade01f7efa2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b961d67ff6f003c6f99befa5b2bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65d9a83535655b233d5fddc33d41ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4123ee438473f5c6504706958d073d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51672726b0c02c44d76aa4534ddb1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58217f04a0121a52da22f9c3bb626727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661e4af1570815e369fa3a936bc25cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a344dc0feea36d682af7c82fe79629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0665e2e3f4837ef2bc056d7e4ad80f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9610f6fa0254aa36a27bcbb78584531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b88cbc46524e18bb7b82ba1babb1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ac01cc8ed79a1ec6b10cd08dd39a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23853869d7649c79890b805316b84c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc883b61e7044c193860701c51367e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42bb7c8968b96d5eef63584a5b390936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8605229bfcaccb2198f96598b3adf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1bcc13eb85ca2923349208057977f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4cd62b2fb2dda2ea8ea1c8f8aa75739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2cec0945e3719bed37b859f87e78140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2d5b0aea3d4f6d51282687718758041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc08485d5f1187690c70adedfd0b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fcd1b66380476c944b32ea640f37043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ccc565a7e61ebb7202caf1aed280a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2be0c94cdb718ff09a4ef7725ed7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5d3c393e67adb86bfcbb244e6dd9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e15e1d4fa2ac75ad9fad6b85ed37247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d54429efe10ed8dd3fcaa8b76199e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30a8bf458b8772179d9a3a7e61457c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4127bfc873e57be3d49014f5b8150850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9cb8c452093e9ea872e6c96d2711351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928d4d2731d1947bf7ddf464083d0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e14ea585071e4119ce26ae0bce931253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba403b820f3bb30529aca8ce6e474d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65777b9d75f1be6372f905f1832f7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53dc1ddc71eebff6474d84a3a5b40856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0b8b44dfdab30d0ec6cdf56269da357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d614933c6d8b2b3a012e5996badcfd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7042d3653ec7b285a86526d51e7c3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec55a8eb089f2571bd02a87e6c8f2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5245aefe9e8058d48369249162fd5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad640d78fb48123bda95580c64e319eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca48837d38aa14262f2af744e28e0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b3737bca9bb5bb33477eb055d64d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bb073d2ce2592f9f76dd1d256886065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd2684af9fb10fcae4c0c3a899c43a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76764674b41a1c8644586c9c1de1e72467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412037a23169794137c8c5d1f74350068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6068f7c1c0813a3eaa4a6617829395f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c13f7820caeb886b699c99b7aaaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e39d4e211ec53ac1ec108f79ddc26971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec24024a0acc66ccdaf47f42f826e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d52a3b68969223e6bc740a792dec973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af4ab9b6c13b888aa9a24ba49b228d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60df18388d56f94b55ce5d2470e487175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c21546cf74fc4ac22d48104753d1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f05c8df509abbe7d2ce81dac0119477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608e3646b86ec94182a69166056da4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c666c32bb01394c71e51d495652b87379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2de7b24d58ddffed3a1ab5238dec380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c51c333240fbe9f7fd95d8c4a57c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e13aa855c9dd2f20f48c82085e6cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277d145ada6044cb26a8a5153ac77be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e2200b08ab02c05aca4fb3c4b7c3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99fe4e1da487cb0a1d9ca30a82af3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953dc22d1170cde17ae7424bbf32efb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7534f0c30f7bc268330095ed552f9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f896d939d209349afdf2753ac8b2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb76b58bdd2325bda71390dd95c35c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39120f9b1c297e2dffe0707ade98dbaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c18790e2e48ab14b1cdfb6b1bd47391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff0c7a320f4fcd0aa8c54e4b7f594292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f0dd5460c7a4e71d67a796378618793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a910538749883de5b6beb8cc764f76d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b967d6ac64b2a33e75026a67ca236695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d72dc98b0d446cc16fa9a351a2b0d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab336907e7742af8f6507d69e98dcd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a5629a65459a51c872b937e6a140d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dfd82f9194565b23cc23f0e1927e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7ff851eae33a5e1955d7379aab571100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478205ca6fc8f7c127ec5ffa43ac62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96e016dd9b8d1f7383269ac8d241c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096031bfa5e621bc6a9e604350b9ebc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f821117faa1c64d17e4340ca143a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db09fb634ea84608bba9d26d478e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73089ee701a2325d0171d2e839418e5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff90f935dc4275147d9b58341a1ea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea00f7ede8c782795f23a203364863108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5310556c4217f3278cf4f820be36ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f6eb5bf24fdeb0cf953e293cca24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c9a3915caae84d83c2a197cecaa6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0766b97a6246d71ea19daeeea26e0fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa5b7df8bd5e1b7d9d342ec4be4391113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43af6e5270c5f3f99468a3f89ff6c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3201cec3aa08a006887969d14f144115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b0715cc8daac891a97b86a7fe9b39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51064de3316ccef52bdf1c8dc681e7e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe527648de4349cecbdcff2404769a1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f2afc440a8d664a1c862b5df799a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f5d7ea6c6cc3f60f7f5b470664607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c48028065804d8d903f4227bfcc0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5edee1aa6cdbe6e4bf02b8a92dc038122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec720c6346d6d2de0afd8138f987e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddcd4e4f60f7b2b8f59661c9418737124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9591546d003935c00fec81750f286125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e13b05e11016e158c298eebad0a48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf1c461643347299c77e64a92241a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d62a1fb8b231fc450038ad770d3ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2812d62f1b58faf08d0297556a89637129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95c02487082093455560e8f565d52d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb9528b0c044cc77db5325f3bf436131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96377a02088a515155c802a570e3252132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6deb62f87daafd5b3222344322d8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d12e8b32061bc26285b6ce7d056ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128142ec643581cdf4497473f29a8cb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c51025f513f86a49bc9d548942a98e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a53251231013c452185378dc40c561137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d6b597028fba545c2f138a188afb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0c52f0f74d1cba0a49d61b0a3040c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d62cc526f436fb39bf626fd22109140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec590e7f51d6d8eb6e60716fe29717141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86640f2d7b00257a90c1078d430dc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac85d2ee83e404b2e725da85551f629143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b1ef7ed3782a018bdb7201fa8cc06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78474f6a81ead167988051ae84d26cf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198a11d49114c2e5152dde6d352ca70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9026bfd514c0b403a4b85a134fad8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087d7e6edf366b553d8d469a650d15f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc838fdf16fd08c7ff5b80edf4dbc36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283005b0e3d5a95ae00afce57a744b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b3983921e8de7fbf2d49e8326b8d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cfd771dfc47853bcf4e7622f2f0b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a5768108e28ae3c51964acac93c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20264917d88916ac41dec29a9313a7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22d72a9b401f8869b8c4c110120ff2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2442c3c41c9a8f15b3d57eac25345e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd456c8b1572721a4aa43d0a1b83de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39889324e544a98ab2529c989b5789158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0cd120523c4720fdd4577a50f8500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7ec89eb25832c68e4123fbbda6495160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97d956bdd8548c5283d8e46ba677cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aafb6cc23dbc2df25a7128a96ef01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b14e2c28185b3cf4587bd1bbab684163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299506fa5248b0c2e6a01d15338211c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c3f09f10e8c75306a3a2d155b938165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f197dce78fbc1ef6a91bd738f098191166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f868407669b440ed1e674e44abf57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d699d1cad198fccc218be872ce2b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0893b84ef00dd62e5ba153d464660169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f72237eccd667af235db8195bafcf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d031f027360f61cae83d01f40753cb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e13c548ba746520e31ad1f8fe7bb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c5593343d89fa7d5b693bdcc876f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f5b2eee6b47deec1d4b4725157fac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c817d4d709f4f4960b8f8f3927d3a67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b5b2e84c31051d0e28a6e1aa1ba5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfccf20f2fca8c52d9f7cd69caa964177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774a3d06f5ab07f0111b660b3a24bf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e2df7c08d4b01de72dbbc5c80fcc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ae1cc07192b34832d2440612e198180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586390df9cca4bb34cc3aa3a30be5a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ae672b8da1dbf51ce3b1684f3754182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d891dfc1b7e52f9184f21d9367bca7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878700b15145f54a8bd8f88ce9e49eb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0db10fb21fa868cce85ebcb3db62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665536b58457b4407f1cf8083362f89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90062e4916149a21d6ce6fcc53af435a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a813982175e0d1f76b3c65699079188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf96a745e2982650a41cc053988ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf5f6868356fdbf714dd8c5623d5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff50b2554bbf5068690c4506397be79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000806790c68c10da02a85e5ee16783192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a38dc4d8d11eef0f367dcefbd9725193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaed490fe32f669744927d482fae93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c87f3f9c804b05d51eb0bead17971a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a6b549aa7461d40de77bba794abd9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593b2586415f705aad2dd6f1e8f8d9b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc49381370689a428914fae2b3c17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505d5a53d16cf40156c68c99ed7799a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ada9379cb07eaa863792029bef4955200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324cc3cf8dc9a0de93639b38f1e9e18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23a2be986c4a23a8b374c0269b33f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ef9740fdbc2fa0687634f18507d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c692319bc206bfbad0bc8a336113f9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8a51c8d47886e9377cb69cff75670205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c1d91430d1f9be1835118e259ce9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48928002cf9817f7393885a1bd3371c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db331f0015dfc6a088dc4537ffaf88c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443433575e2a401c972155f3afb64c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce8bd9e0c37aac3b95e34b2b97557b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7a7d1652b0ecee5c5bcd9891bd2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3db8af14e49d067269586efee3916212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb35ab3ed155aa809f98a99a75545213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231df15c52ad2167b1554c09772e5a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1a7e9301f7a06062e4c779bfe195f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94c359ef71ddbbbabf8873272c0c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aedf1d6124ec43aa4fe54fee91c2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e5dbcd1f309ce4ee7be96490ba0c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b2274961b6d579136a7c9c9876731219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e833c8694ad1307c8d6b97bdf99fc8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad576adf209683922e161439b3262221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f36f7629cc00020f1899b02f7a83fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72d7cc5aba1f681e1c13a1dbfb831223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b9a4a586217dd1fc256f3c4b04a62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa2b7ec0b586bca50fac0175f3174a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a419c4ec49a581680a46109d7f57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6988713697e46218af3ed9c229dd7a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b621ec5612d0af81a24ca0406773a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cc529ecda25e2e30e8ce7ecdc465d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35a144429ea270d75bcaaa6c563368230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a0e3ff810d0f6cd026a15cb106a58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eebbb58127eb43a2d16416d8c36a7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249694928ec7d2c69cf71314cda21a4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e698f0b5db3cd91c46a10597d347a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791bc69af8a5139531cbe4b42d2abbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e62ed31efa255b5d4f580fb50cab9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa506f634b285a68dbf5db0f8dafee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2cbb54ec8a7a1eccf3c7dda72d3b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec578e0b56601221b8a95574835de18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee2f7628cb2e23b06de9bab7169a45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe412eaf7cce0a4fb83bf99ae3c5e0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1aeef82886fc598d0b3f34019d399242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa797753a0f03bacdb23fcf6aeff36f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af10de204a1bd61fb1c1aa5abb12270244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e5e179c4aa5b3b0f1a0a937e3bc45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c18159c8b6b75979236d9e22a0039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae707e23601d502c0a8d3aa800278389247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64929b8514107b9b6bec80dc768b1e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed59728f21cf9cb580ab0443a44594249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f88a6198091a0b0e386ad715d513250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b44edaa3993f66a3f4f506050c07ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5dfb334f57745ef8d753780640dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731055891f35805c4e8db0116ea075e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f25c71cba75a3951889f50d3cb39c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141842d08932407df8a38c9e8600890255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6195c9347474963244746add16748256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce9b5c965329bc8928b4676a51ae84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9369c602794f025b76dddbec38891258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a60d5017b6da4542c44f3cd0e6363259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d855e45b83c2c8400e604a2130f6d3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb884550e5ab04eb336a9b5073aa3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2598e36d62e04b04a4679cc81025de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f5f103f1fad350ce157db0767515263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd57a3b81417dff7c5c55c167a8eadf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235afd94d9a6b07b92f920111c051942265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b90b7ec974f260e578e6ce03b93ff3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c43c29e881d5295e73b8106acf298267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3d2a47abb52558b567218f2cbc700268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d22b5a36b115d9d361e4128fd3248269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd49d3cab4de19164a39646847fdd44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada87cd6a2b32ed697e115095006aeb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2ae25109becf952e842226835c16b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e5b59f53b9b66ac37f0544664eed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61647e7ca290e7980bc69043cb18c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcbf0a456a90000bfbca45a514b1b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2204fa3bacc01df7ce3721b67421f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3903db86c95ec2b51d5cf7db46de0ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cac89b875c933dae0284c0bf42f2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc4176ee168c70082349a2425a1ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a4994c914c2becbd79e7f928ea935280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92be325d94117bdb06e4aa7d240a0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b34c569f22f844f3d276e66b7a3a60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccd3169d26083599ddf0379155feb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b2ac7c46339255bcc879a37799a2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b68605be2163919139a738fe1ecca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69fcbf333d5d901b7b0f22b64a3784286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6ba61e1886286e9df8e0afbf2d9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c729aaec45dbe01af660d919d3cc02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278821a685fd4d238c2f2d28fc7ea462289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc40ce4122cdb21cba558639ccc612290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4f2c20bf5eb585e6e9ee1c7bac7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c49ad0caf91cfa4c37fd6331ed230292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf73da94810eb2743361d40ded45d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aefe6e0956785eb30d374241d5791b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e84e273cd41e2b229982c2ade36c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a48b1e64c2e692caf647c407a5f14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bec60df3dd3b5248f787986505a05d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e4a0be6f84ac8d8cb42012355942298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a185265853deafe7600f3e005b41274299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409cb5fc650a964a3355dba3cdc73ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d361bb478633861d49d6f101d6f622301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47294b8313f41f10d330c280d5bdf7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb855eec096da07754ff534384fc9c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe2a560485628ee0a2df9c5b44c98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692791dbeebc96042f0ed2faa15ec41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa084a61f69aa21d9bb37a5f5abfe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f0159a1f3847a141687760be3eb58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d396189b28e5c728911414f7b0e8ffb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2498221a02c77eae1bf5ecaa70f097309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f86aa298b0b6a5cc20235224deb1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17614e91e947a55a00c48cd677698e13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19bd8c8b93cd65e39ac6d2f475f5cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a51a27e41036d18aae9bd00934d1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494cfaa39e48447c9166f8f65a20a34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90812527cdac8ad0c9803b7cfd43df78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1167d073fa84d761c5c003d9049a9e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1dfb2e27f3c6e641d27b6778173cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f560e712daf37bd3c440eb7c19e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa753a840a0e4ead326e7b25d3a380319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497f92f52d28eb3f8fef2eda80eb951320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265dc6ffc3b61bfa3fb8cb867621f4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629ed97971efa05336bfb349c12f187322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9719bef4f50c2025e4a7374136576323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e94a1362ce45f43b0a74a6dc8f2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d30f110d3ef1be70a1ef6aaf20def7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00b770d09fdc6f86af1a27abf5946326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fa454905297d5de1e5820ea1ae8b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3dc6e8adc10ea7b73399a9e32ae85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b032982b017cb5d81d8d8e1e0dcb5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fd6278395c03e4a0035393e3a2ab7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe9399076e4bc9268dcbd59a71d81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec2136eac5ac161645923e717c8d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a31c81999bdbeaf43c4108f927a12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e72e0b24b6ed82e175e095d811079334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc110a83e3678147e526a7858a446f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a281f77c2477c506022c33cc958b2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb08cdb5ea68fc22d726e0bb246497337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d42cc435500c2df2daa9780667536338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca6ab93cd2471c871e133a9346a84b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0664e71e93dfb5e146b3e7022967b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f5aba89df6062831d1fdb6350f56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a7388a156fa9b4f6f7338b2c4108342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6edaba2302ebea75fe68af8dceb0b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594f94424b91749692ccfc2309a6d36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80408ad85f054984f79aad88b3e195345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beabb1165fa399b6cf4458f4dc5ea5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fa585ac81db73b057fc293e2e5fef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f696b8ad67b790267d793916dfc07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad4e78c838ffc85e704cf6a953e33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81cb626889c40beb709935926107e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ffb8c752b43c109fe0d1845700fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c03d764f94d8cf3c1dba97a9c3740352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be354692a404df347f4e5c333de2133353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56822dc0776170f3803c08653bc5ca77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d414f83b6b50d001834f6e2ef5421355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b4adb155faefd5aa79bde018893da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df0f8296456e7529b3530aa4eea01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd5ad91c427d57f9cbf286f4530bcb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5871907ca6af6d841edd2d9b281fc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471974646da4059314f1063f32b7eb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5aa1c1300d8c1ca93173c150aa29d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e60efae30993c96404b4d6cae22da1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ce4ae2767783334ee13f11d351b39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f01c015fb9f24522fb1f1475528ebd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1872e6c50fba474f5a252d18497384365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93fec48501123478ce5d4eab56d663366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e252240adf583cf3bb77725374323f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f974edf1a894cc3306179df2604f42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4974a58b6a35923e6962c987ce22c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01af255e09f19293752afdcae0be15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd067660260504870db598846d17e49e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a1155da39e56210cb2a52ed6694e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07e2c370d7d71d25537ad4f95abedc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9420ecaa30a78f1d96545fe2361a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544688ca697ae327fef7bffb6d64b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25d76c690939467ed53f1ac1140f6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795580b7114fa8d139c524290ac78352377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52503880e15d5297f5c3a0a507416636378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb9d27c088837ef14aa13ecf684665379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796c18f8a8e6bd4f87faafb40783a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90e458f48d1b7a5fcd62e901682d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1801b9d3ca3fcd2015a46297bc7c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eadbac17aef2ae873cc31243aa02ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78227edfce69108d7d39cc1593167b49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b396ac85011d55ddbb7bd05c4f92b54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd4c34c29f84c498efd0e31560b335386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491ce9720c166dd2006dcada1ff53ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3cb30132c08f9f321f8f0c2f600a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7522cde68bae047dc64ec9fcc81e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e4001203ce2e74cdb472a2e250e1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a6f79e81a89523fa9eb6d6d38bf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95358ba74201ad783364785d99742a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a24881f2cc8f72c81cfb12afb926d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68edefce91ed62b10f671ef993014f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab794675fe587e84a9b937315ceaac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa2b126cc01a67713bcbf89bc1674c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fdd5e444ccffe6b42078e49012661397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646fc3811d510456e350c65a6d67dac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20250ed39008c509ae740e1d96b0c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ee71f1d905abf8b385227e8f302a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf2ba34fd29ea9598cf709a21ad972401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250a3e9333239a720dba2df151bc07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f5af98eab1958cd4bc5cc61902f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370158e954345fec7f45117033afe96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571726978f660266c036b2479f36af8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe15531bd20bb9c083c90a76789360406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fbf271a1994c9d79233e7c71d6fe2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d738234fb2ce123fd1a4a63563c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e159d03e292ece02602a0caebcb77a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a485c9dc46e0982ac6b8ea4e15516e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bd81e32ef041752e8ff388b7adf2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89810d0fdf097c86f87f215f0268727e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b15e2992e75b410fefb9fef5cde77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e7f5891aa2d308cfe2b5a41d7d0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006aeb8562ec0a3ab0ee4bd7c121b48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a65baf9d4f4203c35f4999c3ca921416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8e87186b89b0cbd47f0e1a2532cb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf32e910cea221659931bb8fcc8f8bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb22eb0f498f9d21400179390630cc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd0bff66611773ae2dc447a6743af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bff25ad781dcf2757aeb46519c2826421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347da449f769dab9a164834f34ef8cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a38650e3f149e004e4180f1fb364423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541ac0ded8848468e262979b6b27166424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780015f81e1df99cce072bad2594bce0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691440dff491cb43649809540cb67a8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cfa7a2c4d8d9b30e8021285e41c28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b286d2563d3ee7f88fe3f78496d084428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cace05bf35a7136aca90209bb10b55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0413c621de7784de77ba58556f3be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c4cea6393d032b8478dc5e7d3ca79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a1f82f99c9451e11157b954db11e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccace2a1921bb1507ed5c30d194940d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fa0f5acb8a0df8d988cca6767b20d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e3c343ac883b3838a573ac819b34c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db966ec20bceaca33915f93651c8f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef4ec07b53f06342337564b8623ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd3d79b2121931e3e1fc3600686ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9011bdf7a73308acabdf3740098df6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0de147c87e6f7cccedf2105f87c9b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ed77d9efb693517e6ef3ec7331458441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e14cdc528b5d8c838edef2289d218442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405a0b5f528856719e8c325e46bfd71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2eb9f5704ce679f504bf9517a6632444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc20306e386f0d7df00ffe58862dc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3492d2518423dfc6cd721ec7a85c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc59e8f35b72ac94a15521b2043f1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b384673a25e7a55a1c205707a0ef9f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb8fae46cf1407148599d950755a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823963c420c05987c9df857a8259f5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626044d2f9c5855d5e424629d662808a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32fb729a9b63358d43aade93a3d214452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182599eac7e8d3b44a6e493cda3ea329453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7afd1fc238e076efda1c225cd6a20a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da40b4e49f9b6d76f3f6b1d418c3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a0ad7972713ee9a9761d07c337fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ed4173a51285f1a528c32de45b999457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc01ea5953b643a3e6d0ccccbcbd7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df7edfad14180a59d9b64bfd67bb9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e302a4e3e55472251d82cc6ede02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d40b270b4066f6e46b2ff7ee6d43f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a1595f4b533960eea094e18a7a2de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c10e7551b3c4c88630c272744fe79c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7805fe3020399fe945a3659ef5ecf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e50ddcca008864fd5185adb29b2584465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c374d1800e4af255adad154349c135e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6493a2cb8d1429a157d51771f3a0e78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e189015fcbbeca70c0e697f4e4a08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401a22e16b8576bac09c7fea9ece53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb223818d90f17039926bbecbfa62bf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226bedf97f49668ed897766075d6188471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93b82f281770c2771b657c88737b33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f8db45e948255a6ea034d4e77be8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d67587cb5e32251f7880a64173a84d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c61a473cf1dc83de4c5ecd8bf250d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4dce08e4008611862eb308498cd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e67d065ecdd57123110e63f87ad7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd41c182e54f416d16a8b456cd4a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a296d2f1db1f343a30ee32b79e5d71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28279ccf9bf80f6bdbdad2c3845d301480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cb48a7f0eee6089aca9e0cc185073481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7d9ac9d248a96e56367c8499f06cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b030bd57b5f8e3e6b0b59809c526483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07747a6a61d4202404e342c45c90a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336ea605e2087d67c86aa168b741460485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a35e28f8f6b1a2aa6f4441f37bebb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ba80f51dcc555dfcfcf1b17ede0a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a3a5de947173ce8cb38d2f3c93364488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7ebe53e2cc22675d603aa07e32a43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a7dfaae5b2724347119fe52c35b40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40346ccf33a1b6270389396918c17d17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a16c09052786030060470ae8209a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b13a2ae5bea185248f55ddcb2f4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b3303dfe9a2fb7527aa90a1b114bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115721295408ea35f2ea194a0644e7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4686bae64603b72fb1f0df5cfeab775496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae7f2b0fe9549af81b795690880006497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487ccff5d779df40472350bb2d338e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b3c28fbe322b08988f5e603b745e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a7a3d2d4e506234d8f376d695aef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abb1f2483e98270c58f3284f79d7c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2c7567aef8a4fc0c71a873dec7a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5916180007aeb171c9eec40fbf38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb9b2d785f5e14f5eb9f3487283d5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375241ae5a13867149586bceaa2491af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5394a1b467e2b2276938e47407918c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d8b72d7032db95267a8fd029e536507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b835a584e8aa01a1e9cd9a881663508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a545039d6a5ff461cb5f6f148d457a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d8b295220ab6c34f4a78804af8c40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db8afc43985ab46f0e6f54ad4cfd77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded042ff2b64e463fa34e4a29f6f0e8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae915e5a05273d51e7d031870c0d6a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d4e494dac1494812e01a63c265235514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cb90d4e0646c06ec6c96f45d57a37515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f630a8ea3385eec8fe178c2ec01ceda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4308c73669dd2ae1584645d28b9d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521c678c07fcce663d9dd7525e4e7a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abc52b31b2b6b454f401a0d7825d24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab0472039b21f6bd667b0e39765d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a905e3159cc3c2da4539fd45aee1bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffdc10a798442ec729a8349bd3ec07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed89879d5c61b4f66217bd946ccfa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c176175a9a14e3f93bc7e3ab9a36a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858f6c3be6907fa8853f72e8787180c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32469128eec6d8a1b1e291374310562526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e37524c8c0015f181eda279ae3b734527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697b1c8189018a9700f5e472153a66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e031ba37fb3284fff971d94f39ea7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6045b10503c3f7f334c041f655a62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e957df3c91ea07971e53bb000957050531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174ab723efdd2cd6eaaf64c1200bce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96d4b7bf50674384146590f3a1e35a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51c580e870efd0df9ce6fedb1bd088534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596a18e58cadd10eef56efbed4293c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e85795696f8a3d39fc0f89a6c318fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971d0a31e70ca0751143ede8ff6b1fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f957f7948b974c0fd0e7e6055d02d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620849bbb609196cd7cd35432eec0df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112477c94694e22d3297225f52fade64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1351971922fbb63f0881f028a9c4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ec5695e08c87f49db14dcb264a2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ab206206480366649ababa4d1d86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b2e95c1ad5ada2a1d122999294a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30dd55711a292674afa5d002b9f39b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cb4d40d4b73b044f807b152ff32a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67015d2592eb83489b51346b7421d878547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528c9e37d0a2fbd82d9d7bea06c0bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdad99fb7daaf797506b1a49b0d95c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b548547054c0a4674588a5c11791543550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57f90091a5f44b9c5482fb840e4f69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e2621309ce5d04f5b632458bab2a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5840f587a9dc2405ea6b83c8866f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c1ae58b7adde8b7296db5b0753f77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052218dced0fd39352cb41b2307d6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec57239bf6264c0d587c20af2733399556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f93257c16c14efc146914bb99f0c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806460225ed77659f248a00f932e0ed3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904db47b7a4aec0356361d4b408739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4da8dd87b0cb5456cb0f316c75b0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea5efb777650ada71654c05520bd5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a89e7ace96d269721e79539b27c4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567218206563b24e72c611292941a6e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f2f19cb679fb57d7a3f0330096b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1206dc576eb1f4a54c1d4efc2107565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bbc989dd67b9f1e5f7739a18101af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17a5e08e23bbf1131c4866c7f8516567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b308346bb403498fb91ea91fd256d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0509db5b46ec45b07d5daa892b193bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c6f24281fa7865a5fda7c1472791c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3df47166450bfb3dc9aa498e11da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdfd1d37fd8f9213dfaa09ca92a09c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794995691046ada109fe9840ec956bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6317c1772a2ed42213cd75a6cccd25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e9a98d83ca6649843cee161aa2b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d390c547d283c069d62c5d98184a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123cf326b8c37d757419275695c351f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624964aaf4764a5b9f12a432ff0f0607578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051dd6d13125a08cf5d67bc989ac0a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cfb1c1194c52d2efcd7b7e6d71559580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ce1e193b29d4c1c1d196c3e3ac8c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a611b5efdc2f5a41123c37a4b1549582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4cee76cae7c12f62fad0dcf3c4154583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c490dc716d55cc12c4cea04d7e8b30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121a6fe9a91fc58cd033d390ba24a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521b44b08312abc7964d87e8ef31d69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3346205e88301d6d5f564fa7dc34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008dc8f3c9d3c62bc48ac81b1098cd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfad52b076d4138ae30e3528e7ea6e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558d47dde1134874dc2f23d1ff5a42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb476cc880a65fa77b33c178804967591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ac19cd46b6f6e45838fec13c6ad97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40b1a251f4332b9507e25c0fb3abdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ada23c0f0b8f76ac2c8e3cd0ef613594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedcb5f7c782e6ee911c871166c02b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a561864f8b55c19b0395d9c09d6d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20adf33142f8e09fd524183a0f1032597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ebaa94378629906db10b2620e042598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dcc741726f05b359dbb850594ffb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e980257d59edda1e3e9efb34dccd6d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab20b67105ac38a42946616222f915601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd275dda4efc08464386e03499a71c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9472a34edab95f11c28a6ed73cc5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c549df3308fcc955318c60df6d46293604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bcc78644c13cdd6f3ead79f91d5a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf5bda53e11dacc9fba10c66935424606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52200d8d6f848f8941201931cbb5226b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de4943d3c3edf724359e59d376adc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b30b156e0e525583bf333e927cabe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c708ae2e7f5261f915145b9e40042610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20936c2d1dcdfa69b7dc994ee46bd12f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773275168cf1fd469580a3f466a575e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff58a5d5178a77cfe22072a27f55cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab69169f8b531db4748c7c2d6f702ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2249da33080213730d307437524c3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6197b1dd8338b8fed851151e71cac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42beb54c881b5fa15d377f686609210b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd6c85c0e96b7c6c90bed4e0f254d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1284b01995a79436ec9c24fddd9aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc541d0999f9ed98b0beb986a1b6ec9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530ee7f444d18e9829d8c74621e469621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bed18e16e3962b2e1628a28d8f775622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea4441c46b53e0b5386a85cf18aed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e4a6a445531927727871ae0a6fb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2919a7128747ea6c5bf39ec2db537625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e07a4b81b8136eb710b2c4248bfe39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9bee0bacbb55547a2252b805bca50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cab75241f99dbecfe3aafc05e72d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0039fe95d97db8571b3cf551193fd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b597ea8baf1d9b899cb1da6d2fd1a3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155cc4ec2688c5d67497188e545f6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac58c24dc32f34ba3c4e5b0aad42c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8bc378e274003a9439d561ea6a096633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382163ea783acfee53a9a6cea7e08d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd93e9e41b5e36a1c4aaf30ece88ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95c544657c9698edd94c4311c47d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604db5d575aae11e61cc0bcec9af549637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8658f2c18801d9cbcdc88febabd866638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa91abc87776cd00b9dcdb85bf80ea3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3934f36a37bb859f36fd7726e89bf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43205902d166763b81bec0a1fca5bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d9e2d0eee47dda5063ced978c647642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a2e54663e0ab8e1c0d564f8f6ad50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b0fb197021b861820873c15415ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591a4cdd16cab0116db6abd74069dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649d7dd807cc13186de821fccf496f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e545d457acbadc089685e1df8445b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fea13bb27f73c70369ed310ac98f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0f4747fc0fefbdc2a9bc5f4d16ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba2a026cf93be937a415119b5d55b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b31ba59c968427c027d4a7413eb3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f4f13209a2aa33853fc332c899958652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5dfcafe0c2001340e84e233d9141e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d92e09da77d6aff0f94a1515826bb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32828ef4ade4383a2d8b04b3f4310a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2602e69ed5be41fc73caca1a0cc93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4b46f6a13f536109ed05b8fb0975657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c877e3162447c77ec6c6ab4ec8c601c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eea424d5147a00dd78e92662efd0bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe73da7964db7664c626773a988123660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e80d71fb095eebf0f4cf553aaa599661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a81aa05cc750602a0b356b6538b9eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11704a244443196d6f28cb5add5461663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608a1ba32cd448e968f94bad418ec2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef552eb19c7ef5aec5194d0551ecf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5aca6a31855e848e2ee73018d4cc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613e52850a0cbc461efdbeec81a741b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efc35ec7edff7372f20fefbd71114d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de745364b2c72e47e3cc932c654f94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d66e05b7753ada437387ed778a5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca87433c0e3f8247513bb4ecf44035671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e193011f0e26f32dc72befbbfe509672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a978b189d428c8ec62dccb77b85a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67603bf9a6d8231635d490b60f03d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f691f0696971854e7fb9f6d64024b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341e9ead4afd8e1a5a5fa1388f9ab3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8252430125c8cac1acb6f9294b7fc69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8c96691f8086ee78498c7c35b1993678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e94d147c3bf10717a3f2d78210ca75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5fa19f0db7a1e9844abe43743493d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7814a37acd8f9bc058d8526b1ec7a88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141608b9197c5be46a835a6ef07bff11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b08b1232a39c7e068508d63cf8457683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c9882036a07a4e54e028658a8196e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ca9f6a9f81856975613871c89b27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657304a55df991953c57df2a442ecb8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4070ebbf4645448d716f9db44191687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd26fe5fb7dd6fee3cdcec20630f2a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa4197bf820a211d3dc90b989e03f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0c4110564aaeb1c6a948f2a1f08d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950823aec408f93d09d54d5955fa25b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633840b60cf087a30e17bf0557d4e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0129fc3e1c029641f1c45f9fd381b37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f03d8271cae954d270efd493ed9e65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f4a9e8abecee135033b2c35a9760695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8668a4bf3831cbe71f1b6daf48012696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf7e1a26a9e1243172d7df7f27a3e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d5d72381febd3b0708d3945e78ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e028bc797d329c1b7887cc55095a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95b1e5eace045f518089f0317d1635700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050cabe8c0afea54e6af3b7068175d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa386d84de75a593b2d79d90973ecd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba2f6e03de200a31bb50d98323efbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40011e7daae4742097bf0d9b3ae10355704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176beccf6cadfc18af952fcbd3cb26de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cae73861f03ecc953c0112cc22a07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dc16ec95f6e692e356abb855baa33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197abbcd3fecb0f785af1af4b513f9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921b3c4a7f3afd5b90bcb55493f853709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa59e4b9565cbe5ac07691c3ae24cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e73cec8f7bc6a33b4ef707ff876612711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79a3327f6fa71440b109bb2e9a0f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690ec183bd6bad0dcedf75c6c01add713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba927d19655a31190105b43a8c050714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfaa5ce3cdd6884a6810dfe6f2bca0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6c3df151dcb71c74d568420a71a9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb20ae4df1576b4377fd57c472da9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c417787bac299759663582c6e907718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a393a7dc26a4131e5f5f3f4d7a291719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7c19b5368aa75de0d97cca09225ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797be0a77e3caa33b1ae0d8a89925f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f886de0ab0646f31fa8e81fa07f4d47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80a64ebb15f296c950c4738d45ca9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854a4badb0dc8cb57da212d12db5a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1cb1f1234ac24a7ca6084438aa300725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5023fbc4ff7b705cfe0746e871e91e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0ad5542d684c514b3fa3decb50e5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d501a433b0231ded93969a78b4d95f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef137f4ccb1eac27341244d6fbe5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef3f80bdaeea24210d6c3ff269d5e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b2caa5be049e9cdc2cce78514293c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd7dc55248495fbdb978685df72e05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8521ece951a85fd40059b241c296b0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8317c3863cfe7518d290d8085f0d1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23eee30fa540e72dfd40fccb41099735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298c0e6936d3a492ae37b03f76a53e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f636934d921e3fa248a8884239e48df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2bb3ef8abd934e33c268cd9051950738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecf4695aae10333f22c2740eee3b62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2b8256b49b5597e698736cb94ac55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be174ba436c357efa3a71ee03476eaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a153ed8c6678b6f48a9f1498d9ac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5011f2ddb4b6bdb7640e428185ca306743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e41ab6623b890aaf970967c0b0b73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c180e0eaa9e7dc27efea89d5a209b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2b0a37f84a176c4663dd333a68d62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305809c1c55e73cc426df839593aec5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7607383af686cc52c17c82445f38bb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0504933f94df8d78343777adec0e2bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f78f9e72eb7ceebb69aba602bb7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f09adaa316c4346f29b5007f5a8960751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d036cc6ca64b6a5261bd093c88dac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24975ba540a6010b0cb5062a473b49753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100ee0ac3f0b6d3ea7eaa7099e38a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49b5c64e81c94b78dff6b8ef20bb6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec86c7adb0201e52c2fba668c179e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4f8471849c314d07e62ce9e3214a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8149ba0b9f084b606e810b0ede307758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a35f776d1404fe47c09aa3eab5f053759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>