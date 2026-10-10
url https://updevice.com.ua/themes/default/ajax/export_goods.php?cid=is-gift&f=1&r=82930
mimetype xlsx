--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b56465da0da1390bbc2564443e4da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc51a020870d246e3f51f8cab0ad5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5001a90549243665a7d41bcd880cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488ba492a35352cfd67e4563f47071f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff365ba63d2428ed087ffa6cf7907f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad0c46088b93bd3d46c7d0a3192386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce0979e98663aa161ebed235b42217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a8f081cd7f5c1d4cc98f53e2f7d748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13762099907821065b02f8998a7af21f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c585d229ec40bfc98a8f79cd3bcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412da2d4ded9b7a56eff196449d1a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79855ad22ac20c7df502ea0ca5ded93a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed51535ef85f40b283c80448a3f560e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127da3ca244f002656da87cfdbc95d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845315f5a20ea784f5f49c935d1899515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21138537743200dacfe8b36c2f3a49f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5700984216992efdfe883715cd434a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be428b78687479293c1c49662514d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffab8e1a15cd29a0aa96dad071a97b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb7d6d603115cdc450cbd6c0e748b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ebdc5ba99dc2ac1dfe940d587dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debda7f9c27de541e8b29da418845b8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c607f4b20db8fd714e3a3abffa3cfe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d33b808b36cfa401aef081752dbd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302daeef0f9f4a37a9501e92c6748ed425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea058e9567ce9459ac8e961b705786426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e7757172a9a1e32dd5de74b1544e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b721af5c8239248280144c8423bb2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0247c1dec5893afaf80e5eb52aaed8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55516f612866c9276e16edb1d11fb97130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffee257919ac0f97fde0d4c36b17c3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7023c7d0f3b56cdd296b68df9cc13332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc638bf0708a3495fcf5acaa6ca7dd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47679a0cad796806119e1150e1d4d6b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a877a162ff1e359dcc6115f562313ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65ec48a092be696efa55a99a3f3e2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49fc4404bf0199908dedda6ace706037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d98002e991aff6b0f7a44bb66395338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31434969af23c25fdca5709a69d855439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802cde3116a6e401866dc3dad02d6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7d189d635bac36c43b8a31d1686a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386b97854f208c34e6424b50f9477c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee281f8f5356771248a72bc559e3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93745a2d927b5d8c0c547f0e175bcbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a6224edf881e60c0868c3b87c024a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf28838d758dbb0dd453abf5ac9a9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774df0aa5c230a81aaaec980128f41a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad41c1de644318984775e54ec0d753248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd209c8e74c80a9dff183677bea9413949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c607a9311b45d51f2e64976d5967de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b98e2cbba508a59114729a127f2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af38bbb78a44375eae2c8da972fa2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed7a5c96bd47435299936486ed55e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09621d9b83a27183874664db1eb7ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8bc4fed52930a23651026fd2469d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93278d956ecaf138b2c157148db5c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460bb149f90753e80798da94f8e94dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63380e1bbeccbc9d6b3d6fd487c4f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a343513b8a263961daf48c6dc022659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ed35852cd411a677ce74374edd17a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3149f9a1d608fe72c4117806a26e79861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0740e59d4fd0aadf1b8ed5eca73962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae30fe51236561ae6ac2a2053d7afb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf23c2d15793360da1828f09a2105664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2982b7a77b5dd26c3473617e9620a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ccbff79a8758b2f5fe5cd660fb32d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1a3064bf827578e69d585a5fa0c3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3035ee41aaf21294896c06a7f6a504768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33e187ea1b972bb0badb617f2e0ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5f3f7d5c38e1d394e01005b75714b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94791def003943edd6bbe01e747a29c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735525cbd2697f8727599236fbf0aa3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c1119413f16601641a820251540073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d7311e24e28e1e6c46c2d263e9e5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704b980dd91020ac1b42835e9033f5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528487efd1836ec86157c942c9904ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9990649b02db7ad60f95c77992a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecbdb32a8740627f3f4e9c548f140278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dceaa50df783d8dac3781dabd50f6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed88f0ced6e6848213771169345d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6ccbbb6f79e4bbdc8961a7f745e9381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd42264deb1b8c5880ca9909b165ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726df75b2551d468598d09dd3ca95b9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cbef05a1ca637145b606d46510eee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcec1a089274dfadecd9c8fca2a6c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30dcd46b5c7906fdadb543ccaaf83f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c30dcde9dbd9bb0389ee5076877da087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21562fe0215b83375e71b4f3ac7b4b7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f53079613b3d049d4a647c287c628789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c0e31abd370a72260cb4f812364590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aa3acd93c3ee9516de4b10d66086491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e58c61f607cc9be5f2660f17fea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf017ce0325b2c4868bc63dd97bd5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95babc3b048612f0aca54fe773584dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b4a6e172f4c529488c1e5987ce53d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742808f310a232a90ebfb7c6986931f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb41cf78087894c495102bd92babc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34159ec8bedea3b6da6c6273cf122f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57da5be456f05454000e861a96456799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173c4c65321906ad358640e697d017f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d1ce95745b23f4060cda59e8f3bf4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a969c07287d6c2d451fa2ab56fd3b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cba94074bb925fd87ee7c63a4c0bd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91ba343ca391e104d1352f78504f96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1499c11da69de5c464811192cc05315105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0b7aa29d08002b00faaa4d2135843106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938c706e173d196e59c619095509e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c55a78cc98c0aceda6126ed4c61d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95183e81ead22f4ecaf26eb5128dd183109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb64b95d5216da1bf35f9b45a5e3c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f4b198fe8409938527b522475dfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7a843d8645080c7f85858ed0fc2dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed11e818438e3459ebac91d01643d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1680777dc75a80d4a96cae77fabdb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf801f8282ad430f6a45d3336979b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942260653c43bfff820560c8e6f7227116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51288e4aa221ed7754852e3ffcd9ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32ca4f48f5eafb067747ee5f02465118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63978a1cffd6a809105fb3123e67f71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355f908d6c4040cdbb58fd6db4f42f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b01bf3395e72114d28e7f5bd3fef9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc04ab78e849a31764d5852daf6759122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc90562574899cad509eb5c072aecb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198e38244964f8c4bb4ccb065c1c043124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aac93d5d861ea560e63c7e82f7784125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f20553d316f805f5b804042c9c31d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b779003c83b315d9136ed41aabe32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c94e60d8e8f1648dea979397adef48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ca0271b7ad191a221d830b0192c03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94f8fc1d32bdaf242517d61f196a37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c2c15184b43b15377005dadc442e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b7af8898743226b870d0421d6c99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbcf521424e74b3c7d945d5d0e00b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a35e5e73d65db059acf356f414890134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7e34d0627d0ed5e5024a5deabf2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74dcaebb669139f93b3094c13f80f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc873c82cdfdc7ec9048a30d5f4b9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880306dd63fa14eaad3d30665a8dff7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5be741aff50514d90aa13a034ae979139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec30a5c145250788655e927f60af38b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b2dc8f94005dda8f6f6b3ebeb2a51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39cbf4b7cac0af1c10bef22f8e0d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44d364eba6fa21637ebd4ff8c528fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4905912139b32362a75164b7d2d18d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24980debe90920da52d27ac9fce30db9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f327199584fb3f694ba0b54e3fef5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6febf65573a82fe4bcff10af2df7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d891b8920d627bce6ace00b55cd91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811db0991252655491befc45166f215149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccbb01392bc16c98c40ffac5ae691d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38795e51b8b98c286e6879f65b0df7a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4cf67b60c4ecf51ed124915a9995c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382d9b67d8d096ac3019b1f1c429a91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d3b38b2937411163cd8fab4ff794154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99eb9ed95c164d1aa545dfe843e5f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7e1afe242de4fbdd9c844ee45a5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c372d586028d07843e4e2692ea62f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19dedee57b0e92ed617e74c5f6035158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea8add3aaac44e9c4cd862e8747d78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c1b57731b4ffb986c6535b378ce3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd43cd9a07a5aafd51d9ab68b2217161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b87d608825f31ae7cd5af8691c458162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f2539a03c2ab06b3955af3c1922ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284aeb600ca637318f00290044a2bb2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052b36cc4f1d37aa31b59038353e1d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03996cc3bf0e4ca4f67a2991247b5ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb266b672505f8dc1d75b6b2558f6290167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cf30efbd15532fc30da7563100735168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26bb3bb5099ef622f4104c21746ab7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498be7a5f5206608611537b35ec1126c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c495eeb18e4618d64fac02f44dd7a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d69c0f66e2dbe3f8591306a9ec46f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2973a6d175fc2247275ad644a0bb29b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55ed3e8b9d101a941f3a43fa4a6af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c425d9d76981ab5291f3cd8f8da6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62914a4e55f8498879eb3cd93983b973176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b08bed99dba08c7d824d20ed657b37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb993cda8bd6e7fa45f1cb5eff899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922599604f4c6bb7cc609e132bfac62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d70a14ef9b3c273e4e8a2f9e9a4ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80d1c496010ce053bd8bdbc5cdf164181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cbe16f208de9c19552e22828e31f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb6b732b8925d91f0d20e0f268a397183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd84d32a1e6479352567b919a1ae157184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee72bde9fa4613260cbe183651e634185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1322860252fee0c26577c87d41f0f8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aface79c564fb2df519731ebcb648b00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d00a29f49c7b994ed8683596b7f14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243e67cd76a36f758a8d405e3ad3594189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d49b394dbb1bace4767d843b3904190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bb7ad47ae089d4ab1e9e0fd26d7c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15f8d647fd5de54caa232a5cc10d1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e2600b490d0bf84a9f62b0111c4c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7092b60beff862f0c8a5734420dad4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b82b151a1ea565741a66db35e109c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5112cd78809ed76b7373f8c389d355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46da5cfcedc86509ea29edc6385856197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a2f28aae4d3f72f214f3523fa553198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09730017981a300c591f8a77fd7c9119199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81387b4f2585f747bfe7182745b671ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993d3b879ed060371c4c973534903fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbb971bd3c978d3239278aadb82f28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c01df7535d0800cb5eaada9115d3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522f5302079ba3caeb56ba738652fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dbc5ff501639e86f47d65157419e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1232705af33274b939714ba687da59d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac6b748ede3b30d2e837874925a8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378192f391e8c63d14c866f83e4659df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c909bcaf079fe1acd9b2da1194d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2b133b3ae8c4c49903103662b554210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de50f1936ccab8241c3038cd505e425211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4281c03793e7afc7cf82aa5175b3f58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7408e14152bb9a7c27a6e8be2ab91ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b8bb7cfdb64cddeab4cb532d58eef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85cec77c94da92c6c73fdb0ee2a3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c671d7f1bcaa2339bbe8bb5366721216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dc785e53d203cd0e9fb4c239bf598217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e27e49885605532f03f3c2816821b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef033382a6d6006f59014af73afc06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b4625745925feeb87bf9209c313de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650cb027d0f77b8ac53321a85698d9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9cafe20b78728973ab5feb45ef503222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24815c4075dbe95c5dd6e150974c3522223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631becb0d6653c1ee948c7644613329e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf234f50fc7d05c8032b8c48987e101225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236d0feb1b11d1b9b06465b74856d4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761495e26a07da19c7c3276706c12da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca7503fcf4b5dcf2d0c03d82f5c9fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb374d852f8a564b3fa96999c41f93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855ac2beba265b8aceb43620c571d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531af6d0da9762f2a4b23814d9f21a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc2cedc5b8842a71428bff82a71b13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed693cbc8b81aae74a90426635731d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c2510aefb0941715ec1ca55425594234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8cd4d9cd2062fefc26a9ac0a04473235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ccdfc1814e8fd6337596fa238ce77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9caacdb03ae90568ecdcefd4ce0a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b361110658167cad9aa5f77c6fba7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b388b171fbb4f34cf7ed45158d63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19202c0704982d5107edcf1600a4a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6bafa42999590de6591037fec38bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349518b3d77ed16467b5a13509be96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cf99ad7140169f44d55a2595962fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be8086916995a35df6e56af9bee533244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a2f0e1c240a2d930f7a3424aaf32b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5417074abca984f8a9ed253139de7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e0db075e0cf6c3f06cb81634675e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad442208dcd9296a838d180e0bd16394248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f1191b8e795422610b9097d3d79b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e8e9652dbb3d7fdb2afafec67fb11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705dce62a4c0cb7679a158828b1f92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334885d0b15620e7c40e61c075bd9050252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01a0a70c29a5f7ab2adefd8b7f8500253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac53385e24a04cd98dd0acffadf18ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e61e7796f3de9822d11cd0e97a6b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58dfeeeb0e74c761a58201ee7da07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c045b06c53888483709dde0facb3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b357b5e68fe5a4ed6d4066fb58f1be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d723c71dd494f9e8a6b3f43e90a91f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ae3a0121aee34465e9c843199800b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a572d4180839c670fca036b6b2b1d0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275676dd113649f86ddd8c9c9012027262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b19993f0f3b35cb35d4ccfb9a42180263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2411387fc70529156e1cec4c99ca3a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3443277b71b4466efaf89b3098c92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b275d8ace4cc9ca2d294aeb99e480266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880640fe7f7eada1e96c752ee5a005267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8979ba7b2a62bc63ba39fcac4d739268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697dd4e717fa9b86d6c63239ce6a0b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654d4cb56e92849f6131476486b07c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb660d2ba75a19267d7fb97fb2416a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8adf7c66c71876ec36f27ae3b1a9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866f0838f5faa3cb68e7289b4d07644273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3517553ec9e5642dc8910393b67e03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67907903d2c249ce26b6a19879c651275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd563d105f28a524466e6fd13990d8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1b6046f58a386266fecdd9cc3e66c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f23f07dec12d26e449fcc2acafa7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7890b0d26f373e0af86472de56bac3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba43830dc0c8b83d25c9f3a0cc45dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d1a56ed0d5f1f518af35dd147430c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996a130ade3167bf5536aa575d3e34f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bddfa3d5a6391dc2d4c33cfa29fbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0a52c8c2f3b76073a40ecd8585dcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c735b8d7808775bd9c49125c2649285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca3b9ba19b6038328f51f86cefab9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878b65f8b45255719b78a1463abff50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27ced102b7b7608b2831a98f407909288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96333da3339b819a952c83f3b1dff9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a940c5d597b6270c71878696a69d80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc202ee066eb449137d3325a0e13c9b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f858f5f7568989f09f6a064e0dd59b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a017da1fae9a2137e73dc255028f316293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dee9f00f56e5b18a371a14585da6d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed2ce15c5ca6b0031d4885bd34b11e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f353e8c77386223e0825560077bff2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217514b615cdede11d0f7299d5f2cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53750a54080904ba8ac004ef866c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef15ec26fab4ee5d013ec0dbf29054299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d87ffef15f0f15d3e552c9ec97faf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c602ab2516fc3623e0dd99f26a42d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31294c12e135de9c34cc2dd000ab9f83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef65fdd2d2b507135d431ffa5b00a2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95975911c16e183560c6e8cc437bca89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207121cc6649f67fa147de73ac1143bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a727b301772c5a723b54a195f4c53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9fc5e28cebc3a28104c66af43d44a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84119a8ef9128c31cac3e13ef51381e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb82a4f52b469647bcad25b6206286e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ac4b2619cee734d25fe9af2352d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d95185c9ac88b5aad09bdb4f9eeae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4572214cd2fa0e38f22eb9eda14afdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f3ba66116c525f4932820ac80893f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767cabc85818223651e3d7b77c4d29b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aec27f84b409b57c3f4c42952d179f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59112816f64f243d6ce0c5ef29fbe0e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2a6520c41332a44146a086e321f46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a06fec7a4f409669ff2f616ca7deb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7579ff264269480b08bae941ffe2c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d064691211bc4c2698d9cfd9dfa46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e2c7c5b7513455e092a5bbdc1bfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f73b58652141d8d2ab7235a457b79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe110d56599ca916bbfa6ed982d4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f7a0d2d531ee7098863e25f3f640324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9104c0fa2ff36c284b52d48be8a7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaadd7fa0b79ccfe7455902cb9b834a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498158c42aeb6dc7c0e7dd596bf0e7fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3c3b1a28e68c8f5079f5653d35293328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16383a9b82655b696ff37d7be89ba98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74c898efa06ecdc681aa6832191008330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d33034eacf34f92f39647432c3379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb08668a7e233b89c7cedcb324000b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbd839ec8fd191bc2175f41b8ff9b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705eae6b6ba3898fdf80300d6e56725334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d70ba2a77ad2085fbb5bb882a64e69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce9357c302699f694b279883dfdf1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d29199c967d0cb8769e68fbf263b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aad0c08bec50c95bc82c97671fe8dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089096c152ebede2142c174bc0a08da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3976627565a2ff62db5ee1097d20a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d79fa57e1a2b1595d56f314b3f6b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d27f32f49cbbedb79bb59cb30a70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69427677272ed2d89f16c0ac8a71fce0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af641f48ba8506e593c9259d627c6e7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dac00bcb3c5dcabcc98c330cc4ab2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c3b84dca0dfe74129fe1853a2668346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79be288fda4b954f6c7187652d634347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daeb7627f34bbc3d2f08dbf9667555348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683313a1c6d1197b18ad33efa63417a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94985eecd19e3951106a6f2c16cf06ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3786d16840b771d50a293cd005608351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29db26b12a535e5c2dcbc5b1d10f80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbf0599f71206cea3aabfcdaebb153353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeb6ffd186d63f431eb18b645373e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e779e02c9a561c661ea4cd71290af79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15742fd7992f4707523794790c12e9de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91418b9c9638eec20cdc0fc0699840357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23291c986f0043e49f849cd4ca684d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919307b2b689f5b5d7a354f02157c2c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57eda422d5b2efe73f4d01aaaaf7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30fbcd4ff95b122279b6e5171f92d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369d22a6e72fc4b9e75b940fd821d70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97ed2d239f748461d73bd8af85e970363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a941d18a2addf8f478d2d6379880ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1488749bad32513238fa67962cd9317365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9ab1e67191991666cba619a545514366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49515ca09c271f894aabe08044bee1e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc1ab51c5a7da18fa13e744f683149368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed152972a0d70d656ee270068895c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b493c2b1d017961d659faff70ecc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe096fe762054f422366bd551d2215e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edabde8bb2860c8f5dd4ea91720dc0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec48242f5d33885978eafc8fbb3192373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d70f259528b13219243f39513cf8a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ffb65067f6c0596601cc5db3ab907375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1f4ae9bef58e6d8f4a46d7589336376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21cf516fae7a9fc5209aaef0c3565e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47166cd8411b55abc3ea77cdbd1639e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde108aa9f5fe1460e0519234d3d033379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d1a44889c84cc6c6567e90fd5caa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404ee58916725cc389af55f65d933ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e08d38bfadfd44b54d50d3e9b294f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24287e4a0577f7c56cfbd41b0bfc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa5ebef8581d512755d0609b65ceb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b3d6a3341de6aadfff2581bf5f902385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f696ae29cf12424629180d050049f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf8c00f77371b71fe4299c9cc21812387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef8d411f622d19ef2cce3c9d883e90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf046582b515f0ba7555d4b2c57ee3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa33fec26f4fd4235c13dd7972cf3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001fd020b86c81eb0e0041821c2ccae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25baff1df2d58c89978e21d53094fa6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c5d5d1d91be3677024bfae2620919393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09301b8200b4da480f82183cc327d23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4beb646e1f5884ebf9464fffd5f16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d67bc04a0cde4b26ee8d64aa99cf73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a78183288d61aff215d0d62dff8793397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedddc20e1134934ed3e8c1efa87a9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886808322d63843b470e30a5a68abe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b35d73b7d526cd2d472fc0f42f7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52162041cb7c57ad55463f949bff2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e8cfe014d53d1dfaad7279b5a560402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1781161460d39c685e7a1844aa46fcd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201480a26c7363b592489f320c4784404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f8a87c4f5de758919eaf220e9c0f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c78c75a7c76978c4b578ac343653a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161c9d64b2f334ad4bc1fe54c5d2e19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827c7f3fdeabf8cf07fb0473edb331b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4f89c14de26baae7e44a7f4f93b32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ebc27cc322b21e34c8a4e0e090bc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3146547cb134f8447ec58757ce400411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d2f4ec67746a9de9b5f16c133e134412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ff1f496c622d54d2d39085af48cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be0acd95248cadd2c75c160af7112414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1110a6343a566584d564b32120b9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651098276503be8b1860e904f4456952416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e111ff8b4e84c16112ef018e86619ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97c758f556918ff93add1c38433da1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233f9def7aaaf175017fbcc4f21c313419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117cb321d6c1d8388187cbd97208c43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb75af390acda4865fe0418005bcb59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26730a140d54ebba03a9e72d42365e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424fd66b762da12910f1488fee0188423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda7f8cd7c4f732a8e324d9d879b921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e792dbf5d75a1636f2bc7c6c8e7fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c67302f51a1053be807335adb12740426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b46e849b7251962678255840e4429427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a75a9e726298c3ebcd714604d42ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f5797133d93521da85a5737abdd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7004045734265537f188dd9c9455430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e11bc3edefff5f139b9d73ec8dbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167127b3179255c06f7020eab59393d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751cd09e0ba63ade86703b91a60319433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eef83d71c9f6e4b1ab36ff03cfd9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c83e95826a82778a7e027fe0d134d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d0bf47395efbed7defcfe84a8537b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f6b1cb79cf1dc7acef076338d61d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9f4772647cd9436dcc7059473316a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94b5a6dec393d5f25179eac715f431439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761afeac7152b270b01bd6c66e7d3a59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f2b5fb9f31c57427321c0cbad0f46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831df8e05b5efb2379db7fbbe9e0c45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819d0b3fc24bbd821a645c8a5572183443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eda90f04c805e02c8e7f27fbeb557444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9345541db263410343797f44ab54c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd633900b39a9c27e09ead24eda4d924446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ac8b592ee9a3661d84467ce698e39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97157cebbeaf485d0b9f055e4ceef4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b8c9b79ce03f19f996e453ff534c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8736914ff85fb404b45e105e12b63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e3f06b639ac03ead060c69361dd30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c81ce54b3a6289a6738df040a8fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0c6f6c6dee265cf1acc98f70da130453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294480aa9b302528a93fa3ba2e0b9ca5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e6d5948d1c65a46ca5e8cb11a81a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aa9a1787b6d9e5c2dac4b79b5a16f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703d5ed324875941c9045192fd1d20a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bf1a32d1546f86d5e21b156d9a40d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1c6f703f560599a3419fbc609a1ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fa81a4606800887524e18c2dcab52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91200f10a7c6624bfdc132e65ff4b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864be03b63d564c39726c2d6cd1a447462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170cdc0b1273cfed8051c46add3ac03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3950bce800148e0d310f2f140b7de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c45f9383a92f92f5c81d38e447efe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44aba6fa3eb5afbb438d0c0585fc95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee757bcfe04a14c440ca787c181443467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5ab23e854c4596f1cee2a252175a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d588baf6a2f500734eaaab13d439ce9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a567e297977a13ecfee3e888975c4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce4a21ba80f89208728c3a2a168c2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b916aea14caea627766062e65ed652472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01f0b19ba6e813276abab7ddcb773473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c94a3bf10fa7283a5cfafb377ac39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4d1ec0e6fdca05ccc83ed7ceaede2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a768dc7137bde8a194c8cd6d62a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db37ac3bd0df938d9ae4012749d4eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee630d2f8852380cfd98a1a7d2b6a1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73052094794e85a89d7d2f264a6bb22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d04dfcac2de9dfe30a6af750782fa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c56004db48e5db0b2b269172cd710481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88e4ef8fbfa1a2b8ec8aa3392a25a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0a6e70cd62be7dfb8934b946b0ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509ad7dabf02791f98bed58c5f94415484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf374096479848a4cd22e09ae1352485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb5120c3bd0be062c223e97ca0ad19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff08ed73906215e109e4536142122487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62b4f82c16f26eb4eb35250f87119488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b9c17415ac543206020c8089dba56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154b335e795440d703a21475ef63274490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f58066784e35381c75bac8b704adc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bed9afca437f841c15418ba35b9a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee36cd7aecf8bfa836b0f6992ac03d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e47b5bf1bcb08d26f488cabe4571494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de582b09e8ce88faa1c99718cc195fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bea47ab37007efb554ee91d2a1f2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e647749529afe2eef05f5d58bc74a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f94c83717bea40f537403f409cab3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4e8e8339c1ca70f2e2362728e53c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edddf7a40105895d0d58ec448a6c8c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce98c0209ce879200b633132059f3ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9571fa2edf6febebe9f1445b53091502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8db1409a422716b963041d1e6ab2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f17c3053de4bd413adc59ab3d6bdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c27328c086c043efb13c419a858c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9626574b824f554e59dc534b6bfa04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907772207a27a2da507a321e4711ab7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83c15cf2a3dea06ae4a9073b87a874508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eecca928182fb0fc7b12873478605509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548047c3b8f79b62b0b51e1e16b053a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe327d848e13e43073bb4c2538f15c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e13b3a66e06f44d4e481eb45ae30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a37b4cf121159bcbcadf160a9fc15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395090e57e5c0dfc31fabdbef03f3aec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f34341ded0f4a55716bfdef4dc8f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ebba47f22080423a60ea0a527b032516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33930c498cac91b164be1696e8d56f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9ecc8b97ca3bfa1a193bb0140b60c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3c82b3119d7f62d5b33460ca2ea3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ee2a920ff86d4dac1663322c6d3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677e567d5d86965665f10a65ffb758521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b88f99932dc8e91d2101554deb9f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece21c27f7f3419cdc3197052f6428523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7344df41ca202c39f644604653fef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e0a4a010a0f6d7494998d27e9bf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cb3b590ab557da4b848cfdf549991526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda9325a7ec1e021c2fda56a90ae704527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb20e8bd2b0abf7a500f0eaf7491f42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c12ed17fc0b5919c78acdbe25e7724529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7788ec3d55163c12b56c71484d11be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacda5222ad1634c3b9491572966e0a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23386258f3987bc7e17edc1ac0d8e70f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3653e76a71e1ec8a4d96c4776c754533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092bcdaca07c4c0919cafbd29dc13bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52465fe4601b39961aefa964bd8872535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b1574952d00dddb3f73ca8e636ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa59c37b97e00d2c542f09df6d5f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3be9c6b3f11472246c4f39ce7599538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667be67557b79c241295838d3dc440eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb3020be59204cdce69678438a93c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4715286adf6aba00c40cad226f6685541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c16480c02a0822a1b250fa20a9f417542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a9e19c641ebca09aab0e6f151c2d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eaa3626d7dd32923ba99df3e64e3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b516fe3e0ee0d13eceed77b9aca397545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078185c514e9327d6de50a7d087a3b83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5996c3e409993fbc0566dd12baa3f97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4943a9c527f1009b0cc50c8da863f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098c8a07f787832415bb3a8307f842e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd404c10272704ba743871f74a9e2d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b741e4cd15bb3a34faa12c9315a82c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31944bfcbbc38fd2529ac91d1fb6bb86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df8e10f5759d976c6c2e9482b4cda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17992195843862d9a8a58f47eafa8f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63298c20b9daa9aeeb66240fb16bd9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceef46adcc75f92e519f26b457d6b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64490a727ccffc14baffafefb15b0374557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408acb91eea2af9ec7ec1bd825f728fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f325f2ce6b77f3980a3d947bc82a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e60e3e91b2fadccc9e028c95bceb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15545b208e88254a181a47a7df4a95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eac82f557b4c4e0a014da225d17d60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995b4b4d9bdad34eb8f54998efd0d9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864921b57bdeec4bc9df8ee9f00e57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf144be2cbb860b3ebddc74f15514565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e166086cd5374a01148504a65def52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4b26f8777f4cb297a99b63b89776a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99499f51570ca6e88eda582c78fdc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b2820620cd9b90ba1bf7eb55dbecc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f773ca7aaa1d9383fed33ee95d6b84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6751967ce88088dbb5d1669d1ce4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1230e44047834a8416060d5efe52a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe186b1e72204bc22bea3c826c09db2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92689ac27ec7eaf36d70f258af5e9ddf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a29da1f11a04a30a59737f1a8376a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596280af33be58caab103b598bd5fa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c77a29caec9fc3a1f7ede86d66c7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aff9328ab49d234935661c83d619c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032241ee335cc5f4d485610c4e5aac9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb1d9a4c5b79f49f51761e74a7d90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85a337233912994b141315685abd7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34586fc666465008f01041aadd5cc43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b05ecef78510c966a07a991218fae7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66fd8795f6b98acaf0ff91c7ec9da6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4c589b05249f35657fd472a3f239585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81ff7b46cb31d2109732173da2f60e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ef76ca60f722a1e1a8da79b85c83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c8bbef20b6fce3c3aadecc2d171f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ab80ea5d303a3349681ff67b7528589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7c9b713b6ad46be4208bf62a76865590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123937dad94dd6b27d370a775ec99756591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd925d63423c632170af0101d7008700592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6724cc126568dbdaced8c39ce01e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d58bd914e802e7838eb0b621ad55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d002610c720b245516ce1a89d77b77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5cf14619604dcf669835142ac0172596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6ed1fb2d597edb1aa5b3e0cb1461a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea50daee7986e93deabebf8afff34f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac275fc30df3efb72c8834b732bfe88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463a3bf6fa5483775ac6b1bf6ba63e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da968aa017f8fe863399f87f953156601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a194b4d8683590a3ce9015648fd518602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93582d8808d2d3ba3d03036a24cc6a2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaffe9f29fa9d82281d003b8336e9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac32772c7fd9ad1b5b622a38770978605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d738a03747bec9f2baa41b31eee34a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb547da9f55e9aa2dbebb52fc23823607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b93621468b8b3cb95b7a0fdbfdb95e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdcb71daefe66fc090d644a76c5e9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e7234960bb1d7312882cdf1a3324610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e8aeceec6d3ae90cf95f7645bdfbe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814dc8729ea0d9d4ee3f92426cc6f29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941baf57377900b93c88e455d2507dc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d794df7c8ace48b0357ea8095f2611b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba976d0224a67d85665e08876c434c63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b023d19184704a73b416d2ebc4e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd866d27fb37bcf2ea8e94e49afa16b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ce10834e21e16b0cde3587f00e92d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af04882c73d5f73c0e1a80fff14d623619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a6154f3be6613e25c3b39ac441e6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a498ca5cfccfa43e06f3bf1a415dd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc95d950f6841b9d22e2e7f6e4a2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e9ef18aebcb93c61c0c4a66f2d874623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e029475f7091cde506cc9e50a727a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f253057db535ccce3f73325700606625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19373159318f27455c0d77dfd89c3d4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da213fd69cde1b41406e7289ec55e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e0f36ae4322d5dbdbe71b1c70b902628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d75d82f0a3de74e06ed2d415f05b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adabe375ea7fa902ab9ab020bcb9b86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fa5f6529ea941a8c5d0a1963b701b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67637d37ce230c244641df5cb93bc21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c417c7ebdfcd23ca9aa984a3c91cccc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca6b7a0d05b3f57d33781f75add7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997866c391de34ceee3c2a31e35f45a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252ab905c192fc907c1e961d6fb1cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e0478163af5ff421b3758d4d3d224637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de77807e2a128e96b65969cb6699f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f314f9b455b1effe6ef6667b3bf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283337fa17e1513448c3b1c6c5e7a4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74549190b4619dc5fc45dbfa2986de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa524233cbbdea37ffda9ba181a476642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fddbc917ed51684661d97b19733d5e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a12251ae4a5f67705213dba01b786e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1123013c2b4a4fc4c31473a9185e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d7626abfae5f9714f9ae728efc1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44dfe77a1dc635d97c278d6b99e508647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c692fae2ad846571a6653657c98e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921bbb8682347d48b4b12dc9f6817ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a296a8df963246c5d5cd8cc2c9d5a7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd8cea0be366e96ae1352285884af2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b03e5a4b23e7c78dafbe75fc32c2f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a357b9dcfdbcc52ddd25d49aab0693653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2caf99678ea45639a49b6dfbeb43f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a98499153a33a102b8c1a28a10a00e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb26d7da9a2d7ad9636073a9462347656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca8c63907e91d6396272a3f83ffb9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b5d9ccc22abdf34494947def2fe5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3f766050c3c3633257697d463859659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f08dbc6d94fae2ac36fb405477773660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb2927b6e1bb1b602622a263af5bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1160cab4db21d49317cd9b4a379570662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5491bdf6a0fb3dbb66c43b02fddb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ce2b0e38b5585b3b23507d56a331664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb99d579decaf40b3d3849465fb78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b7329449a2084ebc12e829c121f83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90926d8150edb011f5ae16d475360692667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf6d830ec1c429ba33d1cbfa924a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493701569e37d4029b1b9140364415d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503174a4daeefd8da9a063323894167e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d62ed18de3ab8c73975dde326dc8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04691197f0596c9620eb8c7d0a5f222b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ddadcef1ed1d9de76d7a47ac85a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8150c70d3ff012a0af4518068c0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2e487da38b56269281201a4ed8b5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac4c1ddc1be90cce901b543a76ac06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1f6501853ec90a444344edb1c472d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a41d5190bd1a92cf4bb2f63adb460678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194363c852e1fc1242c7ac9379cf9815679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb9592eacbe6f1e2c9e11e0aaaaa23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01447e00ec89a0609df1080d2ee77035681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681e97a1040686257e453ca01ae1ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6636fbfefb7f02c03a0c10329ef27d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337c292386ac5955ed4af037d8e2126684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b5d1eb8af1eea06663a9a8d35467685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aa7e48f59fedd201bfc33569719f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364736690be4a5043f7225e2615f5cbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2bbb01be6dc29e92151759f8c17a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e963b024f35bebd033c327a6c41d65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1cbdf2106ccf896bafd9aa7227a5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea365ad3122f4bbcc24c04e1d52df169691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499776837a9a1e6f147337bff0ada7ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3fd8ebc4d33c68182a171c9375084693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db496a6b642cb4eb1808fd96c9ffc1ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3cc154fec06da22a5142706fce794695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c11f33af9346bd1a1607c5d942fa6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73494c2e0840ead61458f546f8c609697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daede3a4bbeec4d521bd00af59b8e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbd829d0f457bbcecd50630062e446699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc86653c3ef8ed0a9d465dc2a18567700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566226217591f3e6dc6796e2440b98e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e53b68bb20e3d270e20545ec499c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7ca92ec7ab7744fed45092c3882d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f21fd9bcc2a7dc19ac7d67fe93c10f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be029b2752ffd37df2412b18d84763705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4e1bc12dc9e79ee61d1cc6c43595b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee59401aa02c46326daf4f68f18344a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c823b5ca52040c18aae8afc8e24f521708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e6ededfe858d8a018e59fcc249eed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eadc1e536b88de6031f9ba7bc45000710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d068100d73109124d0594355b1f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16aa3dcca16e504b6521e5f9ebadac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49065d3af927da93f50813ff1f93c9ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee390f9f6e51b9e1d7c34b3a23c553714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f6f19e897b786714eb30cfc892fb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b8ff5c880ac3763d0f1e528967ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cec3bd92e6dd18b6daae3c9f9667f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078bdbbabe768de6813a7f92ec4fed4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be9d82c4c140a2fce82b970235cc88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e58f3edc75e9bdaa346ac666dd986720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942de7ade17805d9497c8d76e417615721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5e0955f40f4a5ce8beb10e6d4662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c288fad523f700b76049570990e9a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2c4d67faf1a5fecd6f66be868f9d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0552f0660b2e34a82d927e7fed605e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac085c7e2259bfdf580b8cb5441c1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33138c7a7eb558d73183fb17a88e159b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae7cdfba5cf335ec96e8b5d2290d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ff012bf150725944917406c348fbd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660e0161c9c7b69b4e4ad58fb555611730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec21854ab4ab8205d231373ef409e78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3e20f68c43ac8a41e7b056f013ac1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94a40f01f207d4dd6c5af9f8f95521733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9cd63a404988c281636b99eec5cac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7329a8c35f4a611ee3243324bf7b142735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d79af7c00b9819cf021d0ec89051f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8c7488fd8981840b5540af936f7f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b009bb9603cc0a184f9c55b5288b8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1888e6dba1553067301c9f8fb4ffa1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28311dae5662792f2d101299d2154c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd98c49e52d1cb0aca962189b056d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a17dda0e564da096202a0bd520b23a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c9023fcf2cadd8587ad6ad114afb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc0fd928287b8da3295d8ebfeb057d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189fce6a86ec9f00870d870e9a7b1f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4a4826b382f8c291a2cc9efd3a24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407254cfb144c40141f6d4619019bdd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34192a729ffd841dec743870c4dbf251748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d9dc66b758c1687ab6f887f9283bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1661ac0867af2d281d2bb77cade68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631274d4ed8506e2c234c90d6a6363c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0356b088e1270810afbc3ede27a7bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7c1d91b0216f9dc25e1d91290190753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c853997121ea6df1933ecaf5077c68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70024f80b13c111238de2356138eac01755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c9b2c687452875da1a8b79c93d764756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae4cb97b8a7ee9289dda50cc4f2ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6bd46b343d410a0bd55ef365c3024758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62a9da78037dde6effb918a3458934759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbba8a13e559931e07d7213c0488d161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea6d97591280ddcc141f6b9f61f832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d1c20681d2efc22974e35c4183423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79652c9e8e5353db303ac0673ff1ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00b78966f4824f8af6daf9fcefc2575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465973066a1e2b67df465a826aa6dd136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96084fde23d27086c0cced40fe7997c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa72104c8a877a842038fa326d21bfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b76d9eac3497feecc3fad3c68e619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cbb4de17d0045727e97abe567204310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d8f6918e40da451845d031a08ab111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3d18f49de8d25f4df73cc6df357a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504686596ef8af0d86dfe2521249c0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206a8d005a335e204be6f1e64753b7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfed1bb4fd36347d36f155d4938e0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22870c107d279266934f7131d37f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c012e5af3c743abe5cde755495e2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452988a3f7497877d902902b5f8061518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2401ae85e6deff409e7d4a735d0f72c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0372df032acb89fe973ddc6f334d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabfe2995bc83a707050124644e53cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eb9969279a0e38b2e80f5f47deb1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a75ab1f01a1c96a7b74d70ba6228223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefed78933f11b7c9bb9d88b99d9776e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e1d51f5ebb3cc3104cbc7fdcb673225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f2823b090a54a5d8ef05292a9d7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54db4950dcf5a1ea8c6d3fd525dd7f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cbef32a389b1f3c52a2ac7aff0b2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d02e2d1f64c2e0d64d010dbd0a3e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59791f1f5f0e137915f08a2a5fb0a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba807c54c06cf0542d3a8a3facc604731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a19537f7c226d861d34ec84725c57732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9a3a02a4a8041068987c06f6ef31633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34855aabb02c9d3c959b76afa749fe3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c68dd9fe5cb46958cb6cfbbe648d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271fd9579bcbf311ac2688482ff2eb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b027a05e9e726fe2d5bc88657319a5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf2f549a87de0254516118834da9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacb484c9306d0e91a3511a1ac3468d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42314d07475b30e38a62c13be2d1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc7b5a7a0f5f9e9e201598fed426c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f807457d3d3f37e387f6ff3ae19b0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f353f69c6e215277705e31164484943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b96371fdbbe2f53b476dc2904c1cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78bcbed8ff99431719ff7671e4ce4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9ce913c03fe7fda8995c3091a42846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b9bc13a8e6580b2002419ccf315c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e362bbf1dafebd6fc42c8823446f5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e8bdaa7775fdd746b8f1ca5d554449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f3379f33c9124ceb606fd691c1a3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcb75fa85a9c4c0cfdc6af4095118351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a58b50248db5c2850c469405705452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987208ee57958596f578ded5729df2cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eff69757000042dce0fb50f6baa2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a41943650c26a77a5bcd0ad83fe355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37924165fd9531159030ed3b5388bb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e6e797dead85302cea4227b06b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a613bc52323e7b894f5fc2460c4d2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573399be214e2f3cdd6ed90faa852db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089d9da8015857a91bd16cdeb401acb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9b6c9ee9bbba2535d4465e7ccf33a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31723d6c7eb7e7b301a00cdc905027162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f406f469362c67d02753a0db1430c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5e17d5e7a67d56017bcd00eeb40c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d016b2c1ae159db8e2330cce7d85c7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022ad3a2fa03bcce14a8ed003017d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ce09bd184fe325cbd39ef7573d0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2087e27f110ceb15203eec2b418bd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ee30d2005d656c5a92932bb44641569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd82238f99ac1f46132f98df55866170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d8efa81d35e8e11c4f2ecb4b9344371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce0e18b1a753dc7f9c249886d097af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231c5bcfea277185e3027011baba3f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e911fe7e84fc254948630732975a9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f2d0115b2d7c192de9414b995c9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5256a6eed7db9b2165e9153ba7a865c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316816b57af4850e4211e5c049cfb09077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a097d7818ae40dd91a95ed26194d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48d0c78cfcb0b39ce543b3f450f06679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e17b5ce838956e0fd9beac5a322a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd14cfeee2094b2e382346883d35981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8641d8d78a1f7b5e051fcf2d7b09d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad48621a21b7c0bb479368f8c4313183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eacf0bf2d914cc2a35892b9f1a9f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fd88ce310e9f084acfd082de7ce7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c2883a291467c59bbce7b527dac7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa2548a0aed3c537d3bcce1f26a4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e15d1484be696c4e50047014cba4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadea7a1f5c731dcceb23cbcf37751c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb221628c69376b52410adced419142c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc9961afe58293eeb953c1e14734591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568043fa5be7a88caff6d2cf8d4d52b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccc6dd600830ce1927f79e532e091d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8304ec2eacb02d2ade5bc0441460794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4a7bd996f96aa9d61d5d5c49e1e1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21005ff0e0d9a3f43e623d5011063fff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0e444c4adb0ba4dc6bb3a637dd3fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4fadbd707a59269e518c5c9e0ae6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94a9736873cdc292ae288ac4e38f7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377e79db3ef541c6109bf571f2d935b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90015ba006be49b4546b41ea0d96c1a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c36ba45131de84e7ab85d3549e815102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0d58ecc53c16da899fecedf149fe1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d145c42c176b9df22bc04b15412084a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59cdf63b527af6485bb84ce12e8883105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096da75f2d36a2f26b098f3f965754ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8304468852dfdc62f3dad3eb99191107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fedd0212523d95cb504e10f0ff68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51300121d63114d5392bc4aded86d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bccd9f915b25f9ae70ac7053432d44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b36b96b6ecbf4323c9cb9a345088b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546fbcacf53d93a930448d868b66fb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe598994c6a17733d6cc6feccb2615a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c65b3952d51d13de05817ccba2d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b153cbbbba4708ee39ab136446d73c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5479da6cbeae1020bf2192b61eba53a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c1a409989cdd2c5e818de9dccf175117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213042b5d275849fe39b3556bea7a21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437fd4fd1bf8bffe39afacfa6e66972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734ee8d35fd08e4e507caf93f4a07b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c4d4db540c8a938b01bfeba471c7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40222bd7985f7eb52bcdf2f1ceb9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a171122850f97ff2788ed6ce9f83f96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3194244d8342c8d89535d441878ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca3644a62235a80b6ac418e482108125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5daad1d2bf038ac0d385db9c790b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536c5ff743c939862fb7fe8465646c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44b2327aab612feff25cc3f653bd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458494a269d76fbc5e30e4fbc2ebfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ec1d412c7110ecd463ea08a8cb09a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05523da995864e39d24fb21bfbe89b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90c55903e0a079b58618b3032eeb7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e81bd0fffe39fce401c1305bb8920d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57b3ab3a06588f206749860ecc1211134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a29737379b9de36b412a84beebe7d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66c224584e797bdc0b1403d1f85ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432f9ae6e23984bae5b95353dd7a015137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e568733c9dab86786f6369b78dc68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3761b77377b4347788d3028030a0c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7cc20513dedbf80707b8e8fa7388140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a62dfe4ff01cb7c23a231be30ebc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877298534f5504818e8e0a964d9adc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ed2979d4b65c4ab9c508a6f3aa2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f2190190a409398e7f35d61bb53c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a0a64bc1224a67ffaea81a4d38489145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676ec0ce8645d350d9cb4e91c3198f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d8f61f4f0555355f211369d6d30d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1e8c423af5d8e67f27545b77ac2c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885545c40c74ee018a356cd33f7baddf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea7ae269272ea898e4aea3e4b004d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e44cf92af08ba410167c98608c97a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99788fef11fe18e19cb29972c86dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32644249a3dadb37d4561b6be86188153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e12f5c1d1331911ee64b5f2835aea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453dfc7048df9b4dc7791a91512bef2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede52b3a68d1f12cccdd858ce5da43e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238ccabb8cde7581e782add5e972cb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ce85f896a4dfe890517e294b69383158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0740b7dca6f14cf7264b8898a9d7075159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c97ca844f006563d14e49007fd6ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c5ab5713e3e22c0ea034293eb5a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da31ed7a61ae7330ea29bb46ee0abf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf397ac95c9b51bcb129eef678c98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2868d36416d427d46e4e2b3cc5dba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab8e2b88f58c96f7cf063740e9e5aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcf57fd47944228c888041e3770ce0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116567154480badc6033359306a3d4f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64314164237e0592c84ff0311daa1a6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363c452a3b757bdb54376000ac074d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab19a5997a318d78a28529d338b124170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b165be1936338c2a4063cac8a12aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d258e4590a17064af1ffca19db633172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b56e36aae29485d2e54aad709ba1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d8519455ed6d26a166dd5fb154102174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e321a06959457ab9975cb7b7a94de9b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf925568d1e1fdae71f0dc381142213176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fdf969c4d88c74178e55711fc8734177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541297b949dac2afbc82312bb5aaa02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d195b70e3236f27e7f12bb44b40a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218cb94ffbf48de05b480dea61db55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355c5e2c8f54b31775aacf6c3e3288181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c89f1eb9e42c96e1930552fe858915182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08766df55be5e6963b1d0de9c7f18987183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac392748e326cab3d4e85ec91b539c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48e738a91cb294cd95ee8f6a9d1834185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b67c35c234e9eaf814abe331aabee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3a93d8a948fba61576cc4634cb99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4be13b34e2a44fffcb3dc63bfdd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b9783131b54b176ab54dcfcd74c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb2ce3a37ab1a9e86191c9318ca876190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4b8ea75e42a418b1137bc084d092191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb2c6b6a0fcb6548c673bb1f49568192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0685f75c035ccfca223604a74a46a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed837f532849f6a166a57a22263a6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adbe1604b1be3d3be913e48d5cb04f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59def4a64f9917bf223e57c002a69e55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8313cce06c7ac5ae6d63c33c5108c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c64dda704b704f825d287985d0332198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51c4537e2118b3cd917fd87eab927e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b4fe281f8e93b300b58aee78b0d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b74fa28364f3ed2567b71e52ff1b6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc04bfd6301b9ff3b22652be58d852202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4f54c2bfcfe602a9cdc5a90767568203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3739ed996a9e9856b2a6e065078de2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2595fb178791c81f23c82f6ce4ca3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e38e8d2656eac8f431324247a9d87e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975002bca76ee879e03b7e927f1c22c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb557ea76e8c20aea2ed6116c1f538f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f597e0b8ddfab9b8dbd61189f61d42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3bce575a9679084bf97c4753b68d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c820e70d6e2c5c30c0eb3a247fdd3b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee5ef75f1ab052b421f1d4cd4d4284212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995564fc03ab8adf049e450b0d7799de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da328ed0dcd8e748be6f971118db97f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620c5c25cccc57272e151c8329cfe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b2236c908d16e40520d5ee433d573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9306be45c1add534472940b964bea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7c6febcae665cb3181aa3bb9863be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2ddb995db20a9c6d205f430cbc48b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7ab3fd8e3973310c53895e995a35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5e2e6af6976d15d9ce0f49b6bd1ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db9c2b07e102fb00edb7a96dae097222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df872e352f848069fc00a091f2ee6c89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c408af676584bed9fd651433d82b17e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda721f4be9c1d0ecff727bfc9541910225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50936c35188cb31720b6f17d33d60488226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81d0e17ad9b75b78f4dc2703bf1699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3e956eb4b06f90647eedbc90fb610228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68595312a2ae749b25c47af7d41ce4ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc69153f26540d1b7233e9cb72dd6c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b234a158af472665c7815548e3e8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e657abf7a426d437182dabaa6beb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c1209f22216bf34f62acd3bbf75d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ee30f123dcccf0d1f0a85d5df044234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93be57b4e47ace9bd38e74ac002e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48568bb307864cf864b404982020b084236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc39e38827bb5c025dfe24ada559c26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0a665a8704bb3df661ba107c03f0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab37caf9239631d8052b6967beea5a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f879f659a4e537974332e99025d97e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed4ae4c1d3a70a789827448c4ea0fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620dce95dc2bfe14971618d5ddad4c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ba3654f47610a368213702d0588da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46b03023831add6187eb4e27da17b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0221facaef8a75b09c8fa60b2aa8bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463192aa49e813836cd6f9bf79dacca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db881325af757c19a9597de4c17a5fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282100e58936be4042130e585d616a3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a4ded95d9631384576e528440c38c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999110151df3669613328f347acc656b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f09de66a9a60447ab5204866de363251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b43bf97169a1e22408c88f0e15e36b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64810c7993e1bf3ca683241cb8fa1f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1932ee9204b48de74494f8406b836c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd2ae4d10411f1801ea22467413f7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb74ce086764e4b642fae9c7b7e62e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d96a4038faeaabc3a3719046d663257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f3678577fc71a3305c18b6494b7c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5a3ca2eba3745403aa4524f2f975259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87e121e863ed17132ac4d9aa3eb5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e95d00c9ba6674a9ddd794469393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915491ce162f5db79c8a56d98bf11e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64c13e0d839cd4b0b8e272af2da8bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca643732a6e8aa68879e7be2ea6ee90e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf354b6c338a7c7f069ec43725599265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bacca228469887604b4ae1029d905266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cecbd86470a313bf9e7ec4d110d22a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeec537a4b74d2551de885402d9f98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf25e8ed0f3297e6ee27d256f57294269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b8682935a7eb6128904bf4f5fac0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ee14c0fc03f104cbd85649ea90d82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb386eb392cde6ca4f6f5d1b58039d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158920c9841556b128f4377e9b674f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b44cc2d64c2472e1740af74bce7086274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dc8dc34dcbb9c8ace50089fbc6c14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b9345c6e60efb3d95628b1156436b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b807e22f95401a03e69f0460e3df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c27b8fa1e1c5190d93ee04814f163278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad079ef61268b38e290907292249f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e21df062620a3a07a1ec6b3d5b60c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827e58c79bfff48de3448fb0d5a6c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e444bc88d09b4f4d9e10162dd2bed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5fa62aa882c41e8a164dc1f155edb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9abd6ebeeab13ba3e49d28b7b79625284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b900ebe7d82eda90bcf7333c4ac1bfb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8421e5616383662489f12d55e8458286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfa95b75b314447bc9c588f3d8e17a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec23f1f595e59af192c9f29f018711288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef40ab803429e6aa75b345be2e625289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098af4cca0f3d5b8e3093c47118e302a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431b8dd6f01a564617c551af689fb04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98605c0958d0ab13bbc3b51ccbea3872292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6262814f587b63da6299e7260290d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70447e2ffc378ddbeb147cec3f31e127294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d1f7f6651271e9e98708d32cf531295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe9d1d1477e4daee336c7c3525fab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b6c89d509550298e07a4deb266e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f7ad33d85db3bd51271584200c7fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d07a8da7955387c5bcee14f348cf08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704496741703053adc8d35e5a6829b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029eda0f1897c19f5be6fd09d7212e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77db2663d57fc00aa05cfd80a437b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23210f854b04aa994887b2e45bab83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76336128b4fc76d72966dd6896ada304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af79f8e367eb855c11013ea38d8a66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22a7d6533002b820c0e3b088860e9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb5bd30ed918b1ac8d331a83d235ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3ede0ebd6afad71731b049aaff12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d653fd52dececcc583ae98b79ca75c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b890a12478384c352356041706a4f36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e814a17100acc150801b210d5cc5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72568bdd429940bcd9f294f7038cab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d93ae7b5621cec955a468579a16d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a66a471182f3d835585f3fefca15d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010da8a4828aa78e0b6dd029e6fd085315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44480d19465dcf06405e756193524f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb44411fb617c6a216c1ff6d315f67c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948a991ca8fed7665b5433e014b0ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb44105298edaa60be49b71b538a52d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680917c9909ec56e427ff846cad9bb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022625ac2fef073e88b3d632889994fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986393870884813b83ff41aea2d8136322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd6f9463fb3017cb024cc5263caf2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b784dba0a2c0625d18c20d5ee9819324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cf15aff62938b23f6f6c10679ecf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3221113ec4deb534ffb906602f4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92506d9b733a3240a07f62a4a33ce75e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d92f9e9dbf98c4f62290efbba8621328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973504c18887c1d00696967890d6ce7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c6aa0483ff1ed287e1e47bd9a2b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84295f37a22f4e1e38170829af3a7bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4388d4468294c25445dcbca018587332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0310722beb8b6dd038fc711aa4cdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ae6cb4488af23169baf2b87efe06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6d4dcfe67c06d6c139911ff8c0718335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35149896167a9e93e50517cd9cd4ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495da170104a2817943cbcba58a8395337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301ca642cc7facfc929377f984b9e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff5973a707b72ab5ca604b7440157339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb62a8d8e4d9bbcb55416a4fccf59d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27b06e66440d0754c816467d8e4759341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e1f3ca31c5a59ff44ac3c5c3ac69d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0b0ffeecdb8146170a76a9e2dd6e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db17ec0bf55bbbcceae39609c25f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6f0aa3c4d7820b770c46aaeb29e8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b2049f6a0e79cc5341366b98eda42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbefe0f49a0fba3eec7caeccce5f150347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36bf9afb4551b0aae00bfa4b7cdee7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dc0f10dbce1fa6469ec4658bd033e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a68e06ee20947fa275e04e2caca88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a09b22eba7cc816d2a0ba220f12e6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22d48321db9d72675f00ed7225075b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3664a3a180d5328a50970dfdc5dc2c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3b26f8a7fe021fce7c851946bd00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b00f4949120ad677062df4549cbc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d5c4afb42e74949e3b693c443b27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e6d8fee963bc0c5c9e32f7c93b5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32afb970ba6db9352da29163ffc932358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc41ee36c5743651a02700b3fafafe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2d046a54cc0333432e083bf6bbfaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ef84d41c3bc3ff6bf39bdf70387d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2d703e2d53221a2042167ba24cf0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efe03e9418f72e42e05eda7c04f09b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf438a20225293dd188f77e2b763a77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff35181d8fbc76e40ca9db965aa2435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41243f278b252166c3a24b376702f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281a4d20d726dc01de899984699f90f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f6e5a951e0e36b92853461cfa33e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f2fc04988992598158cf97a290c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb539e73e223fce0e80d97e3b4a9ca43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e978bdfbc1b8da19ee605771590f33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8102e2a6c2223d123fdc291ee7c2a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d100973426b7532b2f8d8e1be583373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654c50d5f8237d297a06a75cecc48d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523c927b16ac6bef8d17f0525ae6b8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0444041bea1e809ed66625a528faa9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49acb63d6413b06224958c328f5d18f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e127972539fa9632040065888bb548378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbf0cf5e5e68cd11e02240789c713a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5708689900dbda78f7000c1b09a42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cc65cef8dcf58702922c8c8631228381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bcf25909e471fea7757621636ab27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467c4d093cd0a3775d9fa98ae1518b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1891f30b27d2b333bc5c7bd794d798384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af27d9f36596e5c8cda62dbe1cae081385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9a6226c4759643dda5a5f434b7011386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cf4824b60ff9a3c8c062375fbc253387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a235bb10fd3ff4b34c105318600971388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31bbb63d92f4351331b4a8b421337b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec25a7a3a93fe2b77053ea72f331180390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294a6a09dea7da62da6a0524509a33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10013480d00af8b550f52555e4e1e0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417e706f50040499fca03bc34d30de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835972273d08f93a82aecdd0877f1aca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee343b8ffead4f03ba679e8ecf8d98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7b02c83971c9583e183487bf3de06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5a3ba83a0e51abfacb250e68f37d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5195ee845cdd4ddca06e7ad9a6d11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8224870a2b4c0a5c7f55ebe679176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba6432b82a2d0986d34697ac2a37d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ee9e7782c8ff2280be8d1ec37b9ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c1cb56062a40498e44dfda9ac141c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562028ab49a97b7842bf6312873e528a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347973d9c2896f4ec013264df9432a65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89219711fe67c3bbb7ca607be944c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36c64df65581e8298bce8c72c56b88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7b9c4b77fa2fef23993f44743e0bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977415bdbe3ef76ca6efdb9de93b53ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac97a5e72bd2cf886ab5750b8485a5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761fce054e7a7193b64922691405d6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a1b3a8770f00536060921d8cd07fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac86955656fde5110145386b986063412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98c6d6fffb5d439a65104e483c6b61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d3148a26bfd70fad0dcd93ded77d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa9982efca32ee662ce358cbfed9f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8d695287c6fded1745d7736353b90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9a748bb89ba3b4a920ea2e81fa4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d04b3cef0243b7b409e1e68b31adb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c71649b30371e1741c93f1112ab2dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a151efd79a8937e44a54bbfe49528420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e33909339b436c5d483a139f6a515421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2576fd17a5268bd3cb53fa245c1e2f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76fd31a47119a774aee2c6c1060c67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484047e7c308accd5672ae67b3b590424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bfe503a567fcc37788af2d7bff48f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636402554fd82c638a1ac6324aea872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6ab220febd3be53248921acc0319427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69f7a3427f977bbd27c74325edbf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a01e521f4e29a18e2c512098e7ebfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d1016cf7aa09ae61a9c99eac86561430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a6c93cb7d04d2e4100eedac22846c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c4627dc745413d8a457a5ee28488432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e3bfdcd7f980095058b0d13100e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d7c6d902536faad9f64fa980255c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192caa9e41778b00787415236fa3c237435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d8b8ad1b8c39469e689bf38aa7dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170355f39e3d652c9ff58336762b624437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a417497d13b7bb0ce9e2ea25bc48b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932aa4c1849d1ec18c25bfc5ce4f17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ff3e4e85f73ab706d628d8d19ed07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7373c6d09ea77669861bf48c39ba6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b31e2ad7fbb0cf5b8b554cc0945d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a386f52ebb845ed257a0bdaa1e078443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a2dca3c339854e3ca062bf866c4ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be292571252ed74ee12accf1f92fd19a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffb62154c5b7bf87deeac45bbff0da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff50a89da6d6edf809edbe9a594868447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededd1b9437fa26fb73d3fd16d68d05c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208e6c9d36b01c84d10c16f7aab466449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad8c45b2dae3c2ba2ad25d0f61269450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852b73803b2c6636adda68e90033266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d322b428eb2e23d7a4c94b5637176c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caa4f0f555d3dc99d2bdb4cf6a54c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d42f78a2191f08f941bde8cbaee1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc0ac4aabef73ad39175f7d7fc7d8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f215cb10eae90a508a4270099ccb056456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c372514239a65cb7b45c2895146c4a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630c3b6aef412d38dc8d8c7fbcd5a8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877a33612d18bc0c0fc8d8ddd5b1927459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322c6a065480c41b1d249345bab8241460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06034cd7bae0dca7ff8973063f66cfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d5ff999995380e422dbad79dea56c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b0ea4ce060a8db835e5867d868276463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d32939691a935d079193f2066b72c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cb29a144b18a4cad0e09888cdb030465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fb9c5ddee0e60eb9ee7318e290f51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e368fc6a4bf9d7f1e1bae648faae7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4896472bf31d3d1447cd2abd1d608468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a1543514ed42004881363f1cbbdb2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aedbd8f824cc21e79d175926a0eda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59322762a91aa36d121b19d9d9d841d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f41cb974b47346147cc5799acc606c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098c85bc3cf29e939a1624fe68cae56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c974ee9dfc171c3c73def2c733a81a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f38186b35c4573b07339b0826cd621475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1aea7f3b1f6699186f783907457a14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e12d2c71055a269e6bd46e547f34c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec2ac88a36aeaebb28168103926aa6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74814a37c5baf6f83d843222d3bb91c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10ec49d1207ca999907fd950eadb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ced8eb0fb1fac2cb25a0f4f58e7b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb0f9b49d135c04cf9d1d17859cf40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e23aa41ebecc98705b177152277ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba4de267e2a3d7b112119dc3b5e676484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ef2887f698a70c4d4bca7b213d5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310c4aa98adb4e9bb039da70dbe1b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b80fc1f046042cfa52568dce851f25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb622ee3872ce2c6fcbbc0872e089d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200ceacab7ea17f5837863657165ca1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a45fd176d22e7a5e541dbeb8b9e85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009fd6f4ef60675b42b3470c1510dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb3dbf9c0d7c4c665387d596a66d74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4bf012a8bfd997a8f25399e206f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b0124b30c58c0f2a2686f0bf1d5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ffc21b42e57732aa1fe300b1ef719495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4513fbae2927022d9543b48de689e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff9312f931099b75a7c09d2e06b9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d47381cdd6c8b3cc6b5b975ff4e9a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee55620e9c6d7a89f6d9ea2ca43785a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292857a0baaa76dabb14488aa8829a0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ea78feddb115285da54324a647a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245091881a84de4932b70c2bc925f482502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cdfddb99627aa99eaea9ef4567e12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1edb6b1bd07736fa16d1abfd5f448504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074af1882cb6e342e55214ced3e330b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2e052ce52863b7d8bfa0bf072652b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ece5c966526b8b502238bf640488507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e02d0df3106b58c5baab5a26304e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5043a31e4f78b80195ce81b5af39dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1c0e746cee92a1feeb300e5f32291510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97adddd870af79f8ce2ae048381a09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911994dfbc7eb6f06a5994d633912541512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ea2b197868348af3e9ba5253bbbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a061590976c23aead82f6906df11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b630d5456855649bc1572a88e88d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac37328e43f940387559645b2ed96c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813deda4528c698291d58ed4bc050a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d72983a89bcc53db8630da06ba32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64964b4a3a33bcbd69793b92acd27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c919021904fc96944127734e4d8941520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b065e3c23cddc583a2b83139ceb6c66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02884731faaf582faeb76e2301c4e704522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1de0d475f89837914c5a92872cbbc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134ef30dd698eb42cc0d06820b3c02c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6a521e967659e24c15f2601ae2ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c01f605226e2c5217c4ef8deafcb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31a29fe2b5828724a69a2c35af4441527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389b5cd32c86b9f532f2528fdbe7686528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100ac7819e719c15e78376d63ca0553529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729433ee7003b53408b3e3f76564fda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c25c74f1496f6649fbcaa9877c5dbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8fcf285e227bb954b00a816b7c4aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97512acb17f7ab1f8977638d8be43c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e56af539b07eec64054dc1e31eee4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a53c56e2d9c8cf9aeefeadc0014c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190abdb4445639bcec685f3b4f62cccc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391548897f89e7bbae29795fdebef87c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162dc902b31ce49e884b03b08b411ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fdf132a9713b0ab0694a7c46d179e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c95b64a74b5ac567fd46f236aaaa28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00219b3164f42c2beea0dbe3a3980990541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb095a76364bda5b473b54fa0ed3eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedccb9660124ce351b426d18e81a286543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e95972f91c26c606b651e447fb848544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d49927d59d268f545f10e8cbc38ecb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492aa2a43adc9dfe424a20c57757f84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d94bcf59791286d6edc911cbdfdc3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9804fd83de1e14c19e2401ca72cd6b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef909646887b4c6dc6e0d4574871912549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211cbd3b90053b81878f48b9eb9ad6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842646e5ceea05bdfa663e32624ed4a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bfca3c862be9cd377b9c75ec9b1c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7de27c4afd655214ce2c2b570b64d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893554e5024153259b201e589eaeed63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca42d9257daf3dd4496f8e5926c22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9766e6c1ae27d34fe1986bbddf9ff01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782936356979057c50d9d429d2ef297557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82c64ac2df76d14f680ebcb64082c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c8b1e04e837ddffda0598f12ff1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076b1279bdddb7142b0ba2b8bf6d7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c755b4d87645874fd2f7875877e71cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361a49dc8e7477fa33853a9c3b8dd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa606d41380fcc65f96791a5c035e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d0e477db6afffb8ade24b9c23fc0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc8d7751f71023a473f1f13bae399565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098277cf72a0176e1a27a47094d58f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c74bd6c080a5c40be0c047ebf382b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94de2f56ee6d4a10ee7293473aa0678568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e67074ae2373b9d0311724f4c235d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc55fbbe5f7766c94498f95c95e07f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd972dc700dbf65603fd7b0bfcb8aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f5c69102a5825d5687bb39abc6878572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd77e144c906a94877b49d6eff40781573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767abd1243c94c355404131789c8eb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a336de26708e45f61b9c9d63099ea3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa95b152d4c9b046f7825b25da5749c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81edddb3556deb407dc1a994e01f79f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a5768659f941dc1bce075b5c47c03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d138a3845ec03d65a2896223477f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343bcb6806ff8f50dcac69f5b6259d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9105852884fe5c6c33a4767d054dd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6d656e7866cae6fbd1803997d443d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6ae84aba56b74d50d40b379ab5b78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06be28bd453bb5681e88bcd41b156e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf34195ac85e2231734c25f5a63fdb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacf548a606f3879985bf594c85da57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1558b539bae4828ea354f079a51355587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b81dc43790b41035160d844846a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1655c90cf1290592797861b37994a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9f3a0fd130645c64c371d6e70b2fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde656a1589a37a98bfc2e5c229ad89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fcffcb6b8f22d9c194527656a3d6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7672914af57167ed22680e5e2f8b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e28ae50d5b2f5e2aebb22f22a333c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aff07e194a5da6032a44d58a7e9c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aedd0d8cc91d87adc78c36bad6b4bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18254aae8f08c6755a25cd404f9441d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9905b63da9bd61d7f9c87939886f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a437d073c00987391b3d137002a47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5eb28dbbedca9b81bcd4229e45da7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d978cee09dcd9ed84187be1303b596601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc32671cd451c36d5a13a98d2c94d3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba8860efa063619a2ecbf9aaea3855603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486835e92ff8c39dea5638957eec54a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d6e0296c13f9f7bcfbd8c72e4243d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c7b894c0a5a8c664dfd0441cac96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389982af25fb4fc092c0f9e4339994e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261abf148c095cfcacba0036dacccd21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726382bce2ea2731e02db65a20371d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebaffc7c2bc7a40f498bcdc29016dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c6031ec5e76455597be3d1810369611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b82fdb39cbf82c788d9e997692fc2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486d7aa8e8db88d591e943ae59e7ad0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c154eb6ccf559285ca43151343560a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1710af7f04cc694e3ba98751dc301615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2435bda9adaa8a791a2a27f35badc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980401b478cd29fd6687a32869650a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbae2cbf648991a2fe6d5b8b993598618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc837185c244e6dd5324e9107c53fa5d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807cc27e5858d9a14540b830ccdb16f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc698638ac8d390c1241111d26c7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a4d83af6f55563525ffb885472df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664df89850acf05ef1553f259ab2c8c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489407c39c9ed048b9f7acbb9b6f896624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e3e7b7b4e005860cfe910c05786a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3753b28cc2b7275454b7d9e03ba36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffe9468f1589f81769a3d63920568627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d61af37d43575b829972915594adde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eb5742ffb26b759e89c69556fa259629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b3cb2fc44e9cb9b6342a9bb9f495630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae547ea59fc03c8ed3ddf31cc50f784631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd027a385d1a33bbb66b0b51db886f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c764c4d08a4d6d40936d3b6010e0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917c300f22786574301f66e93139112634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45139f5e055713c214de2dec066f7e1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01613a3f9aded3c802ceac74ee10269b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15705391a5caec9f866f843bd8fb85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97110716e8da674055eb34e36656f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9b7bb07538181c3688852869c6fed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1cc0752e2b4d202de51fd51eab52b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284be8005d8603d6397980448f9da8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4aa48661f0d389b4cb9c535e72793642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b207f5d57c77722e79044267b5059a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ceaea6dee8cfd55352d8be841a10f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c635f56aaf1c1db7450ec0b5e5c29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131deb404fc405c120211cc2752a3d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f9c7d6f6a73ebb8ebc105a2b7ec3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324161a46b47b12d95e6c67ede4674b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ffdf43425865a68108b9d72d33d07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a89fe8ffc78bd9df5078b51882dbb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6568c97d857209539d7b2a497d6e81c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d9aa5f89822a55a99568290b255ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2623f8ae417499f4b62240924b162e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7756a43f6109542cf0896f4d88e5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22882f9f49e2a5286f5838924261dc6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3a821d9fb1171659a5aeaaa9ffa69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad9a72c271a4ab59a58e6b2eaa5831657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb0d8781c64b6ce8aa4697d5a379a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607f617827e5192e6e5304ac3f4d3ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2be2e208546fc1f77a20d1c62b2b8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0ebd232503b0efcfc28156359a4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb7de3b1085db8e593411fe95415e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd5d42fa30b95be6374f11aab03f82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab3a513b0ea96c4a97537b2cafd464664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c64a7e4b688a322c788896a6020e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa274a732233ed44a8c4af079a370aca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10c687f691de3ea1702f1a7ca9daa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab7e7bedba3bf55b0dee9ce4d616d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb072418f40b3cae6183ed570463a29c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7110493f928b36431c5b48090983ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a13facc926c676935cf7dee0bada9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bc4742f7908bf0a766693848d7ed5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e0347795f3d3a4179aea51355e5cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbed7149a594eca99cb733d8cac670674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4adc307681ea785147f3153d1ca5bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01cd1c34e390b2ba8c25940963e75a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38801042af94f32b10d28e9b1d3b9abe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110775af2408074b09f5aee03dbb9048678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241627e65c0415abd846b283778c6aef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35babd9337f6a432c9a6936fd062651680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fadaad65b80f6caf2066dc7f824426681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bc42c77845f18f6a993ea59ab707b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fd24d8aa15ea13a12ceb6f971ba74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00845c78b1f316a9afe8707a96f62684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed10370ac1d0d21420819fb293991685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f70fb87325618d5d9a468991fe9fac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99ddd2ba049425779e4d6d33016b42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27bd135d6e5432d941586bb75d383e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a844d3555852f482a67d3624cee5a23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045446411f8b4c660a556cbaf06cc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c021fa919b3ee1cd559e1d00cce8576691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a78209954b97e52ce4eeaadc4ee9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fd3b19f9fb0a35bc8f543d378621f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019bba8b0577023c9bfdfe6cb927cf3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761cde735a6013446781f53891fa971695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c661aa3375f97c2e2cfe3108da0fb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f22b2af9134ad698f44a8e543ad3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cec632a78faf1969c129a47d1e5f91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95465b560038abe0c4d3b98a31ccaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5536fe247459c58fe9ff62abcda1c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78201abfb273df82160290ffb92c4693701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1303bb199382c446975acbff196012702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05ad59f2ac82ddae8d696654a9249d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c2f336be8bbc6a4b7d8b5080665d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549eb1097000e7ea4009fc74471f495705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3e59e8155dc257e751d78862960fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925bc948b3aee6c6831a9895b20e0f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6029f5f780b17629399694c1d32b8b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c3084058eea531f9f41e07ca1e2b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20121e92c8d4570e4a173ebeb2cf64b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a430573543c5f34533d844cf14e7810711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495470d78f21c042c0ee8e9702955f61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd05fbb49fb523df8cf3c850cfead0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991099e02d9d78377f21e9a74386bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230862c9a80c3d54512e6935ffb874d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61476a56adfe9a37a177ba8936ab2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f65cbc5ac7144cead05c3378045a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f56db3db09dfab39147b416074a46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61613895b3e48d9f279b1eb41e8d415719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72ea95361fae5701d59242cefb0b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b865f76a8e4eb3a4c6f59a897132e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071ff5662c5bc42b5718a8a4be04e64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79a931b5cfae927557273b55f3e739723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278d63d25f7fee7dfddc5d10a317b5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44457504105e9b5afbc5827e050fe1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abaa477922982d30fbd55b52a51399726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7825912ed43d8998167b997fce00d28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99c07deed57aa687d34c37b516aca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827df5063858780d2555f2dfbde865c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a74fc97ec850c86f5e335413dfc74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3477bd02bfcc0a685ead8d798a36cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caad74d6487d2b8d61489885cf44bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52e740f436cc6ca97ec86f5b96870733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624ba153adeb0c2d47c144a020f5e9c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc20c37a2e57b688c1ee809429d8ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc55a646f0cad65c81020aab6be5661736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fee6add75eacb074ef1ce4c9c4e10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfba09683b2e5edd382611b830c4579738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d836f07eff3d25beed0d2b7d9ae59d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfb742e1fef8f048110213093677b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da0b36faa5a275f0072395145e2047741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f0873f242415709d756680e694224742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecf1d8b46fab7aa20856ba0a1f8ae6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65578458ab349d878b3f7f0289d7e796744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5c5f8a287ff3bc2a55a001d1a75fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109851451b9bb7d4eeb140ac1c8e17a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339280d680a04700b08b714add20326747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18f4efd0c9e8a9754e1d75b566dd89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d9d25e1555b1f8b0b81f75529564a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c1ab4fd8360dd95a3e3c1403dbbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6752a4392b61c9151335aeace3800751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4764ab55c916a5bf1e3e15aaafeda752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfe81e41e731cb7cf4e8eac059bf22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b86d2fa6c0a7965b17fbc3c84dda58754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f2ac68c9dd2d1025638fea766f58f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b86619b28eac80212ae9d1ef88ae4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec80896147129ef22b05bd0affcd0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9f0ce22f7274f1ef2a409b454f23b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b854ce615bbc71027feb7d099100759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>