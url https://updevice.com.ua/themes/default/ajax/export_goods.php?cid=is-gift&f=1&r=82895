--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a48e6572450ae9d67dcffd0c2ca2e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1160e4430fce481fbcd87efc1a1832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1235881b0d158bc304baa90636b9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b66c4809d8154f33dd7c8dbf97d5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8321add6a2a77a8254a74350cb880f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3f9c09a2222a84b2651006f9eb4f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f02ada52c61a016507746b98de31f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167704284a156ac42fa1adfe9a11c44e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49ae9b21a4138423f12976e4c6b2369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b929c534bca76928d46e4f25fda98c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b0726a26956246c55ffffe276156711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d84ad9cf39338857cbc8022473450b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8677c5c798b5fe57564d891a74232c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d011a78f0b24fbba9bfdcdd88c9f2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618bbf67f8f967fefe3dbf33e60a07d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067508638ac00a5ca8f2bdf69efb33e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbd2f53a0d2d1225d5a7f33dbfbfbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb76e071e58fd8c4d3ece5e46eede2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0a8882c2c06f7b45e03805ce2cd0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3113e116f3b4ffa1ff2a7e00f5575120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe0152d0a63ecadc918efa78f79ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0ca0c9288bfb357910a865e4c23b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d4812656b904c543b820d94b9f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af18e59a21acf0fea34dc2863ca35424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471d0cad493d55a32b9175c377a7fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d762f2b742f191c38ca419e1f217026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51273a940657d0cff54046d21114ce7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124cec9a876c149eb75d6e3ee1fc6c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d52205df9e0606a6c206ddcaffaae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d96fde8d303e5ed3f5b8bf58224d4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bd621bc88254a55c0a92927df832c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf938ec8ff9d3fe0c0bf45f4f91d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf18e06bc44fed88bf64c7087caf44c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a280f5b655936b1d8bfbd27b500fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f960aa17862febb6ad8fa09f3d1d2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e66def321367bbf0e15c2d98e05e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dad311b06574cdd8aa9470b534e5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ba3cd25ea53ecb0c82ae61ab3c6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35ab812c373581b6e4a30ba98c3f7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45a732360f5c7556352f7d58f9ae7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4469b804605183310488335d4680341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c665afc7fc92a0182e5733150d24a3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af1b7d6233f3172370cbb63f7fe67f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca24c196b6192ad44de9944ea08c0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6f617789e87ebe9eb502ce438d5c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f54ecdf373361251ec47f5718f58c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21de71bd1caa997094a58fb2fd63a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddd56de65fd8cf8625e4e142aec20248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57180e94c716daac0b8a3a39ade05e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea83858117f7fc05520c126c724d81150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d9821c985f8830b93444179803c1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93e4c153cf0dd4fcef05f803b202052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aea4c5a5ee4ee5b80db0daa512bad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621456f6bd4bf38f313a36ada629b7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07f1cbe5e5fe9343541faa5367a44655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efdff17f934a178fe34bae9874ab3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee8ab4962c37e7fed4a6879c30b49657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54b4ad13ba67e3362cbbcd2960d4fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277369eb225935c04c7020fd4a950759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53d77a748d8684e2952db03159c9ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79126dd8b44d67ec3665571f9c6ad861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c70932aec4993f0075de74d8c4c39d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df32d82e84a37cb6d7061bf8c143263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd96a4ed3a1b3e9bd9b6c66d470e7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028280f13466e71c9f61cf1f6d38413b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e421fd31b4dfee90446807432e1bd8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c89227ef95276da39f0be8d07523ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f7df0b3e99256771006982203c6ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a9510723d4864e56edaa1a36dff2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e812f1e77237e2e11c13be6db83ba4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c62cdcafdfc85b20de9186b376bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c829cdd1893809c1b7116d7e64a7b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40208a4c47fc436e60392d58cd126cab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80c9e03ac51ca7900faa672b08c17274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe31f346771f220abdca34d0dffeb675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c42dbb228583627f2718fd851d1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e9b84da4aaaaf5032f3f92dc06fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd98a187975401518741f06dbfe20e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d7b954f5c093148a7a764fa88e38d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606cd24a9be0ceff65a8726fbcaa73880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3abc0457ad2dc8498289cd5d19d5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd9157f89b43aea3e1385d690a5d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da13f02d1597c40eb17f4b2d74d6bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c15d015f65e43a4b924524cc4f9e4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58eacf11b3c8335c1c9b05ebce301685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fb5cd6c0eae4a88477d27fc13992886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f6d2ae895b72fc211ce3eb37e64387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4f44aacb985a41f9a20b4dc802d8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa90df11e1fb03400beef19531d56289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52845067a701ce94ed678a0c3f01baca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3af9364f8b38cd592c07204d48e9a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bf155533429935159fc85500cce492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832356a6e97dfb45713ce723b61908b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fc3f92c9b1442ade210d7d812bf8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46781d5fd2dad802dd696d7d7e4cc7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd8b1c099d1e7335ab804a077b963f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dd05abf67bf6ee4eaf74984f4fd1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477017f9c1414e72c4c53198725f6b7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ff25b24fa2a5a82ebc2e9e7e616599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ba4b9d8ed28934973db4d4af63997100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fadd735e9d1aeb412b3b6783c28974101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcfa46e7f2b4bb34ca5e93578aa04d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b78cc9b5e62f5969608623dccaf580103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e198344a715d35808cfa45c302267c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d595427acf2838e835b700e439001105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26871a2fed8a04f4754f724d30e13a10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b056fab06133faa4008ed4c5701fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cffa4ee8c4dbaf9c4f0815c78893aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a4516449cacb5c3813ea412974764109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8af88a17853512420d6a66b989ba5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995d171bc07556027f0e0214623c4ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbfb3e81096b6caf884fd7a5c496f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c0d3f36cb19041a2eb13b446de68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc157b463181f757358b056ec26222114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b8bd0a52185aa8e76e791d8e57508115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9248b25ca34f5fe68d1491fae6532116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0aa8a71039e6f6379b5a360669b09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a97301c4b201bcf2c23f63bbe93a7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bf78d18160974fb617cdfea2d3c44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a50ee58a6702e005f83b11deb06bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae211e138f46625681c2c56a35abab7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495033da89e4843c8f5ed9373a45183a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3d5e476e5026ebdc429369d1f9292123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0ce67483bb4d089e754eae69f054f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98ebd15814bb9a607334f62d3080e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e5f70288d8ac674e3cf3293d423b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57571e0b0151220de3876d46228e4650127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6f35dce5f1a09a78b3d762e9787e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbcf5e6fd28aa8e86275e463d03c24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2eb7daab3f3d820f7de37121f9c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1136d3ecb2ab65508fd441399bbb6e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad367f12d5968c6f31aa469a6d3645132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f68912901cd642735e19e4abe48fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f2d077d747b65b6348fed639405f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dfcd1706f554e7cc95b7a236ad14b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129d521aebd98c3584e855c9484bdc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3deb066ceebf0a4d6c429b19b9bdc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b0a67975e736155f3f848ddc7eec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7f30c3f08138f7fa70b0f98a69f12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32d39c7f9d2c0b798b1ec1e3e9845140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51c325febd02c0b7334b4ca2a830b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea530589b10a118cbdbd10e6fb1d25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244964c93e0a480841c880de36c0907f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ec4bb360cffdd7d42c8e771821516144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f43699c22032dc5db78d77e6efbba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53703a4e411485bbf7b77a5ceb709a04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757c3f250e039b4243d9cd61aa56274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54855977c4139fea943b4afa0b84ad2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e18ec3ee6498dd6728171bfea8a09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431481bf450a8c160142b0244ea870e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733b5f42b56c5e2721b43b259c42df3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a0182851b0d22e280541fba1a14c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675894ee82e5fc905e171bae524605c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62013037f1655cc85a7b925dd50b6cdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c11e8c68a56fd1ed47ea8053cdb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b28d53f59ea042311ef820b795937156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d53907d3593d076689cfd3146dac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbaca9f9997bf31e620ad958adc5cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4fc3787cad3453773b942a6754a7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb899f89b5fe18409c08a4d88730cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ea85c9aeb6651285b0d5943778175161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09abe00a20756205c760948c5e8c2ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd779f5db43c064eabdb8155960b45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291df817d907cca9db680e6bcd8b434164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24071bdd6c4e2f09b510d3654e2722165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1903fb81f34f9599ad184c16acc8d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fc10152ec0ff4cd3f8ac58e4b95b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310347db8163b2e6af6a7c4b6df12de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6791495b7f0b18664655217fc40b848169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77391fdbe400076dc8e915a2f9def592170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5bb9ad15bbc39bf84aa00ba461234171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcefc2fb76194b5d9061b3aa482ff9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74f9592607023dc12378dc4e88f67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b5b48ab9c6c20a832282261587db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d4f0c358e70872801c68cf1136551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45bb71322a547744535c5aae57650176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1be0a1bdc8d4cb81212774af03830177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44693d0f50fdf74bf59ef35e70c739178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4202ba60974b2e578c157428534be3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd563f2d4820599083df2a21806d4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8733e809826896859dd638c1f44ee4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc8711334062efd52500a4f7c5ab7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a3f5c3e8c1acb1be8f9935208786183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ea15963573c9964a7c13cb8d2d1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a3786c60041468360ea9b26b7f0d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b4ea6d4928933ec8333106e7c1d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c27cafe87e3c877a33ba0deea21bb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421784d90499104c786d06563d21dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bfcd1218af826253e30416d9997f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c5f04211460604e9d813a93a23ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974e395a9915913d603a30e4107e51e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7423ac11a58ade7419b3dc9fb3b1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4066c37d65d66b6b21a6931bb48f5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e150eff54353669e7dc2edb94c5c91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28574786efe73bb867c89ad857876f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db8ae9d5117c13c5dcc0204a606b7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff01f659aba68d0750137012bbf0bb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a693a2ba615a4e2b58ec642b587c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a48e4595757b4ab624ba2a87b21b5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba12f42c9da51c33499afdeb7f1b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b5ee6d13015c5b60dc48539702b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035cb565d1fffd09db99b977620bdc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16ca708b7ffecc16185d49fe279165203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0967fbc01b0f595ea6dd569dc26ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397230330b40c4dd72f28daf43288c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad67c9515bd513e7c96d500c0b91bac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73015b1c2c50cf93be43021b85d9e541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9f49c89d80c7be2cf482c1c076bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a0ca146cdd57f857cdd398f0e449f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b7581ac435f66dfcd41f13c01b37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad4bb6eb03ca7026385c54244c2c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b010be18dc68f65abe6cccda775fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76bfbfa9e14065bc7c954c573bf4c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55552c0bcda5c005270c5dcb86859214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17274ead0b8ae3ef1de99aab222104b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf83ede46ca650e720cfa7caf201be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b342428d24a2e0d24e4b5a307a520217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0453fbfca7e024eef6a4d16c02650218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d32310007eaf155d8fa07619e06b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fe72c085c1cfc1d4870ecf8987c87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a35f7b5ab7e6d8674f23c362fde7d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa9dd2310626ea1de2e49c2d1bb8b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add83237a0541c1376ef0458b53b11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53840b5af5e4ea2d9c7c5f8fb77004224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7fd0b17501f55c2d2eeb396520045225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a485a70709548ae14e40c506c65e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb29edac517803a899fde19b44e20e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02355f629959ad724a618e3e721c413228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818efb07643a8bf2ddf1d3bd6a2482a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b52d3af34b9bbb1c5de7142a64102230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0386de7009563cb540789ba7f32fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d780780eee30363df38ab1d83c09ac8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f9ec6a5bae5f351388cbdf26a4f5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b63c4bd1b285124942438504334b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e8fe7ddbafb47362dedc0a5fb9ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c9f333e97a9ce860f35d7b36ac886236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77e1b60314b5900a10cb6dcfc7900237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4e9b570403038087cc236569559df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743bfc8369b300a0e16f153410cb02d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da697520427dc571e5b874c1a673486c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75af20f8dcadd41cf2889bfeae630d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777957e01e2405d95f861c7e8b8b2d04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8557ff08a760becdba23be0942da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18302454bff1c67ba9be070da999d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19998e958bd93d5494a3875d4f7aa781245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0087a457173851ff4e39d3ec9ce16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf80445b98f2decf28753610414957c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418afb0e1914b0a486c6e7f2c8dae2a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb8b9c6a740e88ef60c1ef1f3fedb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb762965b73a32d90bfc5025e430b2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bda3173236d23a866ca0f8146376b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce1e4f6deadef54e141527b23998a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb1362f3314f66a2641352c74fef24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd77fa71fd06b2c6db2a620793e081254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15960c9844456102bd1e1c03a32dfcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89750c5c0a29389b9cef636f173ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68a93d1341c3bfdf6611bc6bcd38d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938415acaca8b6bc040ca18e26db7ad1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca0ae85c0dc34a39981a82b727fe98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f41686b70529fa1cc3e5ad32aa953260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c072d0441df057cf12b42cd999e150261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069b1a8d26671d017f1420b01caef0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694137d3aa7a732ce630212953bb41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eff65025a50a1fd4f273cc5c39227264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f191172e4335cacb55c7ad9d783156265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2177ed7bfbf0a052d0f7d730733268266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05048620562f90213a58519530e1c408267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355307cc4a8b335aa9d4fc955b6d60e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf003a92c894958f244b984ae926b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffff6902e53c7d88bb716eb6ff2c55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b6eb87f464ad14a4ca2f3c6f1fc23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf1bc5f1ea5fb20367a774b1993542272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a302f19ec3f17dd4adfdc98136849b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef9f506590f532b40790e9dcdd909c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c550ad1bbda0edf02d027fcfd4588d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf70fb092b8f8437aa901973bf7ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3ba8887d8cacb80383a1a397e6fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03def8e61fe456efdd76e95fd7eb4f29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c40f013999f4988f679d9f7892e88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e058bb4fa5d0889833d1988a3d9b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481e267344451abe7f69862480fa5b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56962158ab5e2609b3c8c48720c305282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db2af87789ed9aa26c7b19a8854df1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd5cb651f6a1407e0a6ddf795aaa12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c586bf6a12095b3d6d9d1c64b47c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791dfe0c5d7ef965f47b6ef72c7c6a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee612da7e9e4498279434267259765287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f47e0f2e7afe0797e876661129b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c78c63f97dbe2c48ce79e131e0c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9627f75dba8394b1f030b3a882476b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db8d609b32aff69acc4700ed02944291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5671c70ac1420024abd9a23bdf62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a197d01b4d846072d4f78329d35242293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a32df6683a422cb3347641a45a816294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0dcf5dd0dc5b088588809f2957afa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2862b0c3ba37264480d23d12cc7f59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b3d5239a04af531bd439b7d235df2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fabf9ce85abe943f4a4e5aa71b1cf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f17c0bdcc9b70bcef25ebdf96490ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24703fd2461087b2264edbdbd20b736300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a5b5b60252627a48592f164ffeaab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e795e676ce1d85598185adfd0ec88d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3141ee41017479cc3ae8cf5e3a099e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a09f19ce65010ee020833d38cdefc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823a54202b04a997485e38da77684b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12b694f125235c8f3e2cda142d6d01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7625f7937116f620f5daeb87a713cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a094eaa6d6e89529935a0183712d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2662beccab34de9d4a4ee51b927da1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f11c4293f5cf3e361d5552a6aea91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56fb0874313a24b49445aaf2ac2111311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be98f60d322206033b5036fe5ee73c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39414ae8e4caa25227e47ec393109d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0555bd329053bc0eb88d4a3c8faa12f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575492887a8c8b1f2f6720d507d0861b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4bc6b7c4f1c1bd39b6e4c542a848a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfffd60d4a26c10c62e48b5af504958317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3598ade33113952c715bbc40d1ce9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3c509fea82d6b15ebecba7e516a5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917000e7a64702121a0a8e74445b604320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188767378dc1fe16e1fe34b02ee8c4da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f456a728845b21703b7af86b3828fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d100ab27c5a2fc333935c44e59b11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d098aaa5a3689415e1f365cf410c6da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b4dcce2b5ce514defc3f03122fe9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be0e73db65915d2bc4f18ef95ba9e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697641b807d70261bc9364036eab6f56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed710f3b52ddd619d887feb242b590c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf02ea2863372a7e41d08d5ee33301329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7519277177f6bf2816596f5af9dfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba51df46723d86f34b49bfd4c15a430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7521c7ca958bfc18ea1a9026dcec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2b5560e968ad721be5a7d26ce70e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22abc507753015ccf0647121f53226a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be6754da4f4cf81eed4852002c76e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44150498f1b8b57434f162509972d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b612d99340581c9f35e993f9c6f911337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d29e5b9e7ef27b56600c263d9109e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560b4c66239f0cb5db9abf2cf8c5226339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020b54a0ea3b6e0ae51ce09f43fbcbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091daf2b0469a9b50fc1a3315e3ca6f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fd1f01db0ab3a4c06b7b940d00633342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d31c76a506168b33c0527ab5d6ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146718cf051590ceea65e13bf8d60f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefcc97345eec4d5780cbe87b4dcef9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d6050679accdbaa5f14c35160c4f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e463380b477bacb487abfb69e7384a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e96a3126311aadb99069aad5e0265348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064de85d21cfcc3417b137691b70fec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862f00c0a7500f74dbeca88523388e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ba598d674e44db0f2c2fe5b229626351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb1c130f7b7df80326c80d9c06a59b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331e9732b6945c0da03d8d3fc685440353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c75bbc9d21a0692bf65be713942b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2b023437445189e18b6702e88f7a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe515f463c868666b5daefa097455ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3cc3cf979ac03fc381c674be92aec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01418d5e17d0e07b17613b2182add5f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3429b8a7c7c199c72fd864e52cd1267359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd81fa69b45657711c3669eb0a0d7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75188a5a388206dfd25772c7416594aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356dc9d2a586dacdd0c69a7e74a4f83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760463a34344c0fcff509787a7fb00d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dbde8ab733753b9a209caaabd10ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48de4cb53b5e25649435f1477e13e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc28c48040ebb4260d1820991546a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb40f76cced28c88d41e417cd6ea3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e55e98217a992233e52d2712161f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1831e72fb97970384199dbe677a5a52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef01d2a9b1fb9e2c61390875bcffdf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc13058877029919c109d48ea2e9650371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e30d51a3172f2df574ec0179ffb14e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292830d156009fcc0b8e6c2b507f454373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56498e37c1b04d1ec7b167bf7663f68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecd34dc07dbeba5c25d6cbf58e7628375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aec7e00dc15d876e23f8c9c0d6b40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59fe5b8fa25b4e5b1c92040e5d92c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cf036b53bada1c3f1bb9f8633f73a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137bbab3a85a57a6a1799fb2ac67ec2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbefe660aa9d8d72adf9fececa2ae88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6ec53c3ad2b0d1026032b2b975cd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e971754c5a7bf6c6dedc75ae4d2b83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a45435f6abbfc5618a968531c502f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bfd76268b88fa23e969e4c9cf2f58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e4b7aeb7f026e9e3ca146ecc9844385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ee72f0fede82ade0349ebc1f14fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e25d30bc6073ed3e1d82033c2578c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd889b625c14e98ea19dc4dfa21314388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084801c5f0f08583ff46a0fbb6af2420389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c07abc435b929dbf7032f9d7b52f49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872aff7ff7130f673b477daadd83be3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc454a935ca11733147d1c9c7df84d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc646b42eb3ea4fc33bbb016da932c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa3c14a993b0dcb70618df42160b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558186814e5fb57f47a88bb3a2123f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42ccdb352ac54eced50a495d6bc2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e5f1e08a7de335077e060276657d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe3163307b64f22db6f968268954e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3be03d7f4abbff0a87b87c93a2e857399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f757e0af1572a54fc1c8493898965400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27428f65fe2262bb9eeb3e57590d7dec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01617ea98a9d93937a52a25fd3b132402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea23848a011f49206d7363d58dad424403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead8a4f12720bf6c2090bf3361f0522404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeffd588005670eca6ec1ab5096020405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8ad916929e847ddb0546c10c908b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc31492b00f5542c45de700a011231407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff8b56150d4f65a29764589111f142408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f264b699ff03e283f075180c8036787409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07120de1657b7c7da102dd6b5509f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54969b74be462b8d358111d1135c94fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291664c8b66faf1a62f0fa4eebe4b05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e48faa84f85a9f8aa841cd2893870413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873bf16ba352d7316b0b918cfeb586e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022e468d32f0b4480c6b02ecf4a9947415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a477e90ef7a1bc2565467167fff7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c8133dd796a47351a2d4ec2a62304417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510bd26894e949a9b5849f78c3ffb66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4de4c0a67748e0aabf1d4e45bad12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7505b12b6a7b22fe530489c068ab9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8739914bffddb54698e5cdec0f5654f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4deb600997f46edeff98db629e203422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d5d0946a32f9ab43fac502e5072c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560f59155599589bdd35c0d22412b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286be0c689f6c42777bda297a6bae61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3325888ffd9b64d40e23b772acf87e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd289d6da32693a3a2e0a3a21fc4f43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd09e91aac45d9ba5a7473b903290f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099c5626510ae7e7c3b6ab2d66238e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7815cc6a66cac21b29d10e0791611430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf4657485c88b01657493aca0f2e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e860791b2783c987fa15a2f8f6f5e1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe1cf29ed1a62f2e18fe78e55ddb25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6cb90cc22e3104c0e40df075ef833434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b167ec9429f04ecdd9a675a7354556435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f64d87774dca6e0abfeb1a49c114436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cf0e55d630782ef8b536ee1fad6ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fdd70619e3efeb358eeff00d20cd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afff2ee6692bdcc7dfbd92f3dae1e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c626e1a8a5c1c2b070e993520291f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304548c8f463e8b0d6c46d5c7d6bf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495690bb5a804ea11a92eca04f5dd3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc50b5c8a99e84ddcd7abcffe60503443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74929891928ebfe8aa5248d06384f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab336078439a254d8ddea00f09a7acc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa27fd0458b41b57e74df10203277a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d255c83af9ce490e87a06ab20531afa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621a14a59b6f79765b95791a7ffda6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb497f05a9d60608a23dd6d9579225449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a435b5683cbb813bb5bc1776eeac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4388d2b017f5671399a193b0e8d77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc0119302a518ee9cd94e06038fd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e541ead45c205324a3f7f70bdf47b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b20aba3b8c972d075563e65659f60d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9147836d427c3e0acd25886a39fba3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79205dad891791f897ca3095c48fad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e15a84dcb3e3c4c89209dca8f53276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3041b93beb02fef1b6a4c6aad4895e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135763e1af8cf4ad6937b074f57467459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c66c2716bb784af558016f71f01a13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c0b4f35c09c2267bb77b2bfe91506461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c91fa59faab10597a019c972ea148462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c175810ccdb49597d1721dbddc74b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad16eb61a61ff3227cb3c771cc01e60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b689f41ef613a7b4f42a96ce2f0e82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a0231aaad43c195117b144540e23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a17196900b76146529071a4f6fc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b79d251ee1e2211846b606db3b5878468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fe8642307408ffdcea793c4ad286f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0208935b4796ea5163a6217ae8fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d366b512a15e265f72c4e57ffc6cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8046a91eb9a5d30dc0eac0ef525348472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fb929b6f8508fe48bd6363f1e67ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a2729437e75c15c6dc016f5b16ed2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ff6d2a7c3e5c72d5cd0f64d0ca053475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00db06b79d78f4c80d21e6b9971fcc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696415083b9781b124a01a8ebfe741f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f442134425b01cf1abe8b3fb9418478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430b12450789c05d4b9ea5e9df1a9e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8d824b271a7c916ae43a4b065bf1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93c7bcf326e7841bf0f1e35bd230d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58583446d60ab4dff924a0838b139482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de8910f6ba91a9e34fd40adfd1075b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca292ed1aa086e10c4236eb939e52ca9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef55c593e36ff1c5900411fcd484c27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7842d03010d6a41c365aee89739c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd61712542145d0c4899d85e56b1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c60a1f130524ec4d9673dc306da7f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18faf3257601479f8bc42f282062f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076472a65e4fc2baf2c8e2d829c89f33490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e968470a5e5e5931cfbb12702e1299491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2752a7d9d20905e18f7e0d4fcece9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c3195032ff0fa80fa24c4c5bda22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a69fdc7169660c864783d6c8e9d8ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06755ac83c73481a5e5d4a00f9f75d80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806087c8a07dde13766e40eecd12ec13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fedaf7cd76468754dde029535f963e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b740236d5812ffd695557ea112f42c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b644aa98be8079d0191c27539166da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ba1f01ac35548100ddb233b33edd9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6fa9a1d452d2bf1a94d858e3ef52b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5691966c7f6cbf5ae5eadc0f73516502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb4acf9d255879dbac3f1ac028b78f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21665d880e91f78667999e1771784a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782269c6f92ffdfd93eb3f06e1f2403505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e3c7513346681b93979d52901b1f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cffe8135c144847a8779ab830b6fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb716a33507633d72106a3a18ca166508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f8c89c236bbd4af23af7276c3e5c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c119ad974c91e632d800c2db08562b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ab2f7ca0e0147ac7bc3001e7d6f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2b65f1f8cfa158ed0efd5eead6f13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cdc0dcee705a3d32ab627de392a13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11520c68fa548538477f6502c71a59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f597fef84927ae28b05a03e9c15de49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819e0f51b0344e169451a1f96486047516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26486291b2e2535037520ff180a5d974517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7ccced412c38dbeb9d2a57b6e244f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ee1939ef00d7241eca6303ad76a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9108e9fed645c98c5e6ac9a092e7d63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4e3635bddd0e2b34c057c3d9cabab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d2ff971e6e3a86965a10214260687522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448e6a195dad4ac718d77faff3535e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4604f876690e7c6d0d159ede0a2c96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d5262e3425573900dcd9b4eda7b78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e52afb6ca89361b7ba081b630712e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d759fa0693095e682a50b030086eb76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c859228d5fb6546df7de8e55ca1be6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778f61786aed1a06d4d851fc5b33575529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3886f9811d6db116e8262c4c77449530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3c66dbb438aa42afed828dae053e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f3341a89da9476f95f4dc8a60ea9c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce2346cd19bf3f568ed0d7d19645cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39706c59096e2930de2112db173ab78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521df9bb93735d6056c0d25d2047ce7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a51890066f8d39309fd4b1db8ade90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4d08b1cd79a6ba1c433b85ed0e977537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9985f916a64d2dcce104ec896c871e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8cb78b27c395cc063d8a8e42c9a88539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4fa005e3f74587b86da53daec7045540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec55951408d5372314d18819afe90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4725590ecb7e68d1451e8e1c45f0327542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731023ca9a3c1a8ed85d378e64065d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83093dd41865898aaedacfe0dcd39589544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c826071e5135e9ee18266df88acd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd2586a229d950f36fe599babdbbff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ffa0f7f72f210f48a4bc9ea447333547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144a0d0600660ff21c31ac654031b4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbd0e2bd02d61b674636b6620a38b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498ab219d28d0ad274eb91d3e70aac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6c7691fe38cba25516bb3ebcd1fda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb9d94fd50bb786e1f6d29ba0971d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373c24d096e5be6fc83f42e09ec3db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee51c9ac8787a59dc294e8624462c6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912598d57f6e13627e6d437c71b8a283555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30255be36d61fcfd4c1d86a70a373fd8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81533d59ca958653cd74963e67f672a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f0417f3ad5979e2d8e0b7b4f16f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59376d591d4e93061499378abeb3b729559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb86131bf36a9e27fed9e5ec0fb56e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a74b19f38166afedf8b8fa6527388561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1ed86b47275e1c94950660280d549562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fdd9abcf8b08e190fbaef08b8892c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337be3c2ee014dc368a04ef1f6f952564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a5000b98fc849d1af2092b74467a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ff801d9a453d887e6fe490b4a91d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb82bff41ac249df7bacc2222bf5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7dbb9bb261c3d82dedae52fa0062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314d2832a6d8e5e4dafe28036cd58f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882e9b526aa85405119c65ac0e8b1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d750d6dca75f2e9a01f7774f775e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d1be8eea3d77956c821b908a42d42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25bec5024e88c1c16d3d3a4b6ccdcb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89addf7bc6f5c1082935f4219cd8b73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75289cbf3d93753b20acbf3302fef0db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108aaca39206273bb90f67fe20481d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab60fce03656385844b26f640cff8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08b2c75a6a30e81f41d8677eb0fee5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3066e1b77039cff8ecbff0a59513b2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b340576b9364a9a4c514be87528766b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fae8700e5928a876bd38de0e230bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9894cc33ab748b9ce945b1ce685d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c530f4bd60ede769631208dd135a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8d79286c724162d675782ba43a42a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a953794923f45204aee7d68429a82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd3a2ea015cfa2cead5fce7ce11ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3178488ed8e47c06297678cad4e6b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5f0506c2f21d22e4d9c6c193fa0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2bdb5f8c97bbf8570140459e39215589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3191901a21a0cb16a2a6d6d2fb3101590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ad0db8f6a640f875ad4dc772addf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c98f0619a18c334b5d54edd374e26b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e6774be753de439d59bdd7d34266593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13cd318780049f78e0ea0b4d0d1b9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1999653fa7b7d08c355d4a04123488595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3fad6ce0965f1d64a2715d3ec86a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad58f294a295b1e5a4e88cf6ddb43d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae3511c4a59193a2de02cb6b0bfd8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcee36628750f9f88d298f0dbd3b81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff6eb4ff25f497e0b45a2e655cc20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13129648905a46063ed2e8514dc1f5d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133f50bb47f942a9ded890c1037adeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ea9ca2ffd9630a4bdec2ba8c05b7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58141492ef65fab4c5c3d40093f386c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385f4039c68ae938bd1c2969218f313605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd9ea251a5628d9dcf63a8fb2b316606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceddd81407f3d1846b6535db99e2e29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1a83714e1c9672ad9d5ed420afa9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715291f5e3726cfb7ffadaf9bc960978609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48d9ac9550f8ddd7eb87042c7fff02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec4120121b12dced36c5c99f5f444611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a81632ac2dab78c112126f7cd8d2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc628b95b64850356ea8c25dde686500613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b412c9a4ff9d85cd8d7ec119cc42f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003784def4a67da7133f26e0ad5ba8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f387b5579542260ad81186459a152c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede07cdb55b08c74c1d03fae17a26c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f137c1e297eb9188100446be70292618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399670f3efeedde60d16cedf10917db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86fe5e9dc8d5eb42fc86da492b70f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b9c9f552a0d0dca9bfe3f4c224b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a682c6d3a11d98216839b35eb6e13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc84d430d887fcd1eb17307ab824b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77741449fb046f488a25bdc9824a8ef0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04724ae2cd6fb054222bc86a17f1f1a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f772972e7a644406ea065265e529a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091e4a20be0cc83706011e181d00e04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da0df6d333188d207c4040920ff5c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989f5b780a5487a91f04d0d8ef988ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48732dd409d3da325145a10046eea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf760b8508e7e7996e6883dbfd4b70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf4d8fc868a444e6b3a1fbb4e2a753632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f9854e6c095053ab08f105137753633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075cb00c7d60912f7fac3033c7a1a7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82efa86f52927bd028483b0ca1daaae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f169fe209f204828b118ff77c671636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676334ac80c3dea8e2015ce7b622f9a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8b5f4345d7a991cd685b9fdc22866638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233df498e6e89299ea5675488269dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be60fc2e6e07b43cc6940222637c61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65387429baa4c174cfab6de09c8fe727641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65943c5a3a64696d7df5fc8e4f38a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ec321d211d78fb3a2d33f638db4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806320b42318ca584bf17db085a5fb9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eda6d8ce529665dfd640b2f210c482645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e84a739f92f58a643fb3c56c8c3a5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75adc4878acb570331e6a41470c7d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670212bec7030bc4869d3350904c915648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7507071aeab38b8016dab7fde6728649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0eee3e9cc7df5a08ac5750134e2ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be456d601d239fe13713a3351066340651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2699714d5939117f617309e8bc354652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe76e1609a14be9b429421bbc5590d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a50cd6f85ecf7fe5d5c9a968168eb3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bda8dcc94cb25ed7dd47b7692d546655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68851c447c38c613ff4587948fca58ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa5492893110010368cc7bc4a3e0a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f966ec46a0f01aeb2d417d66f8a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c697d72ea5fe4db5be0e109d8d7e70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe50ed7452af8f6d06d91e2f52be90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0acbc341f7cb4514c1b2fcea8dea1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e024a05c12b426168c86bc697d82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f8afe9c771900d822871f0500ba12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc793e29e96d70017961bed23921b00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d667fd16e896eb4121761ec4af94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45da5bc38ee193f55d4f5e416152d3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd321fd20d5eb0e8e8278e8c52663650667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586ae484b91f125e687ea3e5859241668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd79d679aaf688ac85c4ba5cc2a189669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8a6c83b754e2f6c2d003550de0361670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e3ee726dbaae42d1d72485f18e9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570db73ccb74d87bd403e344cbb3dadf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb2d2111f98b47cb6dce06e8d67b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58729d7dadeb906a79ad7fec2ed0cdfb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c2c68310fd9e442cc396e785107b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057943dfb1a43b50b6bb668e8432251676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265912ad7dff17275aede989bbb290f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c93fa662ff1c5e2e7b7e994f8f21678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8605fef988cc72572fb3f8e74ca2cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16c0f47eec55c64346d3e1505bc67d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd19c04e06f493dd4463e975383b88681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41525675594b740d08bfb144d9d794682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f336418639b4919bb0aaa1f8b7c975683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a87bf8b6fa5c53f07bfaee08e21ed0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710fd5a6726d1728b2fabe4bbec39a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c70c770ede4444da0a682887816bb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090cc4e1a21d2e9c4db941eb07019e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af7dfca92650793629fad091021c10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce5b1f1d6652ee89b92563c806355f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c662b590cf4c4e88bd914f09f06b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829bffc59abd6616fdc963cc6d05bde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbb05181ab5628d6da4e0e40cdc29a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42680d5f7ef65432d30d7fb699d257aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a5d10c79429e0d02e5e144c966c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424187a6187d50efe9dda15040437fe0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2b313d79e4bd8967c181a4d320705696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd172a4d587d3677ad9c20d5ada890697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42ce76dd1425cd728271134773d2e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b69df4cd02fae9caaeba119a9a3925699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a7048d2bc82ebb7165a130347fde3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f4e13f62849cca759cab7709f1028701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5323c067f35cb2a36cf827225dcb240702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554dafd2d2d9d826b18dac71102a3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95c470a712a49398b1dd9e1cabbcc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513e839949c2684f3db3905af0bbb0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bc07c74fe37cc237a8ac5b8c3649d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52a1ecbbba84bafed0b1e247a1acb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e562a92737afb3487a814fc44fa5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b2cd0c4a722c9dd67d172f02a391709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915ce5fe05299e997797d4f2181938710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b020df867834bf1b8c1bc41c9089711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b61a3f859217fda873bde3bf2fbc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27834a733f55fbe72404a65755bd61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3efdff74b235b148fdee59c643bf4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291f7d36d92025236f643722fe86e9f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5c52b33735470c5918a68b2686c0e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dfddffc69b637d33960c3b15d0737717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9e29092fd9a61000f43d299791b81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b82a234e2cc83c20e0b7eb4e152a6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc265dbd9b80b904a36ed2b45e6ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cef0f0998e5b2fc7e685ac231fa1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb4b6f919cb1c6fb64473abb47653722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0801ccb4f25132bb92456714b80586723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad831f3ab791f3746d306d4bbc28f97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9115c4d6bdd3483f3b9eb114b033f6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b32301a559d6d0a52de9b8a233b26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763cca4d3aaa3a8aaffe948c33cc0e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005544a6b89e9c41e939b1560e032d33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88325b6b39abe5c23362dddf7df78fd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d5015ca4a59aa6ae940e70a849990730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b87ed8853fc702907256dce52e3a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b152ef988e914969b40c49b4c9d351732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f6703e8a24a450cbcf7eb38ac6073733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a68e201f1f24fd87a01679023e606734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f128f81e28b2c93fd9242f612807d85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1962e7ac2824475dd4e33474119745736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b2c4d3877a0c622fc68e43f69e738737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f968ed913e5a711f8b3929415323c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbfe68e6669a7aa5026a27526646c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e17c1875beafbd5668cd9eaa921d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a91c86668b72663ac05200ce4d3e62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9de94eaa936ab5ea815d94c7c672742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d58273a2ad8c925200b63daa05e04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849af2256130244d6c4a649da0c67b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70ee0390387907119d14ff3b1e3cb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a3000cc8bd211b7403299cb81b980746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4f1db3fbc6a25e734a8572957de6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57497d3898ca67d25a7c009df9150a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c44530a12beafa91af67ecac12495f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fbd2cf487073881350cdc60b861f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573db4172f4d9beecc176d3906fc07c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e16dde41dc26c0f71b623a63e2aac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295077c2fa151b5b22821ed1576dce2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc25ee29e0f6f3f0539eab2d66bd23b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1eb06bf1ec8ad0b6f1625f9e26147755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b5f9f41aa9bb315c2bf441c5d6741756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5cb6965f64bfe81f61ccac322327c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b673ac332b1625abf09b34b5193492a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2dab2402bf81e58c669962d31b913759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690b21074f75467d8ec8fa3bd49a05d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882bca2c2e1405f8ab0fa5370bf517f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1ccdff7f4ec44a8bc7306d47f45833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77939166e9216b26ce56d3cadfebfd054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7133d920f4d437fa93273f7bd099d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798592625c174591eca7143149682056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a742c05d0c906e2818c7bb57561cf7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfa971784b441000cdc1d83b6b0abe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f8811f2c8da4f02ca4eb04d5224d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe82862463cdd412a4b442a57c441fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c5235c2572d99d0a1c835e770759311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e3c78f50fd0825c45eba3a8014f1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4f31a9b2a3acb9ffb55d4d210888a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaef59b1d20d21f045ac7cd1b9a1cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2f3a785e0472a6029e05b9662388e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c09da2af0d3d053eb7049dc0aff416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5228a0d11e9d7194328c9cafbf96217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd57fd5be3a9e552d3e8986cb18d6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bd1a8f58844065f54886df3e682c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0fa43bc944aa2ae6d2edd312d52f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4870a6cf7314032611f9155591baf921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d98c2f38e1a2c267cc1f5e16b3cf1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b3656ca52fe10cb8676da981bef423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a9cdabdad7d3474e0dd52c19cb9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293d7aa08c0af49d54ff34f2217138d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd296e6ab49ce0142230af906a246a2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2aa03a3d44adaba3c875e3491a94a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e465a25bf53be480aad794d139747828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619ebeeef0c31bea94b19100a2d9e2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fe683b60df9840f17465f271b847d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3491d11db8f085c5cda41217ff5f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdf47edcc885f29240672cf90c3cbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6404fd2b68362ab86365d5023e237e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2bb1589fe51162f1337d763a81fbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3f3afddd9aada28c470682e97074635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704bef6cab08f21aa718a7e10753ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c69ba7a63dd643d0c5f42c911eb6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c3fed5dc31240e8924a61a66d005638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e4edd25efba26c1e63dccf56bcc5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf22ff16dbd58dcad00c0e983bfd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d110b9228fc11b1a440b4fb069ee441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccfa7063b6965356e648c76b16774b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4debe806117d53cb313fd903dddc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d6e6e814b36a2b8302aba784ed3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f49bdd30a269c049e795478214fca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4b4e6341c541b7c73941efac7b7d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb07f741fdeab5fbb7ca6a93f1da5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cc2d58622c4558a325c23c76359a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a240a98b3300f9cc340da6311c008349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219ac1f912b5c5d00540ba40f013a8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e0bf5f5c371a226e26ba8c7fcc0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86928424e69bb09b823b57fe56916c3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0cd5951a1851dcaa8dd2b477142b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abedf0fbfbd3ebd030ed7d51fa7755654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02438b18fe943db5ebc2466b0784200e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad22a5f97ed153acbe72f694def3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e591b701651f28fdb68da2228cdaa4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1654b0600638b70bbc92a3692afd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9e7cbfb353276b770e39ad8b05f0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c740afb03834af4d128e7c386f572e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10635cc2bfb329f62038dff05b9cbb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e9bfe498a601da625e16636607c3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970eb28b4c06b1025d8ba6eb2aac7bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bc8e2c9ba6b606f022f58fa3b26a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b319934d97a0825bcf8a12f72638da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18910036910bad186ad2eed0ab84ea1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f2f52fb71d82ec423b2cb40bae50d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bba0e12147556c642f1ddc9f109fab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7bd9937b15c8ce978bb93b4696cc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df8cfd2e6ebf2d360ee561c8967d2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11d788b587384773be85444fa1f31371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814623dc4ebdb101a2c04e61de4cca572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e59decf1180422da987a4f7066ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c16621ef3f81595ae0530dd2b09e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44c5c8cb06c5728db958f3ffa9ab5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d87121c3ce40416308fd7b877d65b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627a2541c4d0d5781d46b49397df70777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c9562e15b5a028dc4e9f033c47e3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076abdacd1e228ed9b5103c1fc98f3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed5db832da7de9b01d7a52f8c9b23e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45fe0006d58767f8e0d4f818f56da581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bdeb9513921f5199d2fcd200a66d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908225e66b73321df371bc56ea53d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08a0f0d188ad0027a6f8eee1f99b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39353b422093a589a38313ae20a7e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae74dbf156ad6b626e4bca9cf794986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13af365a4bb1b11fcc26eafa5b776387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f41ffa4b9ddd2dcc62ccd437f94f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f006df54e1225f23583b32a82a96d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b5a2dad32c41fab1c2053a39e36490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5661cad7c7ef2686218e969074436491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877365bc1773900df44961804d4f1ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9851f0dba3c504e350e3e37323c35d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3ca7a0cc51ce6769679d9f9e6541b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb58f31c946d5e959bd6bfcc49f38895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f313d7ffec3e1952dafcbbbee2722896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096c64804f4b2feeef1cb1056ad691e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d05479d5c85bb38e0d7c936165b9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34baef4e46e9d56aa65631c4e6dc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20ed403786323a431518e28e0be2d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18daf464aac8d044285eee6e9f4bb8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2017593163e8643cdc35d5551f01a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a2122709c7628d445c5cd0151a259103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e64d07fca49d1efdb545ed5574f2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179cda23aee61e032fc0ec5daa30e4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b04631fcfd41aeff2bc5e69328bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d5ea71e47a54b26742b8bde4624e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5a6cf30ab83dcada06a04651ef78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d8a2a0823d20ac60cb43a5b23cf0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5901a927b875ca7407a701b32757943110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca4a245b156a03411e37c4070de9a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e072e714a48316f63d421ad62188b98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d03e5617cb302820e63c6cb2054a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ab8c1f7806844700f770899f3c6bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b874a880796b821a379d3b7691509115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5b6a71f89e4c2f299b2fd70ac697116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1856f8368e38dfc95b2b0991a4d897117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba043f86af887ee3a484a3cce440c940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceef1479b26708b9d7225a7a4ae8088119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7907fd72e46a0121b14a04b96395a65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9cd7650434bab05f09aa28a08f3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b28d8226996717eeebddb7e6aec6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d4df6846901b40a5da55661506759123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3458fdf76580b38269fdf2dba0494124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e2836088ce24a784cb78fa9f8328125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb1badd85ae885b3705b9f8597515126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e98a2fd5a195b593e98b5aaf76fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3fed76b90a0206e056a3c0b968cf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde3e3ec6bea441d1cf0037b22e41dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06eb8857ebeae767e5793a1cc7bff3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37886d27d58957af9867e6f5eaa0780f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2399e2a9723188fb9b0f440610fc82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bda4fff7021435b9ca80eec2f69d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cff80ceffe4b91eed42854d470a338134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d566759135ef5eb70457bb4706c89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13366c5f740394b6921ae271e10259136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8144d71c1fdf61b87ccbcce48eecb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b436eaf86bb177f70a32b8e6f503b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bae78179a09ac83bc757351d0617c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b775bc0c09dc8ca4a7ec64576bdd35b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c7be2d6a31add16f6506bebda1ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10de9397d23d7d48c5b66bab64de122142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e018876ab171301d42b17e80579913143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3415bdf0317d45a51da7325806e6a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fedbfed94ec2d293ccc0276597a378145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa0b5071a8af73a5ecfe9af2b1fc9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7ce680502e10dfb7a8dcfcb45325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521a574c1255bbcabb46783e0859ba4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52cc15187b25f0a39af3ba6852fd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7069cbbcb92f7e122baeb290f905a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8c5a82fd76178084da7a0e3080d37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6a2f50118ee1664840462f004fbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3a403926cc7750514b6052bdf5d29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce48f60d10e1ab2137d923f5fd37c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828f8eaca5a133c3bdd87718b3479b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d0f38d6151e13c074b8402d20a28f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848e7b5fa8147e88f6be1b5dd9e980157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69bb0cb26ba5064f64b62a06db9ca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c29978718e3645456602285a8a49d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02d62f5293f04df6ef225b9e3230b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8357d6803b4623bdf6fda66c71f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6fa233c2e20bd9f77b1b434666b26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9236316e7d1d90438384c9155e381163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5773b46d0d8bb6b4df19d24d9e1269164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72d619cd423a6329b804dbc7745d33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a976713123e366539c7da3109af51bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845736a1b45288f4ae0422062ecd2bbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680d14defb75d86d2e1cf8c48531c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99295c1e3a31d61460cca338eb2b2ad4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d32ae25c9396313525f92792badf35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e9e140af3f0c79975d3314854f4e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9cb6135aaa523669069c0c593e552172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692eb0bac5edd4b6a801413640ad87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fde3dbc1fb15c27fd77df0e828299174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e953abb6ccb315607ba76a3a0c1b983175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29474287994ae0ed5cc6d77f795b31c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c943d14ad89efedcea444e1c09244177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf224f07df869afd2fbe593ed6d5b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a95cb418bd8bcce1b29441bf220b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446d4d9f1d18719ed48374113738f90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e02c2b599401ef4f876097c52db0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a731fd40e906bc85562521766fb2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba690a9f3bc537bbfb7c1f159bd0a3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c884e2506f3747aef459c10cae07c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d5857bd4fe6c89491363f78df2968185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66142e3eb9082dbfa17c275f9b68a4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43065b0dd058f85b0df0fba2d6844bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379073f0bac61716a9bc349f908a967c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e647795b914d2b670375284be2901a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4abf712572f783b51e1ceefab5d1bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ca125d47b0f2235b70f2a1d7e3fd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0161e8c3bf7b4c5cb053536bd02a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d05d5422d176e49dfb78b63548a3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd12b29e3efeeaecbdb929547d32d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710b7934d2c359bdf5c7fed5b93728195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2630ef952353f24bb60eb62ac33d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2475dbc855e0a3d5b2740cc327828f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0739fdbd32418f028e04e0b4711a042198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba864abbba6150e37a60f08b9e78c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf366c94b67f08a791ccd212a075e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2baf66f1f7babc2a758b0ca1cd44c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67acb7b5f74c549cafb46276712676d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a310e8b2f01ef64bcaa879497702203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7adaf809368167349dc4691afced4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8cde261182b9ca67741a79c71f72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702d985e0f8582c1bffa641d177986b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff995a3349d9b63c7da550f45a8af8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8ad05325257889b0f62ed04fd76c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62e34a927b949144df14883e4f56a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8f0a6472df24d01deab9ed272b9fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca87e615592f598f7109fce8437b52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef0a1682f86900b30a34a8419dfe90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d8a039b8b532549034b038a99975213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d6d6a282d8c4fa13984b58d9a00f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28584f1e73bb6cd8303d129923a87681215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4daeaa2014a99ff38d9bdfa641b12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb2287892ef621373a066cb4e4d96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7122a01212a38695c0ce316d258fb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f09a4829788373fe28d9a8e641108d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759eee3fff5c20fa611fafb44a7065a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77511b1a132120078312ffb14ec6a6cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f2048174f91a8f90fc606fecbd180222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857d4b144eb0fbba34a1dc8229d40a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec7d4d26de927941c0f9333ac164f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83874ec07061de459120f3ee98601f2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e4dab2e3bc988eef77f24d96f086e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f00b2ff6b41c3c19a6e257ccf9699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e44256849443b5c5ed6d1887ab5ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c3336df70e725f509ec2089d5eb3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516cb3801ca2652e56084f4f39c6be2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a91d5448464ed6d0315150bcf0657b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c753cd8d36733c769e94f26a40d5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ffede15b66f2f8a732d9c9ff7c572233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0a5896f0e80c7f0547afe239a611d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7fe4775bac08b7cf6397e65c1074d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeb1a4300a20c5d57e6b8413824c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7995bb3545d8138ab3436740fe3ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8d6a4c4af808fe114155d47286359238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12ddd5a9aecfe1932789021aa95d19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669860e504398df43ba140f13a19f61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb704f57de2b963a9db6356aa6d618241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cd4f8e417d9f4139a099c58dd03d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64199f31bc9840403b5b6ffc9327b6f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50433f7199db0f1016a35f65d2316e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e3e4ec14cdd5ae714d243cacc4f0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f1ecfafac509b9d2b197b5a50a50e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae322ee7591b7f6ba7aa786ca0ef2fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6346bece66bfa0ac7964f8b42f2af4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612e336eaa412c36ce37ea09bdc0b1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d026567851f161898c7f844268d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72ee028751b9380de0812fc40d908251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f23fdb24f7da54d65d471a61d3ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f1e358558189df63f9093a469ecd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4003d07c909f50fa271bf1e25a829f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec706504652870308cb0b0a07fb24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a1a5142e6a76eae1a081542bc2945256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d2c5e803139665a718b0577462b3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f066d16cc674b4e8a07531425a5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7632ae361fbe163ecb39be0e88529259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286d77350f46e608d10407841bb7cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4704e743ef1ab535dc59ca7b2a29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b41a230a9d5a2fa6b3420182bb89262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27845bd523e2a8b7cfffaf3aac7e33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6975ce58e2ce8d412c00b2660792b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c53bbfbd4008f747cb1fe0585b255265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3489da7d6c280232a4b5598e839bc65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9909b04feb15230b1fdc2fde44cc269267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8664746ee1ff84bc78b9c0f37c69b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997ab8cdbe432919db3397e3e5ade1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cae1b67eeee1637c6bf876fbdf277270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a59056aa8afecbe079a5c5340444f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b12e9619cc260b3a8bcc1840a0d237272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe3d04eb72a574ae374fb25f578d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b34cd85d6a717abc1213129ff4f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c87d608190f76a0dbd1de1961ca3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76163dff8c791ea75ce6775c5cf5e6f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a31a3071660a390ff166cdda5b0b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302882f0df638eb6b8cdf8a1da59265e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f8f26d532af93510d826292c1424a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ad684383dde32e1d34428f63e99a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead96e45fd0926045939c2be3d53057281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd88f22462db06b1976f0de3f87247e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0f5aa73131d946361621e193dbef9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1fc74006225917b2a090abb5c44ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24805de56267950129422f8fc09e8fe3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474c1e2a844bda0c255208100635dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec9e7a10fb042b1edb49166d1f0072287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7286257d595153160d839b1b1ec373288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5856aafdbe1c203121344ccfeb836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7586a827ff0bcddfdf69a7408917d4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b10d28b9aa7f4e707bc67be0e4d04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc283da9559045d3037c14ade1fc127292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f5ea69930756bef631c1691b1434e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205f4cb40f2135e19566873ac3de501294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105921a4c6800908f8835688382f41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956c2d8fc41690cce8e852081abee6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da592202b9562881bf6b6c63d871288b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb32385fdb565d1c7213e719d7af7d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e5bcb09fdcb9b561153cff0eea7cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee147ff728f8d473d24a60a664dcbee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94fb1cabe9b704f253646c2eadc6ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baeda45d49da1643441c85b4615e9ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b357fb99c4e345f0a00f8e1f6ef15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fd8dd317ed220659bd0119dd70922304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cfa1c2791b2affd6a886d09276661305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e694e93eb070d90da1c951167a6c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb270eeb9aac120031910e7ca5b87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cfa119dbfa2e5ee459bbe06f5b327308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109dc7864ff1115ab5a28f600cd76a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f7c24cf0ac10f601adb884df78759310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851fa206257d37be4fc370533ec93c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a2885d398bc869bdfe8a55dd37ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297cd390a2d7e7d3f28a24187dfe391313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd8b26ce669a6fd644654cfdd9e835314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc911020a3c4d5b85f91dbfad0c825315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700d92748738d89bbd43b6e9eee6972316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78145005c82d000754cc51d4445ed5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f855157fd45bfad9e10fb0e724f058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aecf934a22f08fbd5e95e5afc01113319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eda1214d5cc3ab6facce05b1c6f54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ad7edc3a2000edd7da27e9f01f17f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac489e59b66b9214bf408e11d5783a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74421e4f4001c93d545a7d4cb31cdb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5571ac917f261d4b19285cf0b85c3e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd45bf233a839552a5170c0b5e533f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb088dc41d9e5d4258580ed95c64fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb31c88298e2aee5d491a44e12dcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce5cf7ff009eec8245b6a2f1265910328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81545fbf36bfa3fb4738038db18e97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4322240b9e118a1ff2e54d17c4f369330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b2e4b87be3ebffb1174d84b7bbc5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc2965e3aa5114d005acce31d63989332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456825cb77b4736a9b1ed41ea8ede93d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3423f2e086e59cf8e45a493b6cd9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa27e3a91c14cb06cc9f914116d2a0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a68b631c2a05cebef153b60bb0ce5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f23433a62e10269943503cf3e343337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf7052d8c499b11181ef5dadd67f94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7e36d9c98cc11199c0ca6a37c650f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735a9f93a5565b1c50a289125e3640340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9fad89485d56b03c57e155d735587341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c864277e4d4988fa36c5a69d08798342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f6eee659b45471f60e740c29d8728343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe68b8fe3cb2359af44fcc7631196344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ea4bed3a106d4854264e1dd697b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3364874525310beadcc3667c9371d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a472b1885bab9eed5e3f74231758347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cba873ba87cef8c27185c6e63338c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff3867a501835e1097f16a7ce8d88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6a2e051d5a41c3887090b33f4bc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf866511e61d5409733fab125f8f23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f713808d9b365d196a116763c504874352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33713ef49c848dd035b69c206e55230e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917652c9935c8cae66f93ba5eee9ec1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f6030ad4b50f23f21d5b9184348ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6dd9d0e10fe83a2ca16a1bade4df3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbccd6097be5d9986744c3728b0003357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee610b798f751553ccc907a388f7b00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4005a218f774ab73d1131e94c7774359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eb594621ea5f3a8c7e74eb2db428f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12424b85f741ffc6b3e33643f4eeb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081675ab3a035152526aa438898e4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f56097d2c8e33d7fd0194d5a52325363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b12bca503728b464991f0c601424364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd7950d4d293fe4964ff20b4b447cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7c360f052d050d49b60a583e6e025366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d58fdaf64362e257c0c4d7a4f69dec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c8274ba45a548a4250d3699e1d002368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa84f7ab3218a68e7b80a56a748ba8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa2fb9f6c878cb9d4dabf495228fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed505bebff0d31f9cca98c0f01e76ae3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b7465965949a360f60cac85f0d7fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3cac368ad952ec9db3d4784b1f5fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e0520d9805f0ce311a37e905c1038374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c812ea92f3bf41967d4d8ac97ab9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c61b09a64e109d03b9024c7301ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4f0152fa1dd3f04f33aa57b3bd57b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b4940daf74abbd45e9feca091ae48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67c8d15b02e8c7bb7bc8047ed59e7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3963bb3b840c81bbdfc392d0ffac8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf202d7f0f45e41bf79bb54c7a9d0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d83d7f5ef7caf0e0be50d9885ad2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e09024f415baf9c3dca02b6a99e366383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c2f35bee0cdd5ffe88654f5e1617384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc6ca66d1833f238446470c60ee36f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343158803c490ca79aca68b02eba46d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e7aba308ce237d6c59202b7efe012387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd5415908cc592dc85e70427d4757e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8011ca3fdfb7b49f6304475adf853a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77062473c86bb90f7aadae7b0be8c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6c3b17f58f6d4b0d146c71e019b31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f259b9672f66ecb457e657ed0e4c9a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b8dfca14387320c17e212cbd707e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fabfaeefa22b3f6d2cbec72216928a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f71d3d00a3c92930348225c3d8e76a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd89f716e14ead29b4cbe2f3db6bc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27374a283156ee0b7d0efc3a2d4560397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e7a999c8b58ae68beecff13f1ed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bba4491a88e928b35a9588cddf4751399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83a0f6fd9257e39f44ab843014b1b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb6f1d1e1e5a8abc384ed334a71d14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b14e52c735238f20fa7bd114807d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d95c66337d04b2d5f3c0c6110bc87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324373f1aad994e9dce4ebbd7d3a1b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811373e9942085fa16628e81af0d9c2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fccba903f66951d1d04b9bb81a671406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e1726b51bdb7b4b63b202358a80eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0bc0317e4495967125a894e51b9b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23312ae6578177d7e75360eb3478f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e954418ae5550d8c69a1721405d695410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ea00455ee31f9d76c340a75b959a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590ef36d7ce4b9fa0989d6944473fe9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8850450c00a3b14e634c4635a69f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0c89237e4a576f4f8054ba478efbb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99147fafaf784b3abc1945d9624e0a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336073ac2e743eb557743cdc499fa91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25179ad7e01be0e2e2393474bc8db81a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff09bf81d449ced9040924fbff5de21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc5a05acd5ef70bf0ffa6d16cef4c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb44caf1077aced74b4210834941d86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b241e897ddc7a6a715594e5626e146a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40e2fdb94d669c6baf86fb784c5cd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa58a86ae7fb4ede07f9dd61bb80753423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42959bf6a24c3e6c18bbda2d3fe80f0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4588de37df8629a8c617b70937cab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55f4373d088e6088d4d32c122c30c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533407ca60e9295959453cb83c6cb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39032a6fcf37c49d305ea7f3de0e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00bfe9a936441bf22e822489b5a9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08fae20e54ee5c263e53ac9f2edf19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306383c835b8f64742bdc8f296488b22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3fd82647d4caace49e3f34ee9f76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50760d53a7b976fdaee68eb8152d50fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56b700319ef51529afc81ed7f0dc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5fb1d57da6a48f02f0fc92641bcb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886d382498cfb3c89d98c26977168d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c749a47228954597bf03a2b9b74a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b44e35baaa1cace3801abd5d93e8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b122ca0b4ea32f4c5cc194b6e2f668f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4bd76819b3ab1e36bf79bf3fdee20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a32c813cbd5b24f7e9fedc6b5ff2a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85dd2919b187f0d016adc1d40e885d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ef0a0e03f855fd5484bfc6775c30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b732184d6459e5d0a661c0677c85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49677d8e75f77e6b00659b8e6e12a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad55d9436958e4c3195467936abadfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e177adfdea9621d0c9188889361e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a22cda63a3f000a6a246633b7c48e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0b20137a0aeb12c104a663c8a1be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a883713f02524b3076e4b5a0c7d5dec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301bc602f871dc32a3520e5c7e8321451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f07a9f3f05897e30320f3a28fc9d8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b17a94bcd5b4f2d05cbc5e43b093453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c7a87ca0bc153b5e797f39d579e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84506ef23ed8103ebd73ab20dceb99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077004bc9767ae48233ec02f335c07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8f4949e04b4bd19e0dd8e4f5984ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749f77614e8020b5c9b21c6bf242db3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee44d3f3c583a211b20eee4464d814459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e0d1ffab8f734ce89e14b50dba879460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8e784f34b482ebdec8267686d5111461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68582041453c5dc9b64a8a3a2bf209d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bb08bdbd834f18cbf14e6d7f0b56b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997b75d087c948f9ea7311702085503464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dea9824219fa7462f9f750a993d49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64541be123a7ba6576a6cc2412d1e204466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b36b8798db247468078cfbe8b5887467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6546bde2354c5745e94110f50c74e1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51c80d4b0dc04d47f32a391f96ac2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1dbf4b652068de936663dba8a1f7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d3158cac476bad7caeb627108c220471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8353cb406fd4cbcebce37144b3481472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359b576a2715a8874328cdacf2fc3d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8cfd47a746d1b073e64ba35a31a5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed6248cfce9a486c851249dc08e77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc23fc8498ebb78ecdb046888874a8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472c67c9d518538dc48f4ff7dfafce1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9ce1f41ca70ca744a8e45263971f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80ab1f35b16608b98f7863cabaf97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905ae8520f1403a15e610c8f8b4a60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff749d0ac0bf340576f0b24040dc63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b31b99ce9638c7820b3982bb66fef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c2738a372341c3f99ead1addd101483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fe6f1901c67b1dbb7a391ecc21a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e629b0d261a6b4d5a9b5c0fb1e0cd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447ed0586f4660c27666c3629b640e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f887995cf0ba9fff6fc0dd5ced4e26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c01d6b2ca6693b8958830ff9f6c0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e6eea052a8e29c822fcea01e83bec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97d914aaa1f31b8c255244d391f41b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4d69dd9532e5635b581b42661cacc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c471cf6bf2e9d5cb551137fa1e702492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aeb81f7358b86f19c24a27d3ad314493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d0a6c11c9de2954b1d95051d087b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42de69059cba4969d66365f22b55a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a63442ce60477518f024c12234dc4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e551ff2d542fb0d51df952a0a1d53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8f8329ec7b99b67bcc440a24739b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed04d352e153288000e67a27f59547499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983ec62bda27746029fd5ac6d37cb38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325a840792c28762021a6254b69b5dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64bf879cb45ac65205168b6a6aca0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f2759d69b9770974f349cc2e052d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c56f308f4d7229d3ecc961879958c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be146b62719468136ee4129779007b72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7631afc5d567e1fe9d47ac6dddcd246506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91224cfebc72d3d520798b6bd242aca2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4dacad83fc129f0c62b75d93151c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e577e2f401b811a6c252d2ca9d01a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b2c328de06252d66091316b079aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906a6ba79c67e7e1e4c937963b094f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45196054c66e424fdebc12859134cac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956efeb7b94b4a85d30321aa5a41a24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c9972c3c22d6551b97068a06e792c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4dc92487c6061ca8302564b6957f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3ac3a3eadfd382265b4a08b5b71f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ca6e1abc088c298da752c4fa71d4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cee2e39d04d0f38731b4ead2e2151518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba879268f1bccefe580a03ad83346c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec05a2cb168f43994161a198e4844520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f8748a92db4b051b3dcfb17cb7c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522728098d2e1e9dd5bd194ecdc1d5aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f3f2db386a20662ee4c61f1601a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6408b71f3d724fa31c97e7234df4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e243906377e91f7c74485f07a4650525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b3eb5df9a11a1b6a26ba534e19d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be4c88bcaef7898465a59f25815b93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c80900db11d756d07af58de64cabf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40376c4c1302fa03ba38e2f7ea84e68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e4097c2cf9c7b81fc905e20a93694530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff562327a0d9e2bff1cf28c82551fc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338154d4a547f87cf10f0571cbb49ca2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4e2d78122e04e2a21a6723e363cf6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0666631b401017a0098c8f8ecca8c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266a60f889ddc98ff7477a3627eb359535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bc4e815f2fe8fd55386818c71fc52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193ec4d351bd6bf76cefd1dd76b477f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf0192a302d6f116525a2d2aaaabb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b55e1cfbb1fe92dca13a25de6613cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede506d52932ec56ba4a8e40e84f5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7e148776906d256ae8a0591ccf9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ead8ae98114ffd18def805dae44269542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dc8d1409ad8a3a0cce001c7e062fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88284515ec3e3ec97aa4e9c3d4e65d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e90aefbacb22f8f95d49fff32e27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf99ad6b1b7a9ab35cad6980fb8887546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ce2eb3b555a6bbcfdb86b76770284547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ccb1de81cba283134382eb47085b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86466bf8e035b1057b8c6cf7f836b6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114e82fd38e98006e05f47f4905e2f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a42a4fd85a1aa381eb5a6fec09d406551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6932b16d01f72cfa7f2dfd64a34c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeb2f4ac379479205a183abed9d972553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a73ddb33840887a7ca4dd296d405a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255630532cc2599ce4da48245e85e5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf664209fddd210c9eb75565a271f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643af73d014bddf7989562f08a50358557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f7fb6cda6cd69e15e473c673f389558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437c80b8056f72502c8fa123562b12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a487fb5024c5c8a8d1de4605d774c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17befec643bc76c050a5dc3a300d793c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fe90dbb9a69ba95e7e64e2a9f541562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480fe16040fd28d58d14061e8bee41a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5c1fd20783d99f3412c2f2908106564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8390b79d95114d0f5dbb02b7ca9e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77509d31a79da613f7092af209223cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee1270b308dd57ad93aadbe96adbb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3143fe33ed28f4405f0bfaa3f50450568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d9970afb932669eb4d2a8cb0cb1c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f419f5d876aec7575cfe75c8d51e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e864d95bacc5dd0b4275508c4a3cf7e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b072a2db875d002bbc816250df4b93b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8854eb76c9a825e46cd03779bda9c2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7a4a7ed47d4e70bb323e3683ffdfd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c93dd31e645200e76da4734a2e35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226ef92ee043024dd01d8bcb8ca6fb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30a4622d099ca7d90c1a61db20b557577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86ef026af3939ccc149a79f067a6da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd02d7fc68f319448510240e3cbd6ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290719f34286f57ab8d54f3d7dd372e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35009f05ceaa00dce9983a5e49e542581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aa4eb70bce8e7aa01c66e80ff0d15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c193b631bbdc8029738c813d7d822e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff778e7252d3ebae7f6218863a11aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b162be358a0e634d0d988a87e807a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d42c6b47c81fb9b035bb323b319ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11516839155d4b76337bfb8c9f2519d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0a181519e64a65b449e46d7da4229588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb730b366bda6f4794aeacc998afea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd953515d253079f16e724665e2e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c85afed3d36ad414213ae1f6404f6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0bbbadd1fa7365c2b3f60ba07cc33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac41ef41896d22302e08043db454b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12267a0d62baf5740b6bc67e5c6406594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ac895ea17982b6be9c09227fc122595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cfd65cdecef9a4d7a035af102adea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796e8ea1032587a1c14fbe7732a9eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902283b9accd66384444ab7e00a0e546598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db349acc69faef8512322db9e1c5d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255c115698d41eef292350f1ef8e788600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ecf4ca81c0ac0cbbb37e59b9383a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574846896c43dddd52b2d3c2f2b4be45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82ab62fb5fb839db3e8feb5ff034af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb924e5225329e93106155881270224604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670254f09f3065c72a71baaad473890605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798fd14b3686b2da0c305b5385cf441606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c79d38ef7dd1216fc395b1028ecc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c46961ffe766ec26b35364ff30ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5655705c35c223ed6162774633fa4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dde6cf285bc93454f1cca9aeea6ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ddf4f2868bf2fe5fec71096bb8958611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27ddda9e8194b2bf501ccea2bb2dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb1f47f6c01ed9fd98acd39141c490613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287c7a2d440391c5dc8499fcec893f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54d5f6644d829a3aef7f71721be184615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5c7c91456d4e94f5dfc045f35147616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed30699642b546a09bed226c954efdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30a9c2c0562bc6699419a3671cfd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640fb7ca6fed5dc68de87e9e81ad1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3795efa8670a2f32b2b976ef2e669c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536de76f9768e0e30efc2b8a7730358621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cd80efedf153750f9782bdca416cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113f4002b3244e203e65ca4aad11966623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a008e2c679f44c806ae40102289a0ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8824eac90875df878237ec9c263d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd659e78b5fa0d08090262b4f9be74f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91430a21b20fd9f9a9cd26514acabe36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95220debc466dbaa6af7faa7258f7c80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b1ae63e3b4f7069d3c4ae53b81c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82935f78d7e894a9daba598f61d2a5de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4d185a2aed305a2624033a9aa0aa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc472a3f1391307e0dbae63f3a2dc89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3d1f6e1ae15e5598257c27742a314633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80cbb961c3790082012e7db3fae96b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7cf4a8893a5061aa40ae4e1884fff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe56f848f7ec3de91d317f0e84ed8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f487f712ed950198adaa03a098d103a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01750b7f8ceb3227ebc6d09f5eb91c98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d8af1e6af5719c10a58715ce31db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7086c78ec0d335b5c541ba4a2905e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455577e0be3d342553245bd80a38072e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ccc28036c2fd7b217e7b9d7586aac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2744fe87c5feda45cd3b63b549273e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0c5d2b378dfceacacc1a745b067c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1efa7b5ba54b71bc936daf5d7315c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f6cbbd1ee53de47e5af850f6ea419646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ac0acb930a7e8dae37a125cea103647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b07947ec566ff187b77e9f2298e12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dfc95d4ce9707f2c65f197d42fefd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc14b5cc9fa2ab4c869c27151b0f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbadf01b0c2aff36dab13478cb7c231651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1267ed8b5cd5848165b366311063e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73780a9676cd7fd8985dbb44403f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ade52ac16487c450047de1b61f837654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90dac274cca41938e45709f87151fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2ecdba21df82cebd0ec38852cdc46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d0142f454065e0d5f04a755cec2b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f958d3e2a2f100037cff50952ce73d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869a75b1843cebcbe43140ae57dd900659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be5360e79f463fd2ebb916d12cc3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32edd8322ab60ccc55d798c766f19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224d1f15dc2b8d1580e2904bc2ab145662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c85c6d5ce419c9e998fcdc570076e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a90484ce4dfeea0196ccf835448e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae062621781725b9d01e2e45154d9bf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cea663c58335afbe2c81dde269c470666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e08f8dd30518db60ea724572b4e62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab2fc83935bbfc750eb4e3b73f8846668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c70b27ab7a983d10a87072ed245f20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460177528c1992a80f7e4ec9494e3d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dec2fe5e95419ee2f977d7e745ae4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8afd5071171f4f8180b574d44c373672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb06c9926769de05685a09fe9eb0c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe575cc66e9d7ee0c57f0598f19a74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a268435cb9ab2034a8353bff6708d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014069deea777e1d4ace541d06ff1e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb911acd7a6d92de5dee5f748ae7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841926b76a6054d165b17963868b46a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627336c8214ba997082cb8287798206679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51049487828e193c33ae04c1e19761c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc165a7f1067e65518a0435abcaf2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af4af66e9e5ce8a9469c9ba5060444682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6a73d964bd43d12416ccd3eabd9f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac72bc01b2625ade39851957fc47ea5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82091fa160e7bd040ba830dde43d359685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd1b3ae5cddebdd393003a98be278d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f8cabdd691637e22e19fd24e76001687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17efa115b5f2489cb7e850241be12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4424b449cbd421ae4eb4a4ae91c8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac58d9b24c97013c68ad8a08ae2b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a75e92c9f0282ed5e1bfb7790fd35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae268fba450f949f6ec963380b86af7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5b23973434fea44ffcecfeddbc041693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bbc6f90b17d94b8e6f3ac0539dae5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e793b3eb495d1404babc792641ee6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc1902e3357a3aa1e24ad84452c5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bed7a882fd432d2f90ff8b0735ba7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c2eb89dd4077d1dad4fddd9b9836c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b51826aeb0ced8573dc2ebe92a92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d71252b7b15e562f3214a27f2d6fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e45c8a9f5c46b5e4c8ccf69be2b00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86739b6330df47ac00140312862f269702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57304695bcba7b1b851cf121444fa57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb2016b94f8cd7c0695280d92fac4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287456c42c82de6053796e9a964a1076705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc7038232ad1abf9a5fc02bed11f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f5b7e163019abbdeda960dff98e99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85155bc9ab9a517ed96b9c5fed35ae3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f892e4748950e79c52e21026c07bf9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f630382c75e1c813cb1abcc33594e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dd61a174ff2a40b219dc1c48569fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bd4944cd50ea6fc5d2872f35c41e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146b12e48f8a6f395d727f08cf6775a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b94fd8bfe538d08d20abb0a0b292ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac638dbb90b223e096b1727b6d515715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b70927f64c00346629c6d802f183716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de077b968a23cf6bf8f8ac14a2eab3f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a445013532317dc646302cf95b1616d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7e2076158516a46f26792ee6cd3dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ecb190b53e27033dfcba02ac755b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce2394ce1ca9c0d6a0be05f6223584721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595a425ad4999de8fa4a465236b3bad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2987cb916af72d7c93573440491f18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b2f02bc7a0c1ce0eb8dfc53cabfef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b4f8bb25a538c9c6adf0283f745ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03a8385f5257f78b47eefe6fe9a521726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f95c3a87f3d869cda263c04d5ae1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130fda1336a8eaad01f658256d31515728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fb673c6a5ddcc987344977bfd6062729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d025cf477055d8d117456731250d08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103c205c30e9c7caf3461ea862f7ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070081fb60beb536e51e4b7d48d08a81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff4df7d306c5a6de7dbaeb6f0b1771733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f08cbeb1adab057ba2c8d22d49a9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96080f480dc68d7d53211132ad1e46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b82df91a27fa5ba6de31294fa110736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b13e2536f44932483b9b0a7f797baa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a845e6635f6c9e10f4a5eeb67c17b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce726d8af2c122dcce8cc8e502a51a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44967d30b82d6c4af7e4483b2a1e1b94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e5a28a02ec4603fd17ed2e9316da4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341acece72eff173c51b5238b49d2919742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbe0c6dd9854ab6d23cedeeb1f2084743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfc07c02da533b886607045dda5f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ac4e48603a0dbab20611cd9a6a84745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f585bd4fcb586072f4283282fe15e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e8c1fc11c6d6275250a119c5ffb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8fa75ea1f79a7bc63ae3ef7ab91ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a43c284278719a4fef56b670e1bb03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599b0cb626c37b1224f9e5df7c01e45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe4e4f7b73634137eec840d563ac9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dc02768594972fc94c83a272c2bae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b212cf679b08e46ada777c57e90d2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6d7163b0ba7ed43fe688f8ffb2bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397043b512b57f4ca372be8b9e33676755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f62b1cfa9fe5c97793a07ba7b3300756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955e140c942043f1ade624535d4a13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9bd243f72c9fc65e48d6b2aafddd0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4a7ed56593d253c5977c4dff93290759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>