--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16961b556245a3815a65007c8940e4331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6651301d7c977765ac54554883820122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea48ec5527a3f488cf0c50f4bbb65403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c6e0988025027b72feb34f5499bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e0ba7dcbda825a1664786ea1b28d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b71ed5f4bdca9e31ff2ac13ded7cca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5a36f764fcb036d9b3204b038dee67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7deb69cd8fd84905979a96233b2b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9ea8514ec30fb161023172e208689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed29440f041ab4f3797536ffc26c8a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc50eadb533410f37a4570a1182d5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434a5f9f0fef1d271dd985bb871ba2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b913872e5eb71c2bd1ec34fa53dc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af12e61422dc9c26dfaf422759df72e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc27ebc177b9f53f386783a2b9500615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037ad1389e2944ff4c82d881df7866116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ae58385616c9682441c0ce45e3bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82a2312b5ae2d2361d66d4e8d86a7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1612df940aeadec83a9c0832ad5496319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2fd91a8cd92f82e890ebd226d60a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6712ef8928e45e04c5a5855d21d9b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e98d130a4f851b31ad684d28eadea022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a02e3a3560ad2bb4ab88357fd857c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcb8626ca1e04d719dff3c51af20b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5ccb94872fe844f80a2cb580229425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4982515e797a957fc592ff76134326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e0db2b7540ff2f30aa38d631428e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7081a86296d7a9ed3ac16bc60395228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe038e7e58bcfbe2e6048c11215dfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff762332fa6cb9783b295d68092e49b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52da5040a228c945a9b96073b5a9af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd57de4247a264ca870203c33b894b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326d703199d3ff7fc7a934bfd0d4b9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668239ccdc844a80d62bc53317b300a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df839bb067c328b061ba9184d527f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6baa3b9f1e2d7e15716b72292445a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077675de31f8310dba6c32400a9ec8a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947907e66273b13d74dd94153a569c3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec71d0806b150d10355b8ad35875ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d87645311c2813c82bd32ef757f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026b58c10236926b94c43fe66af411141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f407ecc406f543545d126b8477c726342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60940f081cd943b909daaee8160212e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467e6a71f48eb76e44f8596fce1573e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf8a2bddcbb6a95299a0584f4831745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675e0e9c614e3181a6d99c253f4ea7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e326912f3082ad5a3ee850ae204c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858006b1b92afa1373b7190ac23197248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe711dd1586e359abe5fadda01551749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0b0d28d86a0d2cebb6620fc6221cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03075de307901c04b11aa865a25b642351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1d4ae7c724ae8d32cf029efc9a8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201c1f2bb7c7dfd41e21b8a6290ae3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7695d2bba3543aecafa8277c658554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4b5e8301d1a96de1727e3ce5c401355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e9682661563675e97f808df6eba8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df0c333c113d22f7de0516f226265557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b38d9c2e6aa4094f6f6d741afee99858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4a04bb549ad75e97c34f0ce0c66559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae804e006ebaa219a54bcc80a55e951a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30bce7b19df344f5d4a8441c0225d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f86d12a8b5496fcdb331bc1eac7e7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a8b32be82d4b5ac8d27b01471f65163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a98d9fbb40698494621b14a01869964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd116d5598a082e4bcc50a25b63ee365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab75f75aad9c9bae9e7c32483232de066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd97f37914f77dc9c2147e15c077df967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce265047cc8b90e2b76af470e8eb25968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4017e0d85f4fb2d950750b19256f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccaf1a71740c3c41383e927e31db9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6dfd72e14a30fbae02b3b984ed2b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422159ee023b174cea7c13e1f653a11772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff4c1818aa8236b274db0a1e1a03c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c12617b9c4fb51a7539fb6f4634474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38df7fb10174ac6322d187614eb218e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e6728e26989cef18393aae2a9372376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509928f1b5ca24a81e88ba7822c9ed377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e5ac4d57c9da68d253d7a2def50f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a09bdb529a94aca2810cb5a29ccfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090650dc6da84894e50400322b8fccb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cc32937e4838945c6261398308e2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df8a1bc3bad019ddfe750b846a75a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cde5cfd2d54f9b5bd46177b0b7a1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc149cc711b3af60ea94b18f9a67ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fdeebf6fa53e556595bca10f3461085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263039df09a84584f05c652623db6f7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d65ddd858b1dee0e0a92dd7a7461db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cf729089ec5b1b23ae6255563b40588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f21e5a67b5f7787b02c61f03db25089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47ee424ce0c78d49bd7703db47f5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fbcd2b8e78f447c9326994835251b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79b4fffae0ae763e4382b1e30d6d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb81967c053230bcd8a3729f7252bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91817d87ebf0ec31e7f0bb196a4b0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d36888fa7c9d58fa63c2785ec97095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b09fd89508b277ec97071929bdbdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271c22c0a4425e90ac51f0ddf4e224b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d9ee2f66231d79961d35e7634308d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80802e6cfe9c5c71af6a256b8a9ee09099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291a821635cec5b9d13828ccdc7554100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ffbca736124a5bea5c09df4535725101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471709794194a269a02a20ca2c406386102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357189c9f551382dba2d6fd69c367f11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de61d1359d060b27c0194c8626927f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593932771d1070fed8f70d0c6832a5a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11fe87616605a6560dbd6b80190763106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d4cd1bfc99c0d471ab5f2499c5d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c36c309c6de54792b7360cbb23c104108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229524008b09eb2a4c88f09d23e5e96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ce93e368720768456066eecb5a33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9625aff5b266c40dd16279297d4db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0e77ebef2410b58c3889212ec55d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82da671db7419661dae9720ebddb92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb3f11aa2b35f15e4fb5bae68ee5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c439e9c6815f1d332bbb7b72cf0fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b16e189bb04e217b4745e383fd34b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2c1c1e805e4afa8161b57a8d656e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2863087564a90fd68ffbe3b7a17104118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5e2d1022cea8ca9fec060d37471f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc39e66c95c49630e3a267c2644d5a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a634d6e196ad6330ca1d17cc2c53a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dcf22ddd159cde03de67a05a90e78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc07e0de6c245c559d7613e2864546123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef805f3d178c7b43244565a71417a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d658020321301abcbc843cfd081a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2e7228a2c9739269332a710ba4662126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee3b93c956e604a7e5c1d0fefb55b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e988e4192f899332f4d5c087477441128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b628df50f8b87bbd57c6d24eabfb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170df6066e5cf0124098dab6e157f14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292027be1e82240618a012a50472db1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08401b7079ac6f8d0ba66009af45c54d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b821f77b462e31d726866b7848140133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9f28092759d284d532c97d024498f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d1c730196e1fae27a80f24bfac0a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ec7c904d8c6fb0a3ec8253a4cd39d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90f57142f73c4722a81f38d68de7c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14244c0146c7a2f0059ca68806a92da1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13f9f1018a0965f170d812c9aae722139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47a1e3b6dfb8b2770e1fcd5418707140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9455115db5e6ecbf4619dfe24efdbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a85f1093cb4c89cde88a67193e7572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089e31285272a0decf35eac9a5deea9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd587b601325cd5d2ea353305b1a10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7c55161cf2220b0dc14799ad0ef09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b1dce073e7042c40ef39b1939a99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b55058ba396b0a9143f84a22f57826147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ff80d32e8096e378a6747d595c74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50750aea2475d404cba45d8fee2ac744149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0017cf963fbd4f46d89707fc6afe1c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e88f4202b7cfdbe0a6fbc996722af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e39df2e9be46110f0863593856f1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c31ed4e31e8b37ff83235b97a0f9a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3daf4f2762948ffa2bf523eb623443154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265423c0fec0ef6e0b1d73b4bfc6a61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337e0919e717777b3cb174d559d921156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f6e4a8a7fc12c1ce10006d0053e07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067a74504820248d4f0193501a5dba4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81e8e7a9ceb583bc5bb7a008687d94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e5841d2559416f9086a3722467413160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e473da4dd1695be17c457f4e222d41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83509d8558877ae8dbc369abc0ffbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab69f8e8e720275273fc52268f29f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c06c4831a4ae3c90dbd440d357eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e9c5b16a1a59264f72dffcbebec56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5b7f17c8624ae056862b5b26c2a1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f06de96fc2320bac3997e5a1af7b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf537ecf021f6efdd592dc421316a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbe7019b0489fc78e1e1785ed56ba1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dc176f4a479b6bc5709be7a701bae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94e7b295e57f7ba29e041cf57c35e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ac2f31fc15d23da4eb8188b7aeb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d645caeeb3e7a8c88fb40f10506ce4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc66d9644fc77b0321c993edd252682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f22e495f0dc1b600899d3ee4184fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de745639badd0ff932220d51a77636e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcc041d6c13103cd63b62df1a2ebaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee083cb19addfe4c027cacd205b1fd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225c0c8cba45b65fe5204ee8731f7de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11185f356809899f2b2ff4fdfe506e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d89b4b6283b5f7a29d6d23d336d11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9207f7af2f3391201e95a8545be086182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c7084f26634ae9e17ebafdbb72d28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004229d7d8e5581be94758aab6b93bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954633a62eaa0eb2771fb91a0b83443185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f5339fca86d7d9b38d4e438a3eab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e5ad765f9bec2f70cb1e62b23ede187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313f45391aca8b376ab7a22af28ba73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125494e33ff75404f484ea165c675645189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64277cf2f86521520d0f75bee38e54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd31a32bba565fcaa78aa46fd5bf4b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a0a1bdffe2a06b5a3095a9e45b01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086883548ba5a3d60801d5fc424b885c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7912d48baa8fab743dc23ff10ded4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b19d896350524f56b92f73fb96816195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4633b10c16316571dadb0d5b730ee0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e7ac7a855f93d7ab54d031c7c352197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9840794dd9112d8f91f17a9473d58d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c82afc882d63289025e3c1f3428daa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e743467b72d21cee45409bef561af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd9d44574c8539f491bb922a2b0369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f15963a2ed9df3c48832783fb3c354202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083fbcb4599341e9b8beeed41cb05f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601800464a9156906a4cba4b98bb3b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742cf778cb804211438d46139895441205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc9158d83005180cd7892d76c340d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4f660631357fce493d1418a8058e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d9432c6aedc41b95470df45c25d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21103279b2ac6ebd31ca6aca185dc082209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a9cc55b80a57f02e699cea6f15094210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05942db9f25af23bb4cf598f275e63f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5d7cb6cc33d8e1125ad658e96b8c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d26ada0c96a95699ab7565d70d027213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee309e7b17cff0856be549bc66ed61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0643479787ff34b920f16c93ae458b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fe00748c676cb16ec61431ce2de9e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49caa2551829c4eab066ec07b50b653217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188cf88c65d236f4d6bb650e54f24e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a714432fd51bb7c06c721cdd3f4faa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bff013282fc8a2d74bf343dddff6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e64011e26cc75587f99d4bb2679d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a82c7ccb053347e2d06b6107d9df7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dbcf502742b909fc556ff38f07809223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8165411d93169d77b982270974c70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5578e315c488b8250ec16d223bef36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079dea4ade5a5cd0ed9f6ee3d3a22fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f70d67e04a87ac0c4f38c89a4c4e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bdddee5f21bbbb4182f2e0ec27a2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51748d5367335b1554d53c2688d79a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d78b95e5f7cd1fc106d25ed186a0b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a3e4df4011e8fffea0f73162cb937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb5441223e944385d300c1b9ac7af5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432856adf2d233c674f50226790c342a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f542c26583f1025ea8c1e639f4b912234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec03c58302d1299dbca3ca65ae570235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0661b1a15a5c57fa0420c22427f44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d050e73cab72001a424aa88a0801ee6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747a73e66ccf3c3426bc42fa6a5846b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b310b71c83a8daf56103178aa15f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689505b359ddf89790a81e314392b66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b105cf6c5adaef2c848755707bfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5069aead27c51b049d95285a9454ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01058fb946497e928428d31e903fc00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5cfaf73aa35d3562919d63c7dbfed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2295131171fbf692700911e465774245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5341e878489c8efcfd892830770d91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97885ba4ed9397593d5561973cc05ef1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d5d5e35953575d13769b923357a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04540216f3bec74e6b6f3a010aa5686249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d30c592c4ffd854799a4615fa53fac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed418f54cc43d12d9488f49048ef9dfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a54aa551d6ef39a3858201efb24ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453317edb0bdaa91e737681b82c1894253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc02175788fa3957674aff809aa879254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc515503d7c62de1b0ba3006f8fbea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb7a1d213a45ba21330473fb5002fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864086ed35f85d949e553d0cb3e9364257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff435a461fc874e636747c698d58076258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5866162dfc54236dda7af76ee8699e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275220892bb51239bd0eb90402e3330260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f403cb2c58448fa6f9ce1f381731a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd3f8d981ebcd598a060e984974352262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b23b4dca6ce00fad7c855837ae254263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0824cb737b735b42e5109f25c58e7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12862c37e44728277e90125c5588e5f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ea4f8e8f12f6cace479dc317adc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7405c035b71cc081b401e5f1f2e85ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd1212aad8de5cff194d1fa41049e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76b59f4e155c5614afc72e6ad0e561269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881fa9bdcb794f2cb2236ba313ffc7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3765cb5cf66c6ea0ba41db28fa912b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7d2afbee237a57ff84a3dc921937272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45b79b71fd0f56f2ddd128d86180d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236823c76ff45c3b168f64fae002f2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6d7c2f51402d64e3dbe65f68e96fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd92be334462a2f1e432847f68ced48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21729468f8b95d40caa783458c8ba912277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae7d340eab44c6317c02e22ee3bb0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a76a95e5402e66ab93f6c8b43e6431279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c64281b3f8d276afaed6784576eeea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73176898655fd4e2482e69b2839cc7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2716f3b786c426702bec1196c6c9ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f270afec15e1b2218146bd6944db9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4b3a9cb4e9c08ea56b3efcf281ed2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f0afcdf296888b95db07f089b41a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32840bd696c9f21e2fee273dea288b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb6d91386941fd9eee466efb4c5b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe78338b2073d53accbd8a04ee4749288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eefb26982ceb2b4b6c98b8d419b28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86b6fcac1bd718a08202f308e15ee3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe516df87c6102ad7a1400931da11b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2401e6fd85515c07f6ce2e04a6dcb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ae1eedaf839113a70a511f9d4c387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9910caa0975c0f3318f4486b6d591294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba940e153b2eb5b1178e5fe5f3ffa05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ca96cea51ca2ee3e25f85284fa242296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089b10636f7abd6b42d93e80525bda8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab405c186d8a5029fd57e51f0157ce1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc582506a15ba0865980a64098995a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4475488ee4ab4d32d9f9039acb0e39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72674c620cf3555ed41f91166b90d2f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264502b90b14a57513be5b8390c158e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6389aba174172fc9b57f6535d68ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0447c84b22369741a309e47e9573a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f112cb68444a86af7c7dc2ae0211305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700420dd5641f07ec96221aab5e2155306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be634b24c1b3916a37387988b31e26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67318b725ae07fbcefab991ae4e18ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea0c249a9607c64b805141ff8c2bb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb54fe6f8f73125849030e42a7a2b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62358021a3be9dd4cc00cccec18967311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea888fb8db4142da4f099d7111e6bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26722556b5605f3079c09b08b4cb0c9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38630ef3ba6a7d6e39d02f684dd0b41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d80936e6543e24788f30a93c09150315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16717b97eb0185cc1ee70e09b23345316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722fc04573335d589a07ad5d334faeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea2a7e6a4774993f2b38f3bc17d805318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c89371918e50d39ab5d8b00eca934319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a054319b6c0f3a15385ce5f90b5a1a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0863a38765d0d106a836de02ad6a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f21d37558bd45746c28a833163598e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea102f5b5bfedc9775c7cece0f9e08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed9f31f116fa9e4ec0c8ff4a3027c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f96c0d25332cc7bb4619b7cb230b3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff56f55dbc80284a08478bd52bbf45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183967d6dc0f7e47a4cd2aa1872e9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a3f50a4cfea74d315f1b667cde20a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3be994dfc2efdec882c48b0c86f27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055d33527a93760a6d2ea0be2ec1fd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6c3d33a9be97860a1210457d5058331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7e366c5a122aabe12e01541f2bf9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0948dbb2ddc6f14f49b1b6cc005a5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2d77a3c99701a18dc23640a288953334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431634d197822a994463f5faf6745097335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b01fc20d5579c451ca741df0dcc21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d0d3865ab2176a5d647933dc9c23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e259fbf62f40ee3ff99dcc9ed5cd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635f9f41d19f4ab2237167834f6334e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3141e181d63021126c1066a83532131340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c3d7593d328e5e95b6b3e1e3aeda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254343c6855837cb76752707bf53e0cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd13935ba0ccb37c61e181081e4c3fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4217e8b29edd93ff9c2985e1ae632344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff98a23722d4f60780a5dc98b6a89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27c9c296a8e34267c4aa7fdcf7840346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32513d2132f01003b1a88ff563e193347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cef49b009b6ff3fc88170a41139d29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150f35acbea74e259bc337854126219349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c832b563e3d1b8d61c75354198049f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124030cbcd8b0f938575c503ef3d0fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cb378f4982dacf947a73352f3c62a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed434d92f53eaa1814fbd9794c41a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ee2222e05483222726939fb77c8a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692ed8319f1a932b0b1747d39a0cd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f61ba1e4226a505d90ecf03031d43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be586cd701419be5bfd24928627834c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e77290261e6c6197721f08e914c6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5fa5700df0d0aeda924a8364577b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc257a51586f7caabb7779d420c61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31421133da7886faf5c2a2fa128ce586361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a598de4956556eba5928d46beb8c13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd11b8302d1425e9e2921df89ed055363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0cb215a328ec970f12c9c335b0e4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fe6d3d979a1b25dd3f692a25e4c9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecb6a007d6a2ad107ddd0ed000dd19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa8436762dd1aa89c0e0839395ab4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8982886c2ee66abde5b2fdf1a00baeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032836112349be58d0f61f9b42adf10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b224b8965cae1fb5288b5f2a35e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a668a756862d08f675edde007c8b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be93c8ed9a6c5c3d32e93a08c77b7c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8efbd5ad322df97a78056f66f1a33a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6eab0f2cb6dfca3a435d9c0c1c6b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14bae8a2a87c9c5509b92bc681c2dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef9069b53506f53815c34176393217376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d2ce10016a58a7bb2a06241a9c403377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5746a8ae8735b92da303b139171b88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d82e354f003379b8f178d99410d37a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b5fe60a1c49aeb1c5d97381c0fa1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e1b3cd179e1203554d983f844e873381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f7b8a75fcbcffcb716d53327d1b34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6040a4f6ff6c8d9988e46717f2dbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c667e2092456b98e2b12c7dd36ddfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518fa04c3f39f1d4b4097e454379765385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fbca3ce8c1cbc069da2ec8184ac06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab6fa95ff4af0d875010af05c96067387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c585261f5b74c9f89952e1ab5d8905388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccbf8fa399fc4a157a9e258687d64b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d852616c8869343a4ba271b235b08e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d054e40ddeeb2c260186b2fd2b3d04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c884c53d79d93ee3130b8e9f7df1bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb97855cbdad0b7a0bb136f6749e619393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec629a04f1126f79404bd806c0cf74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178614cb9c8114281f7d31614b448a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e029ed5dbd824448d2e5785e2fd9afd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed35b91f6f5920797cfc25fdcb29aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bc3532cce88882dde8458a246ab40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb352b3bbb8867bf761d5b147a34dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47e25b1f560b8d6ceec5fff0eb8488400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72abd70a2e49f69774ca08b35fbb66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974dabf3734d04910b8c3b6e4cbe69c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d496069a2a83b8f08d12035d42671403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c447c07656c5990565b654e27b5260404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c01e84b07cf85da8ae610442e768ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3768d15f6ad4b4736a7334364daeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da4f68d061813b718be83c25f0bbb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30587695a1304d877c7caf0f7650d83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb3a4c4ad5e128d29718b7a06a4ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0800f11a8cc27224ebaced8527d3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33113112f8261095d6ce773c1d5476b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54290968d485591c4645258ea3d8f667412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1359e998ce61b0a99fbabf01624f3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53817a4e07ebcf19fee8582d291b894f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd27568cf53f4b3e281e387e0851da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8945b8b9f76ce3d549aee50818a4eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3bdcaca0551a9b1c896a3fc7ebe0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1559a129d907c197f3a5911efbea2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036a909f6628ecfd5ae59103e0da7b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4dd31cc5684decd1cad6dc0a574fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c75c975f0e8b7fabdb9dcf3911aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e675879f2b89e1eb95782be72a2d09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48d71e7dc97a56197df954c2e29ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707785fc47ac90338358f406ed30356424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d94c48b5c84eb174d9085da278759c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c81f83fa85978566b8dee78182210426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cfc05576564db63aa6db271ad89ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbac0a93ee59aac855697c925001e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b65cd656d52386ee2e027c6494c76c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d52ec61cf8a2e671ff79c686cdf43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618641bdcb4ab62c0f1b8ef5ccb7ce31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9ce3bcb3f6babfcee53071e515dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48414467e0fcbcadee646f87ee7aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec07f20913c8d6d1289d814ad10160434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a255f3300f8e1d24d960ad9b6b7aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba9e278029357371c60c6ec2de5f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ef20f676d6984e24246f28dbc6ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008bf5a64bec0a560ce7d4bc430d00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5f8542a8ce095585cb8dda6109648439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff476ab85360c9d10d9b53e20a1657440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1592f054f945319fdc8648312059e71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382f32f12ee031eace49f1a1859ecd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd0242203d8c33fffe644b557b2219443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ccef57664ffea59ff8ee8598ecdf8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3735950cab3cf2cbece83b46ca75e40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f512817be814aef6d8ee68a2d2c83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819428b7ce6a7ba97ac4f1160dbd563447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a66023993c07dbd61896fd6fe2bb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc259ac186d54f6ad6cc0abd56dde449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801082932b918ba96d08e78aca43592b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c8cf272dd789beb55e5846d24e2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d1a69ea091a7b5f5e2767611c1fe1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d94b154c1c33c16f664ea7003baac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd974fdfbc76120cce5b1969f73b18b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0074bc69212e1ad5c39f8d4b1cf6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de5562cc63cbb6210d2ef15602c52b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2196ccae00028a563a9c6c2099ecb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920eeea0b7e7b8f458abcdbba62e2e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d4993b17f7a050a53a491fab3c4c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39be3765f5312a6596511c2adfb056460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ccc90bdbff977f70221e5aa236eb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f102a7718f86dd2ff5f73ae702c1e47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73096744d6e42d895aa26be8cede123463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51306befb899a5a2ae248c2d3e139d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecd3faedd3ddbc74e98b2f5e4cf948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e815f69dce3a98b449f21742fa5a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f85296b49c87f3e4c1cf3d4d31e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd20da05924f579337381e41d48571468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed490190be727a1a930444580a691469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9abd1b613babc01a84c007ebb2ae6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef99435714ffa450f11f85a9786e660471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1517d3149bbb19d2db9094fa3ffd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6f7f7897e49d2bd8252a96f2edb6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78081276f17b73790a8cb655d51ed54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b34af46823ee67c6bf28f38172c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ad1b19097963379655bf8c2dc7b7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f902e586351f73d84b97066e5bdf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9960434bafcf4ea9b9625fdc916d48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4bf5b68582cbb3c3363512e9dd5ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e13d275805c880309bfc98a2042f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9589cf86d5037accef52cbe2e150472481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38a2c399bea91626b10ba2986fdecc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba01fde429acbc4dc2e2bd7373b41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5071a32ca7da63b64a142d35c3f21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa68dd02b20202b7d6373d8cdd0dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c6f41a5b78655474cd644c15cc683486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fbcc21ab2072719be497d23dd23ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b461a9e9f8d046bbb2d29b42b1638488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847631864ab8fed3f298693b290ce7eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45691c99b48d85b1dfc862169f8a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285baf7e9cf7ebd20d58a2215cb1ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f0dda665c690c2b5fcf9e77f3a31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38f5590b1f8ed890fa729276883e8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d140ecdfa65d6c378fc7c8dd2111512494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f0b81fdd18a2e8b1337f2507dcddc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3813f9f5bcc9f25cef28b8fc85355496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8694135c00423c188263b6874fe2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e843ac9a988478ce4d0d4727b2449e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa6b7f10e440a7af9f3c93dded146499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087ed11e939d8b0291b88321519ec4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27944794d56d449f693ae37ddbeb00501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d6735b5b978f52272415386e48aa9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cea23fb177d1630d5aaf3f41d7b68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e9b060f658cc9c251891d09ba179504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa83acf0d2bcbff755fdabf002430ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ce941f4a4eaf8942ac6b735910de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631fae53e88fbdeea1a704d0ec4b85b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd92837a89e8731dfdce00dbe4257a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ed8143a12d2ad93ccc874825e1c6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f5751ec4007202872d678b228cc2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b2f0fe9eebc52ebb6613e82e3360a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566bca78e7b8711839c996203dc365c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e00f599dcc810bcf565b6f5d86b56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3af2f406feeee39a24c6dca701b459514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cfc155b2539b87c81b5472c72d58f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae5b2436e53139caba90d0d3c088b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed5e510f459178c3261850545742e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95d72b6c2fb3ec742aca5ee352ad5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eae10964b6e8e712395112ad76541519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e459542acde8345caed6f22b01d06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9200a86c0f8c72d31f11375744db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e105561ef1649d80fc13709dd83558522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081bf2df0cd8ae98273c0a19f9d0f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404af7d0a302b57eec2b1d6af0db3d58524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695091d01820c262edfb0681adc88d7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2082235ba728408c11f3c091ec543ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0333711ddb84bd9a83145635b6f219527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac97e4dfa0295a5ec42dfe43271e0ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f7821f2a44f3423c20c1fbb30740529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace78202845868937d0d9dd27e64952530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d37e9e7302558242f84dee8d5d3a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275a1cee9803a7aeab4bf4828353dc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025ad29f99e29ca88077013c6342ffa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba0350124fbb810c85600e598e729b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e423f5b3f6b49e7c814891535b3e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29985c3cfc0c0f7abe148c9487abca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb54cbab205bf2ac4b5acd67196cfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf277010688285ac1d7e4942737fc7c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e33e8b27e0833572a51649e6fb24b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa2e328c20342c58766507730153b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b350134d048804b3cabc7dd1de50b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32b90c15f6f354e39a158f424ed9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd858a6d7535d3c5199d7de69b7a4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5b467867447f84727a6976b17302c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893670fc74a44e5d2b15b3a9678a27b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05297dea663f6df32ad679e64992d52c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599efe32479f2884f848386402cf76e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca42987cdd39eb4954196a634cb57c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd54b5562df52531cf63482cecc85c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51084e11aeb84220171ac5d8e8162370550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a09566bc9793b0c71d3a2d2c3e3650551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1e210601858f1cd6edd118362bbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac008549140668c89ade25fe94c48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a53c792317674c80363bf83fcf2df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9996a56a0b2863f0132bfc76a1e2fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dde6be08fd4a6a8c5680b3706f6475556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b8b8fd492ab01a91911f0d576c11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d8f84ce77fb2a5c5a42dde9934172558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41ebd4bf45b5add45da93d3676f76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a76daae47ae391997ac29c5ca75ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568099db427ea22660ac169b53face7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc677d7c1b0ca3eba82bfd7df72955562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925af661eb70da5e2072d30dcd3d83b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb457083e6c88e1f231adb331bbff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687666594fe0636f5551d95a88b18fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f3f905e7596c18152952471b7b435566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a833542dff7e49c92d66467968e061567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946249ae5b0b03f83cf4b65a91a892fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1888a26e2fe7d9e2b0e32c2102cbd1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53659a1f236fca451464f54cd6d986e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9924fe46d4ceaf6aca3f31af8432ecc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667483bba2bd7970cfc782fb8fc5fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce9decff6ed6656d7b244fef7368b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc8f87c292ab6ffee97a4d07f67ce7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7db5cef2e6e29c2f768d7f662d3f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3baf17705f406e865a75a0a1e1c42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5c00f4bbd102e6fe4eb86c4d1c82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0625ef312f50be3495796dd8208ee9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904de7a19b29a1fc07e6513f177c6e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed355f75af12100e627e75f1eaf476c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6adca10989a4ec35e3bb2d56fa732581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a977e3947493662785c8bce97080582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa725b933dbbdbb6a33c2f15bfe1bfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69c88b74563a58737e38751544c4c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec714c082ef4450a9bcf9f3e0ddbe0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24e8c45fcedd571b4f0e33c368d67b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19403ca642ed90a66913cf3b9d3d4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55707ad1fc07cd12894c5fb67f9fd9fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891582b5d66364b80a0da950bdc19c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb88fbdb5fb8b18ffe9a2352007464590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf38291d6bdf1379e13f1b155c6ffa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1e492806038a9b36ecfcc934e5b21592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445c53325ee3b523d22cd164afaa0db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781df538d6052cd6810df724439219f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d7b3af0d55ab079f04c0da30d526c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0166feaec2cc8e9f177db5388c11aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe376484c522357b5265663cf3b8ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710318ce8c632f94979c7b732f0689598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93868878aed73f49d602519aedf7c381599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00115be5dcd5ad4c7a21a2eedca4957600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23148267cf2abaa4a55c754173378f53601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23bb2589651be73d08b698c6fd2da8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43481d09526608a28d2c0a9e217bb01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3a427594d6e0bfabf8d4438948d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06c09b5151542dfffa09e87fd7039f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa3f9884b04d5d720ddbd51967b47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ee5e6b63c950246e33df7fc1ddc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601ea1a118616d1b99aa8ca25bfe1b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29582dcfae8641b661a83730e4aa4b78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e957232867bb21781e53dd94ad0fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf255efc8398590d63e16dff790da65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f2e424169e7912d8c6a818b947e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef635abea5fac132e6e728f1f03ea010613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aabbe59d812d903ff8e981326fecb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6baf367f8df5d1b5a6af94dc80868615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2841c309a36d197850f230968604f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f4fa56a67568cac03a917e8aaaef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1bc8d805ca74e0d9db54f5c72f94c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea83679b129a43b3befd64acd1d740619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc74272483ea8fa31626912f2276063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec7fc07db8e95d3313514a99584e0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1087fff4a4ded17177be52801a86e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653600363420df43dff229f1124026623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e6a99ca20b97a3ee4abea597830f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900876dce84a583f88e83a944d6846625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05489210fffa8a0cb2059ef66769c23f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69d724f284c9d016feaf9c152c17f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c048a86523b8079b29b4a11bcb64d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5434b4d2da9b0b5d9df53eb8eb608629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a637f1d8a7050a8769f49096d19d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d75f300aded6b1be308cc4e5699d63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382bbc749215346b888a8a21996d554632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123483175d028134966e7e2914c5f00b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be5fa2cd205ab1076a8a4495cc276c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b839618e8615580d3366d1abeaa7ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606a48642499da5adcaa8713b3bc4ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb87ec2ca73dfb899143a4dbdc94c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c734f915c89ac4f850f453351dd4f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7e7203992b412469f21bee870fa32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea621579adfa9e0f7fb05a87de8ab8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17556bb33b1b1bf46df51d1576e74f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101e6204b535f52589af86a5efb4dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144481bbf2486a55b9fe1ddc1554097f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7f58619e2b0ecb90214712559bf61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4e39d1948c2a6aa2ab14bc443cc1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ac13c05cc9aa0062604fedddd7c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2292a6a6741852d11a0a714d2cef9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d19153ad6ea6a8b57c130571db3b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47103e9268a2c88ba2502d19ff3aae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516cedf2289c50405ca0ab5c6483fcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a56aac3ec9db216946b828c71624d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac02651382d6d2f6533b802bad31146652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a5aa8a35594eff226841e089e3dd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633263d514b70ec42779045a1ec6d21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e997ca745d8bfb3fbb8c8261c52ed2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1801e9dee072fad76b8a9d8fe81197656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5100fb53785c6ef266442a2a5cfd47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04591b239dc54ca7673354817b938c4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8430634deb914c238b3c6a9e24fbb62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0174ef832936e44fb433b04ff63de80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21863ec98c13032ada5778ef36d4c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055df290c31f874f68ec8aeafa6f42a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c3a527151d5abd0d9c9d1453f28c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c09803e2825d60f67061200de4ff4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e54bee018083aeecdf30af94e6f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914152e536a2b961616cd3ea570cb82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc217294a058e9dcc138218d0be008667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b894b19e122c2dcc0a32edb1193ec7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf13184e1c3d23171b4165621af3d4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338961f05ddea4c327ca313ff5109ade670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49cf23ae7d1041858dbb935808d38f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a10317d1c55f3abc5f1353c84e3f9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb8af7b44b764d139187b005d3eef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5c87d6ffd9bbfe027e97513fe3362674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ee9e18b210e6dedadfdc17f0aba30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6878d6e1edd18fef2ba517c436d96d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c01db8681bdc38708fbc501e8732677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cb9ddd14656aa710268399a49d68b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270c7f4f070e808b6596405854c2a42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a8471a3bde214c9ba99f53116fc3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50764a96c3282bd55f8e8725536e21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4475c6cd907d133d38cec1b7d9d94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f8290d168b7098871ca02022a3ea9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97f2a498837a77154c0f29e7a3481684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589625be25ff3121113372d1d6f9a120685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabedb3e243956c6372a6fc59ffed104686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a19de3d189ee6fe4f17be4f5b81c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ca7d99abb7ddbb654bc0382771fb6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a770be25c9a7af48ea97903de5fd8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b676791cc6e3e1113df6de8678ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586429934b55a02e098bd8ab6f394e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea98440df786ec6184cb272036d58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f6914123b9b9f4e88402396a1f686693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f416039763de2cb538af7cca2474d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798dec196d7912f24e942fa7e394df4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a89fa77dbbcb7b3f193f784836636696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fa2daf8d0eaa3d792033f0a23b607697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcbf9bb7f97e46ec524e56b2a33185698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9df302f2f836b57216900bcea32ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1bab1f4e20027c7e1eae19ba6efdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6b0d0315727832ac2a6bdfd418608701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67345093f47b52c5b074ab4bf937f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bbf61c130e336cab73a2c8faad224703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b309eca32bd77c1574d259119bc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079a9ad923611f3934dc0b319035504705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ed7cd050be484a864de6a7e7dceae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c1461bab38b333ca144b54b1411b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8e823dfadc9643f4221b44ca82bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5655b00cba496ddfb5110a6d1eb9fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e82f69c897d23e85e19ccafd9c77d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b5920e6c475e17c745896abea4f2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668eb4110d33a4125e0ccafb5bb2aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe169171231cd0e8d33805240150f9af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d816dac46371d0e5696952c164f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daaa2d26a7e5cce1273f51d6658cfe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c105a1395351c3151a3feb3be96fa1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0683269e22922f18311c09bf32e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3128dde3ff9b7f46a39085b10ba525718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01bd808219ae7292ff0cd16f051ac2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ae009f44f228a2b18a29c11aac549720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e3b33e107b990fe3ac88f49e273b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023738bb8398ee75e7a7e316f6229d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac335b90acb193db93a1516381edde4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fdbfa5604d01a478bbb36b48d28cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19d3fc75cc012b001ff068c89fb9df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc470d3942d95cc05637e3f7095317726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7f3acee52ff97c46e165e6042cad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7df7bad91b750500874b75614d0bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedacf6107a328e8439f2cfb66b5dfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fce8dc80801416dc57f3e055f4b28b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b2a008a76ff1ec941c4db39d7edfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cb6dbf3be033efc2f2a7cbeff5fd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46473fd51d0ccb46eb27b97e09d18d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ed16b632269f43355e7a0d7d608f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6e17709eee9d73efd6914b2cc601735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6a627e0afa4cc51ea5589d0167e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67e5378c8cef44a9946f6e00bf5e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd6ce35d3a6e2b327db6ac8b047b72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce8ddae8ef8b786450de8853a8d0c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fec3fbaf7fd15b54b09ffe75b5e41740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f9b66c5c80d85c04aedbcd8d8eee2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e95b4c29d0f7364b698bb49bd0c22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d41ec34c70e4c0d956f2cba7778cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f86dd2a0ae30d52002d7f4321715744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347fe9a5602bee42dca99a92e58542e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2002d35f616c918f1c0e0965302735746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a85fe159a5d704c389a12e2d94fbe3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1441f944b6a21693f116c214d88db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7221e1edba2c13a71f9a49c9f81ba0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792be742ca2bb622111efb5a0965379750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3dfe4cc6379b067d42d45a04a7b30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f4013f8dbc034262db09a069405fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518a3fae183235fa3917886133b35c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bd6d552be5c9450b4a4eddaf9ec94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355a42256565d52f32cab5cf84eb95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db6828d26becc6855fbd44df2b0116756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f465f3f62ea080e7effa4ff16f40a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5936efbf10d58eab816b83b2c91cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da69ce692a3a403a829ec7bd3c933759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce04499f7c3aed8553db5509a9dda31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a2c5f5e2fabeab1ae8fdec3f3e2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b1ba12ebfb58c9c92c83caedbe5ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e64b77c7b1e9040d7dd547c3ea29804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fd6d9dea35f5c0ac636e3a0aebe615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde692b727283dffd5f002461e9c6116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce89affa42ed9da146fda54771736467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4952b47f7e0582f3e584a342db631288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350122af094ba050cf43b33cc3343d619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797f6a6cf82ddcc7f6c9127834c547410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455adafe4258c58f27358f9aa26f771c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf134d84dda3ee3550d1f933ac304b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82055d7516d2ba4fa28ca5256de3a8d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde9f321a10fa61a64a92e721da9ab614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e264038185572f9edce68416dca4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc261a161d71237965a7b5e8d392e7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872fe6daffcccd9ba8269a026ed1b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e1a753c924f3e868ad61a97ebd3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3b7184ba651c3cda9a9edf4392c5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd49af70c6f951b7089f450a5e3ef2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a096c753cc8562b882dd37820eba5721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf209a2ddc002933b1304c4924750a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89385587caa66aa7908330776cad9ab323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55541252a6875703e861fbb604d0e6df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d7e3c439fabd241fc909396b958b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249b6c45acd4877a1e0adeb7631d22126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ccdcb96cd8c301f4d6623088a16ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b78c69021323e11dbbf8aba23ea1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a2f98e7ab4f3f70cd016e36e6ab4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946123da8f0c5ac6da077b69506aa7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cca99c0eaf4144d467952a5e93765731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829506ef1104f6d18b94180e6947e0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fdd843cb9258b72498b1b58ec67b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb028837bb6bbf093fb90d4627c68a3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649faf1725af00357d3f230fe03b09835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660043ad4f0fc202d00f730f99ea8ce636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a48618cf8719fcd7c9cb41706a0c8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370b46fd485dd315255b190b1ee2e1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b481dbb680ec22265bd4d3442494e4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f40da4a80fa409a639b3548cc55ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389adf9d8f0c7a8cc6c2efda39948741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c03986c4684995fcf8abca639155542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79392dfaf1966556113a2c496eebbb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ef5b79a2b4f99b48d3d1f94cbc04044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105372f15ce6c3ec17600c1ff8a047c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795179a46d2a0a6c9196bcdbe04e3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25ac993780c6e3260a22f9d58ed1d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a042aee19c1e9e477f03080df5ecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e722a2e1b655e70d6e40e8c0df69b0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec492b6d701a9e0cb8ab9c0a8c3621bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10504293b506b5550cf9ac08e2f4ac551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a5a704fe06dddf5c7d66866e6acd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717ad134a58d56632095417d0cb86e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc1b006eb0165cabcb103036a7a5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893a0677463a9afb45fba6f0f48340b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c2acff6d16aaaf9e5d63a3f1a296656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a37abe8fcd5151017dc0adc805c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076f1e6c87286b04835672422e393858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d6189b8af728f6588031b97b8e4a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89cfc9f404da8ac24f5286186e87c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd580078ba13afb80f2c8a26e6570561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef65e7bd6434cf38a01ba12dd2d474162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c71aac8d305ed6b065292ecd8a7ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb3a49c2d8a1838fcbc9ffb3b0115e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52c83cdc392e31e8f68a48954f89965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dc4cc1600c18d7011890062d37ab566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287759806b1ccd3d3d831098533f2fcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681eca7e7509a911e79db1c8d3145bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11a341cf8b59851797c511ee8bc47d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875f265d9b768f57fc370213bf8d96470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef594b24691d4c9de7a5ba1a0cae5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1428855effd45bde028b00a406640dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbc2a5ab162f0cba1080f2a632936b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2ee63db03d092ef297ba465f056374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022538c7bd11f13f95e08abd2b98df875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0605d0f2b1e0b8fd8e7af9c5aded04f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0e11edea3464c1b512aefd1ec7e2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b5756271ee5c53977dfdc8fe8f1b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e75e5d1f78414f66fcebee89caf7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4d64b7bcfe1da1dded0bab343bae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb8c52c6c9fda9d83b7d0e8572d5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b37a1903fbc28a2be4cb40f195da7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83fe11c09a239a38e2d2c7dae76c3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6088d1f627883849b148e8a3baa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a505473534d998a2006850707fce485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a7069bfa5b7db871a4f9c8e192fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8c8b4fc0fe058a2bf166e43500dc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616dbed509a7b50596456cba20eedc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03830aa6bd6ec3d004a24a19187d426e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c456f8dd62839558d21cc92cc59d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b4b0959aee8ae45ead69675664cd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4925c3f604c45f6ff6835c857e78bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd848a1be451323d35f1cfdad704cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b75bb84b2379894e438b464afdf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe32738133e3adbd3e3c316e1401f3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23baa86222eb17527a624d6c212e46196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31c3202acccac1173877f3b13734dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f62ed9dd12a12ba03f63fdc056ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e07e3cadc531bee144af8b3e498999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33440a42e57c058b70fdfcd2968b99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee17bd6bf5314b2817249556bf6bec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb338b44368313c260b86ea53b89e83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fbc218a1de2db4551c50dabe1a62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57ffd0e8644d09963508be20dd5a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58526177e3aea962b714aa13d67d0b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77cfad830c52016502f6db57bf130c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc95d6540b10253227285cccab6c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0116d5df8772fad7e5c378131decf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efdbe08fb22516ca8915c43a01db60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cca7ae15255bfe0a7e58bdca29ebe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f70910e248565a1d3eff24b5a99885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57342ff7f29a41e34d77903bdbf285c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f6a3a077cfd1ff4c43cd5df320f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad991c490aad9482330167dcb9799bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77eea79d058fc503f5a061351e9f8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe13d8951589f4d74ae2c81a828c988116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe5d11a8983e5627a23c72dde7e906117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac54616821648059fb25243f01b136b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4676b672d415c1c9dd4006322ee575119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e99e154b3e879a1f9a0ef86f3e7c28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6afaf876615ff3debb6287428c403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152bd477228e0658d08e500aba1e84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10436c9c75d00c9c8f6fa8f2ab3229e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9607a90078d54b7b42dfa4e5f9b8f4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378f6ca178e1250a4ef1f94b6145e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d34440350698126a85f5b91145ab7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b316155aea8c0eaa83ba99bf7b4c27b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50d3131c154737fb98b3014c98a705128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71a471cf42f607152077bc9edbdcb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5f599626183a287f9dcfea17dddc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427ad06af717cd11d72de001add9471131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5d9ffdbf5da6e36c654215f8d11cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacba2d4549c994bb9009168c0dc3e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5a0505574d4f603b8f480c4fbce4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444237ec00dee9b8d3fa8b8304f085c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb77277fa054029a462506b6e64f14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e94ef25dbbcef6cb260c65c89915137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793260ae9fda42f9b97356e74e0b11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788e2123f58f09b42a973bc4fb2ccd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df01ea0cbf39de2fc9c853b2d763d32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca2d050cbd966355a6d5764465ad59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592810bfd3d83e2dbecd3e4e99dc4438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bdb0c8122768704eb269f6bca8c37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd95d973c05fd6b23afa2a7f3ee846d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986180c814d49b248ea79cb94b06c44a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc830ea338080547c6f17f978d6e6b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b435d6e18384f359d24be07fc7909147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ab44abc3923c266ae4034413a138e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce1a0d4330061469f260c9b1dcc15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f68a535ec58d83da7c741e2d3975c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814dcb450543382216771e421aa4f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3e2238d2ffd782ae9d83dbe482a6d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f79b2cb94f0c6beca6029ef382f0c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f33b18d4b083d3c90ab4eaf7a4d352154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f57e436e05268ef7645e2ea42e8aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012daf3df1e1e0f4f403fc1254ac4f37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091661b45d145372874cb8046277548157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c42a1e59f73177a07ef2ece3808c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a16bab270a158913c8eaaae66698159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a447bbe72247050d4f56fca87e95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a916c97d85f1276a49eda51808ea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac531c2d916e94143234429b1c19cec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03056b4bfa607b2b3df8c253e616ae57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cd1acc2d1580e21e6049c2f5cfaf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a147e2eda66505bbdb99fdc4b3f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bef58b7b2bfea2b6f0505b9b73e81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e966be5c4f395b8c2edb5fe5f647a9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e1a58e2e1fe001809bd3902743317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bde0b4e808303a7d13380a9432b9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10401e88ea470ff5b91f4acceb24ad00170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ac33c58b5d39fb27b4c36e679fb2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348968baee954eb8b9dda586be01a10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269522693500de2e217768da44239c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716472f1566c7d0864f99bd5d4ebb0d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef780376d04e0791f440eea7308e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfdd7660db5c8051cdf96488399eeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2ccb265909f98cd95e07e5b2d4f49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fda9e815bca38eca5ac490a04ac88d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427ad158c1fd7ee5de75a818641949b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695521d4cf714042e7e385a19d977051180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdde741e309795b32b4b1f98e37b32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb31c11571959b16831c7ee0edae8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e291f7506707257c145c9fe6e367de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a20e4e836940d5f92d57a402cfee6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2473abbd22736d4bcefd6eea140f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fe33d1eb9a972890ff03b0d5458d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225ed4d7c925581fba24748e22bb18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3dad8a55e616c7e96359f8d450922188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae67246af405056487785dd943a6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685158041e8cd22642bb31713af9943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886b059ba8e95459a43e0bd2275726b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d0d7851d3bc4e4fd5bf9be150bccc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d62f67134b9ef1c8ce55829948971193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3378f3e79b5fc8dd037945d6bbcda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697dfef085c8b70f8674478297cc48e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e033e84927eb79ddf617a90e9bd2ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782076fdbddd2d97dcd6655625e23205197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb6ebc86b659fd721289908836919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dfa5c81781ea4f86ba3f4f752e6c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1745a4cdf5f0cf272bd74de1b13747200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708f7f80d98de75764686a3d9163b15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ce66b502c28db15246903a80578b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7e1a12ae44913ddffcecf32eef185203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb917d14d6f44cd4a77ecca200f269204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd135eeacb00def5dbf21c5c6ae30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cf8295b00e492af45795e02f8c34d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e8de2f6521e7292627bd47863c4dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f369936c409d57a6d8a064169c292208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202cf33c4c8f5a619201c7e0b19ca75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a6d0a50b9582a4d29fe04bb8c59c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3de11a7cc376c2c495916177fa5a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0bc2b4f5f979d90c82783991149e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f328560024a23f03922a2a94163e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc08d360f873b8305878ccffe7538d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373462f9ff79bb8d06535cd4e9c9df0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8211af416c588c109f8d68499bba7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619b48c789f68ebd775494c4a33f25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caa22f2af7087753239448085d1a76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd82594cb023f0aa18acd6f4111312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6be0e1bb1be1a071069b1e9f5dff5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6475612afda5f595ddb6f2b2c0b9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3451b1f90b32bf40d459b9283c7c41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f330e73603ac96b9120516dff7ef5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caa027361cec8101a8ec7ef21c4517224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cd9ba70758db2fd0718daa5871faf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577becf9388d87ba4d02f9c89841ad4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ace2f5f7953367a11cf8b27b02e56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa1f58faf714a079e71b24820aef13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6b3d90a976425082ef33da03af140229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb81b7cdbb0afe811564c5ccdd637230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d79c93a00c5d8680bc07a96b4073231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b829a708952c8dff90108c2fb039f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc37d31a9e9a9279e77c05f98233d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ed56918e016d42065f0eaee52d7b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f47e28639558eb1cba76ee254c0788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc07a71ae644a79ca42e2918c02a38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509e959d026fad3c320df3d80c55457237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bca4cbc2f048831da77957ed555660238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0aef990dd9435cf781ceda7d93da5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94935fe57db2aeb3f5504d62a569808240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e088859a59d34aec4a84dfbf02ea1c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99439dae9d119b1d693d4c9fd308996a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1f7d2492641bd3db9d4504b5f426e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf29ae77661f4ef740d20df2895d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3512001bcaf1d619ac2c0d912b4452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56627831d58085d7032582709f16f7ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e07eddba5f3003350e76a936dbb8eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b2d28b8ada81492ea1a49a30ef0b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8197cef627441789c44f7dc13db5e78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0176b2c399447effe08b97f682b662250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ee00fd5fca0514e4d9af88e4f101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14effdb0397a51e9fcee5885113bfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65531365448c7cfff93d9e01c480582253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508fad6d67442a0ba81441fad75c290254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf63950ebf3ee3df2a3ce90a8bbd1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceef63e908f3e8ca0f143159a640195256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf6216ad29b07846526d6c76c25385257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2d24e4ee82d4827394ff0a9da3f7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ca3ca88a49b60c85df3aaaf5c45a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930986530c1d794c157718e7d3807832260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6475071def796ccdb5e4d5f7f253c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f1adc23c195f667749e513ed1763262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e5969818712529e29f3b4d7193de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e613cb8a9423d6b410c688d421734264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076100b52abd146dbdf18132200ef4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e119b4ea12495dc780e6fb4a62183266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d737badae19daeb486597fad06e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df8629a9630dc56e7c323d9325f36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae641bff886e764400a650376b1da0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e797ea22d458fdc72d20ac6c09c5209270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f452f412bc7a48a3746380e8b4a97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650664d0df0521e8428dc02f63db458272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d468e3d800a5dfc18bc0e52be08ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4e3e894e4dd3a931ca42fe61ac4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b6d3ff697ec5217f266b581c1af8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1417b6ae6a880f7872f67bfdd6aa89d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8760a608f347df2d5e92548a991ec8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45485d86594d66df533541038bbb5d48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe8050b8e722d8ee7c41482d6a3e8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6be3d75581b93cf390a4b927fef34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d86cab8c971799ffe141937a33fb69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0835dd1674894434ccbb087c059a344282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e41028c50186edcf822a8e9dcc9962283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be48f597cc399e867fc09b3adcdc98a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdbf41dbd74701ccc941bfca410ba6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a07239e2cfeeaa401f50c55e7d6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a1cfe5501e753fc020440dfb1c66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681377e486ef0318a1c611e28ccde012288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cb30495e360e5aca4cc3fb8166628289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54907308e5024cbb517556f1b4681d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772177de3ebd58347fb7886e96c6e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1b5c66335011b5b5a64ee93830a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cb0e420df0401d6e9b0b6f465ee1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d1f93c299d59490ace13a877c230a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e32c791aa9e2e1901c9f288dde7f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c215714dd8f7c4566069742552f41df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be604acc6c2484dcc53274ba344372297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d8ce296304cd939bf5edeeaf2219e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10574b308e440bc19e5fd7f7254d92f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd10ebe57f2244df13dfd13512a8a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c14ce237b842ff8f555d4c16b7f207301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d657bd8d2ad774f6de00b9a32e0e06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2610b1cd00db31fdbc175267b98b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2efe1d01a0a44a5303cd4e4f2e6a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0550bda623686d7489651fba5a68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ac80db5cad5dc23757d96e7bc1224306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555dcb3dda0772382e2336c06e02b09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001108e6321db7120d1d949ac817a903308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08746da9207006cc5da0b79c954feeb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26abb50770dabc0545d0b938a3c0e45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da4bd100a1ac6c9d8621f81225c5cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c076879fb88767bc021119886ec48f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2e747d412eb291a031faa9237c930313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ddbab6fc85c1a0ff5d5e96b8e0fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e901335bdb5407c764e1c0befd755315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc2fc63a91dec2d6985f219fffada316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4add6f6ea26e4daef5e313cc50534d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342117e2cf89611f51dcbca3e8d7023318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22c1585c8db8b02d5a06cd6d9b634319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8452274871f68b0941c2f5e8adec3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb638675a74c5e82eeed0ab0779bf8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b99823f061961ce47cbb3219201eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ae96be4badd46b850b2d1ef57f755323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6189598dd52b0612200508ce55499324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e88a7c57976499de7f179b1060116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec45a7a8dd4befd9d219c22363e54dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc9db7b571301ca702342bf7df05c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baba816cdc073eba097e38dfce8f4fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607425900cbbbf9986b4d3979b03bee1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3b13e9248f8edc4e0697b847652e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b50b41d180c1344b8cd08971b313c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a236f686fadb4c983c8dbab25ee5c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa7022505a446319c393029820e641333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599bc87c25e7fae74d03f7d82ed5c3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abcbe18a7165451d502ab4ff353dbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8409a5f12f71a821a9c890709350336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd435252c1e666e1a25de3c68f07e9a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab264bc7fa6436c1ab7de664baa0c7e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240111ca1edba6fc290a783c1c8528df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ced515da622f1ae853615e31dadef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11433ef72f150a96bc4e45d633f1498d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906692050dafc8d9997716380883be5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbbf2b36029440898d7006d6fbc594343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaf889f367564505e7da96d4b12bc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5d7d749fe0ef0d0f0859daedfb280345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51eaddc8e1447dd3e6bb38c64d742b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f084b3ef3899ac12aebff023cf471a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af55dc94590b4189c384482647dce9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27116f75cf3abaf1c778efde96b093b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ab48ba8fe9dcb00ac60d168dddaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f1177449c4ad66219a0461e2c57c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130f2ab583e3b620d2d11059c2cfef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ed3501c85dfe4769d61b2339f7259353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5529339674665499317aa6b27554f15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee1313ad07d286ed7a985c23aff147355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78455a5cd7b6e3d4474e89b4434036356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af9d836ad47144ded182312b387dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ff91efde0dfa0a3c0e66acdc72ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770aa16925b13086680e87f73c5a5cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3978e4ec934f884b8bf4c096e56300360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123ddcc7e05d46f263fde10dbd6f4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ffb1b8c3854ac06dbdd4fba15832a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af459c5b2c6212c54f04123acdd0acf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68553c14dbe7554937ba4041f07968364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9239a455833c062aa350353ad49a3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308221e079f61f5357634e90011268e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c057543d67535dcd196a3f6c35c53bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838e470390391034d0f0d152d8f25ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ac9ff42f44a1c43c4b5b57badeaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcb8a08706bfc5976e6a9647975b17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce40e61ff34f8943a9c4039b9c62f60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76d8fcc4e514bd9431a6f777870e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013807fa131261f5ff195e0bfb9a9f40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ed441470103fcb09ce95072dd9152374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805779827350cbe56a9cbf3502c7ff8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf28a8e9a1b8ba59d47e1eb47d7eb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbefae0ac948957aaed8cd4b23c0f06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437e3590f79b3ebf7cdca5be4d99be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee5da4c22de12fa67c81addcae2646379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b975e5e9c9423eacc521d3dc828f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ec0917f3bc87b80c1cf5a5eddd902381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7879bc2ccf5e860a5417ebc749b398382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067c84a34578091064198a840ff9224383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a0458f62c8bef5af9c019fa3fa04c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a15e5fd877e9424071932565b69ab2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d3352a498935d65187be383164611386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df65391b218e6e75c96a36be983bce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5830e278e3cb461a533f79215203a16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c469150a1fa168bde3985aed6377389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4559789a23d6ac55a7939eff84f5928390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991106448ec36a2e014dc7940f6e88b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7916ea783a2bddd3b3e01c4eb71d83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320fe0f58c1844f092fcbbcc53bcc72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd912f70ab10762fa618dd78c53476394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4b18369535d7c61b51836a101ff2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8461cf92aecd30b5f95fb4a3d12fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b7d55f8de45b0fe8a70a41001971b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67495b471746a6b5f9d8391560ba6d01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775b73890eb0d6428fa247d5dfb12fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9edf8f53a63e98eb5ddf23ba3bbf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d04d95d82fa7531e511ea8e0e333a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358155ccbd600704ac2a87e419afbb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe292d6715643585c2a7a425749e966403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b6307f23fb0b7d816d504d15dfcc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfbdd442eeb16a3fce7b64016bc7d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4583e41f1b76601fb1d93e186db2a21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc676f6b9abdde2946c6fccc765eb960407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e32d7bebac6b118747c8b0429a394408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cdf7eb35b19cee042584dc6013e48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd999092c96e8b78e0827ee2ed74ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069e28977cf5f6ba50efe150ef9572411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48e1a3efecaa4d719ce07a258f8a9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329d3572cf744121ec6e8a851daf240413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02184814f71989e3a78cae59f8eca3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003de04fff3cb443121aa052a55b451415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e00d322cb425d94f17dc069f4f21a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffc61457a0d4a894127921d29c1253417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12a3d7e0626dd7fc913fd31b48b48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639356a0b2a82b03528bc6e958ae605c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc89d08405bd331e5c63e096867ee3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8255ee7e113ef9dbed1e53dc904da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac28961cd084734e32b00701743d1a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd2ef0ba37bc506c85233c0a74347423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce336c09f465bbb8e9ccf9c68d22a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e81afa5f76268d86e269c3ca485fd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3482d6146b4f54d515ef465017df1f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949ffbf34ad3239cd696b4e6492845f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1de70676c02c6d72a872f98cd26ee2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bd51a48a867a043370694b66dec1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3067fb8a327d7a7e13e3e8b5b98687430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b30d8df432de53f791cd2feabdda57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960fe5cc8bac59d1c3e1aafeb9a9ce7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b3d79833c78d1e5d0799c53c46624433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56342439ae75cdbfa45f332b90fbbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a1062c2c80b542e5942f93b0789e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b6abd8520abbb7e782350cb31285436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c055aa855be33bd688c602497757a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47daa1bf25a3598190261276ecbe3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887e8b2b65f5d92b86af06fe0a2d5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd02b2ef0784f44673e90df4478631c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdaead92b17496ea5c06ea2daf26fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8cb7761e9bc3da93225903507fd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4b93719ffd6c0d35de3d697e0ba24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023662910e62da63679cc90c7c0e812444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169b9f8ced89d5e70b150a8184ed8cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08af13988136817d72d6e7d44c6a70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b501111b94c1f7380e242f34d350447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6736deaacfcb405946639c5bb2520a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919fde238adf5ead38025ee4a8de47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543694619b1acd680a1b04aa569259cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467282a1a0821bb0addd56f4028f4d43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b983a53c53db4eb865b93192e25bf60452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82fcf6f5e5abebd48d6548fc1e2134453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5b90c24433aceef982dd461e1d20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ba07f53df9e2d64efa4cd27295feb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685ad2ff444feac6a8b2457b4eeaf40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c455205d29bf4a345d7f08085bd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbcc3f87cb0c2eec10c69d42f4b723458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686db1a288cb8fc8bb81c698c6f73a17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a5ecfb30fbdaddda2b07ac2c1554460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75303b5aa12d07d2323a0ae3e234b2e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4e5fa2ac61f44de47cf9f920adab6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6438d68b9f27bfe0d6d99d664bc8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a086e825188b9422adacfa51a8654e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae3c528ccb82bc6a4766a0d4436407465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae36ce01ba198fa9114b3ab7db9565466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e250a897f92b4e31482649138f5337467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dd73e1a84c037f2244c08baab93a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48233d5e38f5f97a9a3d8b596d5ee3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d997950302e949424e6ca24c497bed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78156ce8d3e59e95c139a4bb1b102471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e689c54abda5f72198a30b1fba7448c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d545a01f85694528d4cfb4e1b252e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835394a1d304b8c5a913be51d1c508d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ac46ddaeecad4ad62bcdd949f8c2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6112bf526e02cc1bcbaaf18d7d0aa4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81520166c008bcdb2d82af489f2e56d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b4270abba3fbf66b2643656e4e3ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ee55acd3a53cbf831bc663788207c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d66e2762e6e9445fcb550e47f74657480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae5f0c35e061fe020bc02f56121d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0506ab00f081693879a5e799994c50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c9b25545af53b98aece9b24d5d4d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b9b3f65fbfeedc53d38406d8e206e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc851f52232e9d0d882c0aa080b2884485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb39fd1c48097de97f65209718acc15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc46f548f40a1f7cba53df9f7cce0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab3168ebed1f7b3701f3fb763a37eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7626afaab80448b6505f3c9d45b3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64b18ecc5ee97fbecdfc78c3c6bcba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6cc8f000984c124918dde4fa573aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602bdcbb515e9d4a5041eb9b0a45821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480403baff5e0f2d565cbb297b3274a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a32368a82b20d2cf066e8d6841ac1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf51ffd2cf2d383a0312c28434e333495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94cd260249c44faaee2ddf5610c2c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02a4d9bcba26213a63cfeab047b677497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2126f6f880131aa8f48f5d3a747231498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad24a48552f371ce66f9a8bf2250716499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88244d419e09e7fd94b5a65cae484c97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d085b0a30ac61f2c779f7fdd887b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c161969b945d531150892d45ee30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0fed239ae7d58193988bc36fa02ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d10b007ee7e79d406e619956dcf08f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f7d84c933230896b95344541b5b12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad682a2826d8717d37b0593e9c47f2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f6589f9b50d7ffdd26e50a689e9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dc7541b3cbd9e72964ea9fa92465c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d95c515be900548b2603ac900ca07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68946d42e7dc60bc3f964b4284a5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe74f6709dc5ba2dc73533a8032eb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c232be020f742703a7676306cdef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5aeb579cdf77a90fd21394bfc0080513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b09dac5e960a0b089ed5d19320c481514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae9ac38babfda0e80cc2b3e87e74c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28467d687ea58e01f319c052ee72cc0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29c32fa8a9154069cfb19c8f6fcb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bbc39cbacbe47bb266c18a68b0dd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5ba0f16384e579852b704d4a1acd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7100f92e184fe7be41627fe7d4a30b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce91c11a1e3dc1b4f6c322869d4170521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200df3272ca9074b2a0eb76f2914145522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafecf185db69024f48cedbc139104e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec1af64e7d01a7eb33fc59111952de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdbfc252b81f36421fc84bf08f49f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4756049fd459b50165764c84d0fd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aace79563b4b7e8ff8f7ec9d22c768527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9981e98477db092c1042caadef04b8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79912661c4729c7571a06dc912b3bc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb029120bdc2d2380b573c7d8db693d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc53ea631f42612d2756ae5b207f835531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e864fb1f6883bcd92a5d35364071aa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ffb7d04f601db8a6188ad60fada05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4cfa9cf64fdc0700661f779bb8d93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbf326f68e8ed4d1b3a5c71f3ff304535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff839481a737cb6d6e61c2a757ad8043536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739303c5e6435d17af2367f83c320dba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b8f8eec8988a07a3f1c411c5f221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f23428524b50827f23cd46d4aa6751539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff48607136ff4dd718e40af0b592d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3300bb0a939abddaedb98df7698137541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0feb3771dd22765dfd03ace244bf5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f435e9bc8a01f76a2b174085a7d9d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8b954c06b28379a8136535e6ba14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a536e57070d90531405705cf27f78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3463b17c92a1f5c4479f9a62bb5772546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680e443d431e1a1ff8d387b019718e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15776312b20f6c49ad65f655abd9eec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea432540428d91d260884454c0f74de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138eca2d983b7c712f597e8f98ad768550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ae739b479c8575a8bb4acae04fb77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b79962c5b0ac05bed06996e952c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eabe18ab73df890de7f90ba5155a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b1085c44fc93b813b5caf6de397e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a19f7abedd99bc41d3be55ab8f33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f489fe23a23af98dfa0c54296eea30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342b48e47d7a7ba3900de4fe971f83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0529b671a419c28d5ca5fd0cb34b377558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a5040af576e3f2a174eb85c706ff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb4983c923ed940d2b6335b8024802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76435f114afcc445280ed8aa8298c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640408208625c1f1a1f41bbf6d65d92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abdd3b4dc184d15be05c98eeb8c9ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4482493489b54e09bde426677bb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef191b8827ec36d808cb52043c85e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba203e38deafb0a6db434be687e592f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cef60cfe85887916c3795b685664c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0503bd92884f19aad4cfdaeaebc667568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccadcb992581afcd88c8cb60d5b24d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc17763577c75f905309b079ad8314570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3cc786a546b826c50fa504474c860571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc7abc8c41cbd034352629cd95cc6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e187d2da6e580d127036479c9ed88ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb720963a893274c1972fcd2b96c03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3b2988aa37d896a96c01d250706b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b9402cf43611b419bc62d59beeb61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a6df96d633d46c5fff34f46e33c34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df102f35720eeb92a2a81c66f6b1d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96b31025a8bd1c19efb2aa3dc681f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41725659838f834bfda9e4b3ef66ec31580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1624b738e71133b9bd3e150057e06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779dcf47f79c1434b5cef9a0cabf861582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff64d330193d66b5095aeb778b726a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc1ed603cb59625a8a1f42a9da7bae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5077f01eb59d9b299055fd086798516585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a68c9e801b108b319cb77028871293586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325a10e4f2562c00b55709aeb81b53e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b66913e844a5c560d1377ee0cd34ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f049e82347c630935c48e273c1af32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712018e81333622fdfd155fdc8a7f1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8482d0efc8f5be0225ae76b4ed62f2f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba860e1d3a07293dd2ca8d579589b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba0deda3fc2713df308e74ac74ca4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32d24649444ffbb3c2d55b7bbb5e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e783c1227a05d1c9bb3f44f7f15bcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610a4c2ea319e85a6dcc422849995ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d29603fae575a166f4c34f4276f0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eba189cfcfea4fa78d84c70286c768598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b69b3af698ed604206400e00adf13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecd15988035c691b8a05fc2d8635e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e297a721d2c32f5581674e3bdc2850601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84fbd07eed2d6274b1b822b414fafc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1177e5f3bd75ef918caddfd0a750e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36359db988d039c25ed6b9bd51feb960604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e660995f4664730ce4d1e3dd63017a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335694c2d4335a9a5d2f42ebfaf747d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061cc0433d47f60b147b6016fee567607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf597c8a3d5fc312b81ffdeaeb1291b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68610aa73f22abcaaf4222798fec46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9a2bc3514648c08cc208e8be687a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1e1f0cae0e3782d80459b0523803611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89586c9e9b06ecf5efe79986355825612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084efcbc1717548d89f6ed8c189a0ba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd92ea0ff8ec3a4887990a19a6a6d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b3d9742cf856d2806343de1882a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369031a231073e73ef740cab51d84423616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73501a99e4fa1e5db0e3300fef14426e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807fb87ab7b98244c0a836423c82b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cdc7720b1998b37d4a970648a6f77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba57239b1efe91ce7c970a1d0c361620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98708cb2e4d0d4bd9b408222a133da7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23b9bd33b9de5b6aad5a7103d432b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbea4efd184005ae7677557c0807a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df664037d2d8178c9c32915aa7a0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ad9186549093a7a9fb6fd9be702d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30cc1425e0933bd49457e6bfe2932f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bffa0cd7b2786ee45d4dc98d0e9ddb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a547096e26009a7c515aaf8a2f489b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4d2696d03cb88f6d4fd21a39e261b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d90d71492aac258dca8857a792eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d51b4bc8fc5562ddaf77e2a130c3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababd9a260c821148ee4899031f0cc32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c85535bd2a7cdf652600d5d2f838b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb321316a381c2b7792ba8ec510aa26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c901fbdb5561caa2ea4eca02871e19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de83e9e37e028d623b39e1b2175ba8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356035f6fefd25ab4621a4460b79bfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a21d76adbc647aabc3220ea5f2e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49279560d8009247156131769edc7f0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659639123d424e058227a8def97cdbbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540b4638956268a0368b944e7f21a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cebafddb2f8546a3daeee017f1d4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcd36cf7e65dc61a2a483b660f9a7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc40630021e2f76222054dd5c7e62f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef792ff93b143329c4f8c943e51ed7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647946f3c245e6e5885946ee27fc7559646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718e27065bd7a60ad9bf03378d44946647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704afc5be804c45f2c5e1cc3029154a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cf1bca4401b1906f7b02136bfc9d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2874eef66614d160b36e8e9faab7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7f2c98f8c5a78e66add2ebd5cf33a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd853ac375a316cc3934bf8f9d217c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62f800cb88eac631a1425907c2cb56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c2640e2edc969d48b0a89e49139c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e9fe6a12bb98d4ee4aa03208a94eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484057420ff761db100b1e929c3e4367656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb941e79e51e497ca0f16f530a91aad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf451aaf1a2953de5a04662fee15f70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641dd434678fae79a1d439962910675659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc079fccabd37fd1eed0818701e763c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562402cb550e238d4680522788dc6ebb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa51b6f5f8cd547a7540f582edd053b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d3d6f10a25b2f8db1f75e915c0f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464525209f37933fbcfe69722a13853664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd12d4fff842187fd2ef24db9e6ec21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819b6f81b0a00b1f989222824eb19c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a14388b23cd598ef3ad03a1591668f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51152f31cd77809b365a75d514b291f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fe7e48fdc980e708eef1984808893669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9959a611bb62e42f97ddc3ce720bf0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f93030dc006fedafe75d4d699b08d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afba77c8afed3ec17206e5cba3ba39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff17b8ed838ecdf6151a3c5231a6211673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a508c855b07fcd516025c950b5c65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5d09b1e5381ed8e78eb5eeab3db8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3de58db4387efb47fdbabe69cb09be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff93b44500bfec5df98463c424b484677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e09ac19c1c4a77bf65a3aec0e23163678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e578409644758d779293b12e2e329c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8db7d6b4cac2690c63b713a64b398680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451343b5f66643540a00e1fa0baeb02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440fcbc1b76d80c1743870638c666e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f735701ecbcc409219303b047e7f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd708a13d2a7a3afde28b16357cf3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656726f06355c018fad0eb333e334a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a76c13a70e1bdcf6af7f6b8515de69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171fe270da7afd8c778af2d3e4c6d6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021da9177752c5755d070230061581688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674f4f70f34214bc1a5b730e35e1219689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dacd68ed361dc19d46cca55414286690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023f2f4f94740a3b5afe9243e62b6ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ee7e3def2fc24d774927a2e703ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce999d264030a1fd821c106571bc5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac960d18dbcf96c0fc5b0dc2cad8b1f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cf9e18cd8b34015eb8f9aacc3f46c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b014a9068b89fd2dcebb5e2db0c26d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8080ff65ab0c7050f0f5e29ff27ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe291ec88db628a5cf41f1590ac73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f823af38996a2bc83614515b30d05b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283b168bab7c0149bd4598308e4c12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a39a2d27fa9aa990a491f649873c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcd99e43b8f93cd8cadc3c4775c2ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3153a30cdf9c025fe02520bd9c00f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5149c566e1d2c5dbd99426d58a716704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e39c67923142d4f05b0e617845645705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76caa57fecbbef254fe6f1a0841a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529e54b2d921de1c1c0c1820da51739707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927eb57d29999c3c777f6498c41bc08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d6e386f4ab7780bedc713e98a3f3f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db5507eae6e5769b3b9ed342bcf6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f4a915ee938ff47f944c3c9dcdbf3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45199ca97cf9907496eca4460e0ec03712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052bee9f5dd2415c03afbfd975a34c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a9ac60f5f78cf58dcc884204c95e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a5aae26df1d74862333d59c109d61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746d03c590a849660a22295d1f11b60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d856a9b5c5a2243e580ceed140d457d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339f4a764b846e8a95faf59ebb39f30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53779cfecd0a66dc84b86c57028ad5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1f85d48cd12476bb59f73a0ae14a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5288c7e987dba4650554781e6fd687721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd4c06ab3619f5bb223d6d219b8f0a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babb780e0dd3d78d42afbb0d3a0c3ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d92525b6da7bdf211b50c356739e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9726788d8ea74d4d4835e47675e44c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19982fe8320249fd78fffbc956c788726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08637b43e16ce0fbb6fef74b4a6b7ca4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91628e8ec7d917c7b08b509e8a2cad74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b33b34c4e6216c54a836ed76ae6ec3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db3ac3961d4fa3d03996d8a861d86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c26f2d450b87e83f898c976bf06139731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f149d90f7fdba9b151992c594665e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b960242d528e4cf2b4d7cc4d17e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f9ea118688e52359766d85b24dbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d51d9d1d5efd25923d912a09ad27c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b15c272a0032ff97b518c92bf8c57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4040f7f21edddb5583dfb554048cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ee2b85e31c3052111f3b461457aa8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0702903cd2ff1a2fb14bfdcf5a013cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4e750627d8615afcab7016b7e717740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e5e6d457e9b1e5cc733e24a2eb7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e823fec0aa69237cbe706f1820bd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a88ec15ebba52940211ec6920c1c40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360479028c042340c8279024aecc5924744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf6bfad7df4c7230d24e5df63fea4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c25a896b451f651ecee25250f5c91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eedd596e8cfdac717095ba0f3e3c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ecf2ee60451297109f69fd0f1f372748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dce6c80316f8e4417e49d85aaf5d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842721cbbd129e3e0efda8f2500aed2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13781ca8dbaaad934cdd984e9f71de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9fce756c41f1b653aa2d29ccefaa0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d871954571e91e43a26b348945e44d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec8b60157f34a18a1f2a19e3524ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5154f8b39c611697a32ee4026154f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76846081a10dc87ded2167b9b98036756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034efccb54e7f2f8edf358b0a5e1e2a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c736089c6570e1481a94014f90ee3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13065c1efd387a13e071b5c352bae2e6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>