--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e78e5fa87e4e2f6d0d9d785f75b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fe7b9b94d3fd224adfad4c235c8aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5cfea4769af4c42334c01f042ec163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cff10d5191dfbdf1d112165ada6f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dc6784485a88638b81cfbf3cf593f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8669094971b66be3bc59550a9e18e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c160b3a8b8ec4ff9e8d8bb9e00a76597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16794a7456ab4140d26a53cac4603b898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13136379fd807661a99ea828b3572dba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1a3447b33856b11c00402d838ddd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a78fbd0ce4bd14bd8211dd3cd16d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea0f2effb57706460a0d88a0417c1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932ec028347e029378be60bc0a6973e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4187dcb2aed790dfeffedd4a991fab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe20967c4fe209a2c62bc522f2cc5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56147a03c3706fdc52d858b469806f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa5bdc4365b2ed3d4a54a526a9292d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0151af01f5f1c7ee3bb9db71514d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f140c7b88eca8b9d5a3400c799cf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2d1d07456bda847fe746f528a63520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0395ee52f84bf9e48c3d8c4c7b1eef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e431c6c268cf219854be1170b63a63122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282db00ac6321e0d16cba4ed63b5eb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a044942619cdb460ca1441f5bf23f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f05f52b9ec100edf69999669e48e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d924901bda73a21db192d0732cf2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ea59270c4034fb101ec08b898fe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f99273afe0a21131a431fbed4a4c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6b188ef0c0c95436e17ebdce37a8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9a02e1ac34d7d9059b2b29ea9f3a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861a55907808b5c7bcb2402f8d8eae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd61b1148bf43c17f209cfa2f9e66732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b32b249eb78fdb605656470120f1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c59beca4864eb83092c574247da3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f491207296547c453533628bf6e66a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ec0bc942a5cc72286160c82c5147036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21101ff189a02f7354f28a5f09ce71e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4bdae596b69ef996b37b396d52e2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21f9e6852441a0043fe7b023cd605439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa38cd9fdc4458f24d62d6a917ed4b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45029b92b4c4c6b2d46356ef4425541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1e8f4942faa6b7e40472ee5c92b5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7e59dc089ff265b25666aa3e6cb1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e67c099ec4094bdfcc20ce04c1ca644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df792cfe301f6ce6d2a445c7877cf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb91d415c34ad03dfc4297a1d5a505146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb77a30f598696cd5da8d3e2e3520747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c67051c4f2191dda1e62b035e4c8df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d469fe3bd5c29dd5b9c6b8bd3b9737649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fab6a70edc501522a2518da2bdb6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e756e6ec3afc57c7cbad326a6b7e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19051dacbb06068df6ddb9f4a37870e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e856d40323bf87cd2ffca34635d31153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c5e17c63bf11db74b2adacac09b6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c61efb7aa70b3bf5cf1f35ade6ddd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f4127bed87195f61acf95964d885f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c745880945a16c12ccf9fe2a1eb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01774c963205d3cbf299f59f5913674958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b00253e833f072546661f94e9cf3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe5d49e2a00b5f0818eede34d77b6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e7207cd1673ca48bfee9f6ed510f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f41a9d99f297664a0bb802aef07d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbfdbe1249a9f86eebd63671cce39363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed803495a28a92678902f57cfb08c13f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665537e87ecacdf40d583deb50e6e27965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5912e1d96e72c1944417ffcc65fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3320110e7ba19848f47063a6707ca267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c1979eeb2345f17c83c654e2f404f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2b312a358e7dc6efcc45aae96714169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fa57297c72a65503b3725b377be9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0861b7fea3ebbf410aa11f7e1048b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3b6cb186b24302b8a476b41d4eea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d894e1b0725f622648f955ded5439d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4936d6da46ca9866c78747755c4f7c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337663e17c14bb47dfee5d3692bdad1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faffc7c99faed4f67be6768834da8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca3b3244ccc005e1b78c122e868cf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e93a371fb90a2b8891df4395c700dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41fc597f9e99968a3b4297be4e2e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4952d90742fcefaef988da9b98f3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bb50060e680d71bec704498335e3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890be0e8ff095abc73f14add14158b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba801e37d266b88c982a2688ac986fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4583ed83fb82f673c27398aaf62c4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9fd594678dc78336f1db9be718c4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240222b6e4d665a1f796549f51888e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd0dc1910f98fe6ee392402e4647e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a971d474b5bd4adc1115878c7e8b7d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da22d4a8f4902a727f67686787bf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27c5e8cb2be1a969b5f336fdb1959290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ab4ca4e792b9f243a48c536b61cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5690bfbbb0881dda378ddf66766c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd276e47777d302e6d42ce214c81bfff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffd115faf8d5379401978c4d75ac6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14033755ae9abb787046b7f8f41e429195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c1d3ed4ce47cffedae0426b54f13996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8849546d9eba8897274dce6c0f1c0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde2a333fd05f4437014dfe7a61fed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82baeb197e81d04c8ae4578d355c4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712aea58d86fa60d5aa27c19812ea4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c9630e2a80a88dd1397166ef7e08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c1bbde919fcc8825a3d8fa1b4e74b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc045c9a357dd2b36accbec4999928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b086ef5036e961b13ec999f9b3e6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18c868bf8850f86934c5a463aead3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d432d673e0db02d9141ea90922518106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c332129135781ca4ce5dd84c50fae7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dc40d077be54afdb9cbd3efafcd51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b32bb674d42a0bf60ec2b2dd77ac7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547590c816f0b37275c0a707c040e3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08822b5f0504f622c7e1989f1dc05a17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19f8b7db0ae8e05b655a70797299aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d0f81d772c0171117bff9ba948c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1589654f739a37115d62a0b9f113d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b88eaff0c6863ac1b94c2f6d4af52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56864650adeeccd6d979048c4251998116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebf64f5761452273eea24057662840117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e6a3962ebadd35945177db0301e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52483e02264fa2ba311f4057597cedc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf2dfe408c891612346735342b974120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b834cdd2efaedd35f57571d433abf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357699d4f59c9bf805969a82047ffcf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1598b5e1cafe449ca4d6f45e0627d6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c31ca45c19faa4a973dac468eb6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc91f914b157959a56a342b489812ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0b343cb0b24c88af59fd78dc8c300126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec5f1e16c6bd3db260c89dbb02a18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205804ee2f770ca0d04dbbe8eeaba89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a0321bd9f8519671cd4b9e65e5887129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda362b5c919a28126d137f51621c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a0d2ecd3b2566d255dd65ebc4b1ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c80e069fca04ae43ce95f05b4113f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185235baff8009a7cbbfee1f724b908a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6d0afd21f58f37b15ca1ac431247e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194b6c54f1bd6151cc70f9fa4f4227135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a60adf09aafbc61e6aa7684ef788136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae440f5da2853bbee04713db9f90f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3fa96a8df424d36acdb34b6f2f78b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bf09bc63baf364e741fcf2a3742eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94cb5bebd389f1391ca6088545a00b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e769bb22273cf1350c2ed41a26396b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e170bd341b739482f4ed3160a9fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ae6476cf043006825ecf1f5a1513f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ece5090cb87ddc1461c5906cf2756144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfdba409dd41dbd68049ec47d5831145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc8d2afc465acf5420f011d517e3fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58128b2d1e5cb049b090349863a090c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8dfb6627fd8f124daab44588fc15b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731980c4dafd46827cde1e3bfe402c93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622df7bdd8beb92081ba10426dfd5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be35aaa2d423ef8405794a03a064d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa36e463f6294f2d3ed1aac39171a2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec823c95b5cd1220e12bbd71cbd05044153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c1f2ba485f85158b62e93b93c9c03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012533b1253b7638c83e48a1f4ad749155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893fbdac18028b78b9c6b4b1a083b9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a03a558fd0d2d5bcf33e705c995294157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a7a00ae2d82afc795482eb11f6937158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9da763013e982c6338f61581b5e62a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841de44f6ac118b7dbd884311de3724160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7c971f8f720b9960cb16d4b1ba44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c452d08b414db3f286af5eb120b971162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b8191976bd351987d5cd01c1ee00d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0d2fc9b8e97bbc6c2097e3985328f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb869bf335c03a97b4119c9afed39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ec92e17348cfd3e7b1d9e98bd50e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48828af79a4a4fe53c528984c9ea9346167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121771623fd6ebeebba81fcd5ee10548168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ce6e8f3ff2a8282dcaeebebb7d49f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa609d09fbd22f4e828bdeb5af94cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c555501a92a47cbcb77492ef4bc19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c861483f14ef4c2bd3d5c3a898a610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f9e55ddf437b30d70c7dfa2762ae9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869575afaf84c5ae186646400615a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8c2505bc6e67f2c3af7ba60c0ed5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda2f0fb12a9448ab3732f733d7d426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e502448488984542d85c934d219759a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4238c327c8e3a63f22e9e716b4755c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3242088a0ddee8885021e90df50fd4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd98b6feecdf749806a946f0b2cf4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0da6cea4a70a2f2e23d2680335542181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06b525c81c635d195275d1ab05ed9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65d5a906cb744731c3521ea5028e4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa5ac310ae359b8d542a13626cc9ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fc7c144970f2b40f1193feaf85cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a60c9dfe4d098a77ca3d3a40ef3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae243c9693b3616bcb75dee3f4cfde1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd555c908cd324f7659a234e2f4ad612188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8438dc47de89bb4913f9dba3a833b57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6782657e9f5024b7c1e0847411e2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91788b6e915875f1bb149754675e4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9211563e7e1e1548b388096a6ad20a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7ce7ba6197d0914a3940b5d1314b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd6915d2b255fbb92a2d825131d082194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a6b05ed0630c3ca0a7101841b2a68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cef6ab9c179c3ecd0b635fe1bf0ecb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5432fe7e1b662a3cdc0e7c9c89ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c47fddabee5661792ebbedb20347198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cf2340068c686c4c4c394c325de43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e0956d019c9a5e656907dd6155d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357face6f69b6ba721f5a422e3bb0396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366f545e673a7c043ad9c23ed556cf8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb5be9b7674d00b7fd2b6a948c6f15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb696dca38c31fae7d6040fe55dd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9eab1deef6263dadbe305b19188cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c1b0dd75a2373e3b5fddaeb1f962206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f442e37069c4485af1fdb1855cdbf82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3174d14c02861d59271c7db65db486208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ec1fd6d245cd9f957b703edb3bb49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b699955405813896f5e08b7d949b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8743a6dcfb03f7016c1c802414a5cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb007fd165a471676a12c65eac1f78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebbef8752a72652f2274342d51f81d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40633a29e86bc96722e6eb28f2f192d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133fc7041f9b0211dd266f8756135f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a6dddca1fa58ccf92637f4e2b60a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226ea69b6f2edf9dc1864d37beb79ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f62c11cb6a24627212813dd4405798218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fae6b5ea9cb4f9994799b122402d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7ba601c98b5c043fd01ef7399feef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f67645d80898c557afb0790b740ca9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e876c33c4011fbaebb200a238190222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543cabebb9cb10612fea1f3ca0aed15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f25e5b9bb8897706dfdc99902d029a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3ce5018d51ea78a258822c1f75793225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f11fe8bbe001f39824e135f45c4b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fccefa2151413e274638951f7a3809227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2fa59a5adeebbaddd6f7c01dc3c43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd22e4ea0610dec288d470de0a7c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81e9769eb1f603c05cfe53a70f83a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396d6a32f7e3f2e5de59f9ec7e5efe6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64e577b964ef15da094141b9b77b86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c7c39cf3d1689cff337c25b6f3df4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f63ff53091f158c8887b777680e34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9a67dcd1f40420716df3a901b0e34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27722e7868687398583d79a6bb1457d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70224d6b09c506555bed6e41d7d62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5ab051fc3b6c985251b209e427a38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07980a9513a65bad990085c55782c842239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f8ceb9690f33ae4fbae39cd89f151240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a34826d699347bc157700e7c3ea0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e0af75dc56f894837932fd4572e39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a78c6feaad8552665519bd6985f124243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc465af62e4a5c43887857c14e8c96c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eeeb47a5455ece31193d27e8a672d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451bc68b4dca9420215c168b6abef93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c3728df5a5d2efa016b60904fd57d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff51b69da4fe2c2f09393b07a707301248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a1d68d17d86b8afe7006668cf7066249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d736a62b81791493fe9d3a1fca29b9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc009b253b7907158cd50565e4ae6905251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613a8bd9912384fd1ee4084d82dfe80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090131afad9c40112c1c13ed925fff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b018d22b593a36c2a0f193bba36b105254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8899c8b63f7092818c6ae88953f18f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306bcf91c18ac5002486fad7011f24d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564075372afa984ce1e4b839f393348257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe66ff0bbe0402b600a630ed9ab808258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb5184b3dcf7e817b221da0b68282d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34a47fa0ea5650a19d34589409042d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9511ce9b3fddcfb26945698e71858261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57c2247037ade1661f21c8ad1524f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7482814065176a3595a15f69bbff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f8627218b273441d29049e46eebd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b03fe502095f5b6b4923f31384c60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a907414f8c6a726b59f6444e566fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc3f9ec55b0001896fa5ab73eff9d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbcf1a9f26091ccfb10663c21a085a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7c7dcb5d8c8d60145244a78d66b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f73818c7941d11bdf06883869e861270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0627cfc7683812a5af4c58776bb8b42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65aeeab316dcec18f89ada04aa117c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b42f6b16959850eb78791a81cfdec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c777336dfb539ac791288e732990a76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223076c66cbe1dcde50ca87b93c6475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e76158acea054f9a9dd3e63fd2f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5325a66808995f2c1831b3879efb7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c2e5925642acd6a29641d4c76408b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42235a8b8db062a5922f0b626557745279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a6ade1917551be7ce95713bb8606280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8db88a107a6b791f471480f7b17e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dcb2767a91caf600aae034dc3bc8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ff27dbed81f06dc02c6aefafa8097283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dd10ad23d6ed555b36598c09f34b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f244a93f8159d453293c049c642ca1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5436cec5b578149167995ae11e4114286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081a3a5046f1fa9d7e80835095f6672287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9789a2fa44d500a6c0d2acfc50dd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61947030a8168d9282186f21e059ca12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbf098d7d93196e81911844000bf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ee1389f354521c440ead2f1a1e9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79625fbfdb55fb1c93ea0b2a97a30d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d197237d4877735dcdb3ec6ca66f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b36ecebde2415dfea911b00fbf8ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4daaacac64d2054a7124914da18c92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904adce6047eb1adb98350778033cd16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041de74a7fb04a4dbcebf4808738cf39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289df56586fbea78f20723b60436f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6072dad2d9e795dc5f7d629985b061f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ee14243b4ad0884967a0ac3b2b18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c3b4053b2ff03229ed36fc8b529d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4c7fdc28f21ff290b7ea1d8b81771302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d980e7d4b515da9f0e481806ac4ec13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278e40163b7bc3751bb20a8472378a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9509acb073b647b63566b4e022acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f666ed1c23697987e177af7c0dd8d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a56106b4816105a0c096f3645b359307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8be0d618abb393a9c147ef5571899308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4924d8e382c776b397f3c20f9d20c35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7890fe33b4b155f2c4dd4cc518e450e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3eaa6fc5c3ff2501b269a2bb9826311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7f011e43b1a3f72c878d07952d45e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab4d0b779e1e94da8f659d93d858f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5a0dff58cb7731c11bd21d3181f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642cf9e5ce8ea44e377c4de3c4ebd5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64057c03cba283a8215de940c44c8c0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a9e595ded558c3a9d1914b5242e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b703a029fd1c983466789086d8de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a7771fa7df4ea63991d4710ca1909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6c0dc619937c4093554e1674a36a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e97b4b38d5141e037049595a3ee2be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56487db877800f0bb17c76d03d39af6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796d7b1c8de7f66f8fdb9265ae0cfda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da93974ba688993bc36128ee16f988324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe8910ade44af4b98c891cc386723325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd440328eea30918727e287a5bf355ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877871014d2a72662b72b8272f1550fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc397fcc27f59c098969dd9b869c85f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f9b13d3d68fc6e235842fb4a96db9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87546a55734bfc0fbb5fac3036e1c58d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee792fe767f4ad73007c2d1dd509528331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f48aa60bf33665ac0e8ab3510b548332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fece652e85405f84063f6a2fd7ea817333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccff696693287b062bc6d386d77ad1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120b46b1de18858bddab85e8c4fda6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759231bb666124d2256394da77dc28df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64f50745445c1cad1e32faabdac217337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fc9d114bafcc51e6005ed561250a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d9464c457a191959ff0d094b80aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37df9155d3146f7909e588912c1e54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ca7e4300dda14e49bb5fe0cd7b83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc306633a780c70f6269cff1c2ac96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c2acb7f485232ae6c1c9a7c1358ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0cffc7ee329907d0a4373651d35b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82009e277497ef497afc349dfd4984345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da033aee01296dd29921ba4b4d3d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ed132727164f76442497dd72f9b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee05e8b9696b33315e65bdda21526348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de284f330e8f8837b25d875762885d49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7620bd6cf71f1282b02f5fdcca7c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f5d0e0a76d5820ea564c0a5879fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc937008d25480170714c25a9be48c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf02c5bfe2aca11809f687ffda3a11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f72e60895bc54e3b310f5a7f59e68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d405638083e315689617dc39be2e570355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88494bbb587140c0d72f7e97e958eee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e0b0a48182edc56951b4ecf315bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e96c0667cf00a5a7b5fed693ae914c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27257918ed426f547fec41d3f7f859359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528022c9e9dbcee41264af561040c16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a82e849f2aca0da7721baba0a7fac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162607a64e026e88db56d229bd262ebb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd385beae00c0dedb94f838f68bf7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34fdb3a66e1e8f564e4cc8902f43e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447482198d030de376051662109537c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29037a8d3ca6392a17b9c4e572341d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf74c6d3eae0b7670838d2a0c50a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b14f31ba9109cd7c33ef1f58b9061368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363866c3d863d76141995fb34d07ea2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561337390c91ccf1a5bd62e373b2d34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750832ab7cb00415753b18b302d4df32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9e10f1c838a3e3dbd6f363c44a5d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818b8bd834600dabeb464c4eb37cb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92cfa0f76f487926e11041c1bfa6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0087d0b77a64400b44f2deafdd26c3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16642e7118f2d5d2cb276a97bb0526de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d18fd5f0c611d87675dc239947f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0923e3a5c2138a4ac5289e09395464378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ed6ae5690ac649c2a295e0a3aaed0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be56ea5ca2c8abba846d6f1c691371380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ab4ec200c7051c28e341fe0916191381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83ab6ea2aaa113d8cc16c94584f139382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe5c34e20bbba775fb1d4aeeb92af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a9156e31e3e0b96b469f7f106adc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5b72fe0549647a6a322024866e327385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3efaa6714bd3dc967f198a04e44494386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3b14973e7fc55936b41d1f406850d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b1f04df308ec1e7b0f7108ec99af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8062490ff3b783dabbe86fca194d3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178844de8132c591a3ab48e2902f386e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d7150f550833e4a0c754155e2078391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388315ad1c4fdd25b620f7509586666392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5e7a3cfdebf59431a7100f56dc71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249fe08126c1ab3e7b7ef2ca82ea06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10de4430f9273075a8b2e8821e688b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef55a5766844dc8dcb41f2414d954e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39223f552064a381c3faf7aecae297397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4a66dfb1bd449b20260e02aa06fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea06129b07d7193fb7cd06bd96cfbd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7396d39be521634aaa89e1464b593a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd15c8f80d2290342054414e6f2fec1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f853f4782e8a1c8aa79d057a81d461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bc530ad391b0f516924340329778f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858396736b64476ce4ba1b78964ba4af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e481dcd289af9252244f62ccd39c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4b188ac8073af99126137e85946ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96a25ae4c281d57792535de0f53ba0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d9fae8c2d2875f6c27bba04e2611408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998f28cb0de9bbf449517250735169d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b5cd8ff709201c54f9a8c661b5a79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0423a41b49498fb5f4d2860a5638f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a7ff407063639eaf7126d3b8ab3fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16997e4cab75104e8edb2ef990d633b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d989bb5006295cab2174353d6c4a3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205babf82a78e6b8da6a048ce580302415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e272e8a35bea0bc58fca6298a10a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9fa5e6e7d138a308ef10f4444f497417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3fd7e56885cdcb095b3ce38565c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccada0470a7fa3c0a030ff1de2340c0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8323d3d91ed77ab4f6491b77b1ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa00bbe7ecb71aa38373469f1d40b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13def3ff1b98b82bf332f4c2f21676422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ab7190adf17763b8b56365a43dc4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd316a063faabedff78640ef589993a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1f4aedef66b550e910288ade93fc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f6d5660c8cdb6a411699a6e1c8a1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee892a22e4bda1e8e7298053a75cc3d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1ada19579f153f407284669b3ed1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc9cbd86376f89cfb7d9d157af4506429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7ce6a167620d89e1c2aac13871eae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c71838f09276495dbdea846640b6f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e809f29f873a82de7a4574fc80a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32b01594a325ae95f8a357d55ed666433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c71c4dd7c751e8bf035656bd96284d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceed370c50b2974dfb73ec8ec525bf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452f2b4cc4455e0b6ecf178d27903a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b410715208ac5466c4c66e92802bc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6fa63de92f93ffee0b04eea5ec045438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36fc944feec8c74414bc323e8885a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfee1c280879b11c3af9b5fb6732ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c37118bc3646865ad7ceaf98b38b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45257e7c1b0fe7941050093a8ad786f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18180ec1abd0db4b022ed08f8686a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5edc024c17f2fa7df910a9a0bea57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1348fe9fdfe98027536970b666e27b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d06717cde59cf985127e967060269446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d762113afa0b09995d2affacabc9d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384db6750e6906a577581990627984b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab788c7ce29d7a9655ac248b8146a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332d3bcaab5c90323050a5b9db5d1de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b328a31d8bee6067af5de7dbf652451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9683a85ff6cb87a0632f5e51590feb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99aedd2ebffe49148fb3d5ad0376f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12f119511f06a7fd4a6f29d586ae53454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14138cadbca579ba9b6e633b30b840455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebd53cedfdff98ef09213e117fbc13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3cb68d1283e98d1a8f009099f697c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42748aa02f49b852312bb36cb59cc77a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af946ef3c1db9a9375fd8a1deefe73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6f2e8fc5539aab704e2c2bc812a33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39dc59c559357b377a9f2afa11f3bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57375d404f87c32bd24f70814f595210462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c2c3795904f7dacf1b4ccc0cf402463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597804019c40fc16aa0fbb50a71e98f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04750545d5f42a0dfcd07956ec364d45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812592e05ef62f2b07654d00baae15aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb386d398016872662c3d5afa92fb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a7587c85fdba8892a811b4b26f4c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f6fc53b75d69f6699846e7243bd7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b2ace74eff03d363072086237b89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26603cc0c12e41a53251394289923e0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c5b71e42f54805d141cd3ea9d8ef8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a34682796529807194015dba49bc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf52ce90de1e16de39d4daef02592e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae5becdefc7717b033c38d0465f9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc6e7f1bcbc3847360d99021dd1835476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb617fd08a1f858c32e4eb78fc6250f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ea7e3c3052636817d5a4bc73dde08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec9e9d6bb41ae8fd22ba5d8e7d246f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033e9386c659c6cf43604ae5897ac1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c984a7dfde47d3781499db3eb0253481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9218f30e0c2b7c6bd04bd77f28b614482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdee77d43de00c3c6f84417c7ef843d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16ff36fcf5f4fb71b773671aebc5d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9003207c820acefc36556fb54148c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a70251346db5057148d94840c6ed2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17241f2794d04e73089ee911d48cbc3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e9d06b1e2fe9a973679c4a6ebe4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe2cc784d7a0e929532efde31e0eb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3614fdbbd93b54ea55acd6fe8e9567490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42892d4adea777a54e2274bb7137fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05aef136b8e51e78a7917e7eaf5af9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d3ecbfc9cad138220abb8509ba6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9280f398cd95b09cd52ff6d6c8b95494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d46a222b29822fb49e96fdb4754fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a9e298678600f20a4df7e1d527c57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b01b9663f780ec6488654a5383ae1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2381b4a7b56faa60952afd5484b2d20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89031314848a5316259fd795d429d18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a00ae96065ee1edfe1bfadbfa6c5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19a9ce50d69d6a2af1c56152b0c130501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6287cc977c3ca19afb43e7a446089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c62c072dbe90b581d2e6085191e82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ac4da58c9a8b912e179ad05fdfe3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95201b61fc247f579be6c17dcd97e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d899ceadee520938ddb7aefc2bbd8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e044b3f3265742ad449a6776917ee08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcd9d696b62384f9f90a52d586a5d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b77e8bab1f89b6892ed616fbaba42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006f68ac882101b6bbd820107d0da5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f8945ce81b74a1682fb7a7899b8f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed966b9f42e0bb3ed1f0e13d4b71d998512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15205d0dadabc65898e4393abd68f86b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b53fdbbde5de2b8a66a0e95378b9dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab1575b8873544200f3da3ad5b2ca1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475da6f92b2250e881e97a1a898d666516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d946cf4702ca5c238aa4cfd03c1025517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68f37ef3db48d8df0d5c8a20e561fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd448e2f27f9d3f0b10f7483d09546519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3ae55cce8cf830e6249cddfa2416b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c269e681ae91a274b19378bf3a08c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5da7e607655209665bf9e621b329f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aba0349fdff68bd35e444c878f7120523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b431065be635c596cdd65e4317f4fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8413374e02654ccb432bbdad59ac8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f2e17d1d7db375865c5bd4e4b524c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1e1ba0e1e9e10feffbf36e4baa31a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18edb4f3080e7c9cca1ab50cd924dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29d22b74e5c4ef6498bc96f94aeee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a30bc94ce73ecf90202a6a234b97df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb429ad15b72960e9e062a4e20efa768531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954ce95667d99027f0b2b969bbc4656532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c26fc641bc3f6ba0989a27ec95c1ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b1ddd969d65e5b9dd79635c168cb4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e29b1159eaead7ddbc8ce0b4e0f21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ca7d2eeed355eb2993936ca6ce72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2cb3f372c7fcfaba2794683b71044537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134824394cc751827ef137d4f5315b12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb2f2d0070b54a6b494f93cfbdc6c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa457d804e5fc4dc49671573903ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a57c45f2dff1cef8628e390a009f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f196803280304328ccd1110f9e2b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb1f51f40df404b1ff3091352a7bb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ed49f8c9d9021631c7fe918e19dd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90597351ee94008ce633cb5c4d47241545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79caadc27534c91ad8d758edf95165546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd73456dfa54febbd8dc4037a3658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956db517d804e4ac5e360b25b56d52c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ebf5de1528259325a6e04720b5b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab47b7171309f0cb273d2543ad17eec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f478313992ad55309ea9a7d2e1bbc2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf191b64a33c30a9721b1e25efcec3cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e4cd9e675ee0b3c692d4c05281970553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c111d5ca29d88a50a835193ad60994554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831fdbf978d9786b6bb30bfdf7e2f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d384f2dcb317282fd25a7b6318145556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6738c1fa00b6a52a887927460aea5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694302acedefc9f14e3c5da87c716b8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c764a45f8ee30369d7663a732f5f908559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6da3d5c0ae3dc5359e4e735f518a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846de11908422a8c8ef98835370091d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349f646242e8c199ef0d073e83a9aef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fbf5536ef57768df2b6210b98f2d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67d7d1c09e8992a2acef31f4f1692b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4aaafcfd06e881905e64e35d189d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728c29ced388f46e86b9b94226a0b56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54fab792d80b1738556d59d9176017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7056c09655c97d484aad660a43ffb18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0688ab27e26d220550ef5d0f1eefb4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd37a4a1631022b4e3a3f4ba0f565570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf25fce0b0287467ab05995bde0c47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6fc8d92f97e5bc36e5edeb81d2972572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77536c2fc9c983493b5b726e04572d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716cd8da7d09b20167cc842ab86d8da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7d53d7adf77ef6615be2b50197d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7750b04f58b15a000ce5a2bba8e9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0267e2d09791e4228f12aadbc5be4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03d4e7425483b83491e6ed6efb58a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e1681135f51f11a1e926cc12169c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069908e77cc0ab959aa5f58e46bd2156580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61de6b091bde34458e56ed03b83df7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b5950dfc0e83136117d13d9f4807582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c6c86d9c3c1d35ce136f85bcf175583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459eb55e45044f12e206a44de5c67a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc3498f6d2148fa45a0dbd4600e336585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ddf01f8a3e9014a7287e39cfbff04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6407c4de89e4f9bf30aca7bbc35e23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5b16dff1aab96445ccf0644526d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05623f4f6a04959e27f90e3b4ec0e6a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6f8e9fead50b95c848e2b60ddfa4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fe6cad1e76d5839d00a7e0dee93ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ef53b10443e4efc91f404d96a95b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefe86a32d694004e99c61fed901618593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf76f2a28a396f06fdef84826ba071594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d369e9da5c7615d279aab86802ae0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d487996869dff64b364ae32f3ff49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d978f9e94723bccc4cf4e67a8372c25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea0f996d005219348208e84a3a160c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb858e7bcbbf98afb5f6d6ce697a6b76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a746fa8caee5db3a723d6dc8911480600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e6abf44b4150bfe34b84bbc0c981d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365bc4546df92d44245a4df05d24aca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca87ddbadb0b1b527d9ea5e2dce4a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f905e3e17ceec5ea0a757042db1b057604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f179e2de37a16ea104ab46b341ea7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc6ba35a9591ebe956e412a097441606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e61570a91d7ca22635aef77801327e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8fa0c92c2661252c0e8a91a3e9bc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b68a455ad2bb376f2b0981b7e42b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e805bab5b9d9473dd0da0b49df5fc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca4693b9097640d1156d1141afd849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11317882f4b33538021d73443bc4ac9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea17a99008b168e2fa9b2de1d8ce54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046346a89dbbb71c5d1788c4c374dd39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c6b89e8c8ebf57ef398ed0540d7df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30014514291290861c20fdd5f7c0bac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8853b3c49ff2917a2be9303043544617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888310485148fc0debd61efd3d79f4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142879847da4dca09def12a8d72ee70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521daee385a0088a427273b9a008771620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fae287e1ae023391634022319d64e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b68bbde167a7dbe7324f2eb45ff9d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d557ed21dc5bb127610c88b63db568623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdbf4d72397ed995fda664eaff41c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeff2c4c32d2f4b561c156712f16f4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8712244278c00e0fe123703ef356f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920c735e5ad8d5cf0b9d869ca9c158c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173db7230093de233778b2e15a292cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0d335b2ffbb32a8c997cb0de55202629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285fa7ab0664d5637b15ad44b170816630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d803b10f0f2d4205db7264ce3a3319631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb40a2587e9aa9e8fce500e8346ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6771f51c066c9d835a7cde99c61c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabfa223fab8b0321aa04ff497bb06d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8840e6539b05d0712e57634312bb005635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57c228458fa28a592a72e98bc21f3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92371a741ccdbad6e1b7134aa2b73e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05828f2405f764169c8444fc9a47eba9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6981d0de9373ae96fdd8db8b4d6614639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53019d92044194edd0a03a7f9ba69f38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b13884881afcf24203d038d20d550641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089c37e5ddb4bc1adb60b1b1e354e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c6299bfbff3053d1680451afe2e6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faba433e912be741f16930a7ad7602644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1bd1c04e12d14dfa42d5ddf052131645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab43b93f44257deb5cbb91e524f5bd4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83130ed6114d4684ea191af1725d41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8a8d14e251ab7246f5779eeeafb97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06afbcf387fd28f8941edccbfab7e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cbaa55d8ab8deff18ff23f182b62a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c7051cfb382965bcb58fb1c7d0449651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc2299df56da6222c7fb592ffe7cf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966675bf7beed53394a8794d64a9384e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df202c1070f9ff6d14986b7114d2ab13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161016c0e518d1b67168e6644034f1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804d2880720db811e5795a6f440937e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dd0f7c39f26a73193bd466ee91a29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7763ca9c3f19eed6726cab76dd8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38485a3f65dff42cb2e9aaff868f2614659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca98dc9fe6a07595c0bcfb1294f3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c7c7b09de51e5eff40ad49e3d762661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8293f9481e4da0172c346dc917ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307ff87d94e4e31faadcf1f09e05d66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff1b47d1fec18cd9a2b9abc86cb33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca075f072f274dcb73defaf7b31275665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb50aca70efc54ec8d301a128d9c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca56e4e08a3f68d5c9d9783154686e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab78976eea3c0b56d24973febf4382668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94a8a27e8470bb8086d6d6cfef53f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c0a9e82ebd8c3731bda6ba86ddc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad6daa538f4f49320b45b98f87eae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dac54b0ce6295b09ba575961835707672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6dab04b4092c67f4f22a146fd57f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882b0fb18ecda6910544e16de1a80a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3035072695f97195fee8da990e885b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b403a0f728d8b1bb47987c1c851f383676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ece43a0673cfc50c8fbead7ff8e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ef75323abcd37ab82532d7c0ae7c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae3a6be2c83ab0ec08943586f05f0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b70b71f44858b4b1ac2a5f447a94c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaaf33c6055b04a0c16989ddb1b7c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e785c98030c0c5dded813292845fd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207d296679dd046b810917df571d6f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56155a05b93d6dbba19a6719452460684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1ef29255c737db5aa87f808bf26b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3131f748b891e58533bafd5f79d75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a529c23358eeca5f4b3de7c38fef9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b1b45a7e94c636e85a8b2b01cee23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e149ca251982d6c43bc65a4e7588689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76919b0bbd8f491330c92b9954509911690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d4a6c37c296e4522935321fc1ce82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b114945e2ada9502fa41eb0cd90f39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4221f90ae3e2da07287e0306f56ddc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5f4fc2f1a16be323965f1de2d3bfa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654acbf406d463150996ac91117b7fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e51f507c82098d329c60d4dc1a734696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556853968c0830ecd7c11ea273ccde0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400f43309915e65e8e646813a8e069698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbae50654d0bd60aea274a2526c56a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f2de5d4a7a5d6fe32d394bde54617700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe32c9b1c84c8c115c8cb32eae7e4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3032f91176e9ea6bb39e022becaac67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7068289e77d891c27cd2608e06925c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad542cc2b2d5d366639126ab82d4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe12d81a0ee152e197acc1a95258229705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a8cc4bab22fd952f6a97b4bb7276706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf14a7daaa9500804829f677e0807707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6acb34afa356fef249a82dacd231d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2522b30b2638a1b8e19095cbb18e666709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962c8d0ebd9cfb9e282231375e1f27f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fd059c26d91ec558144d75472a22c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7c08b94d521a9e0656d4a101ac574712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9bdefd16284c202f3da33d5adc0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00649b8c18be3248c51a8be5562c095714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bc285b3dd92920c88842f729dd890715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91feadf3146325e04f61081b2fc8335716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd760a4bfb33664f54937140cfcc413e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93127bb39b9bff18f2edc14f81636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3580e37d3ddec9a86b39afe4ddb424719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85bdea05215a7071aea2a0da3d2b75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c54ff80ec15e7523c9c2ca52a4e8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b92edf18d7233f7a1b3e1f7b58aab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f64b3ab8cdbba4e5ce58fd352f569723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c03322cbcdbdca28a945613500d02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c1ae6b018dac952aa0446bc51f81725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6382b5e24de6e8a514519b5e9c1fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d93a063ab22bb246856b058178032727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3a8866e899a82986bbc088659b6ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5035e8dbdc0df6e9c26b808ea81ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4aa2a701e5757ff4f870225aab3fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431979d57a886a0a4396113624e17c04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b23d52e1b9876096eec453631f72ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345df5529d982b8271f8ece723addf87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5c2ad48a56fee52cf78b6be077c9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b84f74275eb2847a0dd989dbf0c7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298c23461bccc8f311c59232e3a392a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970a47663647e911479f6e83bab7b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543413d4a6fb0b236dff06676f9a99e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf4d2827c0566f6730dcdf214a9974739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f37b5324eec0051ef32397cd88bf2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834312e394f006bbbe0dd9438443cd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ba2c9b4336a3816b2892c2929c95f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2fadf7a63f7decc7c77f13e08888743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337acd6a22a06b82944aecef6b76cd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521f0692824fb9eb2a641a4bd09cc10745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674fe32c731dabe3c9b469e6eb1e17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fde7d5dd92f975fd1469a56c8ef5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d2af349ec3624f57575a187331698748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd96dfebe57703abd8f8986aae137b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8027752309ded23e5ef506d2af8d76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b00fab18de304ae9d93f4fad830b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9761f03d5e36530a4ce0b001ae9849752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdce54292869c1502d1d07e0f293fe753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af008d26acfa52b9a3ace9e697cb5fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb263399ffcb4154f45ee3da02bd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039dafd193e0c4f14a7f41c5caca773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c99cec481e2884097ec094d85a61b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb479d1c046f618c7ff38ea6af99755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02cb33f2450e003d9bb60bf1ccaa276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20c446786c5a705ee9a175215e95047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fcbe0ffd7eefa456421d34adfbda48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ce7e62fab8ed3bbdf42d95f3a3809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d51736051c43941dd6193bb78ba5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f083f24c61644e9880501f883116e2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9e0e868ecf8a5ac25423dd915be712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41fbddfc09d61176e6f7bdfd86172913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff543eb0f21e7bf530d703424f386414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceedc1d6c705f1cb9faec39612d924615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32acaeea3a206db3363a241592b84516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5554ce321a28cfd829e8fd8f6acf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086ab26a24a0eb0255943fb400b564518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06b11db174cbb1a6182bfeb47da01019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32c7545dd64ad1ed861d287bc1a17420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37660df33ac4a4d74fb08f198380fb9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff7ca1dfa4f929e598bf7dc9cdfa3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0796b33151fa4be4adbeb9a39873f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64b5357d7f48870902f379dbd38b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d49e2bd086ad435081eb3b4e861d4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af783dd6256c304212a06ee13aa89f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa042e9ba350462fa6f244c24d3c2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1de5a5f52d9accb962fca23670d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe01a2bdd6db6089b4a3a7b7f69da829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266013ac8660fd4c7ea3f0b1721bc23930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efab4f142f4944c22003d660690fff431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628934a7e0e33a0ac9723e929ec074ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6292e363dac3d151d403c8dc6551133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab2f2dbc2a18908aa2478d4a6affda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a57e52152425252c53bc96ad320b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3241a09eb1836dd55695ec7e46f3d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef773b95727d25fd03f2820f85ae2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374fc89b94152bdaadf656d6c1995a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011678074639c5587294e04509d29eff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19c74f5ebb02688dbb8c11fd63cf9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08570a6d4618e611cec5aaa719c55341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366ee23e1c9b8ce3ea9a0b4ebbc65b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73961bd4881788c35a9dbd3df38a21d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987aa9a3a24f6580e3b1c8e39d35dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afeac02bfb779eef3fe295e394108d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe243b1f8c93729b71de1182cbad6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c1b75bc1ea7a8058c40149c8e88c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d664e82b4d1cae47f68ed7df39a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856ab2e587e291c6452beba461274fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9134eca24ff5428810f6ff86bfa9d1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023fcf34de47ebdf6ca42dd651c7a1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0eb0c26cec082b104b1ed36ff6ec052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d917aabf9524b9d040b1560da730953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ad4b8db73faf88525175bea35e1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a76b728267a26c7aa48a7ed8bb00555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f333cdefef814641546ca90e0393456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c253e1f684192043f6442cc1b1c3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c3bac42cce73c5c7122e6a6abf09558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cce2d2ad98739327c56fb2272b60ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfcc3bee0d5c7024fb864f565b028960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9508e9c8c0d4477a71ad23bd5138b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787574a4bed631d90d55b1235f41b0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218de19bfb66563e1c84c3a51adf1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f321a827c49bb4d1294f6ae3055de2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2903947e7d923412d536e63b8332c0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261a35a9f96fcf8a217de089144195f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ded9f590b4a888bcce9e96e3995a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37735a73b1dfa6cbe5a55225e019ccd968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388f90444fcb89af263e7d8f5289ba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08db3b013311b376ba9fd5ef3f400b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2103aa6c1a04cf437a2f975861e38271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af057f6187e63bf55edfef4fd6bea1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b919a586165e541ae3c0cf023aa4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81a5f5332500499397930af83bb72d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be16063a825686e0c6dfae12547bb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f566e973548dbe6e51a5d884b354076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c38fa208462a9357b7ae8816ee2a4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48a5c6530ec5793351957d7c1674178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e2d7e5b57bccf8156df303f7f2ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750734606ceaf7089e8ec39be8ee09680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1120da86137e4938a809cb68394e91681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01560c545da07d4cb7837098d4b92a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6202b779b330845fe1de6cfe6a197383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88317eaf30342d4a93f9566d070bd39b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cdd336bc92a54a2cf0bba9037af8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534752eae30460a1a1246649780446786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112331ab147714590e7929342912da6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dcb0f93ee50cd616f420d5332e2b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67fdaacbc5379ac4cce08ab228a14689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108cfa16466e6e4c83d8fd5faf85d1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9b0358b891c8561fb00700aa52f2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30cdfca49e909cf3943d64529039e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de252fed8563f818675a0617a1cc4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bcb118c5e8db46fbefa1851c4c55b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1a58bb16ca53fd370f7d30f2557f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88092680fb1601a0d09295b6f84778b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8fb6ca6c76e036f0674c07932aaaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f4d1c725d1e6d299eb639c524f1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d02a45d91d73449d5f59cb8663ed999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7459a8ee024f0750e08c6fceccc4b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a842b7306b8fa06cc65d1fa9021d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3f4a676426e15911383f9f9eaf246102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f419ffae89c02b9b805ecb9d728cf43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a812c350f414b0687a58192a6954e7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435809ee969667380d02e24c23e12f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a20e1cd5a2a866e8de02f2aff883b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a862ca119870f77a6ec7ba381bb979b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9445451f1c14cd46e28e1c24abb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b37ca3e5439c28789cb7f155e854109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf317c2281471c79c57edd249b1bdbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b086eb1b721d020901e793d7dc867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f163bf872fcbe07de4c19b149245e84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133391eafc995e7e24d6f0d26aee8bc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6164d4d4ab44882b0bb42ebe1a53af8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f329767a35c99a0a73dbc58a6d225115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f1d2a4e3fb99581d521e8531ac8cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c502439ccd39fadd836235b5892043117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0341d118563e3b09c9c92c1591e839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c8431f6db4409259cb22617851a9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c176c37cd948eabde030a59f63135120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3da001448b0063c1f5bbcad2606286121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ba16317ae2bb5bdc71f269da5d454122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163782d44b33834a7a0f38b39018b78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d07cd1bf95c10e107f3efa6c66ae8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5321287953080aa95eec4334c2b28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bb58e8625a113bacd0dbd745dc831126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8139159cba6306a99dff13b95992ea9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd354d037c57c268bf486981bcc82c22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a918d06f785253a01f4b5b33de0007a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bec84f6511f79ac1d9b69763fa684130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87071a125e0262ae82f8523f07a1fb20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ab92914fdcb4c526de7bfac508a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a00555b70ec0545d238d13f6c30e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f7a45049affb70a0de2e0091b4b35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eee2da4fa8cf7f0d92d0b370534de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ecd74d14699aeb2e6c7f413f0b115136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611064cad2e80b0166fd5d39c0f0f809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c05ce0f541e7d0293d2fdccdeeba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdba751869799bf376fad580091ecc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2a759c59b8f29375f38088878ef98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5dd4f55fe95a73fd638a921bcafd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5fffa8dee04e7312a8972712dd129142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756a51b40c6c7a896d8e034c6e684db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80836d047c6c567aaa99fe4dc79bac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559187371e083a144fd8094ab2d6290145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b1c7c647f95dc5eaa559183623d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5119879875a2b781a6999791ae4eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867883d2744c58f5aa3af7e986827ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499f7be8fdd41ee6bd09aae58e3dacf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc581b19f91570fcbcab63e3e23802150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e20b8f431e586c7e6837119cba9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e482a7e30c0d66de4634a4988d9dc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dea11e6673dbbef6c334e4c9d8984d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252e0430cc7e74cd797bfb6423f118b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e261af02b60144aca5fc5af85ede155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3ad8509c1e7733166d77f7a21cf61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a083a9e13fbd772918f64c902cb67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5772506aeeb14090e585076d315154158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf09e52157c6b091b3d06fc9c35e36159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c164ff357da881c58f4b613af179a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376902c99fdaa5f5bb09ec334f843bce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c144282d8000ba8d62a7369b5e4c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20ead160665806d9ce1572f7e8abdf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b02d931a7f9e368cdad02b68f53a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab0998563b4384ddc06a25496aaa1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73428890071faf550bceb4801ea8f588166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a54df4f4789c2386196aa819c6380167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248bd07b24ad6a5d4860182c418665d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1b741a2bb6b1b9328ba0ab5cff860169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49107950a44ba6ea1add9df4fd984c45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004cb52b7498900448ead31286acd69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61930d7de4b06d5db2994d03b051a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5356171477ef5db4605c29897a430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b993395c4d82bec4c4a570e7812bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345896cdb9cd180c599dedafc007642175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40293f3452eaf85f6ef09e3c376fbd56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718f15f4e3bcbe28147e4fc6f6a6b66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd110a5e070864829970ca3f86830a79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa625e97389713dbaaa6934e7dff745179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda0f010af4748c0bd7cf95fb7761d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e496a3c50e0a19ba4af5568b0f5631181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342aa2a6debf61a6efd31a931ed933c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a49a63c9f83dfa39d7a997ae6abe6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e88bf857f535542394b95f52ab864184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e144a819e0cba48d80816d9c20de2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ed97c7fd1e4a412c29c48a635199186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf7717e5d8946c0e4a2bb0d7fed665187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfd877d71750daa3620c645a07ef92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008fe55ffe7c829f7deae597f23946189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8747337828a4e60e2d7f5dac6c6eb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb52bc5fef81ba8bf4e0ad34e87b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5451328a2273d01297a6a6de5e7760c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c38aebd69ab82dbb2587937b9e19a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a63c4739f53ed6e35af2054adf61e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4364f34e47fd4a025917db659e81cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdf102986d9eaee33d56e75e377f64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4ab96f41c9e6cdbc8f296dc5181e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9298397a7e5e95e020bf0ffc76508b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22826a812af500f895787610312959dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd2870ad60d6b07274cfb31aad24a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a189c62be3818ff0bd00ae7ad2d952201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01effe9f205e644f28aa17bac3972162202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec52618d31d48beb5f49b8753cca35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d17c83e33afd9a282ec00858dc218204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a36fdb800d94f796e2634098b31abb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fb4305a6390a77d45003da79b16a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017449182cf47efc8726c68c3ef6807e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d20226194de0437240a79c3b10eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a4f1af0d5d07de59206432f83511209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd983c563e8dfd66004807d444cc8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dc7d5a29960dce1e0730a906c5a11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66759b954df1e36687204f0395ebbed4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b142f98dc822dbc8dd663a80dae012213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20407afe49403855629826e30613d20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812548f85e8588cda24dc0ab989cc88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dd2f8b4d70ccabac262ede146a5bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59c4d998c3543170b3238989aed6fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203bb90f1aa9431211383db69e7b330218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7a0ac47efe7d58a90ded461a013e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19076477cd6d2b2637b51e098f50cab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f1162d56586f2875b33469bf2e1c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01292b1bdf00f86e641ed98d9b98634f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1761037dca53b3a089b7e9a58093ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c411d4e1a283d201d8a42f4323d02af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb65ca2bf042224c29713e3b9f2e50d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5242f5de664be15cc3b62bf8e76642226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42ae5d2be6a3b125f21640131c46c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64179d96ffd423bafad2067cae4a94c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2021bcc72c29a071a1eec7e2a0ec1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98bffc9e168869dd6a2df1582435b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b4ab124e0c181a9472f153718a4f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19693e3b2f7e569015ec0aa329c68d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123894ba1ded9f7c2cb66db437bd465233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ffd721ba637acfe49e914fffa44fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440118bb0efa51868fb632b67e006899235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ecbbd7b2cddf850437edaf6a059fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c09282efaa0e145430880d980828e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab38b23b6859dc728f86453d5ac24c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ee3675a009a6051a3c1ef517a539239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f273e076b8ffd1efc9d640f0ee4e39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504a741a890e5f1a3edfe0c968db76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b613c8848f2275a4012fa3a644c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d656a5a8e9a8e955fcda0ae428a68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03872caa662d3899876d3e4d6aa772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09ac43169341c056a3bbc5c069748245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a6972281922665b336840fc779db8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbbd4c157f5050e5df2a23cc2e4829247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399ac71b0b6c235a136369e8812a78e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dca9f8477bf84f896fcfd511ca5481249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac6d87ad160ff6b7956b36180796fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a97f494b6c0ce53eb095dae2a9f04e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17051d0221fd0778ced3cc6a10dadab7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472796fc4ebbf8cd816f09d404fdcca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb24fa9814239cdfd463647aab63705254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f032d822a0b1a95358956797549b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd6561f3fd96466c19ff5ccb989257256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8682ff1ee19b311b33beb1f61913257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec5777475e8e36babfb3794da4ff17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831ef7cdd1f6a8f3087284ffaa19065259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3b78403fb2eda72578dd3e8ab498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27acaf451a7bffd019e300e09e91d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c412002934d4329051e7ab36a54a021262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ddadf0ec622d7f980f577ec71534263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0620eac42eb38b7c3c51eb1d98f8c38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e71e07c36878cc5506e4ce07925ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a556320de0f9535f9c4b5617c4086e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f53a9c482f0f9b9f116afed39b7f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272807caab7d0e8d356fe014f0b554a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd884e0cab1be58da8787882d1cb3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b35356a3d500efd4ef7469318b0d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ee24d5b59994bad297fc00826548271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad344a2a53c77bd20cbe1c65c4679d72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ede70bdf0c9ff9889adfdcb696c3f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109d03b2e524bf5361a619b1653187d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa03c28f0ec04e01a5cfd3d9c625fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f20ae72545e4120b3b121c272d26d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70f0600db3dbd19f381d440bb7eab7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261741476f88dd72379ba22ea674049278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e50d00d59d09a9c1a8c70448531e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1648497b04bc43b3b1d0cfa906e798c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0729d7bf71df992945550e16d789281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d943d2d7835235ede27daedf9a9fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df141e04e48160b900dc9da237053cec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd7d62ed9800481a81c4f64ffd4414284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0921dfa3e593c7b0845671bae9fe09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cadcdab59aff266ea178d394c9ae8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cbe1b77749646b368e6274ea52be2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454a2d889498b81cacebf981046ea2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee904857d107b6c526674433179e15d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff0c6d989c692f08d06253b63caf54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc2b033c5b23efda6d3c0ceb99d224291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8267f9448f3c9740cedae083fb74e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ed49be337bd526846265a5cfb8774293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1d875c30a7fd66d6a7d5ce34b2a0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a53681bdc44369de620303cdc77cfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0e039d29f01bcd35d1bdc484a13a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426eeca842f2857935ff9596f77efa0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44cb8b2556e7813483f0932b7ba549298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9fd760be3e521100f99ca794126c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c1783b139bef90029a3d2a136d9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c5a7d9e8d3ce2d7ff876412227a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e09b23e40877fc346d940eadc62ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c006179945f970d719b624f53ed4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45970cb815847433435fc86fd98d98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d4473a0ce75cb7c18e2fca6fabb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4dd7e46978bf4a1670e551bd3afb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a466ed4f0dc000d3b3ed08f72005345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abfd3ae6057f559439930d081c23f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec923075bb8e6d2b3795b3f1e0f521d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b306724f0633fd64636ff1a34ef64ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a87a25e7b7dc2a0e711b003dea43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15e4184ba52265c251e96e4c8e65c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb707718d718443bd25052ef7c6fcb79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165fc58d11eece12251370f6d111130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055c60088c5a0955a92f3c865fbbd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47791d8c2a80b7bf06b66dabbc78bd29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f08c5b9d62fcce320c592edd030a77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fbe26f6e29e38403878b1fd2bd191318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849cab98cfdc9d8711c16afd7d5a83f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfb55065db792d0b1c4df57828d8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8dc23d6321abeb11afd1069e6185321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9e560ed416c28666bfa6ab7aab499322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4325d8befb867cf01593439aa4db86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c078f506ad7233dd0456ddfc1a1f091324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d549ce13d0bafddbdc307e926a811a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2609a32007a46a47b0014cea5fe5ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0912795b24b2ea0ac22c99f0d871d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ea4dfbc01e93b25d926a5153ad4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb775494c6b16d7ebfcf297e21c3e23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd5c397cc8857007b2dbc4c784cf0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b216c3bb54178845ce7fe3e37fa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36914375aa0aeae89c211d28f147333c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c39b38698c23dcdba072dfcc3f924333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d94c7dc7966d14fa2c5e55aaed0f09334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a5216bb2586c9977dbef0d4aceaa0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b074f170b7ae42c12426de960e9f39a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e77d2d037f9348ccd1314aa655f08337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab55bca2df1eed9db4f06d3ce0f142338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e028a9c4eb08ee04e72e27f386ad7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab2297b471dc0c1ff20f9561603a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41969349cf418489d5a2753d3a107ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f55d40d4a00a0b69ed08c641cc47b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90cb3d3f8309b3e5be9e0501c712f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bebfa99bf9c3da43baa4a268ff4ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dccbb802e080fb2f8107c864939e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef78665fcc0503eb177f7a267a93209346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df497cc2b51f65f95c971ff1698f24347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2f586edbd6cbfa24aed0299d3d314348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596d19c1ffdc6f570f476ca4ea21a57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408bbc14ed4ca92742755b924ca4524350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b93ffc565697166eddcde9590f2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0c0bc5a0f351f610f24ef910d4a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45bdab9a74fb05f0aff61cb2cee971353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24536de7bfa4369499c009bdbc322d1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dfc9a46b3e807c19be059dbd9717f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce93636d0179e3792aadf517a4b71d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e884b73af5d0cde0ffff4b794aff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe41e1b90666ae9b8ee305118238c1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204502c3d425f81206c317fed148b886359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a560b29141521c0af620f193190afb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc727857892bd2660560b7ac7b09b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfebfd7d3cf1f6c55e40b0199d1934c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13934e35f2713db4be6daa7842c915dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1123008cc02f866ee4e31a6958f204364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e21656fec9816fce2de4f9d994e89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5384cbc09dfc153359ea0ad568b93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b0d0e16691a1d9bac9dc9d8831d30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf7569b00ff2d5f82e4216cbc2d585368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8255f93e244a7c8e4a29e2d3b43ae7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b6bf616dfdc4eb77b9390740f6415370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe5c6fd821210494f16c82caf4742371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d819aac230e9e5f2becdd7107597fca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900545bed6e622997f2f68d4d017d89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172057f1288dbaa8be68d152fdcc627374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1b151e5933ab63c440de4e21f6cec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d3c338c62ad08a0c08e6189ff7b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816828e83e509db188ef628a49085e11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976a702e7f2c390419f848a05dce6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655a5e026e9a06c26908ddf459a3ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482458f86f44142cf7508e413c382cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa851faa770e0882c7a11eb70303c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0cbdf89969636ed00c1f9965ae8c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11372dc09d74121dc232d5193b2f24a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f9c70c213ced146ec2798c960dba6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7842bfefebe58afe2192ea56928d57385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06432078198ad1e8b5c43a7fe870264c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda6e501974e490f830783ba1a1d73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790a326f80a00acf5757d9188c0868388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485a5446770528a29ac106bc3e5d11a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb9f47338ee2d7e2a97680402b08e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa2dfb88c099b33aa78bdb6ec86c1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e45c9cffb33fb196954745e6899a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bd84a2e74859f72477b33a808e892393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e41a4ee0b51bbae9f4fbc0b60431a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966676948b7fd14c726409a7f801288395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b39f7f892b8dc2ed9a7045c14caff2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd1556ef2d02025af1cecd244f28d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a204b7b64181f4afcf8b2963ba9e859398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b6760c0275af3a45f20ea56dd979399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1513f63c3101a3f28ea9a278c3548ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c720978e9231e37acd7e1f45466f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfb4c15189ec6163e671fce2d43ab3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44f8bd8a671e8994e1afd0a9e24b7f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8906f624d02ebe7cef2972d31a76fc5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9958ab44566a4bae9d0711a950ab81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe01f4bdb059eac60cd788d1ea71e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3ea995c71e1b1257138ebeb9197d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027783fbfaf5bdc87036457512d3b35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dc80d0df8ebcbcf9a555c9f9c4bec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3cfcafdd9b0a8d450ddc44d9df069410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8bf762bfdcb57d461e0933c993bb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6e19570dad29b1b03a2b174a5fbdf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd7b31252474235337db8cbf3e0ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc7fed990de628a3ab3203b20dc03b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d66ce4df2fe2dd8e58e6a2c09ce37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837a386d1bea7a3eace6a07269057ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f720a2aa52b4c502ba7fafcd8d4fc44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f215a0086579bc4633cbcbc6d2faf9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff87adc1fb91f66f88b8e421876df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa4703f0f7b68f57d77c2784f02886420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b138e441b166293bcf65ac1aaec0acb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef58992cb0337a9834940128d01a2f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a267fdd347724153dd401ead2c0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2225244ef4826bf93122a788faa8af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ee99e71a62571a43076bd78509aee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58b15a84322cd7bad8e8c2b5ca120426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a5e7165fb6311b41cd7143bf60987427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b15f2815b7812323224148e9e0db0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9506dd1c737118bae4337457ed014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e01622a82188598f5937f1391d8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642de42096a51cb6b908d774c04491f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec60325eb04910dc398f34610856d74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a7855a05e9df865c891ea1ae98159433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba070dabebee56448955d16887519f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96968e69dc6ca45318d9953ab898e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad9fecafd40fe436e2ed0f7edd2423436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f197873eda604c5f69fa71ddd1eef6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d4380c25b8708e36e8818f226e50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33287379c5243aa11a0a3dacc6185d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415a713d8831d293ddf805025a72038440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8cf555f762548240d43f3670a6b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3572106bd6181dbfe3ecd49d00094442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa606e8bcd77b0ac376d386182d48deb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbdfa3f973b748a2462aa7f324fc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3ed811dfda451068beb95c10f463e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d454cf47e88910d955c627334c066b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6e5d7d854619c53960ba9a256e63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc7c05746bb690648a1c47ba7a259448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1ea4b661ce2779c12a364e00e9c6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca60d77878c0c01bc7f3a27ed68dd86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35071bdb06691d4e502c1ee77e0a9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf81683555a467539ebc413c429f66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaeb3b378cc8f488b25a0363e2699a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ddeded1416674f1748b4d5bfe605454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3e0a4e703a491f80f7c7b494ef6cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d471c6ad156214975b215d251f5624f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975f75d67711b0855135d32b0757cb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d62c63cda240003dbb3e4095af368458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1e48dfe2b71a98aaabae86016169459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd9ea60dc6a6bbef116802a6acb3a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdef5af67fb0aa1af6e1ad1d62b269461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc97a1567581b82bfddee948a4018e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd1f14bc0c39790b48b248a8110fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a6f3d25c50d23fd418336bc04074464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e8ec13f16467496ec58e2ab732afb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6b1adb29762b7da02f27019c4a99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb92ee7c62744c885e9b7e30248d91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0a8396510e54674defaa9b57e5d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f53285b2c90b05dda38fb3f8ba042469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8edec404d27b319e07c50cec9c8186470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dfa77a05c67787efa59e3ac9e3559471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282f7b79b3d93ee9030c45b7ebf0bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af0c603dd2ec3d5e75947a0b8f30cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e1c058868bc26b8b58f026a0f424474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585d6c19809f0e93a6cb778d24abb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79110b494fc1794a8b31d435c54322de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a451abfed5b076b2fc88d56f7f9d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a56797e88afb7dcc627e983a06ab1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51779e4a918779985df739abdcea59ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf707769d339537c8d0981816cc93df7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12504bd35d68912b258ea3743bc242f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b065fa298161504053d619b46d0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0008287258d3b54355c5c9e9ede9ff1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3103387e2c8f67d0fd597961161b96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c43880a8e213674960247fb6185c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58144b8ef3cc20025b9ac42faf27d23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07640eca9652dc074a485e9c44f637b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3152dd63b4c4c47971c1ba1866eac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd97e7402c69268592447d8a05888489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c9dc8d5b277cc61d24d424d64cb73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0061bb7e99ced001d108446c197da5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c780c50c88c10db0d665d6d5a9d8301492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb00792d8b000c6ad6d35505c394e63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bae572862a072df673488d468790a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbff92018e46955ef91cb57dd3a99b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc6d73e2fb17de7c414c75b47d99d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3040ca1a9f8d9e47272271acb9d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9581e2addef8679e507e823adac8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aee05c4af2a3aeefe30b9b386cecea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786990712d6dde7b1b49cd6d3e4c03b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b94324a884f470b83fab8c6d9dd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d00c0e293018d9823a55da06c57639502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ff08352d89ec80ef8e6f7aec2433503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b936c6192c5198e31f593359a769504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bd05833e7ee1a07abc5f70d7263a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1095b96494634c12072ffb982c5ba1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db40a51323c0ff540debd5ab5ef38ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35a17ac9ba3f9e14547d0ac16fbae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9705c84de52b007285a15fee91be7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3f8ba13f71c1f78ebe25bd63944b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b2f6b5ec4b060513c33113793a00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954a3dde63bc9c547a2bb2c858a7c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35622079c1d75d1d7e8a06e80ed54725513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d700eaab9b75448d46e3b6847b7d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc491a1533d3322d7d82e76fe95aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe7f476d5a0c7d23c12546af57eca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c90f0bb8d9d363ec2b0c92f7ff0fb5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160800923d8de969fc03b051406c737f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b437a2ba0213c0fed710b2df1303b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636a9fe3733eb03248c4bbbe533219f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9695ab9f18922a405c1f56eda6bcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52761de0cd765a411f19e2c6898de7c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9da5ad0f0e48195dabf5f2d9e7275f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661969c9aa1482d57d7263d96c75730524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04385c5e54c412c83f81287eee5317d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4015055ac42c3133f5f0aaa3416e342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c262d235bdd664298d2c0ec6db8ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c827966330363b24e7103e3567f88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dd5d8eaa29d290510585b5c7ebc24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f2f8b77cc0492053432c80e894dba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cf72891bb7edaf5815ef5637c62c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d05059bd9f36977e03db90584a7140532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd1be4aaf4e6728667bfa3b1ca5f09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc451f2b67b9205d3ae2a0444bf0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9532f036b317ffac5df3ee3fcdb793535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c2484bc484f07440cc2eabe4fc18b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b5c13468d4262ab1df883d745b2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa9c8b3eaeaecbbb9d27ef8e79f8cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8be0ed6b7a43cacac8d6f5002b4ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde242eb2388426ab1235ea02fbcbdfd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8216304214ebdf05330740901f0703541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6137daf27ff31288312e841bbf5054542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1baebdfe8515226b92b305d117ae8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa488172f9f25e06b10ed22c618c3ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef849992f914d45384b3c2304c8b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf970ede12b444da291104e1eaf3df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6967cf87008f97c12251fc07d67f87d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d875ce8af5ff7ba7e1694dfe14741548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddde6ffa61a2c196f75be38cbee20d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747de60f089765bdaadebf41a2346df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba689f6ac79616a197ff0fa6a37199c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9628d9287c102c2ea3cd4464e5a94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00933bd44903a1c600e487425870332553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d6bb37f57752cc5c4ad1e87c6098a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35110212eb5e0c8a680cf27b87e0a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a199351c84be283ecf99e95c0ab17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e73fef26f3ba41a78f2dcc14b9d66c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2efe7fea3d171956cb3a1d3e1fd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5f00b5c8f2df37af2fdccec77307559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de37fbbe43342316529f7f6e94cd26d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4105e3dc72f9069f30a4f17e7bb2a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c3ab7cca7e82cdfd93917288b18c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db48873d755c59c013478940efb7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286dde596fe708e4da9245bcfdab1cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60cd1ee8685c9840c038d01421af10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475f526891e7cf8fd3b00805ac3e97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1c3e4d43a852b2b78040e1746f0d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc936f429c279cfa7b444316dde4deaf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d18cdc3c3dbc02b4686e89ce7bfc91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfa688e0f35b0df2ef18ddf6130897570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6f8cd4d6569d578b949c817c099b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbdde78f9b054f5f203c1635433e52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366a27c938f2f8bcefac4cb2d765449573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404654b956a6ecf31061aafc779f55c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cfdee96d6971f26c0d590346bf0b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f3cc766cfc7aa77777196b0f58c73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf0d1d334ff2e058293e3eff45669577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b4588b9cea7923a627b88f51d4e32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95aeeb535478ba22f61c30494c228579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9835bee80f9692b69fe5e5782c38b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d70b6341dbd0266ab2c370e21a83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f88f9dedd1eb8c66279f1a09b25b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409bac9781885cdc8b17fc0201d28c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9367b8df7af39f2deef90359c580e02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465838fbaccd6eb66009cb937884179a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514ff3576ed9430728dcf1044b1d0f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf24cd6d75af6231f53e89bb3190a9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380f482e4b695cbd3e62b9f8e762ac2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc01d4066d91a3f1a220e5014cd2b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e572441efb88a5a5a978a06bc2cff5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfc90ebeb1c011f3a172229f4eca0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721081410116ecea4dbab168fb9f19f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b7ea879f7274ff61ead2a33a8d326593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eb6f304752d1fc2a78f49063286e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc05cff9ad04700bb82483869172261595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de6eb3003be3f3d8a74ddd5f7a1eda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe22dc5b1d874ddc414467626d2ee6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b971b186a0fb0c5d08cfbbb93a95598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55934feef0f4741766180b11833fb79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26b321946d147e92fe5f28e1821bab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efb989e0a19ddea1ea49ac76c293bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719f864fc0172765e8b7272f4df9ed7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cda3281402592bc2e290b7465f104603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87b915eb24ebbe14aec0fc8c7ffa9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86536ddd73bb7f6c8990164d32d0757605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca59baa6bd5b942b7eba6cf5283b9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acc5ae1114ba11ece0f8859f2c6408607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380f154e9586c8851fcbbddbecf7b67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928caa554c036ecfe43b978850bb653609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4368157f0cfb87c37f6073d78f78df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e23c00b38d6c058b0096297287892b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30b9c654545e402ec681b16ec65e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa3708bc34092a0d48226a9e38da7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ecfb6058b54ff008e2186ed34e260614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66ee645cb64385a2afb409eaa444e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f40852cde995e741bab0447105a6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132523366d04cb37678060bc329d256f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fee63f45ee5a24d52d0f80f2efe47618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633556de22e84ee2b904318fd9e49e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855198f16112a738b9ed4d19fd18a76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdbe96e3e6e3b79ee76734efe600b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb016eab54bed349a7251322bec0dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b40b85a09f064636ffa8c74219aea1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264826c16870af6dc3fc333123429198624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9053df7945f14b86823d2a9e6b71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9669fb8073db92644ecc5187c2b108626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62ea1fad42c25163bf7edc7e982a65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492f2a50d46027a955a31c8aee8e574628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505cee754d18cbc53fd2bdc0a9eb711629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4beafcaba8373a46970591ff0a485630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b171be4cd3bc56382d3a68a9ed4eb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169161399353a654fa2abbfbaf32874632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae7292528639d83d7b2a086e8a6d76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e101b2f96720a34e99e44fc0283d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0a94502f6eb48cd7249c4fe7ac62f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20341272cbc46f3025abe42968492636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25054fc45024ad45e63945cfccecf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ed49d2187691b465b58f31e0abf8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12389242a9c8e72122a4ae7dd1646d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afe4bd789f5d3da25344f0c97c1c1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02c3348aae68597e30f31dae11750d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb2012731681b92406ce29b26b198642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb815a403bf777fb36699fcc567218643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c27f1ec1167a68774694e0fa07595c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5d6c2a324d83babf604d3534f6382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d2d55c233c943c2bca0457aac49e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0c006484159446876af3deed0fd2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32575116669177ad8388c1344019b935648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e5854e0efcb2e51ff89c145b6dba3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df57f7acc5c62d54a7a712a3619d2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d8cdd4335b30878af11913976687f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea2da0aa48553bc901eb6f8980101b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62e865612e54be3dbdea034b0b3542653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4274e995f740f045c23b11e2df55ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166023c6ed1b5e93af9a06f1c0f1935655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a70f6636717e4dbb5e93db2c7a84f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09427d52e608d1571b334bb59fedb64a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b628b0c0f68caf0526d2da7e8bf7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88efbbab03cdc7411506a46845532a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc9f2148977aeb6d6174e4be36fc8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fba6e8bb3024edeee7f1d42f88f24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714f264fcf7b644c657e2248ea0a3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5223dad3ae70f8b6b0d02a809eed401663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fed6fed721bb8c2ee14d831590c121664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da57e4b02097e612bc3e563dee219e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab60b40ae59efd2f468d47284b5677666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1bad7913c72f9b7baca50b3f918db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0375b3c505cb5f3550167cbe79a2870668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095a6c8c825394930d5dc7868a061a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41683fb5edec69997b710630a0035c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dbf2fe12d8ecf1c5af08034dc90f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e226d2bfad2c5609f832a961694d2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5fbf56aa5c167f68e23049b8f30da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf00dd72b6086c23f39c25f8929abe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec8807a459f94b9620e9e413ddb409675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd48266b85511d8264cd84bc2ec89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da72854c34c11bc0008036574765214677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8530664fe0052a63412342872307926678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33aaf454b8c8a204681bd873565892679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb157b357f98f0e64dea775385653a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9d25e818361fb366ee3e82f17782a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2b7c72e7b30422e47768a2a873c9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a601019d065072704db7c1ab542b0bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaa58afe3489f63b7fcd7f47d9ece8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941ad53acae348608c72a26c194b92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaee8aa4d15bf41b651c3fa0006ab9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454819fdfe47a52c48f2b761f77b7029687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b50bbf45e36e30c87ab6be7b2b9a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253ef78cd47b950633d4e4d25eb2d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b6754973f5d10d0dffeff95cd4e56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ec2c4ca0fc9d7eead04297a3e126691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e08cce118b06fc14c8536a15d8fac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee484c1e9edbdac83cb2e819644f72693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a341e357b6903d27d63ebf1383412694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92f6899565e364f4fc60a704bc9bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf557a27e268cefccb99bce740a571a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933116c7412ad4b815bad62b9606b4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892870e3bf7fdd3aefed35485c728af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafe56cf8a067f80a0d548001019fca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43938ad09b013ed2e3203849d545639700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a33d177744c331ffc5b6a0ee6681c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497955a00a410bd5782809e99a0174da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d4a7f3478a0790af6de7bf7e9d1c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c511160738c77e2710334509ecab1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793688edbedaeba9934c6ba674c1ae8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd404fc5a001bf2cc3c0a4c4f40baa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd62102d31e61265c04011b4c5302e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793673f6ce92472f2ac570e174ed164708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b03db8211a9d5db49835f43cfaa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f3c79c604233fcf09d217c3dae770710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d398dc9a31dc3738d1d16c90e3ea9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024645948cba8556d067fef99addd1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71c7428f96f6f4f623b00ef5f16434713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6ac269355447f195136bd9bd7e118714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3411ead2657b4759af7da2c0f3114715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c045ec7c64a62341d1dba6dbc8345716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79decb3cbdc6689c1df9fc098d4ead70717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d242952772e69fe677b377be56884718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fbaa38c8228811a87acec05dfd7e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110df47670da183fa61bae0c7146b91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4f64aae226bcf3567ffe1a05099e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581546d962e471a434e5f558a126eb18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b83c2cf2736e3ae2e61446da991531723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5eb7971c5131045348842884365e19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d98bc4f435e14d52d8cba6a5fa6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616bc4b57ff622f90c9356312fc6d3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78fa58c2c735423504afcfac38bc9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75614b7fbd743bef557c3a74b8827d6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b116ea27fca1fa1405ac3ce8fbde2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8c04ee4d20e9f12217ccd4d392024730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fe02c7810e1d3afbbecfbe0ac26a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7831f99a4d658432bfe387fe02518732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6bcdbc1af49bf2f7da3e2cb998ccd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696498757a87257d5858c07da664b36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c0dd59d6d87c54ce63eb5fc73cc53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17798e27ff3bffbe17d621f7410091736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa0eff8212299fd55e6ecb56752a61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c16d096bafee4255a84c4ce216e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5139967ded5078ae5922b50bd271f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881f13b56e30a87cf30ce17bf971b1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d712e2d61e6aeaa1a1ac210e978b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe95c430713e7f4b2516846de0a2ccc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d94780f9688e00c3a86000a08cf28d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac804325528338fab1395e0be5856b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ec446c57a936690135fd82efe4e93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90009ee1277c0042e845ac80befc38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140aa45c60bd2b0a40762570228aac9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fd89279c7afc318a6aec121cc30bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b57409298d52eb41d0a12dd7f7aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67084c147fe4e95a36f526def30f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd88de2109a17794ac34c9d69c09052751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca56daf1c85d4c2821544e7353bb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a2939569e05faace86caa2cb10b4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>