--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b305d89a5de32457ea0806bb2b5841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4881ae9643ba820edebbc3d922ef3062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0f9c9db8c05c6c903341fd057f31d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a9053fcebec9ca89345baf843f5d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efe713d39fc0ae5f1e3d4981b8f51b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3389b504f10a0ccfba1e5337342231a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce20c18b9092c70c47954739a09817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4771e57dc809ff5c5487737f1e14c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897fa13fc3946ae1305a61055a1ce239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396024e04e4a18dfd7bbf936e0f972f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba14c17a96dca48345326984f9666411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed5b0b92fae685b160d6f4122a96c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3fae581e9a0dfcc9f61fd04be631a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d0a3693d84fe8b45743762f7b6c4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c460a2e2ee4d043ad9c8a709ede7d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384441f495ac36d5ccbce2a09c5007716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3bf147a8e05aa0d3f66f83374c83417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578393dc7720a69f143205fcd452f0c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e1f4e31d7e794cfb708efa7ffbe1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4634afc2851a89799b1b0cd723d5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78712bd171f09081a11cdfa5593f73be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dbbc7aad632ade47798e18e4f34bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e9a0854950bf217eedc31325d85c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fda79025001c0fca882c48e42949e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a0bd0039951cdbb8d1ab60e0682e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348bb5ef7b3336e6030459cb3d267aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a02ce5dcf9b9df65134c00c2202b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b71604f6c8b2445ed6f70d0beaba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a3f82b60c2f9e6f3ce1e962ec57e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004f1718263e7942edd1e144850c3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76132ec5d4c3856ac3d3d52094b49f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d97a5ac11076ce8cec44dd4d3f670532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d54a7cf34fda9bcd919ee17eb539c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6079ceb5d0951631c8f26ed5452ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ec5089a47bad88a6538eacaf1361e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b88c6a5027e9d02ce8f361b2cff1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2fc2bf8680610d742883725943dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163951ec1c787731644aeead6682c9c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdfccfffd8265c9d4eedcaabc0d4ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6ce8b4a56d4f9ef3bae0047b654b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c352cf4e6a592d4e524e4458f366b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ddc406272281c2baf4738bf5a2c8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c48b23f3116987f4088fd13d58e4a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2af14c41ab299fed13a9032c83a4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed4746f11b792da5c06812d7d6264945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf98f4c61d57b2728c549a4693dd9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b93ad158e098af2d29e049575fb9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214687faf64fdf515d75c7dd4df45df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985edc478d83392233bb7c5b44ee8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb312366bbaaa00557a8a777dc166f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af36b739ec0baacbe3569e0abe688d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300dac7c12bf998a4606e38b091f89952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d0e8170279a6cf9063496d8ae20a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60ef89074f67ecf29de6fe3596393954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815446b888a6e7a03d29b16641c8fd1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b5754b318ed2fe7af619d59a26f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cecf24bf0a8ff302bb38a36f99c7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b242cc49bdc6b9688de00d4c1572b3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a7657c2b60d27b7e041f9141e14b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8109eb623e8e81f845e9e282f53a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdc7b110cc14300d487ac086b5f3fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6096cff43f0d0a159e270381d48bc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f75be61cffd198d6968c2541488a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e324842a3d5ef798f8aefa0f99ef4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af17ea737bbcc75f882245a244b1ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ff39b405d10fbdf825ce56f6a40f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24820045dc98b7413eb3aef79d55a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c16b15d84f364e05bff61691f759568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28794a94babf3366aee041fcabacfd4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88e55684b7b1916ef045893c8caf2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d62b7ce033b0c388a2f4960eff3f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80010fd6cca8de03d609735ec1fcdf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224832416bf8fea03f1279e1ca6400773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43598e97583d689e0b0f6e7c18a0a48074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0430ad6788935e9830030b55634d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edde3faa8c4e4ffb84906b9a779d94e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243b1de0e7c316c3113f9f462d9c6c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e93b57a08ffd82282005a53f00c85b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3226a003fe95158efe6253cb29741b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ceeb45b80e7f98b7868c639a3db6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd420c1dd48ce83e9d9b5ff63822e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e7c08ff51882fddc17c1cb0f508482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d94909c295782e4a750114187f12183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75fb935dbd548352991dfac9ee7f2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45e70808dc1520f4bf27cbff9125bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d640807ef97797ae8185a1d0e662f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d20ab0a08056b4623e09bc3d820cf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b147cecab9d6c0b9e7d95be4200d8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88844d9f5fb1db4c17babb60968427cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba75605efe8bcea72d681bce25073690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8ea47ed4de9ee047565769e7f5c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979b44c10d9291b8406ab4deb86f32192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6e7739e22cd52c40be37e809acba293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb2137473a3c676141c9e5aa7fb8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c406610889394d7eb0b4e792becec695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d83d3ccb98569e4605e9c4d97c1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec6792baa17bd71555297c1433e23797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b9025b2b648d49ebba1237005e5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aedfa0c3d7517bd9ddeb35dcf364c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc413d4d11915c6040204570ebba991100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13661e02a658ab624671216712e78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294439582441cec158a33e0f38f42d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470934ae8894ccc50618fa964af09de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915ece4111e346388f671bacfabe2b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac44458c6458ae0f87182507ce931c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843d218b388a36b09f4695dc34b9e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd97892052b6bfd19eb809d62df824107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc36c801c2d593d5e5fb2d827d5de9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2861cebc1d67c3fb7106283d84be9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081b8abe2f5f30a67833b9ecdbd0402110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625ecc3ef589acb03d035a53272b008111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074074d7caece2ec61c1cfbad6229c10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af5980b770dcb5f4b089f1f9aa3709113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44ac6d06116a4412c4aaecaff87e45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68e1a0a15f8521eb13553f04c125c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c240ee1aea46c31496881fe0f4aab81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9e95334b06c42a8d81f478ff1432117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d89401f9f1fb72de8d9a7c6e75687118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016be9262b3503c257651b346061f62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300ba487cdab0e80826363a1af931d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2476e135d8518fabc7ab1a973b460121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4f9ceeffd0e0babfeb9d54c1c043c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ee9a2ec1ad31ca674cf6877885653123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e02e044c9f4cfc37501e44bcc179e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a4021a952d231a62d0901722f959125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d2e9a047961983a104b6e69f7c81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fc4730358b13cbd2d2b89d0aead3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f85db862bf14db04948f05cd91a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714eaa06da0918ba0ec4e9faecb2fc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4811f26b471daa41e0c5e5f55d54f3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3763d2888b9178ce0aef699c57d5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536b54bf6c641b0b7057dfbe6e32055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda915df2d1407ce2713a44479ceab35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b4f2fa5ecd3e3a24d903c43cf918e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e666323562821d3b566bbd0d11ac15a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b42c99d5baa1ec303dbefe17ab0bd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffde0dcf43a3d61cd893e82ec5dd29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57958116278dcd0bae66fe15579f0c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b40bd6df1af5b15ff7b4057778c4cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c55a83b14d44688ce3c8cc58700f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83bc7b69d3789ddaa11f60db4e6a06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfc13a0b70b765c307c60a287ffc65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454710497c139d6c336d6f4c498c12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ddc2055dc0c70d4bfa37fb7563fe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9e1dfc0c3fc9f842c9b3d73b513d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b230b376a831971a935c8618c96b97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8d7e16e9333e9507904af0af6201d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0ce2fa07e6647806c37318ba6376b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece99619589dc9e9e2c14dcf356c17b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb31b88de47e48c2298329c604fb125150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644647ed15dd1c7ea5535b1ff502ae2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce553abe1f0814175d849cc620f5a0c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998cd0dd4bdd55eacf91581d2fa707153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ec298436158f0a6a71a22ae92c1d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76f08a3f777f0c12618ea8ceb5ec04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b37b56989322ff048912fba4deedd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2402a28e44653d9fae69eea6053208157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aae34d178eb30ff953107e8e239e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875bbaacdc2bbcc2cdb352b841915b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48d84c7983ba67108d3ea3fbac604160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4e1c6b9e85ad6edd8baa3969d686161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a92eda88bad0dc4e75eab2c03ff7c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ded90b56eeeb6282ad9258826ecef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac3c686a682bd693abf9fef03605af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ae9abbeaa68e6f6f142dea9218e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae273e86a0c88ed3fcc8253489be49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb12665f2335846a4a8a14efe01716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa802cc4b3b1ce7532784aa9dafc7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51eefd837364dfb8c2e4121091fb96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e4b4a97c4d1ac8b38eb4dd900c80b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20fa4b7c6c3232c90fa3512caea6ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0478668714800699632d1e226167d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e805f3b5e0af9a3af9ae18cd407d5a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f63917cf5d4388593f02783f3a88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53863cf804a1056e9261db9b0a5c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ed6c8566134acdc8c7af368083189176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803206ff5dacb14bcd2baeb7c0065e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffe3b6dff66b75d40cec4c92b7cf23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426510c119fab60a2c9a7e7997bd2fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f73586f07a107b1f0be5177ebdad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716cfb98856cbd04983f863124b2de9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf79fb83d28e5b2c0016d339d7079e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74860a4b53470bb20a267c591af2fc6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a66cb2ae5ab053cfc22a6ed5617eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe324871449f6b8650c07b6d3f6a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1394d7398f3edd3abf1f3c6a912d02d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa2ad5bf2a7e5a03ff505d9521d6b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52ca347d55d6427571413a86b769c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfb14b946ac14405d4076dc3f82b83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234dc1390cbbf31cc66d89183e16e5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614ff8a8acb3a1c0e70f6622e1d1d70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322cee97e5b2bd2c636390bd116bdfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da694c11d5d8f9a5a8e8a8ee7b370e58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266084b7402f2adfa84040ac24f7f672194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3122fb9d60d449978108962d03ebe76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaafd4a8025b6693f766d7f74cea734196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd8f65044651c3dcd61c078bdc5f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97704cbe30c5c72f4a74d4664f7f586198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e42a9fa7f3b33240c1fba0f7eb8d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad36223cfbbebaf67f260027254e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630631decf043b11c5b638d76f27000201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7130664f1d8138d332e3e4d9695af9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31493d5d3373d6762f0ad92dd4f3e86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b780b6d6dcbdd38967870f63f03ad9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b57f1c7d5a20f99b163d480a05bcc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f9257dc8b0346e22ebdd01c449e08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c0858906bc796134b283823952e94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94267a826c3a1d6c7ae2184598f0c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405593ecb4d5415c01403d5b14a1579209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365dfd9f200ad52e24e5867f530428d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab914d96d361c1d51606ea86f7e792f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567d963dda263da510b26cecdc3111f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e1603cd6745afb7d966293d3826b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72855bcff99ba1a296929ab6999653214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d6ae531241e7a597519b7f1ca66aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac598ff84eaa77b972e04e082d43f5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49969700c5d014d54a319850c3e3a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc8caefa5d5d0c570ca04a2ce36b13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4412789893435cd1deae7e0d4bb82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bced463824c40f81eba8cf6a29c883220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc9744d7021be015c45c22debbf440221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3152b2404506ee872c19074c9b09a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cb2f0e47b4b0938d143b247276c61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115c051598f5bb55c9909cae3eb9713224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748413d07f7ed73ae3c722c926a5d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc4f88f968658e57b3aa8cd4866c40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f36bf3a1a5b1e77b1fb4c47ffa8534227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f8235fcfcba6c9a8f799409e68f3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51102af01929362c2bd157a36ad3d61d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb5628f7c3df97165ffed667c7465230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4516fcef89e13d4cff7db524b6b476231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a074e609a19dbaf4e5ec478aca48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048a0ca165ef0e4d7b66bbb5cc2fa81233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c0cde43111a3c4bb8f84d97bf0078234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32d9164711d5991db70fd625e81d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a1db16024c9fe671c918dcd0346c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4d904c0cef890fb4063fb8783904237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071fc4aea3e7d8c2aaef2c81015abab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffddee52917c740adcb2fcee221d15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f92f538c174cf1ebd77e7ab5e5423240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfef9c301a6b9559ccbd1a1d38d088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cff00696e7f6b6fa00803a564d1ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e43a1f72e9b22dab800781dd69c066243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f725cf2b677452f946c2963e19b7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf1a56188908c15847a81dff4e3d25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff824b703893db1ff1b857435d4c42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d5d2699e06cbb378f6cfe716e6114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13def4188968f7de43b6b0ca2e1f829f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51298eeca80b7def37fad86d93d62c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c17d3e90381f7da8adf785055ca50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068617c2abab30d7be88b258b053c76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dccbdb951df39ba57724c2455ce71d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5abeccfc624e9acaf8226d85e067b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90e06ecc8bba1646f2d655218d71e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83afc98b42579ef0e0101bd4e3100c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a0fe634e6f50e34c2240e975eb6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3792bf4e751086c99e90cb924f0a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063def288ec347d7a26cd4be60df84e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80dc296dce6218265de22fc36b1669259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d67766502a3c581d0990ec5c8014ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825c3a2dd1ddcfe0c7d49ab3be37e7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9d557cffcea41e534f9fd6cb89229262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18fb7ec38d160c5565f341e6ba7394263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2199cc67be785250868540c918382a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74638e39476b261734f9b008d13fdb6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3c434d6e51e5b0fb4c29ccd273136266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b475177405dc6f72d9fde0b57e4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c6551cb299c04d7155be9a42776a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3aadf39a1f6d2a8a7cc80c01784e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d2b13b6185571acd9db5fd7f5f7f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78783e030d196f54924776b29039fa24271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51696129de4b8c6867c697a40a7f02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386fce329999a93f66b96164d63486273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6124bea9b93f5e9be64aedfb47a2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb569f4782c0146aa0a3713844ab2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63602f8bc64cc3b4a0377f12e87fa419276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba017b5f53055f1e7e51fee4cbea1fb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce9ecca96f595bc23734f636a24a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a066fd7471484b657a5d9c09fd8819f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887ebe9c199d573020072f984ea1492280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57be16920f658bee28c46d94969af5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0edcb140b5f5431f961d87051337b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ffd50dc3dbaa15aa1fd09c291155283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85093e128d7f9dea7b9cb2aaf65695284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8aba1060fb1b1d31289e0a84166ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a43997908ba97155fc917e546390286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa6fc7852def86a4f8d2efc5a37e80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922495aaaa4527d874b435bce5191808288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a75ff511717fd328cf1e72d7ba3fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0788aec93cae0f7d1648736f294b90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45452c3a1147af7149edd6df077e2de3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e10369bf5523a0a1b427164808c85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198b7a99008e76b0b54dd2c1224bbc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2d0434bf75859df8604e90aab0a27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60907dfcb6403d2138d5e3d1b6e5a2cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44018cbc67203a0bc631a5c9f3f887296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac9299586038f1562ac7dced13c64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b8b0a60bb5e8cc95f8d8fe4f40597298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a163ed9eff663cb36a1aee54da477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d131109d0ddd9abc9948209ecae3be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06251c92c1a0a5954b5d180a0fcc3c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304112bb74dd0f2e05892b4cfa093c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381ab981bd01ebd981698254c0a059303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd752ac1893fd1c16e833181ed08207e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19591c69bb110a1a8f61756b7e457520305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302cc44782ea666a079eb9ed80c98b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5a0ebb287f92a9c3be1931018c5dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787a5092fdf7519bb85b9add9149b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b80cc14fe8c2c95bb2a1c6b9cffb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc28be9215c7c2608209b175d4e6576310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c06f6be384f2bdaa8612632a6a04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916d2d794f69d3829779f564cf3b47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb75ac9605aa6ac8c194bd1e22c8005313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f154c67f82e7cb1d56d20e9548535314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dab8bab8b7235be67ab4a866a38d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca91703645abbc18a56c455bbc73eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c479f1f7e66090237c8dcc3503a327317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162f0a67e44f87d66270a92d91033d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f628ac7c74e9480d7fd1718e512c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf4d8033bc4c26d2571e5a1c9cf340320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556820511d529d5ba825265c145fcb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866d44985f65ee3aa0d8ae218d48dca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289968598170ad1600f81d3a09631a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dbf9685f1d89a3c030b67706b00f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638588ef9cce58dd05e382b54e27ef2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7fc3126350be1c038e9e5c5ddd122326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accc347b118dc59b0f3b2f43d44b265327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426a0ba7cd05a17b871f394731ca3f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62d9ff2d2f06e7ffd23393cb53f7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ac1cf5ea69552e65a7393656d2c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db7b9537172a75e2ce235f0496b7ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340df8f98abf0c78895170c3f16e044332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a3148a248173e1305355afc817bb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de88adcf596a8850b12a3243943cd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b58190a1588720ccee9220716382335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092dc7dace1336dd9f75a15867c2f99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4327bae07c3770144ed8ced5346d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10e5c6e11f62a1843cdd358d5cb074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406dda10f73c85b302b4590aba612f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2e2cb25a5c74c32251978345f1b53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818fd2e08a2e92efb57444422101491341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13f5561a29516f46418933e75a457342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425bd8c6ed062730e792a5845bc1a23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbee24dd2395a52160f05ada14f774344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f58ea8cebda1fff31b454d98444d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e45510bedd09dd0b3bdd4769d275dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c851cecb660a4583505aa9b033668c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d150053d74120e15087b0636f7cc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c2f5141246fbe5e1da42db90a7e1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6a921f2b5abbd4dade4cc8186947350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c558092bbe5e6800071f74b6eb191351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3496206b87c952242e119dd705f03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520c49451b934f1894197e7466f032353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca81ec6dff9409f562a4eead1712f4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2c7c6a4303d42b1f8ce5c53835667355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a3c0750c1249fcfa79989948a223a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c6549c5699d88892130cdfac0477e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc12a540a245ed1a5128d8606fe667358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824ccc4aafb15c418134f471bd6799359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db5c1c56746e426956b922b54e3e0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf4d85fa66ba30b8daa56a0acb8d85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91304746081dacb0f936cc4844cb31ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965ef3e3abf8776a8acf3d91da82b75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516ba20e3458c95c5ee026f26959b1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228b8e7fc4f47bb9c4c5a61bf92900365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b23cb226c8007b1057916e4b99068366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c241c81ad8d17a7f097492b997539367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8046548f5771f9dae94516e53f28184368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679125fc11e55013728d0f3ac4e131a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094223190a80b5106091abd8e7b995de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797e9ba401a34df88e3a8ca4fafea3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b888c7e02dfeb8a7270ba42da851128372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216a0df6210cf728d5cdfe9412875f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda4f2df340840031eadc716ba4d286374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd6883dcbba87941096540d11a64a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac2c96bcaec37cdc4735022f0a6797376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dcf848c41172f411c244ce4a0fd9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874ca8541f4908134d3ecaed271c4f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86c9df872dd22bdd7a3ee8212d12c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4530a937c76900ed32e70503288581380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658e8ea231aab6dff3c673f1ae3e194381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c5ee6ab8532a173cd28d71d5482b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207515cbf668e1f4df465958e79938c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b548baeb42da3abe2d439ce1abacd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf250e992c7acb8e93512e1db5bec8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa50ff7c32113aad91cdc7ffb73c867386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee04c665ee935a57ebcceea72cbdac0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf96599f48dd33088424aed68e6cd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fece2209296d3ff779a2e5885128153389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d289ea4746299a1cf02e2d2dbe499390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214344384b554411b2edf6433d90f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1966c3d9482f57cc5e7c8d1c1ff91a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a9ed31d4cbd75bc4dbf82453b03b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be47885b0fa1a45b1b6644c09d7aad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c580d750cddf923ffd9b2fa916c734395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15492d5799ad03ba15004ab26b436ccf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc991a2c0c721001dd12ac21cfe981397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b17a5c7d7ad0551e0cf6ffc591f06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cada879aa0f05c0bf32d939eb367399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda2a85203ba71f1032c3cc7c315a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633877dcf62ab2525561d53d9a3389d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696803896dadff284c26e8d7c43bc0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9562a943d3d154af380297c2c1417d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee084d44e32a45d65cedfa27aebee7e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd751bb7cee0281df41662f2030c01a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9403e283c5c9178b305dbfd9987052406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197271dd342f7ab84ea13cf0618cb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0889c309f6188af43992b9dc52a08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b87a66aed63033b6e146cefdfe6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc23656f2a580d011253c0e06dff2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389441225200926c2fd8a78ab35eb910411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cc7d65740690a08035cace7ae91b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be5cc626dae13008da63c2d0c6cdf6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fa169b30caa85359c1d49c4bbff21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf28e665327142811cd9a9eaed6d692415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daae4349a4af18881db38a0a73e7de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f637418be08bef2c63ff9f25165ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15998ff2a83fa31f28ffc35e60e688418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899835777d617121053a1fa6d3104604419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f455db926d22187dd1dea75557c2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b782618caa7f07099f541332e42cf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995146519c2b268edcef069cd90595b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9aa9ba089b9fd072456eb27bf5743423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296113c8a9ffa180fa7bfea464d4ecd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e019014cd8f494679cea88cbd25de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd66eee5ba2e6604b2cac8705eb9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bb510a5b417e0b478ef63c4f8dcc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14284aab49db5d9d2befb61fb26c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11344be5167fd0eba370c69f44ea6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b5f304c953bb907af2cfda382f21f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465ccff18c5a01ef80ed7a24aa99914431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b647df2e50f137419baaf1c7e06c5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65593855ed4e5fc98c482de1d1ef720433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589714377d682eac56d44405c16963f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b00695ceeeb09f3804194f2ecdfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e72a348d1f2776f6a6df2b73ffb190436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b04658a64da15318b7ca49c53e8cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f21150fe4d4ce26ce03cdd84d5efe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1133fa338f88c2b3a4e44353bb4d1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2457a4a5fd2deafcc4c524c35c9b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc94dcdea2b65b91d796c2c87efe4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363bcb916d42849f260225c35bcb51a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627839e1b9b68073dd8c32babb64b20c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a122a43cf3a1e657e800bb78d176a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19def6e798340d799278d69d85744a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf455f6146212e85a189277f314c1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24103bd167ab1c88b3c3b15f0dbc1a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033e964ef7035fb80e762970221ed83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13eff013691afb1a4e50a7c60f608e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e24c7af1d77a4d98610101028ac58f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba633691f749534151ccfd2e75c1785451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d9f6b58832018dacd22eb01613ca3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbd55e04493ec6cfb38bf811e4f18d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878495f4033a7e95db6032c6bfd3c890454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a38fe1f5d0d05cd94ed703e71ae7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3946772b57e78baa812c3e5ced19c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d000dc4f7ef908d3443d07262ac668457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2f0f7c07a6231653fe085de7b55ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ba7c5dcfe60f7116d7dab0a641a3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b638fc33bc8f26e6b88f8ff8aea6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b33ca83543992381124dbd4c4ea405461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c80899ee49596a08a077505d50229462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37bfdc12d4729a8bc3aa50a93b35d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ed2ddc6ac3b52bcbd520b9687ebf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4752814b920487abde82580f3507a41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c740aabbd39de85b6d93f918d7a5c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb94039250102a7c3fd79039151b976467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2520562efa2bc1b2b5de66947372d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfb0ecb696502e1a97f39a2a59a92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7756428765d833d3f17a2f7351fbe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab781c96f353110cc5c779b62d602a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda62e459e1da1e4ec83257fc4c06e3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4b8cd81e93cb10f88f30b42273800473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ed45591ed31747661ab774c011973474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254c4b9f36f19b6b846cc5195cd41e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226008305301ed5d69a9b56d02bfeff3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dd0b193706bccd5b8453056216c8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf09696cdb9f886c777fcfd486a4b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213da4246283e385dd309d6759335e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64153a1a825c0323d9777ad77ae19a56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db1cecaadd28af5ec55b90b3885e1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb9874969270c4135fa6ac38d0a56c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d1c5539b0461155a9df8929dde3f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f820aec1d866edca4b8f59d67570f3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454673f92db3b07eae8c0bf4854f5190485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42e5af9f571b9628b3b7f08c07580486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5df9281a5d7f146080684b7e4e799487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3e3d7d3e1cc8bb3ce30cf378e3703488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c6b2b94d28de3ddafd861dc3cbd1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f7ca92b6d75c419e2a42ab2758e83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272103192efdf1373a7bc8ae408f280491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218df98cd9df5611c71b276c7f89fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64417ad91afc8f6cec2e04d7ac25494493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129039bdf2086b408fed178a398c713494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1167399fa4a0649e5283cf9e103917f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59f521b6e5229a882da14cd1733297496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f73e72102140ba959a59798eb65d3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f424a68f52073c7d4ab29c2c854fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f9f94e5ceff2628deea284331bb15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade1875738f9bbbb912c7134add8de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85875e6b13ec5ef66a13de2fd55f021501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae65f6e2d9ed168f6abe6c421bda1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180853c1d16e445302a38048d5abd0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0eb7efd5d90e4a542222f9a41f7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c3739f5e738cc608366cc93c62c5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeafe57b1f23272ba10917ec031bc82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132208b28f760e34e822518505aef3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7d1a66c3b548117f92bb0008f13a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95644684c9d86e507b3f9b731f49a61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7844b502f8f65a9b3bc45d9238d29c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902c27bc59cfbaf0989439fe41e4e5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf454175f0889cdabdb8b03ca1bd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9bcd4e508626eb685346fa25909e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad260ee1cb3d302d3f3702838f1c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4f7e650cad65f3287ee3f31ba0e16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f255a7e2f31e8e4274e10dd76410b02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a75108e53e8aea1a7374ff501993d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e332877f5bac2622727981090096a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304203c39f052a7f6dd4d9d4ab46c4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae4173ac6b63d35ea425ef60e6f051520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05217b194e790ac557cac7ccc723d710521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857da979251c605b63f6ee544fe2ca8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390a61c92fe287dfb55fa53de02d375523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d1d294e5719e2dc62509ca345b821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22071364f8b2a516a8ade014f17a6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491915086c3e5b6c61cec4063254edb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf30dac5bf699a266bb356d500d6918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08082aa1a47ee73cc2f47d343186faf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cdf05b98fc5467ab373b09434e135529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa5b44edb04ff693f132023f442806530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9422c33e6b4f7c539ade072b4367e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cabee4a0031506c2db4c48911161a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28ce97f1065b68e49bc355ca8f86de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a1e734b5eda0c652301acb17d8594534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fd23fa01f5c5e86a38cbd2c1a9fc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a936ed3c2d6dcdbb9beb9c02acc84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81d2c3f8bf6a0e1fc25d0518467ff9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d771e39ba6b4bae7fe4b6485bce1c3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c205184b8a6d864ebd21cb59c6aab1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee5cde14663957ba345820f6ea7108540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8cd3d229e67da1f20860c29ca4a02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cba236789ed63126ae98079a80b0ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0cb100b4f55202c9adfa7f2984a7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6403c26e4e1055c61e968bfa185a05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0cf75823e5f026d2161ebdb856b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d28a4586e00d1d9f1e0b4ffe0aa28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db270f712f251616ad98fd10b8f40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789b215b4d0cca404d918bf4a67719b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e5870a6274216f02a296a0c8281c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca65b0a086fb69110662274201a766550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b55ec8920b79d363a0690ec1501307551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508f2a38b9267a366c16ab5d5432249552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b041d3b0c278d24c7d81c4ec867bf4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4380ec5fb135cd23a413850df92ed4e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd27fb853f0421c154d7f56f478e49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469add83711203d64326dc5df6ad5e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012743972195e505081b400aeb2669a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829a5072673f8d6326cc7cd6c7f6909558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e548f60baa7ca4a91e312cd840f14a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297259cab938bc79282ee93a3ad7ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84cf9a6f2a0d4fc7a0cc4e8d2063b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0f093c15d87ad40978d769fcd6e37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6645f3f2f38689b378a27bb542492563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1b8614dd19bdf3aa78b4e36914d2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de355de8c21e4e2793b8a1c65b49c05b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d58be10f6d492f6df2cbf07409c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df17d5064c18e3219887b150bf8c51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8ca19f6a4738288913cd949fc4064568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5232454fd81d0669de9ed460f9f83f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb21b6d9a43464820877a29fe9795c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b719a881d0717f3ad8f1114720ea8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd69a8fd0464f92e1b8c643877be4aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e884aab4c517a324c5f3d9d2b90192a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a0a86016fdf758619a99461034f51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbfc05d0f535311d86cded3153274a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999717ccd7d8c5b0e667bc7389ae5250576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981621ee9c1bed937b17ac8ccb0b2f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aad94e7487dbd91a6149ab4a44911578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da69ce95f9d8dce1680ac80064096aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ff1ebe39f9c020ebe0641a88c1963580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752436c3fb45681123119dd4dd6fa8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db672237daed7dd2da7dde2dbe9c23c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc74232c697e256a7a5d8371b4079583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232de90bca90007e66df190c963086a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479128f19a759a88f8eaa23b41f63f0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bcfe9e1742c4f9736615c79bb630586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaa7d08101d9a279ff8e17c3329368587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390289979d5ba22458002b2b809004e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4f2c6aa975c996e0a8767ed7e6e51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a616e08e8d709394d1f60f402be86e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16018523f0c2ebae5eb5623b12c98937591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765a4fc55fb976943946f0f50eee48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b642517b84a2d6d6c3790f48dc12f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d120e12136c0b4614e737dd849f13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee8610baaef73f26ed90c4668d3039595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb16b10539489f06a3f5b6453d9e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93655b772fd5d8aab704f07b42b5b9c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079e92dcf03312bda041cd32009c25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b033bf3dabf47640095a98b0d77cbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2071b24c10c496dc414db85bd3f73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef865b87104eca60e592edbbea190a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792a7cd17f2a7716fb58ae1343d8eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73704e03c35ba38de88eaf804d471d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b8ea11b6398b7a84ccdef9701f5e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f406236d16d887470293475b55018605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50c6d53df31df29a98c0040c14f3e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f475a254e0de83327e13e22887a7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a442e31d776153950e7754731fdb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5393117469f64f4c6055c42b1a4b87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385f02ac1615f479b8bbb2a36c7dbb3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8747c517fed8ec29751d0fa1f9077611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b6c12565826ec75ab4890b384218612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186337967294c9053b360548ea3434b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead0e06048055e0341acc2349402de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd2a210056367dd8130bfdf1cab71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60310c9e3533ee152fc2f1a230ea9ef7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aface842e04b7d6f581da46964ea4a15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd7177a3149afdfa0d977b754d2bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1a79a5dcca03fec1e046772bc6795619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6191834f6aada94ee32762847989f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee30225be65c3a2a8bde169e8bb757e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc39951e44e2f3fd7f3534693e6f6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457954f7198e72c7eb336c674c4171c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a9fbab7cc4790a4fd777dbe9ea9d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0883945b63f707b0046c290cb1080625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee595670f5aaf09c646caa39b7e2e851626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f17911100ddd1889a40ab143c4560627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43129fbce7c02802974c4c7e59791516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b2687c88f9bfe2c433574aa6c18e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdaf2d889c1ff15c87886c8aa695bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d799735566828815a34c1ef246c38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41768d99039fae9859d5668971ddaf6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33877e48433c5fe0d0bccf2018059a36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449b927bee26bc51d27dfbc34752a9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edc41e052554a0f3b5ac1f2be1b4bb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8ce311aa5f579f785ed1835be025636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5261b28e71ee6a4c24eeacb6a7d6e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c638c60bc5bf24cd7d744749e1b9ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cea05bb049d6cf370d5ec85657f16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cc7c3bec177b5303fd847e217c831640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad6c29a8ff5477b576841ae4689fee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27bd1e5477141ab000ac0d4ce2998b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf57d3e0beeb85ee70aefe9c60c1ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5774e1f2f78a65f711b207102fa6a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7784b4c17d2ad3f948e18d5217017645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb333fc2571e7ed9ff4522713527b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366634c9ccd2625e308bb8d7bfbffa8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ae8408fd675db01932f172cb5c38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635a9797b219bdd9179cff888668613649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65e903f1f065f0be502567492944ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b79d87862059c37cabd3d426807500651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f7d2b214750fe85c2719af1462eac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabd00b5e23c5897bde987b4a02bf2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc49ac0539cdff35288018925936c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74504be109ff28d9f8135e7be82ae9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815037cb4ebb65b08c7c2d49741ff48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda4e75bf2071d0863be8d24a8ee70d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8614efbc14d15ea09a9ea3d02088b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3b99ba3628ff9d9f9da51318567dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f272073c8eade8967e5e66a94894c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a343dd7c9e9e8f978478fd38d1650661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265476901a0d06f79b46228d9434ac9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f825f2f564acaff5ac57fb1b331941663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263862a987093cf4fafd36f7e352bae4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964d42d1ace15af8eeb583b81fb8ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce6f3c91b182447de7202efc6a0cc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff77b4443399b71c71435dae8f6917667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905ec2ca098f14b655752c33adf45f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb68dd4d6c8df7af156c8e701eaa0d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0a3f35078f81fc1a3a18293c64177670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8379927f6d1b18d87eb5024f8d95a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def376492e46dd427f9cc112958a82e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252337d88f7660fec3b6399297015a46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2272ad738d1755f755a01a1e7e82e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c56c91c7aee88d9b5fb285c3a0fdd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f824f70df662fbaf22dab25e44e78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465bb07aadf194f048b74897773e8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087adb8b22e9680cc1fc9acc46dfc90f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce85f267cec1da0c1ab19c09107b49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71742d869548e0088dd70a29e6ed5edc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e56f2e30168cc1da4e9e477e7ac0fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d893dd224ab5972c1bc82321b9bc0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82546f0c644687f53e5c6a083aaf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9e8f5aa4d003573b57a248843a2fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1026dc20765ca6aca5598d0b617e956685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b91cb2ecb0933ecdd391b5cc42f830686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29fcfe13f6a66f6ba163e33c242d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eeadcced84143321b195b253d1e3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341ff448536fe95314199b5f640929689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685baa55fe982054fa02644e7685769690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abc411b91a84c4322d0fe54ea62f5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a8ef0da23518ba6e0729c6658a64c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a49d21f0eb1fc89ca033d4ed660a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3eea934be2b0dd4ef1edc99e58081694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ac01cb41cc4350a7c5d3640e188dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099eaf598c5d78cad40b13cc1a59d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e16bae17b3a40231d3376fa6221910697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c9ceeacb37100bedaff4b3f976ee3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb4ded1a094b28fabd5a0c766fa0b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99b849405f686f820f9b0e76fd3b68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde483f5f7c10c0621ab93a39714810b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b2b0b4108e8337c83881262c2eb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76bf77d0be815e00069fb9fc21bedc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b70af4e047eab02b9959d6fe1ba0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a97a95b0974225cac828294625127705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d37ef9af1355816382e1772dad2ae7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc416f903c00416ff88acc057fb9783d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d24f301931015d60cc7b24dc40532708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e487793cff45bfd0c7c6c386b0be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05003551c5c9f3adea6148c38051d052710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e0156e215fb85897cb5d1bff21b1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7b70680cf208b78270f1e0c2f5af2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522a5328a492a4df2526f98de98e5dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55a5da7b21dd0d5b4355c85d1c783b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633c75fa0b9cb6f333bb221e5d2be92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e36cef6edc7d28b0402430c5158e12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535dbfd50f061c818cfd9a8c538d3e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e25434a26a46c03a32ae587bdf30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dabe22e00889765171331c00a0880719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc143bcce143534550d4d77bb2cd7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc8f13f3729b5e15468a97cb445b3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5897ccbe82ec4012049900c1b46499722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48665a3c91aed2ec85493797d6c78b93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7dee37c9ad0a1e74b5875b6fe99ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b06740be36d16b685c2f1b318d8f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4fd9e8a07c4edb6dfa34162c9dfd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f5db26d2fa9b5ae3a8af4feda319727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52d2d286fe9eec7cdc09aed2674d4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e348ddf0c7558b3c38dc44d1e898c26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad43307f83eb6688cf53fc6a0e48d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3f18e8d1a4de61b8c7a6f98f4e0f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58002d174dd3ed93b6235a7ff4c186d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3e5594aaed5cee556fa31d8fbe47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bde41a6f124632d1a75c35803ba5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdacaaacfc4fb960da9b1b47de106b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880f685082a7744d7fa4eca2f4cf3fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb2365ff925fcc14bda227ff4f393737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df860803396103868bc121b6145a28ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a259c11f7736a150697aead770fb93d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c505eb647d360efb580be08bfb916740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc725ccd967339774022752e497b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43727d31a2002fc290ba47d29242f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ae33c339005036b726b4b706ee6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab0b7cd4adc7dc0b46844eb185de9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348c35b8f6f3050579e47624c1760f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b096bbdfe190526df17cadc54ce41f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf7354df35cdf561711cc477995c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223375648708a237c9d8348364424db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77333c31f073d386fe9c0a3902d53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605b3eedf32a07ecec20941af8b359750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e574eeef92988fadeb6b25a3648023751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d2d51b53c355c5314e4dd42913a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4554e060afdcba7e94fe4abb5b32347753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1986c2e6f9d39ea0907330f574de3f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feb9a4b2b8d3d827e3044e6b294c76755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb96dd5d8a66fc3a95c919c68d89a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580b105e122f862e26d74b39166b47b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c187ba96f913f9d621ca424ec8781bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f93e428a1c37714bc7ce22ff216a3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dcd92f39bdd95de4064e99659c24d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbeb4c4237f04da536c1f990740d9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585974fcebe584a9ebbc432fc7c834873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f15c38644450f1ad0bdaf1867a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca09884e3ad954c07656af1a8e9c835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b545ce9e5faff73a14177982d4d6d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af22e99eae518e2fdba5e15130cef3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372c4212efe8e6fcfa079e5202ca0398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30901d9d32dea9bcfc7edd2dcb891b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7af4ba92c065658a10ea0c6516a6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de081af628a07fcc68aa4e096f8d3e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff56b64a6b68176e75ce5a1d07d85c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d3630e5b2c4c006f3df3c2ed38fbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b8fd935549786e4b785ec443d839f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975805de710101987094970dfa9a8fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cf80fee20696cc0f78ea4a06cdb7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a424f789ab2660fd3b54eace92ff917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f17607d14690928ad506e371a74a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37292312c23c29b9353d269e285953df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb6df0b6e496a7802a7f985409b1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce637161033fa96d9cafc6e2784846521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17e5031c1d5f604ffb6408f04eb93f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc3cb5983cf11f9dc3bd21b3cde21223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2cb22aef659bc44b5b7bd87bbc68324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b561f73308d98fbbdc88e2024bee93425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd307bd84078d1d42770f267fde35d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbfd38f74031cffd95d66f6f43e0cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5487e4fda25d58da50cba47516614a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb8e286cba561aa9e30834bc0e55229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b0e45f1445a921906a543d54677930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712053141c6ad4c741560e868a09de931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541edbe6f92eeefd0b8a9652944b59ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea73b589fc46d8acb5874f304f7ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bbd6a5d68ed17c88aadceec3d499334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254ab22c9fa1a13ce18342a6f13b7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477dcfb21c3d7829f188f82e4a0600f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da3e6d2be02a9b6ba391c0301e80c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0304d4a5db86e7e57a53a832021777c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1ea7a483c2c89ad202306540db2e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c84a39d51b81c242239d0a5fe59b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb60ee9b2ca803a83fcd3f916022241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ceddfa7664a0ea19f9e239c2394f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8d6202c376f019d7fceec70ce2a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09112cf4174e4dd58c3e464a85a30d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e54c1d8c496b0c82b119cb641c7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887faaf8df9f2957c7d47249fc3430746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115573ce47c34b8c062651bf106020647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe475d316d17cdf52ada0b025d72a4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bccb3f283e6f1d0f5be86598f55ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc9c6a1d64b11575b35ca659df3ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aa7ea2a956277007a3531f844576a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de699215f644378552e898093d2f599352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a7abf34523447d1b4d1c3175dc6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d48c711021609d46adb7438468ac354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16d584d70d06ff7979e80ae878ba655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffbec38a786c3c24e153be8358cfa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4767b8183d153ae915be2ccc0bbdfda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eaab40093c56ceb4c1e3402b6ef7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48577fbfe4e3fa268cfdaf0b7ac1a4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f2234506643cf416237325a13b3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a749cb03a8b6c0799762ccd7f83a24b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6883d7e91e814bda7a5370c4951f2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71def1d1ec930a2309347ec96ac4ca7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398c18be0d09bde883ce1e1ad2a74064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b78bf84bd94a779ff41a1ae1a3386a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7129e88ca3cad46d8aac52fcfec9c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b18999e3a718fa30846087e38f11ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d29296210bc8a9ed74297ed1ba350a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e7951c98e0a797ce903a7576a219a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a7b71db64f3222bed4e46b7e1b2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0639a6e9d666740d41d14f9794fee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914754d0064d64ef476534c93eb14b6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caccd371c9d2e827edd33e5c265afe773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a87e2712e1a8db3e20d28720e6849874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66b2c7b985ef383271e6d0fd2aa98975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7086ad63ec1cfa83a9767f1c4579e2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e131648a2b22d288b0dfc56cd8cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe990c73a4b1cb2360d91dcf539d8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e93dfbf12b76f9e044fc2b523f00979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b5deb376fb1a8f15b8ea8dd7f13ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a20bbd86154446683e58e45c5fb1a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d1a881270b098cf68b567cb2fee1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514a91869bc305acf0574748d6dca583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24159dab045bc1618c8927741bbf6caf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed879dba65a7ee06e7b250096284f17085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb827f873d8d8b2f08972086daf5e2086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b062c390257e3bc56765a50057bc3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2df23c101ba5e730a440246a1bd7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4247ac691cd9ef078b8a13688a500389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d618c784aaf11a22160a42083598c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb74402cc9c542f9ca93f4fe9e71dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38239dab0eec9504a67ff5c285711c6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8877cb879786dc4703e23db57a4f60693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331d2e853f9304f32d09e77fc5165094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e50c49a8ad853e7b462f23e094d7c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972960a4f3a1ef816a040895ee1072a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880b7dd3913b825c1bcf42972a146f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6017b083f86b8dd068903cd3197cc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8059898b7d6dbcf13d17d6274f46799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370226d24a7230a3badf58c825a2a6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3d06144ee4543d41a3785cdd3d90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49508b50bef074692c5b34b8bd451e24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6e60cf81e4e80fc7d31bbf4561c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb6fb004f07ffe30ecf31e1fdbfddc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad1fb5f36c637242e1ba1dacc1566b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696346c6f6f6d6cdb9a7c34f3697648b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441311e8c397d614ae09e8f3fe48ca6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedebc2de8b63087967a94441941a3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e682fe23a409a9e053baace008215a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b476aba54f66c8bfa3bf4922d7111110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cc7f255817605a12981faa8fc5a0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6c61b75e73595879537c2e8eb5977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391219c6495400cc5bd3da313ac4b9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57341aa3f2ee4b0d1476489a4abdb67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e1ec011fac78c723bce6a5648ed6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad676b4403a92604701134e78d20a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eab90d91ae0c8397823237be0c370117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae481dc0630bce35de7e0bd56a3fcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc817d5f8890bf6d3456f22a6ae3504119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04598deb64201e73706e061b4b05ec2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba978e65575564176219a99f2af44e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373157ddf3c6c09a10eb52a1ec52fc5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717feccd0e7c87f91f641b17ee9aa0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bff571fa2e266a375692e4439c1a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee057db29d6b077f97e5899c495eaae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4140473c6c2069c560ffc04a62a739126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb4936d007db711c90570dcc7300b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a8275a3c61f49648e8324218e80c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f4605c4597c90c93b6c03c651e729129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d91d9688b03c2758b7be63a422890130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f5844fb4a64dcd1a60f3e07c0a06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87ffdf9d08a8ec58d8e6423b7f95e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e31aa3d291fb2e318bb5c5d0b6de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edf8e7623709237cd4701a0f2b2b10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a2bb9b88d02a7544b58025680bbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef482b85828b0c8a512f0db6bc837f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538daa041e329e649fdf0dc7df3ab77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a03f56ed16cbbb2356b66cdef216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bda5b15670aaa163f35b514752e414139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a32b5db7565543c96d6c3ae496ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279377a000d697e3c4d3e9608fd205d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960830cbcb2bec2fe4ec38930e0397e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a32719facec4929b1c7daae7a95e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f42efaa644b9dbe17f1be27a5f6fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e8420bbccd62238c6c113aff0aa28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7909768704e34c7daaee34ad49abba2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f32d092a01d3afce8673111153ff3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142830a522e8c3a86937ed37dae5fbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296107159c72fce9dd24681aaa868cf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f3ab65e4856f5fef168004bab010d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84895fcf4d7f2d38d79ab1bfc6e327151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f0cd50f1651a7e2baedf808cb94a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d21c634c5eb63a50285a415062b44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459292bab9baefa7410859d23b3b44e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9542583c549fc452d409c46261de903155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b123b25cc0596565d57d02ee449846156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57697c80d5f02dc842fbd3874e57a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f234c0a60853c4087b9e9751d4415158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb945155c801cda0af4c090e2b93c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc734ff0a9cb90f5fb5cf02bdfed5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ff0efd031b9f65b0f5f17b38be016161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3930fa88b10f4eb1dbabb88d2e2a0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da705c59ed6284922b2ce84cc76b70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df67403d5284c1772920f683346dcad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ddc75d27a301f10bc978469f05f90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0957f96b8688ac7a109869edcec445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3165c63ac88091c902b9920ab1acf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e7589eb88f203678b6cbc0e35c4ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1a477d6335f83a7bd9a14ffa6a9f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4cd8be4364c8c2d91d6136cd84862170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d86245a9c41d13a254997db80378c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c2e7f7950c0e2803e97cd3e9085d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e7935e65ff8e4349984794b4d9e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a5ffc516cb058165383cbe6572a89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f0037dc5b2e1118caf02ccb136e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b39de4d99866e936163978993c362176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa2c4f3191854d9803d5d6f832dac0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07001a7c8c3ae58e9ee554d6dfe7d7d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0471786ee818283a3391dcf29fe8c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e59b32b8f384bd8983003dc13b2a29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a06e74683b979cee3bb73ba5ade7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55463b8aa075704d061bb55a01d5ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f0bf9923e95494a9359fe14eb2ac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d237e6b9e3718ab2bd2eff685d13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660cd188e748aaee0157ccbe124db56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82fa4e2ce4600fa401e29b6c5ea0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc58bdb93f55ad3b2e3a23d6441c0fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bf2c60794028edbfbff4aa6588258188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b42de6d6f5ef0f75755dcdb740c893189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d08465e58bcec09cabc4c1a7a2780190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06cc206df43eddaaa37ed2fce5448f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407140fdc36788ad2779be6758a04a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f4c54792125290f0b8629ece1c2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2854621917c513c78ad17ca39b17c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36d59cf79923a4347459d33981c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d152c3b554d7858ccdb2584ca4acdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917f229ccd91df31479c141062110ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124413485066f7e3950c1902b062f7cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b7940976a5dcbdbe5d0ebc38c0bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b1f7814842495874f15040d39cbd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f884cb2d552deb2931d3e55eaaafd86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe77d7524f9e62889efabdc11cf90b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a7880aa952441603e81b11870635b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77556c15812707ee02274679398fb25e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd75aaed5699cd60aab449e83034acb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c7a70f8466dec089f84af35f88565206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ebf66901051a66787471311a9167207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ed763e504a65582ee37d35609d09b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e061f6910ed8175f75521d7ffa46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317bf779975a5106ade033760eb0ab1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5275659485e4b97a2ee4b6ed05cd63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd114308378029c407effa4750ec5e70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96c9105596b874d7415ae9b65d2e02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088f6d9afcf7b679a67ae1af30bfc0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14934d4459144bdc6780a8809c2682ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af80e5570dc174e4af48a054e610ac1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f94c9567fecfa047793004eabbdc5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc6213cec184808003af2e5a21630a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a900c2e60af50a1820514f10ab35d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b10f20fc0265e5ab48067d5e7f37a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a50d9a03ba75e1ebc562b86a2c82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609546914640366d4cc2465e8b0d2f7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80474de5250321a03f6b54461bb0c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8416db5a03c367fa3ded477af13599d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d725d67a04c6416f194b6ef55785f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37a42415f29c39e00ae94a80bcf86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5b02a70d04295b0c8653c0efd874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b8e70eeace74f46cc2459327eb20b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1bea41a94217b67f14aa8cbf5b893229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b3b3fd96a023b9d72504dd5d4333d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da7ee96f9ba6509ced58994539b4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94690f4ab5ed224d198a2ff1adaf23df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e679d79b844252253ca3fa829cd6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad8d8feb73f841107c76cfa82eb3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ecfe6c30daa6b0a4bbcaf46ae654d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90455581bbb5661c23db49734ca9e115236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a777852d2dd8ec80188b16690bf949237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a33711a5f96f7194d2de2fcb5c7e84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0983fd3612bcbd6cc4440c7e1b60bc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31761918256f71b1ccfdc66011031051240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b12f55e32f0539e9811edbf7ea9672241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d270643504571bb7442b002657af27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb2a8730505cb4688cef92db145881243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ef39a7bfcdf0372a44b606e74acee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c89663df1479d9b90a7286ae6d735f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3142ccf8884063ab49b09e36ff0daa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd0c44a4951bcf27c5688e155e88cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba699459ae0ad6f8fd3a2d045f796f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd86441ea2a3a7f1c61477e76bcd09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430537daef7be05838fd86d7363a4a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7886c59044d65f111e966b94fb3764251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a185d070d313408a09fb50036d1cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60807bf988622c660223098158b32ea5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a4ee4e589b92439b0e080ab5edf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0381885ec5a17ae7acb1d911e7802255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca14a0a63c2bfd75668ecc94a4c73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c93cc0ad4e3ce083d3a77a1e846c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f7b508c83f65916dc7bc22545c9ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2043803a585d56983c3bfa96fee961259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056778be25e38aa91300cd7912e618260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d721e3f075b090f91226958eb58b17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505075ac0710e28eedd10819b2fc46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0f10b7404ceb648848c57f789482f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a984ec4a387d7ce09d70249f0f56d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfadce5f458d2939693b5cfeaec3808265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd85e3da5052230228e9f8de87429266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3af1c8ee0625adddb041fc5d5ec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b51a6642c602441e21f75704d90737268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b900999823973c3bed88c8e59cd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a5317681c5e4c5c6690c09e09246270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b47581a2a070e9f8d8aa31b337ed5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea51e316fba1657a06f8fe3f2fff5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b54b4fca78c1c21a44ed2fe4473d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966884d1c1d834bae1894238220ae101274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180b02f77c11333fb8efcfd0c6cd2a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8efd8dc0c4593d45a632a67e645a4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778ac0cd58c6f6a408d509aec522b87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123064b415d6759fb9e5aba66b7602c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed89afa2f8fc2d46e1f59c8dc30839d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c854e1b87c324e4caf278e64f1708280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304b3a30a91622003176507de590d42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3e4056b4bbd70edc5c22c185177ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e23afcc9521211c0e6b51b952a2026283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed155bf17230b69cd006ef6bb830b76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2375824a3e6aceafea9ef52691640285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a812093614e325eef4eb55bfc5a0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7119ab240ebf9fc4d4ffc3dbbc6038287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1860fa57166cfcd23fad4567beceec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab843a5ea8ae8ca89a282e4071861f7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865b656bfcba2413d9d0408dcb599e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb524ae2a2bc3629e9d931e7c59f1ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec1b41c878482ca0bdf4658026a7dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1744697a010ef539fba16ebb4a542293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664b93bcc5f07370c385d6d04831a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb88667bd4a6aa3ab14262853bc2ff1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a1884d6d0197838e77688cb6d3fd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c77797257c15a94f162405f5315b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70ebf98291f7964fd58558876b6ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e9d91ee6a67fb8dd0b884e614813c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b066c361754665e0ccabd677046403300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e074d13fdd3aefefd4bbd784ca8274301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3571428ef91e4f5495b8bc28d97c10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fc9c0ea5016eb90af0ae21666056b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681c24938514e004ab866b00140f2c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0ed724f4487621b309dd792834813305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4c41f49c0fab908c95a4e3c73623306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da5086f9f40fad3d69a5b43bb0383307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0bac79c5a10aa23de9d2d18d6191e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbd3cd1623bdcc56529d5e09366246309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d283dcde0ae7143b33e879a49a8f5ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4e35395e2e3cda56b260db6c5c2bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c41eaf5d4fcabe4f4686c1a0af31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93265e41e06b7d2849dbd0bec614d79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506362f0a8555f6b65945c54743a0524314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f336f8320a4f847c62f8bebbdc3f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948f2081751dad69322ba9f50d2c97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1006436415745a23379f6c7647928317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dbbc752a64b74f119bf069e149265318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dab16d4fe40259102535767170f3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9c04a03629ee49cb757fa9f2473e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844b3bed740c233b2483f37742a7cb2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56c4bd53173c489439a9b637f210d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7883204ac92942665f0897de660f100323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328de79c1f3e5c7278fdd5e88fdf7fc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed42968cb0ad0f388f366977c636e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0eca7881a2f44beed858cfc867a96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f0053ce70d6cb9c31610f2283d73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9e6a78a8af0255c7ece897cd5b6d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb492b2628e877bd5d75eb457c371a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce6387d5912397c3b556b2400e13b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134394cf19af6c6465cfb85d26c0065331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305efa864dc037119587cfb27afc0b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c42f7c4c04b821b981bdf27eea973333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da0cbcfe1d08cf6ede309616c7479334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cac12a45820fd0ae771fe116a86ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cbd64c724296eb48ced7ac875cdc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070ee2761689faf11761db2d69819ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac4b37f2544551ddaed3d351612428338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544125f96e13e88615a3fe37569a5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e8627f8ee203417198d4ac90f173a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf776573923c06dd7eb77839babedf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932606b71e5ce35a705931e34758215e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb30830a5021cafbfe8e409fb75928343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a925aa967244f1291ed48eba6452344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7b8bc2ae72af3e6785288a23fbb9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe119dc9897e9b1c460a3e1dcd478dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b110410dd30a7f9758dc93444c6488347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2dfa47ce2d00abb88e7c8017299df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eaf31b1d59c82590228ad73860362349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6cf4e1f31833d00d1be9512e56f50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2c9e56a03c86995d44a5aa7c0f9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dff99247ac313ef3803b1278c328c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4983e333d99f191bbc80c2ad7cf15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5d143f44a1ed1ae1425d147009740354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22729be2be40cc8445f93f375392f82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490325f8a9dab150404bcd6719ea22e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d345c458d8a69355fd8ea0762b805e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090cc89b01672009d3a8ebd28e1a617358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979d426f94effb382254a51ef8878e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ffb62e167243fed9af6fa835c0b8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcb9fc50dbb514c4d99baeff8ef8cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26da6b4651d4785275074bbd1fc2cba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dbc7f25d0f17df353c9300b17b355363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641995523b7923b15b4f8035956a64f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17a588c37eec528159cea3adf48bdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50140dbae82b9a9718292200b25ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e488d456b10077bba9f783cb493d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379e2a3a5299fd1a90ad4c3f6dd41f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e2a29cb54d5134a55e3076f03535369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815f5e8b2ed0752575d259e7a6187fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09018faf78968ade2269b77c6cc95f9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15391221ce624a09260eedf8e081658f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f7127144884d03ad9a9208a4fdb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d431c4005b1405be098d0565bdb0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537913c9a49720ad72cb5380330931e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c6c55dc0e6dda3c5a941284ee000b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1616755c7ff8160a552443fc12c60c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521d880fabb7b85ff0377fcb7693e66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23fb7ffc47968f5a05ab7e3fbdbeff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7b7c541d3c701157f2c71c040d4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f6c8677aba35128a7aaf24ae42168381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b743337aca5f39101d880fec4205ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4071351204b821e616759ff9bbbcc63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e37062841b76a06c9afb9436caee1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3db8d6017c9afb7a2f25ac097a4653385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a1419fde9324945aeba7bee1fd64c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043de247b435abf0cfa74f6558f6f08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50eb538fd4cb0131d834393f6cbba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3cb84fd6d247e2190ea37024fd92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4e1a331d73b648b3a9767a6b9eec4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ff4d6b8a15a14bbca8141c938dcb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e008e205fa136123ea67a4cf0c7423392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1378b6d93662203b2a7e8d2f925c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a343b902b2b71475c82c2355543211f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c3d374f083bb59403bb9a2104a63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc8161b048d02bdf166b648c27ed92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800ae6e66ea8118821c3075f01e967397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf4e466e26159449849ba64398b689398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e37b31253fd4f885a9603988433d3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf43830ec62198389a352e03388506e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257824f154bee24b735d382367574001401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a00adaffdfc9d591d137d0f24f155d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a880359b718124c83320e621eb64a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cfb349c83e5e5537b3547ff4193d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d4bd8d6466698bea22ce71be829d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e976c838c2c640d5c69bc957cecb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cc5f361f19d66770291743e2a33f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf90d4fecc44c7016bb8c748b58b6cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c52e5600cb3e5a463855c505081513409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18311f57058f2aedc2dc7952c308ed57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64114aaf5b8a30d7955027b76d71ff4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee9a218a3fc5a0206058ec406f96c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f831292067095c83183d1d990d4bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f545a84e4f9cd2db4b35a3ec13907a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10cdaea6c86eb651fa277d241252fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691e797f531a918ac5646575e62eb77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1c6d9a13e4d587e89d60529a8a40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70719f5968b206fbb5cdacde4941383d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa156b45c9130882bae7559eb14c67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dcbe72628353fe7ab9df9b7ed2073420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabcfe7d5289a8531ea15fc7cc42c30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5224f6f37191ff7f01543aad371042c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e409bad39e9209f2d36c2c69d3a580423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d48bd4ea994b46c1c2e08a5f4e5e65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4633c21315e2c06fc67fdf6bdb6b512425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cd82ddb608e787b070480049b9b04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff714e4158bd9093e95f4f0c4a1ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ec44f4eb90816ad7c74658f7c7290428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde8b6f69b3c5264cfb9b0e27e36591429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7d52ff83640cc4baf2631bce22e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac620fe9c9818e9bcc9057fffafebf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f4190e1d71f9ad8b2f38818adcf3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d34bfab302f51f8cfb879419dc5a0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3378f9a52951da27d361d78d38f3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ed2b8404cc9b35ed0426af77126ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb69a6e9540bcb3e36798711ea562436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74fc87322b1ed642ad413a4d52b042437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea991165f67ce74c70c5199df5b23a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a16a581cbdeb03c1b9d57c01def874439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e51a6c587453a41e80fe03da6848e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04312ba75ee8aad5da017344fd1ca82d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ca87c05e413e820f64cf7a728e8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ad3a27a9c96dee148d7ba4bf9a8d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74004ab0f62a3a3d2f7b89af596a928c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cddcf4b56f14c74780d0fefeb36d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe70869fdd444a294dc198f92bb0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c10b2bcbc92f328c668147f4c78f70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e64cc30f7b1a7e3cc9194218efb213448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20081d82595bf3acba98a3f27cb8439a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d3c5898fd468305f3b508b1796955450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b15c74b2bd86d4a8f6785662f6089451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201872572e4db7df2fe36b6b21b41160452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c5cb8b48ae760f1dacef02a2aa8e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22870c11b9ed73214d35b9d06e406bcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb54fcbf2d3980c05b411e2401a7250455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9297d937ac29b7d11a6492b3af6710456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666654cee757e9c43c12e053e7c2e6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7627347bc1c2d7d8b8fb39d5a371e5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d44333a54f82c640d0e50f2159f21459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965bf4f32a1be5ac5c82130047f411c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387a6d6bd476120a5cfa5aef1190641461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b83262131ec59ea97cce4a8c84821b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d5b1c8a6642b5be54e1258dcf7ea1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77dbf3fc3060206cb13566e3a2dc05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a43692ce02337e13059990d1320ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bc05611dc1e3d72f8677c1b435197466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2faf3b153e4d31cccbee56eacbc087467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c134085c567f154e452116f9e543468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be8217048005ebe6b0247f321df7b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fc15533cbd93bb657a384caab5de1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c477ca56d31322a025e75e8b9987e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691d7c07a1191b7c00b2527578352d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a2ed3e37aa27c224f278d7ea2303b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b58bbf02681ad3f066715693044d26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0561b5993e7652dc049d1e170ee1c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6e64c8f48337994d2c2e39e86323f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1f48c368d8731692af87ea6c2521c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2e0ad65ddcece11d84ed40da98e52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13735635fc993e07ae55055b12e09fb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abf9baf6836a5774170e2dfaf706c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043caf543f1400713db281b95aa69265481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c5987370e1cfda8b7860be3fddc7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9d1e3662767edc8905e6a4a83862483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa423e6f45bf12e3c5a80b986f94fbe4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445ee7cb39a53215c27111c5e859eb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c1df02e1a6e468c8f6daab1f60ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e3ee98bc80fb004441357247eceed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ce8c7bf7b2903a5f2f7f01879417488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c29aa681fd76d70f598bd523c3d33f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540122e9183ad26ff0ef3d2b6e86ab4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77fefb373ef7149707190f3a6cf5e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ef0bf06e894e618eea09399647cfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809117a89763a1ab7991846a8ad9e4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eb1c1e91583cb9053969aeb5fb118494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8d1da2286584c4c517ea259b30dea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38e5dbfa3b1f3e8d47930b8611708d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed86cf2751d913d94d7945756c385b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217435cdc4d1f2167b952fde6b77668498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660111a15dc30984b9f3bd2d143988f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e85909b4b4f882752e49aba916fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6effcc5be12d4c69b0d465abc1175501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386385ba78159289c4478894682e2e14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c58e7f15acde57d40169819320cabb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f82a02083115e9de1ef1eb2a8deee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152800642be677e1f426b83aaa8ddfb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692cb3703b4b91144e3aef7edb76966506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c511596983863af8a0bda945e6e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ba0332ea3a6e4cb18335094f09218508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c51560f5434665f2f1c243cfa07902509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb5bde1ee7658cb18015c98f354bb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35aedad1560b580c09d2666e9843d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742375a8ebc02000592fc7c4b37c725512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6940502b86db7ef914e2fdcc7345a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f206223f2eabdc3952f8f1485b8a8d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3dbbdd8a7442b6b801503fe6d9604515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7d285ce73bf940314eda156b71ebb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a166b5571673a622bcb5c3871ae4ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b1f3fff3b221cd2938ee65d666d8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1915ffe0b8d2d07fa5db54b384a6ed9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde302dc05e2b24a2b10d5ef1d4967520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1bbe266f8b2771f8277bedf158251521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16be5603b1a2e746d037700a1269440522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a7613fc2e30c4c03f5f5c7e5cbdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7309a6f59ea4a0ac919ce46eb77acd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b4fdfb0a099ead44edc02d1cf9bb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3d4367bf63091c8e9a4a488233794526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118e312b16ea20d44f3c4dcf1fa863d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f2c11854a181af8f502fc701fcb65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645a4afe93dcd78e9d745fb6e9efcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065719887ea4f1af0120a495dc1c57a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a09152b252fbdb1c9599edb8ab22f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73c02e777c3c1b4459f3afb8516f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e9b923f2c40a78d29328ca14cb87b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2f1be96e66c5485bbddf2eb7512f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386671a76c266db388143dabdbb6840535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a54b3272fc4815059a5fcf74f75c59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a7e1800382defaee72f3d82c299d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fa6c2937028d754bbbf7d8c49ef6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d98f7ea57912a3991f6ecde83b04a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60c891b84168be2bdb443e65854844540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd475d4cc52a4578770f33ebd9d9cbb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947258b7a1c143cd7f14a88bd6ae106542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809238eb296111363bb58053dcac5c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b657913c7edb4904a1b7dfa030009544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e724bbc28300e4abc0bdffad5468b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3dd26cac28f7968596b9c816ba85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ca034f6dd2cf61d72f9e634db9156547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcca28045d7890462846aeb14e8422f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93ae1aa61d48eea6c12c41315b5078549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da34ee5a5e2bba23b79406c6adb199550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b9802b1665e0b5368958d512dfca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5a50c12689e20b9e351f2e6f84f88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a0797e716d1e92f6570252dc7e52b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57830b89590203801e259c57fe54d6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed785a9bec1b985547f7ef0947d8e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ffc321a92cc8422415d74daacec54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d2953ee3de264c9e07fcfb0d099f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03717b53c3dc8fe412715c9fe96f2ba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfad4a3f50c831e36bbd3b21bff0db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bab2fd20bc8892e935573d32efc657560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca95c042de9d4625a7a489b2c07620561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c3d47d174090ac6a83ad4c5b524e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20340f0b3f499b68678afcaca93feb81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4461462cd231b9631c29a56670d76b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db0fdf3ee6787de7b615abd3521e7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52870bc1ac7d76997b737056716c62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f904b1ed3de180e27a3677e74d0923567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767644ea17a4892b5214605b86e1c55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c062403f9dfcb67ce60ac8359add3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd6186691b5003ccd0471556efd27e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17041c12b1ff60d12fd54e464e94a691571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8def41f57c721bbc23764f75118b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a20aadec4449ba8514c3e70658bab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3761494c7600ab728201fab1d2ab7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d60e3194c589f3abdbae609620a85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4553a3ea4425ad2b9f0cefb4069dcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134fbebd34f669242ddafbf30cece2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4fc0047202b26c4678b4cb3f7ae34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd08e95d300d73bf4921c3494a28bbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a4896de79823bee031fa17cc9da79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bb8d68ed16e6516f11b2505ba7929581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b9e80e85a338637df6556d6ca9635582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada38e952072ad627c6ddbba369d0545583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654b23d574604074b6965821977d39c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef43f74833ced2433348d37351c20d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0ba3af0009f8a02da8364e1e29fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043044e32f4fc8f864b3ee42029552c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13d4e27a30406901b8784ae4009bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5bc5d2ef3cf0a5e5a24e0de7a7cbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f622b84c7144e64414fede8b72e52fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fcb3c318e38b5d2f31c76eb41a13f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519363de53e902b2448d88d506cad26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c376b9f616bb7ab8c91322e9416ee17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4af29239bfc2d4e792ef64119ce57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31af2324fe7fc7f02f02b5b8ee8c061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4059e377e07830e518ea9c0f51ffc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39304777820deef5adc1b3f97d62c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89487f2d3a86ff9148f1a79469622a8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb4b8327a122b49840641780d734a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bde79cb715127f0b47f2ce39dc119600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16238f477c1da301d31220fe9c6717f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f7d9ab8742acc063aebb643a074a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13484dcb5842467a00951a6cfd5753a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b50de77ebbecad61b8f59235febfee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae4324e436ab40109e586e12899ff0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d349fb34adb77e794fa88d5ea0e03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b2eaf7538c0314d71803f9550c187607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24835fb759925c4f4dd51408a6aa43f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e35f60b980832d8e88d78ecda46c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3d9e765fc9cb660df0edf685ea31b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b833b0e70663b3ecf45c191c4a818ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca428774fff265a48f5672e35a6dc9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfe301eb5c242a7070cdf1665c8814613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993f243806574a4d56ace7e03325939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db529b1f1a4538bed49b5951fb575c0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbd443ba759a57e788708d7aaf2389616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ace9113a97f8ca40dda268e3757d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3dbffebddfd6c879e33f5db2c7229618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4a1a8a326f3dd3192160b353d36e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfcca6e59cda5a3ce21a23b266062d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9568741fda8f972fe8d20aeda4b0a1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c1b72f4257929422ddc77c647987622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fbe77b6479a619fc3a0fcaca7f2b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0844cd017a9a2b8fcbde2b46a5cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6e786bc186bfe69c8882d7a52b854625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99241d517388bb69dcce61e456f2b6eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8e9b9a9bb33841661326d62c4ee7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722aaba4f561518f7b05bc242a3ce8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2a281475c6565e54bc7ed87cfb984629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52773c7414ef876a4349af172ca885cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb86cbb9e158698cfc3e1e928fab6e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324cc3b72fb3e74940688224f8e6905632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89b9b91ab1fb16628d3b1791fa14b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b179b4b65867fd15b4b23a786df319634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d118a53fdc4ef5d9fd4e4a4f2aa4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac5db2607964bfb3ef18a670283a5e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297bb0118bf4f868197bea9072fc223637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144be7ba93372dcdf875471f3c66a04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc33de14ae9cda99cc001e20c29146639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65109901a40b55d1374f496c4a71a0a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a1d8f9a8f2e9138d65a0d4360db74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc732b6883c791654d19eac6e681f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a849296f44cfc0dfa7cfd92e48f1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc72924facf4a3f00bfca58f642b904644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8afc43d881091f7c8a0e903941a374645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5639c4f62487ddaa116883f9af0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00c5dc2f452115c76ca6422d40198c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ff5be4962b008dbdce35677742a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3560eeccc8e4b6f6223fb5fb04a703649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f37882700f09e504912500b46e9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a8399d26a529d5676564303cb2f6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e659e6e199e2478126600da74a474a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45894480326624b58900d683aa2c610e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43356bda744813cb3afbdff55230860654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c98a5ff83f79c88aea5ba0ddccdd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c38897a8500f50c2e89fc1bcecef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134514a88941a2941b6cc169a9d5f6a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dbc7caf45b89798d6c04dbd13a6b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d9559b8086cda311bbd5f7b246ba8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efc12c2cb88b3215ad5ec269da0520660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14810e5e74d187bcc772f65cc3cad5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cd14b24022403505e5b268b758856662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d592f0cdcb078f7baf16d20e9fa5c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9149f556a2e5edbf54464fffb9710b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef594e9e70bb6a4b80b150af1a8f952665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd35fd5afb8aab311256793486ebcea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26fa10bcff9cf3a3c86d401e45b94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7319ef96bedb9acef51a2cb8680b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e92b6449ebe1f760562e4b8a3515669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761f01457a8711365d45fc8f7cfd24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66779b8738444055c52d341a759a044671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3553c5d6924b51c9b7330150e65ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6a74e88109131633da4fb68fec22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be883a2c090ac3c78e5bc281dfd48a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbb96a6ef7d9b397688f03299ea5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7194eea0a0d2113e372b8ccc6d2d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1d7012189f94306964310d2f51655677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92270df889e8f5fac8a61402612d31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986fd2441aa193d9371d7e874b8a790679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95abe39b69cf1d82efc31948756ead680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7114ba3141b6c7269188cdf52c174681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dd05b706b9579127cb56183cbbdcb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5acf76472c2d40a8e8cf473ec76bc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ec2e2de087a4e3a37eec19f90a0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32515b12bc2c9a59d0b450c9b05dca8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ef1ef90dc9c63235e2d718a2ef4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce176fb17996d1905188cc22377ab3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15525da5c5f3183d661dcc0fc9d2d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b7d2e1dc7b7cd105e528aca778efa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a35bbb0fb2bcbf64a866ff76ef2d83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b4a1e3cd27197bd6c014ce5da55f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da2ba76ef5d4c4bd1026090813800b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca06401025bd05e0d15f99ba9f96ee9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb3c3441c573e1ef90d2616e515876694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8202fddaa3e9d135a0c4cb75d8f54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b0f7475d0acb7d3e777b49daf58ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20e67332ab7151f28826099789cb92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e3410f4129e728d48deb70bda0ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c66a6811f3b5ed6afebe2474288b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e4687c9811d22ee6d5c3d3ea9e02a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95301031329375519d9d23f2f19c58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d476785218345551c022b8fffca4f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64adca8281abd9dbe0767361f3eaecc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5cc44c35488883fd25f3a8bf01bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bd31c622a5cdc0e3fc5694099aadd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75dec33f36ed724f45f5c346fde608706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6c0ded78fc673e804d85ebec98ae0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989008a48a64ce96c8805639c160dec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7f4b5e813096b6e9e6a46d18024c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee027a6309dffc74b0c2fda84e8b881710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d457225f7e316c22ec5c42f5c6afcc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99b3355dfc07aabc4eb77356d825ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddcd7c5ed1f384f7b523723d24496e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fffcbd756db517990c1bb5c2601728714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836390ef7eafb2becc4557ff7aa4c794715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed73c851e30dd14cb8a7d6c94f30ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fe0cf5c2763e27dd1816c04245fdd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfae66bc1127a540a2c8904f4752243718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d7e59bfccbcf350ce43d6c38f373719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25475954861181d4bc80775aa1743a44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bece349bfe84c876f30d17e3b65196721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ccbca43f74838477b1d65e39f1347722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefdf89fd4688f58aa7db2f0e004161723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d28321c4f948a4c91f9619bf5a04b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82350208a6aea86b0904fe4f5627825e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf5064f1fa00f80e7b715d3697e2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dbcb797dbee86adbe4925c9da378c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5388cdfe5f5155079282a5d0abfec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce49d0d14dfd6e755273ab3f6c4be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cee4695b77c3a71ccfc7f89dda6f83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fc07522e8c4d633218706401fd001731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdb4a1bc522fb329748e76b84f52f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185466ef3a569548040b8712ecb0b857733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e672d01d7b9f2e9d57ebb4055546734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a22c93ac05d11722ff6fe9d0b73e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4449ff4629c9dab30cd2ef9e2deef1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec41955959106d14bd19e1cdcb8a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139235ef027e3a2b50e07cf440a49d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a000bb594be63fb853f8f594272afb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1322a7737b0d00df92a3665892b5444740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5957a4ac7c9bbd0bc0d55d00b3ee3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f65a2bdaea4157d81ce0a813e1d07742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdfae96a4ecf6bc3add9e2eee41399743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918904c6b4d0b2cd0b22057ce8117bc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11699a2d2195866ba028287ca563d6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699898068d1b26c710012a447d68f96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e97917e2e9ee1748e3e1a4cf193f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f44a5f879d68ffe7a569a9ce5792b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ef18b42e7c9aeab34b7b761e93d45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b675df2f204f2ed68039d5821c4155750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288c8f44a311031297eafc27d914ff4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404a2f0ebe01de3dd156376862bc335752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba3f885afd50f22607444a5942f0b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccacb8e3b0e64c015c173204f263e4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc876dd035de4516f7c5ff1378a0768b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823999d8986a7e241dc1ec6296536eb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d726fdc60c67e8b14f26839ae4c30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e97b3916c24a6a73ef75e9048bf1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c6fa8ed760252b9fdcb7a06a18522759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>