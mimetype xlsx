--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f12b28fc66c68389c03bbc1d9e611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2b548105f0ebc36893cbb5c926ac32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ddd40544dad714a5e7e25dee4aad53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c567c9541004a5d1f5270bcf35bb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4d6f8099d80fbd72e5d2b1f864bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8403fff487d24120cd4b882ea4ff7526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f0d0ef9ad8f8fb0dd7569ccc724c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5c7596f20109a76d9f19d964c788e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf4d1526d1f1beeebadb31c9e569e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131adb73486c0237da984d4368611d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd393b30b3d684d1285f7f580deffd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a8be0ec7312da838d67bdec06167312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba253bef16d738702ea6e469eb82a4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24512ab1997f63f5faf77539e2ad356414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0515b34d973f37b234af809bcaee73115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72072a00058dd6eaa3284db3f6a802116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c14b1cbb448b52b376ff4a73520ec717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd5c2ed268e857ab87569ecdd6329c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ec432b7fb3db43711c0dae15df70419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbb378d507f6f67a547e8cb02cb10520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e648fd548a720888b8bc5b7f9d1c17a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc309864f600d83c3c8501a6cc4c8d3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db141924a69e1cb9995a546b92541323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46203ddef86e28b7518da901a07c71a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f04c2bf2df0f352da5782e1f20a50325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638989e12fef1af5fee64909f352710c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9839523857bee9377df855ca02ac42f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6c8f8cf016d1a5c300388f16fcdd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5ab912a2f41ded1621c1095743ae529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421325abeb378255297576d72d8277730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26616c57be9a0ba3cd8e6a92bc1768131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123ee511cb1252c3de229145a0ddbb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b17b9e7c5f6ec8d26fd25e4404d0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddabc2aa96cb1ce6881874a9a71ff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3db55d8ff606a250f078c6b4897835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaecd6a1f34c09e2be775227037afc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9465d3656dd14aea0bdb4ca26c8e2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cabd4d9b79bbaecf440ca021ba468b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea665c834ab7e518fed0e7998797c7d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d73f8169cad3168a425d78a8fb11e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f06a5eab1409cfc108dc8b97c12ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a303c9a697f0db2772971317455e8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b58d43e156b80c090ed31407f669543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128cc68d35cc87ee338fed43cedf0fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50d766789c65acc665a8b6429932da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9c236b16793a5ef889815c40eebd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f766cc70cfa8d042675353ddb7cc10f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361036af72ed9ca8e65f5febf432421348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9a36822604ad19e6682700778711c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7351c7cd36e7bcaf2a00f13d77ad9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17218259c42ebaf303c3152f6210d73051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31927f067c49ae7208cf228152934af352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d2271848d923f5b6cb50583df893f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f14b652a8c8bbf985050a30f9d2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca00e4684461d45ae62350004ae30c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae32fe6525a31837231da3b3d4353e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e45c21d76146399f5b1f2f6f7edb9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89a2abe029f61c8ed957954066b2c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603c0cc6dd9e8aade3cdd3cfb2f1fc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412427f826c1f81475cabda7d6b2b9e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8bcba0624fe296a877ba127b4438b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4c8daf71c98be753e0efffc761ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391d08bcad0f6982471e5e1325193963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3192e56fc3a01db0f2d641044516ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ff7fb2119df2bb5247dfc926483d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53624fffc6e8cfc89a69c328b2c15f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b57fe61aee5dc8ebded0acb5e2a83a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c68ebe15522f9ac5f84c7fc92cba3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c898345aa7f402c3243ffab645a4e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d57e84dba41dfa0d17e5f76e12b8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed204b2bbdb2b584e5b8a87976532dd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9a802621d3ba1d80dc78eb2e6b03e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b404fa89528010bc88f3bc8a7f87f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f93e3488f0274696585d0b1d2c19c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bbf2348da3bccbee772de7ab9f4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b795fcce8baf09cf8c13b944ebaa5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183a75abc8f8f512449854f7997269077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bafd854f5c29fece9b6b29e14f608d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9df88930c676ce533e14f8fc2c6a3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94185cb58c7c7dd2889139d04afa553c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860361eeaf958404d4ba9f6e9c50e20181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ef227f2d022b44e4cd319c08d1c9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c4f267c1766355a273692f8b9d68683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc30c364a3d461e348d0f3477c41a1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700db593939742cd6d6f4682ee199085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb82063a9c58691d3e374b9aa3329286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b6d65cb54e3ebe0474e7ea46b2fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eccd3ccb58ba45f1d6d0374a72bf3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36f01cbdcfa3c381cd332865640e6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de637368a839667762567ffb362a969f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d88e236ad0976c350478d4bd1d19a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa861ae2f9d57504c6343c6776bd47492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4e0a76a9a61d3746de7a4d7f1860d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7f005fd531edd5837cfdc6ca2b84a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfe303d035550b7a1264e657e672c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b0f96832cf026315eba5f385144e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bdc552d20c476e3abe5f7f76af6cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67250d9fe6570b3aeaeffe107d0ec9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93590e4d8eecdb1f482aa957e17700499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ccc203736ce31d1dc822e9cba5ded100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c360c0271c6519200df9cd6766e0ca6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd14223fc2b58c28eac63b734133fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e0b61a3de479c4c81e32b79cdb88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa0c9f42b3bc090acfea9afca1bec1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd6439609667b0ccaa0db0b7b7623105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05593bb03ae6c338b0aca694ae1b34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d73c20e654926b3c3e259404dec55c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ced53df113c932ddbd3c674d85579108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a3bf1fc19921fe44a0f2f5659b45f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89b4f06b316cf6d359961e75521a0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417ea0f76fb47c2af1541bbab7af939111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a27a6eea4037bc2fbabf009bdbcc0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2a09994fa853254b1eb314178a4f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d0a7d94ca7275a3eef7695c6b9c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc82c3bda42ff44174772d1d536614115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a12b881f50c74dc995876ae79f5285116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e42cee1e7f451868393932d3f6986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924775f13a4152409b819bd17d20d6d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204017de529090e18a2da162016635119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf20172ce411115983b79daab522fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a5eb23cc8b81103491746a2bb0ef4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b1ba44a3265d6b471efdd4fb69bb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec961c1e6003dfcec2c6ec95f4fcce7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24dec73d940bd8540c2bf2b700f8b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e226ecdf62c9245c8a1576b9a166b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e929801cedb516d5c318c923fb747126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d07c23ab0a38d0ea28441b32e54258127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf94c7856426dc5a67bdbc01cd5fc85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96654aabb477093e91bcff44b8421f29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9418b0abd2e437133014a7e4ece82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfc936a26f1bb02d8be45f471ac292131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a348254cf301693e97679ff325386132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24f0edc0a7ee66d0c2c333d7d43db2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e92096f7e5eba72bba9487061e46c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c5704a3a60de2cccfb701c912dba2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1a9e831716ce0b16e83d7e7f9928136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3efba7e73ef62048257ca715fdf869137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cfdaac0db6a441d459ac4a1867db5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102276de4fcf790452a55d4a1f1aede2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8406aea9e35d7d80ff93a7519e42a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e34172cf94a2d50d7ab44984bc6d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc9b5d35692f688dda192a687451b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687155a29f80478e89f6734f4037fe33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c5921cb61e9ae8969648617dd6bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fe9a4d7c93de71ffb03b3c71b55d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042eb7b0a989c71debe8ac3ef676ebf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31851e0e46d5740c218435d977b093fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e597ab2715c8b72e8dd0dca25cd0bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b89d941d0c336c2414315eaf1a55d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0883502769f9c7a9a70a3f5a3b1f593150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67053aa9b3704937845e2c521478e8d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301c36b067d67569f55d7d3235e5ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e9b40b1c2bf009f1d097306bfea6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d58032e9bfe1dfb85f3ac5fe1424154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc0560a3776caae022afd948f8d963155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51129508fe9a38ae6b4a05ab952876b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53257120691bccf7291af0a1167b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f40e8b3d1f9cd7499b86e7b89d4c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d09d6278e8771412123e60d79323c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93f58564e07920fb01e8b0d0ea6efc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9060f3d146d2de42298dc1edd7aed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e795d6dc972f03fc20da9d4abcb7f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976624b616f29d7624a825a960a5db91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286749f8fef1c4054e493381aefb888164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164d3924a27019587db483ac488b9af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2550eadf517d11c0dbaab3b2b59de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2f147ff8126d6ed368d080402ae55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab057ba99ae4c642abb4be97436afada168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbba8c07d6f825d526b54db931bfe6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694bc60e3259ca75db480517699181b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519f2e3b7468c1a695981d5d8f9d444171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92026a068bfdb46d691621ecb6d8b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e496af813121ff3fa355d5660054a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61967ac2ed933365c3eb68478139e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c17797f2d6edb3dd929ffbd225bb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5e815af38d89cc4a8473f2dcdf56a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac97d1538183d12490da023179d7765177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819817006c9553b9c01c88c19ec3e925178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fdb8d2dd57d2ff3eeadda603eafa9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f954058356c587ae6fd34ff5ee24f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cf0c9da2929a229368da6b207da1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7208273e7b3bebcbc168b0c5cc949182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e203c48cdf45e0ffcd76126f05b71183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca385cd957237faede363256de8487184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b0ac2c84f59939620268911c6dc93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ac76df266dd2081a9fa28ae5b2332186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b92413af7c75255b5ec426f315e2aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ffb059d20eb686cb9634e858e075188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfbd0d9b4195b7ff1fafe2b5134e40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d0403bf09e0502c8f6f6d861a916e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d78480345490d59efd111d5cb0a0d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142c2bc1036ea1b1e86b790ae2c1999192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d51225f1c871fdb88c8f0eac4f36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b52845c12787cae5c893484b1d6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df958b3735422234ea5fb46c7ef668da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b7a6090d885e540c4917b228ae98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c22e107d60e45cf70bdb5d44ceb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f1d79f2a9f5886bb68d1789be2046198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838468be345656bb9ecc1e9f62980595199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a023bb329586be963808dc9d9e5989200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f0a3bf306d3e5258cf4bc70f043c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5239804771bf55c918a5db0bac9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d616f9c901e8a96a359cc567f786dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab56ad0bad9e96292a54d804d9a4070204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f51c86404e91a60f28a2a82b8ff80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd99cd90514acbd8cd428611ec5a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad47827735807ef3b2306e03d684929207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd7fee451af8dd1bdd0856d5ae1c59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b177ad65eeb53d1168b62257546066209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ba4eb8cf4baf2033d63018fac378210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2302cff07da63b84a5b5fc90e4d99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f8d3f8e60fadd68163ea487b3e3c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb0029e7d8e2fec2312fc384c4a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e73bf505fefbb70f90e471bc9c4f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc4f1ab618db6ba8306897483c880215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e099857ba400c996fdd037b046957d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c5b207b0441b86bbd6c6885d3e9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6070715cce037b455ff4566d3200b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47e5442647a2a6361bbecb85b14901219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fe39c5be14c19ec9fd6d7902d80cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa8d5da9b0d79618970ec4c5ff5c4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23294bb81ca98454e10a928f468a626b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4914600c3a468c34b8a04523cc1da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954468596aec117610ecaae49a6bd351224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d52ffeb119de45ce5f2ec3f69c165e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf463bb84b76b1f927e3300ae41c8fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c1ff1f139605158b05199987eb77a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056918560fb3593488f33154b5914295228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62070d0c25cd4dd26ef9992d776254cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d8b7a3e057b408e9250656fbc9a11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ff4d58d7b7227a9601810ef46b09f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88c5c2e76ced44c81bf64dfa47c1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e97952d9c1ece7558b419f5dd6cc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f515add80da9d5a5e9d2d9c65a8996234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c8fd3f245ce2470815c95e0f669eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaabc0dfd138b493e63cdcf04e26e4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5903c7db74c36cd72f67974e36299237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9465d6ab0e875e73c1ee60575c938238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2df0fba1a60c39dbbb65ac5afc05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e3f6c9306379c29cac74e0dda4138240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f465bf2c7da09f2dcfd99173b8c58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6bc65329cd20cfad2729c24a813e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13734a6c191e25b42a3d9a5e57caf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ed56798e228324cd79c7e18365ce9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf52d66218f0c30f2acc24625cad29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d91770db61edba1934437baa210b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbbcf478f126ca6d718b8c41b2c64f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e5770c09c92b3dad02f11c39f3727248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ff5651e290901c9973d182aa9e14e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0390d15be217c7cae5a0bf0c5d293fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0c0aa1d91ecbad5f574970d04eea1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c8423ad86c000006daf10f4a66e68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b5d494650b846a53dad1c6a4efff6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d349135ffd51bcccbbb2e72c645074254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a067dd8e3a400e2b6f88291c4efbbcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973edc47fa0f80500a555398aa733e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59546f5d2c8cb106ff42f2cdfe8aa91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc18db15af8a635f67aa25e1fafe7ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c77dbad3ff6fee6fde92141217b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b808673e779d5f9f4e9503bde7959260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43af4cf0dd884d8969bbec9f707475d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526daeb03896ce6de15e3b12efc803c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3943d38b33e2604a2dce7c5068c9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bebcb3906e46c4c1afb72c67c9958264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec862ee59af7fa1c5430cc3dd17d05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa6da54255ab16f61fc517a919659c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c47f7b49bdfff468fc75b01163b0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cfbc6dc0ef80fabde9783d57513a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b78c02c9a379b7d8e985f5f847be7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e2a0893bf52240dddc2e7a3ed480270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe210769680afa47930110a7c2a2fc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950c091b992c2b4ed5a452206d39e40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8134a7d6d173bf513db888d778e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37833b83c8e681161bb3fef60286d99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214328a18a0c89594079855be29dc1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb385c19a312b12dd297f43ead31b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a9de408088e8fe7a481f4cffbb47a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14173f7050780233a3cd52282cef8e9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8cfdc12367d6c717a81fe0df5eefa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58017fb41dcc7aadfade73a1842c568c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87625bfa7dffeb12ba24a6e91fa26019281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be0df04009616605e989e9f2ca3b4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727954fd5e6a375fde4fc1ec55ea5efe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29773fbcefe7b6de4a7bd4fa9f74d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b48ef537b16f2576be924063ac4b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89818e208f2bbbc1ca7d73178776a462286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a3acf79d921f914e4bb22fa4eeec8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d5f1586e8b06ba94c2c6147854b4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ebf1379e8f3aef6d175f6c0604de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca88f7c9aa007b804431d0c6567c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef78183d11d2b509b47c1640f3cd20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c51a31d6fd86befa848bae88afea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae662f9bb3f8674950a6980f22f06d9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c862068ca122ecbe9d2f2d47a609294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf15d70565ee9b60f4921e76e775567295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0e85a777739d24bd430253007a677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ecb97d44129188ac9a1f70203df0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada70c7f5ab0caa52fb3c5dfb2b5e2c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276de900b34433fb2d23faca2767ecee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4fd593dd13ba02fb7593739e93780300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98199528cfda5b4c1466d80adb76bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00761748e43cc332d5b34898e9af912302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f31a90fde28303a4f6c389f7ef26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612112fa7293d129946851e6a4cc82f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad797559943d82a7c24d4bfaf190c373305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409748c65f1cd328b707b49d3f305c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c387224bd309669c8c47cc205368307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe307530c1ca26d65160db54e28c7b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcac17759ce738aeeaebfcd7cab087309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b10c992f9842831d691679d5dd1b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d2042065d87574195a0afb09453f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b5105b7ed5f8e57b284639c45a64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77dd0ddedae4cb36abbfcd0fc9e6ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a203bdd0e9fed012841cf79d15c53f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31029ea42803d0a4aae18fc4e071ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ff4be96b86e4236afb62990df4b18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859550a9444f29ac4a57c67100ac729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e9ea70aa25825f04c86e0c3ad0f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c019d5fe2af82bae4904a6e5909b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a203925a9085a1f16b9f3c9b3a13d38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f652c89660bc7bd2e30c154178d919321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54154b8017473c237568590726c96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f58828d92a446516d44a08191bea4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188e2e6aa43951a90dd26dba6c979f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d9162f4df890433e7a4a63cb08f56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13303cba5e128ab4165747ec9cb9d384326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb9a11ff203a7153921a0fcbb88ab7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df45571c4f072305ec0e089506c7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067836abc4c31158ff8e469134c05811329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4c2e0a64f6266279d6e6548d4073d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acae62a2b5213de112776064eb076c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab81db037219f4db00835b0dcc786332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e1a28495becc76659ef38d5c7353333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051201d53952a69241b783624370a441334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31adb6a6f7d804373ca97133344a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c326c5db0faf3303d2564bad413aac5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8083845f4d67589585bb5d754eab7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d41f18e3f716ad8960a8987eae9f6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132f9d860f0be0c050fbdeeab9a877c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd5df2e3efd2272b860fff2714d0a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b85adf71e97c97b5998984c5ffcdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8786e16992988b4ccb3a032a2aaf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f81b131a15cdf6fad283fbda441d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a54369e6f623d5690f645ebb43a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ff250585cbbb66522e5da7f0e0eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c460804c1e99b32b79948de4af371346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b1c3a02e5f332aba7e8dcdd3aaa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489cad9d33ac8a68b743fb44b56cfac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bc24f30ae523056aeb59d2aab4797349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d582285e58b7f02004d2a37e8e5d5c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d908f73830972736574d96badbd18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f2c4e39e5cf9a976d78509b1475c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40fe419b598356d22601b81bb0750d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8cb197827fe42105c1241e15d14da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d84b587743f1d7c32be263d5cf33f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac2343ca34e53dc9ce7ce7c3797cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419ba4758c1998ae4d44006dba6918f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb332859a1b6e83914f0afcf6bb0ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de6a9eeac3847d3c9b14316e3d8345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223949f80cfc43c20b9997de710e24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ca7539ba05c1b6fd3983112c0e4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba93f025f6f56cdbf651f6cb62088d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992828000ebed07b7f889f139c4b1a7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7fcab42a777d3b3ee6b22983aaa79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4cd63eceec7876d72a9fd2045fd6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83512999385c4a6929f8a447faeedf50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447d294f889e4372b2d27d3c6afef47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc245587043ea45ef0daad5064d6f513368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c2470125c8882622acba1b235934369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a07da0d147993b68a624e4d10121370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435d70643b414b902ffa51e2e5f9ab5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351938f4959d790405b04cac539d2a2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd047d96c65eaf83f0d416414386e96e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea77ad03dfca10383dcfe4028abbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3dcf0757de44092a3039da5b218f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bb99e0cce4204a4471a22f5caa454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1bd105aea9c27595782c2ee44876b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb5cbc043667c125e221be477c0c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bd82838fc30d13b3d67996111fb7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a0cf7c10d6239195c6f31f9d6a9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0992bfe7c2a16d3fd2eec3e12d3556381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806674ceb0c55bdb41582ee8a3ff951d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe627972c91bef80249480274afe22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9326829ae998c469fae8e98f2c3b0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc688216b28dda13131c0878b41b3141385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc61d773c6f0cf5420fee7cdc5f4d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f16099040ef313caaac6627e0a10da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4290dc9b93a24d5b530d5f5d46ec97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8aba17f59530dcdae2af9a37d28f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76b1c5b62cfc7cfcfd617cbe5e4408390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7731c6f556fa696fb57cadacca2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41014a58a4629644dcbfdaf7998af3df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026cf1b343d09d729e859678b07a6e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e6cca872b630b7af0e73e0a7fbfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734a795ca652188209772448e53ac19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41ca204230ef5c292d865dc1b73ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43010ad962ada4932df7eaf093825e51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1718741f574496336f91d56503e44ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdde25f8d258ec437230fe67ed6341399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3070c7c02078d9f4c7638db540f870400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5163f496e70e2f0d0c22f170b66f90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c2581ad951195d966a70a73757a40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a3cf48b98dc839c165d39a3514d5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5d67d6d6dc237e9db796e6051ec8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20576973f4ba8499bac035bc5c88014405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30c2c8d0ccf1fc7ea36548c022c02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4359b79bc7e6d6d679fa6f462545e6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ea20deb47df4a94eaa04d6b5b628408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f359fb0a7d1ebd86e9cd1b2d7a747409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dbd88bc775278d727c7a0f820684a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbb3c2c561a598385c0839225ab907411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d7674ff26cd632c951c5a4489831412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61339f18251762036442f2463081c42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83911709b1b20cbf39dc2ac89aea2820414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aa1df637acd91716a28c9bccf3c3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1522a95ad39ec90ebf4bc5e269a07e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd18d1814b86dba92630d8605522c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253d00471ae3d862dc2012bd682730418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0bd5a1114a98246200299807bfb23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85115e60d3003cee32cb0f7d76249dff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66408011b73f0201875f632cad6502421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948593d41eaab65c9314904d87a334ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a02a630b491759aa7907c0651ba81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0e1b3ef31f4d3e6960dd6f55c4727424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb28e0ad5465e080947743562af3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fc5ab14b21060bccd25b687ec0649426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d66d8381cfc574b90368a1a1314a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1187aa33ad2fb3c1422a4d0d011668428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b59661a41964dc790357e5a4162d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754b77d765371c963906bee62654a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca8ecfc200b6488b0daa3e5935c6ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd40c92a355626ce118a11d96a0bb23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69283deef2eae310646f7474022d465433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ee7a2a52bf9098d4bfd0965982a60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34669ef6f0d21235006593ce2c85e615435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca137d9fa7ebf354f4a7b3f2bf076f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f21c6cd8dc3474f5cee5b5fdaccf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcac855b701ad5c3053fdff0988018438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c54b7e7b3f6100643caab2c60b7e4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8f8a643e6ee287ce19d54d7357aee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa41a12a4d858383f11c6d95fdde899441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b94d2cd29a21c9a7d475b3f1aa58f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24977489e2bb6e97911cdf7502a9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddf96247eac08afee0cf3eb5e8189c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34639cc42663ae66c434bfcc4e8e8e21445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97b2325ded524e11ece2865123bbfa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb8ec1185421c5d587b51e1e3888a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820eeacf9f241bcda9c1b3fd998baad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49dedacb5146b29e09cf2ef4814fd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724eb664e0d78d23e018c770c012b9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830a7e8857db01cde267ee9294b4a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a8c94e36d21f558a804ef22818f08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900496c59b75a0d46ec0ad73e33f891453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2eaa2aa086e369f851b0bfda30f38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83ba11a541fef54109ed4bedd228a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b83cd06b91cbaaba84e200cd9c266456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aa60af10fa370248ee3acfe58a765457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d15a1ae87130f7840833f65774a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527743b6ccdc5f844a6f087c01bb4ff5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968275628097bc5fb39812eb2376b66460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8f5d1b65965686497df69ca69c416461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4e25a4cb66357c9db331e3128bc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3ed22d13e6c4cb2f3f81f0caed97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22591bc3b5d62748dd22bf8cdf2788c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b524e050efe49befce1eced72f84c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0ae1208b05747d7e6d2a9921309c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea300bcd70fa9fa88d9cfd6e34dc925467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a0bded9c38e4fe5ce7c5e572dfe67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7de17a09b37e6e97c89df426abb8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cbdf82dae95cd42b85de36d28d69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ddbd191dbb601c9af5d303cc4bfc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbabec758821a3f4792d81d2af6777472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318a4f7e217a5eda4728c861c093d28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116a4b8ffdaa214ae92e1fd5d9bbdf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878e0b62a5a1f8a0bc7e2e478a18a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf0d01e840f3765948017665455c69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf192f3e488af654c0f7ab3cd1691477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61107fc3a39892682611e529be1bab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73601185acddeb60ca0e1d363864356479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a840a87e53e2a7eaa8ef5f779399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af641d7f63ff7b92dcd5a00582b58a47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300582e356392ea24dbd9c737a033cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1c2c39e17de249dbf2290fc30d70d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8284e353ee13c3109bc923c3dd4857e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93202c6e267b416e57e20e1e8f8d78e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a758a4a7469d3c8c81d12378177b88e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104200e576b03f8b6bd1f1eb6eeac4fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dfa4f5dc9ca2471ef9fcea8202f7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921983276a84a6a56a8b94e19ba504b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ef258aa4b13a825679f2fa5fca4ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d942496aabf70c8c2a303a677dae9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62d2d8b81dc851ff729ff2b70f6acf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5104d55b2f97927f1175f4a9ba1d3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b926ff33e5a4b485b19d2323ae86658494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cda84407a3f296badbe762d905b55f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be49f11a5284253546f0c30d57583c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8f442b630004c5e75972d5b0af728497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e88f0e3dbbb478534290c7b4a84c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a382388b1db10070c9b6698ef90f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4a0ff819b8241dcfdde1fdb6b46db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd734b0e374df6c2aa7e090da57c16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b12fc3e69afb6063dbce7e32d45a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b7b73029593f0ca7a617397c1822503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa38c09915dba2d655d0089e55751504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a107825421fe05b37fc7f85fcda522505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0b497d5c596642599c15cdf9baf9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7eee3351c521166855218357b7e8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd33a3d42beec97e899b9bf9692d3e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aa38c4577f1e1297f09be18289f12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde1fcc7073a51e4c5bc680950b5d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8a100f75ad2e819e653bc9b300dcf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfbaabf46b609cd0a865692bd99b25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5ac4d366672b8142010496a3e7937513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6539ff0c43b3926bf7ff0cef37a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60850794cdca460edf5a3a2cc7f65578515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c567ed5632dfb546d93b1e5ade80a3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc706f9b9528d4a1a3893fb748bf22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eec33899a60160670cdd559872cae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f07af20603319e1562111838e7ee6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fe2a2b190b112fa0c4e7fe31d6804520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8461af9aa0ea771f3ac5d0944da754a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed68e93f5c655fb1638ffce498a2f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c820d97f4296a2d353900b61d19c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f6bb55da05fc4399e3d4865096fcd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526ceec37092649cb70c02f05f3649f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e9b801ba176b2ca2515a065eab46a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db3c49d182123ba0504c09e19de29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c0a7303e8f9dff3a8d634f8d8118528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b55c4dd7257e45883a198277e03df8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247281bfdc0ccae9b999837362d3b1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a367052036c66de2e5bf6d22dfc533a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31e0050b49ed1fb0988b2131785f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1398cb3c8fde9f223cafdb2b1fe11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fae6786141aa894f54d9f38a80524f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86a10f2a1ee8ff9aacfc6986a7e450535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00fb4baf8eca5b1b1162f13daee6bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ca66d258f6c3514a50494550bfdeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bb8402e9c81c5f67cad1d9f978226538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b77c00fe10d5375eea7e2d094fe9af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655b4c340f45225b211096ee8a3f4d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a5b4333e7bf2a8cca8ad688da6fa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08306b194b318c60d0dddfc004f0571e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eb49669e8a4468bbe1ebfad6a1f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962fc165992fee8193fdae584f467e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d381c6911ec31faca2c8620e7384252545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bc393232f52b5ddbd1cd2d26c5ffe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c3d4d57850916a55e41741b9ee26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c8af19c0287806470165c98638a54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad47a7ae68e9c061ca8d561220d4e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf2f995172db9ae0bc74b57e9327da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c677b00636a1cf609925f221311087551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0c45a7c27f824c0b2d2627452e01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399281fe375d3028799344b2c7199cae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7fa76d33df67e59d6beef8c478c66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9099d67a6cabc8b0c896d4877c9350c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df41b78aaa3658d3bed2b898f4064a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df3949991e0c3285b3708289879ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf577e75bd989ef08f4effcdcf723558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b6e04b8b8ced2599c0ead53ae79b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716201b29c0cdd16a32aceb45c7549e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c6fd8701881640eaaea310e14911561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e78cc1a3468244cd91a51446ce45562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e626973391a628957c37ce9f9833ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09916dfaf3cc4ccd8c0f937a640f78d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdbc5fe0bd6634abb3e14688b7a175565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa358789c031e8033ad7d10d8912b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce901b9c6a30a9aeb52532b78a57ff5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62194a53c2a64a9ebf72868c43a314d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b71c15e7830128f163fe2fb50b409569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48a2fdc055e0cd2530fed73c139b11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bd895ff3785bacd447c93960043ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98ac35b227a9fa113ed98cc32be953572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a5c325b1839bd0a317e7a3c28a13d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b2bec2f3656418acbe2eb80169e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fff1375a0e6e5ac7885f91932062ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1fda5ffe98cecd1bd79239a67dc08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf70e926ffe7a0036f7fe55aa237b95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfe96a4bc29221733774356745135e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1ca2235f711260e67ffe616e26d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea20e139cc96f25f9fa48c65d54f7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c3aea8923fec7069e323dd570ef2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b11b109515a67e32bba23efebd55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8984a05dc9e60f231034cd15224014583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3526816c6c45b7ed6c32f9fff081b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f663da2ad3f2baf8173876806b6611585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73abac43e3ad9989790b58956a41162586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e73d8b07def68764d0a2c5988c0349587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783296c74fc97659bcdeb9f6ece94e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0aa8435f41ca97659dd8f7d327117589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc118d57fa1bdf1fed7c659f23997590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43f1a202467472c5ae248bd8482371591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873a4dca235334dfcd192ec8197580e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc5dd8736147d6da198a18c86228cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781869568ca65bda7e83aa282aaf5319594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111f8be00d150844ff6898188937167595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3d0c70699fe7f7bc80b9fbb0e5cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f059096f6b30dc6bd276193f63746597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3a7778906962f8ce6176704094af7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7a9d286c5f0ac5850a22e1807a9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6833cc87842877ee00990fde7d71a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c6dfc89b11f50936bcb4088d45a1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64fbc5cf57aadd10bb370a9faf9a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec72d28bba57b41335ef141a5b8d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1514ff23fa7d1af6a17c559c0eafd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca803229d9db94bd341db313e469c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb69a2acd6d888aafec37457f58ea8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eeac0622f5c207ad4d75fbd30c39e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8fa4783f434e78ee56e24f23c0990608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa3250759131a3d16352a8f8d7537609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8c72ad35f13f730971d142ad474e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6e39c4761f6ea7860a662c4cb9b16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763e2dfe42b6e0d3cc7ce9daf19e3ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44947f3ca424841e5f5ca51582b75af3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee365ec6ba23ca0fad19694cf56718614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b1d060c4e24b9286d6dc7d99799f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fe43daa3a6c56bfb62f607493dbf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460372ad358ed0b6edd1c8a504c92e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76af55a7dd8b010a516a3bd587ddb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe9a88990ff0b5cde048bea45b43c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e168c8cb99e42bd905d13ba903e551620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb5afa514945063fa2e45fbb297edd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fd10866c7bda06bfd42bfd0e0d904622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778e2860e82a507a44c7f9a8e7ab7f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ddaa34e884ef0a0dc9154e91ef6a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969177cfa86d6bfad91a415304d3004625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c4a685d2d4f3c366215e80a615e6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a6bc51883bf0ba24a0507d1e6e0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385c0a208e8302fc22c5c356a01c1e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352e223af6e6adc4b582b6d43550324629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbec37b9e7534aa69a1cb31a669d7d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995e727f6fe042ac61914a1c22ba1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667460c668f805f8e4423620cc760da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5ebfe297929d4f13b53ac0de5cfb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db02037e653ed00f966dc434104b3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed8e530fe740f4d074bd79d234a8fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef4416ec0f8895d01a87052236d664636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96423bce70058ca081f94cc3a9f19b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352850f727ea7bb10e14fd5eeb1a5b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce28a8af7b74074ec1fef67cf2d523639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924126271e94c0fbe8e8ed13fa41507640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35692138b7376f07255876c8dcf53d34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1873a14136a25ace5d0b3cbb848dd82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95e75627dc04d4d8216732ba75ceb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd49e7aa7f85c6cd366f762bf6bf22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5685b6687135303e25c9be8686caffa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62fde148968654e0b1904c6b83f34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d13634bcab21d5f944c6149e9a757647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3efd5c22ff6473a8cd03a27b1a62e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591be560f7d082ae934485f96a509e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45262208e99ad7340477c42695d96dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f34baf5be1c4f4dc7be252b70f53b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022bd8017a19e0414dfdf9bd9daab7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21443f717d1b8c7a793a1674f087ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e67c1755d01f5e33655f53248dde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bfb01c04698a8067448b993ea81b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e3ace959b5d65da36b45f9d125345656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794b7f446e0df9f7947b7b4877ac072657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a0c327f09db7505ade4846dd70b67658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac25f47fe34c80a6d6cc00ff0fda92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b0946fe003848198bc29175969fa5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea3505268c3746a20032d0dc08cda5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d20120a9c194f4c254ce187813cfc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8301b8ef3b3ec32180e95d0893a2281663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75912bf0592ce3d94bde75a3bbd91b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963095672765787542c43ab2668f47fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0e45c2b8ef540e2abe86b37d32811666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa5192e006be665dea4b771f536c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d608826d5e6113d0a84d1323629b97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd310344246f559757e04ff1d6db1bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dd9e8a5eabf7113443e5a99c04736670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90617bbb392af8a16d21d6629b2f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10635e5ed5ea36eb037fe4b037b14f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d96ecb396a4769292cf2f51ee4638673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1098d49d6ae4c278e363f87cfef75c4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ad8f8c1a8b871e9aa90b22e57dfb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef12e2af7ea8b4444ec513d68ea496676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14482fbf9e6927ca602abb4879361ddc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acc8f543ce68c899ee819f4d583af8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743742f866163f6c6b7a3810d30067d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5991c74bfdcf2f8f4c18192e93f4d3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f6134f9694631aa443f2eee6964e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daae5d83d86edba70b293f62c53ac5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3659b94ef039da223efa7aab0bcd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aa30d0b1622e0d3795112a1c151b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa9366c73a748ecfce73a48c10c547685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216601b3d01527cf47c18b0ad79ab5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a6c2b95f4a79d2e1ef1c6b1c58f08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c63624e7b4841b84f3202a9965f43f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333e15eb0264107383ec319d9d6d90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f7a4bf727892b148fb9456eda629e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332c549f8f0d1d2beac4ee66215dbf4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d400156dbf80977fb36637e28e3fe8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761569293bb632af5c4f42ca8dc143b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f861d5776dfd4359a1ad95083469694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42ef3be81e66c3625b00a5b0ae415695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916d51f2be1ee7fdc5d389f138dd73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8eab2dbc2d43fea9c5a78ba3ce01d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bf6bfef455af99b36b92fc1c35eb3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275184a3330c7568816eff53825b8c83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af8f6b1b2f896ece4939523bca3e24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075cad16598797cd2afb1fb3eaf4459701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88889a9509d8ea82cc17877e38c064ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489df1d49117fc651484fccf380f860703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f62b3c8588c55ce6c83733bcd52166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2ae1d5f2763b73a8cd31878da6d33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9362ed43a05309005d5f8841757c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c1826dbab7c13b09b6178a3cee92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6495971e629ac2906fa41630317f04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd313a3fe3a26e6f522a18149d4761d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d36a3d5c4cf16710d55b477a3fc656710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971604cf1d6ac160244bbc3e6aa2e17d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb3564aaae4efef5a1780c633c6bb5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abbefbdd5d1bb8e41c422e83b191f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7974c490b749d9ef1a08cc46a0ca8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122b8ab7f061c325130eb6ed8731b53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544d8aa2cf726efc7531ea636e64ff9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc10fa21efcea6f6e076c004c590d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c10346fe63897d64023f4b9f82ac11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40160cd67e3c777e1d5983fb03c340bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4a97be01cbe1c2c673019636f86c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f54297ef885d322b5b4d3be12b0a68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceecda09c593cd71f8f0e16191e49e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d68dfc67124df1649401958f804ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feae539e1f1f416843efcfec5d38ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522939a46b14e3533e6895cd6e3f3449725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affd5c7d1b3b18b491703f5c4e2e0f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f26d53ffebdad7e96f4bcbf3072f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cb0b5dfcb90fe7d6a7b0d6ad70883728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4b2fa65ee72fa57feeec493e43038729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102ff1d4feb3b3db30b3dd188948d5c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2720415c2cd285f5174961ed207c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796ab705fc1ef7a153930d0f978bad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461c31b3317952481b3c1c1ef4a17ae733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424040e81f8634cb85d330caeb0ad11b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da51042ba321b2ae9e831daef79ca6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372a953110f34c34703dc589f492011736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389b034fa025a4ac89957acc0f9896737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c73ff5db612f2446251c42cbdf48f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd138568403481e497c7ad74dc432a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de560f160f042cc8c8aba7d5a51f395a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530fbe74dcca2d876639aa5a287dd60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5585b3497cef5247853d4b4660423742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff1fde5641de34e774c7014b14d423743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabbd9162b28ab0bbad9999b099b6ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb9c0de0feb45d2924b8139db34888745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0de9fb8fb5825a9aa70d498287e2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9f298f4815d48318c05e2910509d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73972f0011cb71be62c0ed35b46bc07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694299d2b088b33394ef6096045aabc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9c35624bca6b1e80652b9ff4b1193750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af2e0e2b76580794392fe52c83ad94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643786b85cb45bdbf550018af8c6b87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ec6335f995d2240b07f10d0246d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb37263da1468885742271dd9e2b07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb39645a7fe595730005fae583475d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b6ba78ec1d5b06d1a6330fe730392756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb99278c2fa062c36f7637bd21f7aa5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e143fdd383279963439bf4b4af37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356ca04052f776783ce6395729cb442759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2982b5bfc9482d9337946c28e6d051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220213c42b5e4ea6110d30a9446f3912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc607e9cfd3f4ec371191be75060af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b748621801d9de1838a3c20c74635974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846da92be36b9b0dac3fa672cafcbe05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae56b73c98be0488662040648b9be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c8c9959db5df7b09fb2322469bfd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf8b15c539d3679f6d124cbeb8c58c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad46f8a0eb94f7385ad9890b1a77e699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b294e793d1e8f15272bfed5c3de99c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e58cfc3670bf9de1a764f99f636511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d30afd668b8949b6dd24c13594c9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2b17c05d2b638514e4f92984e330c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79c3a705d817f6560f03a7078f912d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a82c467d06a9839ebfd9a6ef92f1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0ca68356a2e166a25b34a96c3613916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bbe4ff2254b5cec69973283db52a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2be9aa3a156cc844fab06d4645a7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b98e026e03e5319db60128437876da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbd87e4b786133f21f78be374f82ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277eab82cf055d9a0c641b93bf5376d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018ec76ff6320bf4ea36fdd5f9e553f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2826bc4594cfba209d9d2e40aede223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de77e1fdfe6c53827b859fd6cf7b5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16234980177f4862b72b5ac9ad3ee425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962cba798c3b5b3adf023777dab57b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b4b3da469a84e74c5d8a9ec0bc0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63344b02f8ce6eda1d0e6ff2d7fab16828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916785c1ba231d9369c8affa5a0710129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a56a9d8eb5e8b478831c3d3d404b2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49831906d6e6ba5392db238aaf470431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1226250781265c02377c0073bee6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae7e92f851bbccc4618a9bdb50e0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371514c6efc0b95ae659c9c760e39a5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bfb462834d55c682d3eab95845dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43311b12c3be1d26646aaf3752db5dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf5ba50f2dced1fd7a84af6239cc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b80e81e7233d947962af6c94621a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec6d9e53f464de2eecd281860a93ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb791d0b478d19fe25f6b0aef2fa7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417aec7b7e325e259d0686b1217171f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4da2c161b43601970e974c6ddc76d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2fff087297ed426dff71f6bd4dc8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548ed669d604caacb0985ce0a6f83644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7de608c42527b5f37f11848d184e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ec9c7ead304261debf86ccf93d1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0250ab1c0d7066f16e24f47410e6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c949a1248332fbe198acdcd2d98efe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1be1ac05012d71a878f569c1c8fff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be878231adde0f23b07ba0d21db35ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683d8c19ea3aff1675b6ed740ae01b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d02621f3228933de02703a49c082f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc988246e0599c301c13154b2dc8bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5c0092eb8a1968755de5c1424986354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e0b9dddad0a841394c202ddea0a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ab508e70a89c9a4d3ba16c969237d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf7898bee6a63bf7d38e5f223ea7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b8461204f83dcd50349dd1f4b2fee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b034e77c78b9baadaf5580177567859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ddafe209a52af5f8d15d126a9e62f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa724ee875453a5dad090169896af361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05738bf4b47107300245dafd1c516cae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4b5537baa09cc894ecce5df8cd5b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e13b694999c3bfa5c3dc9d4aafd8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bb2cd2b4ed401fc73b2ff54d2c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8578a5f037b47d57dd7b66b3f10ffc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c6801c0f562ec939a9f8d0fc1a9a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db75aaa63ee2fdd97463d7dc5bd3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442efe10e4cf7096d1329b04fd3ca9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379772f28bd8a16b28be5da822d0c3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d312b7614b32cc8630d619dc859d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fce3ebc0efb7fb588ec27d79e570672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077bb45d96bbf99a293dd31b865a25e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f90cf14a195ab75703f6bb24d3478374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d6d2bb4835fd1a728ca17a389707a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528486cf9469c79ef1a4a35b460d088c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bf056b6246fd2a2a58984cac856d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e938c93babdaa67713b3053cdd247478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b4e8515d8b033204cfb27720ab89879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67f7826b75477664e80de300363fde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f852a6dfadf75fadf1597b6433a7c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aaf9e7ce498b7033290360a441d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace271cadd403da4808af0e786a02d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627482f5ffcf071dc8adde636946bd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb054e2226aecc4c0284c8c2c8fc8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51199c90ca59712e9eaf759f5682b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd41805972a27aac860b549d145c52c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2364ccaf84ea0ca3cde9c05e6b653a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1373d3419005a18745a1f555475c5c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b4d5b2ce8e8ca6763da26077c516f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13353226ff8de19d3ed0df2bade2293d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b00aef316667c1b70fa4c37c9de9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbcd084004964b74ce16dfd810437093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa74517fcc9f69673bda1d5a8fbc9b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca498b170c389a2664dc4fdd597aa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d2befe25bb322676ef6f9e201fdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d647df9c2d6b2a4b31f5dc1d81780197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba94d90852fe5f9fc4bcaaec2a457eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c628fec45f9a7f16456c26522a172e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fe1db69fe91bee7f3d34b605e9ac7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9eb98bfc75ee6adf42d0747417f25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bcdb4f753773b397b64e2f7b8fa5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ab19b69245e80343f41b7ffe72e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f800040561d54744e57d1173ecd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a614e36c094aa3866091380436eeec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bbdadf0daf5f523153980b53e6beb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897673756169f1c7dc6d3c9553452415107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deae30cd4c1514cf65c7153e7c5a879108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327932d3a54cdbf6299150bfb73c88c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564404b79d6d24bf18526aed94dc045c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24516d49dade639b96b363b9139be9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330011d4441f475a5454854db9a5d90b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560928f67ebfd95ec3bb14b35e2e02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8cbdb8d2425b3afcc1e46f11623cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ffb62767e257c01687d899d1b91a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44758b118db1fe04f1fdb7dd43ad294d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7129dafc096fda6c6b4c8a72afa4e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf247533605fdf728c1222c92fee1f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cacbe69abb8c39bce108aea1a77874119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977637030678d850b3e1141e2160cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f43077d6e1011aa9cddaabfd7f9a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86ae0b1d981322ca4b6668fbf5f986122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd4aae48aca37f34d8dc5323f1e64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852849ecf4349a08309d54d731e409124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a73bf134ca05bb4a9d5a318e387f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e5e4652cc79794d28b104fa5090ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094e0703fadbe32e0be3638ba593aa9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd8adfa47879fdf66c154cb25a49e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a46e055fb2a2b8cdba8ddc88cca68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86965b2d1cb2259d456882a34bc52c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5c2c24d1971404f0f5ce14101173131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5d2ea45c28b7ff98e93727ed0aa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183950c2fa51276c8ce23a98d6f6049133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e034931c989ab71ad0986eb586a92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb078d496f82e1e76945b63e234418135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fab53d240ada3a163cf178c6daac0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206097acd23c0def80b85070928e201137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad5482769bb2e9be59e0136c55e2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693524e5bf49e270c643cdd7a5d1990139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966da622c377662a0c29c7e7b364be0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe455781c6ff2210e1eb77060f95eb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886685bb7ae3db5beab28a9b48ee0b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e601b58e51acf8056bd574aa2414398143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9133a30a2923a6c07fbea9f6c2a23a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c7ba9115f2c8389ba01f230c22541145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621969c46ade59ffd82230910fca45bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2337d01d8eead58e2773e3e58cb20f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279159a92e3b2d251a49846fc940e2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aafd9b801e5c61e378def2adad0649149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d84b866b0e6a024c61c21755858d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090d69af82abda8a9f74b51cefcaf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0900143350d8319d02a2e66e7d211152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0102843499354ffb29ac951785251153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26a039285d98563b0ba40092761e2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136896dd4f1694c36ddf85cb8ce392c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96601760ba28d1f440ace8c2e54440a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b60de058a9c29072c8bf6bd8da196b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1eb031dadbbfd20a23a60afbeda89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e7a5e0c92420ad12f75fd2cb1aa91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff283fc2a8d0052f77cd4f0c22690b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab8edac6b930aa88bce3f54d070fb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f968b9b8571a6d1812b90f3e9cb961162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b92ee873eb92ec43d4d5ce21b1020163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d23e0e6dc0121fa3fcfde02617e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a8f3abf46af2a39c956bcefa47df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a639f3a1bac96a4d2ac7f37f4411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca640b76c8296c7eca6d0c6d860efa96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee55d7cbf4250fa0932e0a01f8ea35e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061e85ecdb30e38f2f0ab46beacd19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556eaecf175b18bb58016f14f31def170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe07ebb7ef2bc532d4cb36c9118065171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b786a1afb81609307c97d9c00d913d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2605cba4fc0bfa3c4dedc2a4db1c30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319da2c0d65f119dff2f5d1d183d810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b562e885d389d8a88b6d84158fb5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d71eb5b15c7bfd83a8a271331dd6f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cef36fa4018098387ac56c1a9a7e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065bc25b2da3a18d52d2e4d4a7c5c38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0e991f6921f64376d77c89942e69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba82841d5330e753745b41e054c9e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b54b82d78bd93a9410fae666cd61fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da7c05cee53bfb2e304d64cba4c947182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac5a6ec7e62e5c19c3ccdd000dbc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c500a442b360c9dda0f8311f31a8e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d827e4d6a8311ee2671dec81220e99e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861a0f3f22673e7ba0b84f45a93c929186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc1c626185445da62b699cda0eb49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569111c5d9bb2eb13f51f8e34a1f74c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a81dd77c7bf59821ae3d855c57e16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8dfecda7f36c7ca54c655e431027e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fabf9ebff69d1d823b618facb53c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a473b1b94d96eceffa5b9b5b3104e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179c235c37f9c995330f74151a494b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442e7d6b24ea7478b2d820855841375194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed991cedc4d2f229c7b8d09d7807bc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c47aecfbb40a9db93e86c20007b6fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac7d0e5131f8d574901f2a9765b67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8b274845c430a81661ca563fe8a35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53cd97260024546135a31e8f61b0f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3225892c75cdae8f8deb6198e35b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fe20cf424243bb31f68c5212230b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50d63f80705debc5fc1f19f4e1eec7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbdc2469b45f4861c6dbc42c2e4218203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b34be9028625a34ada1969e0837a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfca9054a378802bce50ae0d62bb9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c9180c2f11be5b6db19f3b981f334206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c94018e273322652e78ccc594599b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9d371fd9fa689b25790cf0e6a5adb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08581be5ae6872e6e73f54c4776e76c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df628d6a0335b93e42d71981c83bce40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01256b07a46c119ea3c9a3bb82eb234c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e100abbbfeaa32e4915b05d3d022ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8023607c1b9cb6f2ffdfdd826942ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81882d82ea62a3b18f41e6c382db6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cd202d875dbf6ecc592e1f926401e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2f2f5417782e962018fb7c4bd68a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7f3ae603e8823acb65be4a467380a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb60eccd05389d6dc008f197403db89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d496f4ae75b1c637e88f9dac91035b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bef3baa8b169ba40f6c7e1d82659a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe40403c58d1cc0998386dc5719e280221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d1f6c23c8b86fab02377839dc24aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c507ee173226e3b9ded7e41ed831e2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a9b976f375429fac350a7405f5794224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f27de9c74496f82664738a7fa1ae6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39992c7c71456c9ab6911871c1fafda0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e3e5c15cc709b13262bb8ce298ee7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91fefab577e285dd92bc6a1c3fa670228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1902d3e095dce525a1614bf548adec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a1826bc2d9d116640d8853c61ee3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b83cbc2dfb89f3f632023a1e5edbf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134db1a57cafb0732ed297ec642bed4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81d4defa344d70c8a3af5414361ecd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f489b3a141ea83811f88814067b7f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb9ef43f2f74e1e776b8028b808fc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff3d3724c51e0f2717eb092b16f3e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5347017f6c416770adeb34b97ee42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46497adbf07cc49a12812f85e7908238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb08b75acd870247e7ee93d148eea0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ecbbbab105c27eb2d967ab3ba5878240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc2101cb3dc50632a9c4df29f8c029241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e989d434118d836a8b97c107f1b25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc239b60e3207ed97235d184774290e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a606fa5c2697dcfe5da543fda00d36244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713ee46f8757078c8c24d102cfeaf7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1e8e101ca2814d7e1f4ce86b83dd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1104cc2f6c2d6993fa685c142c39e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44b77c8d030fff27aac90f202f79b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd547a5fa0909361b3d95918e94d83e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4f82e373237aff2b457b02ca4a8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20b749993d733abe81d4c56eb2f810251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d72bbe33a5aaf896ee5846243f704252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c06e7c9e298f1562855efc913e66e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a3d5cab8cc6e517f8b7dc8864f028254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0032b67403be3039b9d151fd4b45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2649ffbc018394b23c33c4f685c52b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573717e7b7dd74f6d85c456461ffbd67257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8135bb2fbd6fa8cd2415d615c08e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cb7606371c9837d439b6661f1c46d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846793bb9cb41ca4dab1b5b4c390cd09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46116c6859ca84eab7c69e46d87a8b9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38904c5900e63a6852e9d9aa3dfee68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7195f5f140831b5c5312449b809961a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f506f9e7c8d3a126b6032267298630264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab37fd2304ab05c7d0265dfc1292ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feced34d24144099cd1049ba77c6c2d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0103c1aec5e29951e47583b4105aae3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ade814313bfc17737a54a080e66f89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ddddcb5e872a6c3ecc71ffda7c0e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f969c55b6b5ba1688ffb8247a7645c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf2fc4106081af866ea570fbc9990271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a60f59c64e54af18fa271bf85a7dfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73978d52dcfce2dd0a56e8dafb94f20d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e5287b4335db2c13300013780c714274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472255e812840b1834908bae2280c9e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beddc283a98c1e7ce5e29788b8f6233276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87668c5ddd06d684eb53a73d24fd7c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed89abaa875f78445d5d17e8f39fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b4407b54dce0fd6e341518378d6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44600b4c875e372391bf368abfebdc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246257208d139e6caa7fda65e80256db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18cde243b1f96983c157ae4c95a33c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13355e24d1926f85fc839c650aeb22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a1fa69c8c08259427edd375b8a3f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2767b220807cce92224e95b95000a82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4f531993e22af9c4fd1bd1518808d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ea28b27e2a52dd4f90f8ad8a0592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a509f34f27884d8271670ad85d9dba8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfbd70126375dde1470c5329d32074289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b74d9a5caf31575a8d331fe140a83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70169e5ead610caced6322d46e3dee5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309686955237f496267097b1466c47d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549c928e3d9af593259e2ed88dc1369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b476128ef39ffe4dcc8579d8afea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449154d7c0c9cffdb3edd7d793bec6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e97159f6e7e92c7c3f44154ca3e57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac923537d891c26844338096bee44d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a71549e2844192f28783df659300298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c6ecf806d50e360e5ac3397b271f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3071ba789228961b55f6f8f18d505a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958d43c1a78a7877f3be5278dbc747301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17595a963d91e124bb910b1e62a8fbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846524a1429e377d5844f3389f87f4d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0faafcb81427a09af74c7cb2e309c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfde4f82a4948386b164311df2b882305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350141667cabebcfcc83e58f80a91402306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d384d53e775ad4ecfa4e04f78794ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f26154bea2fe515d837a142edb4245308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da176968283c4567fe8e6fb5ac1f0870309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72a105fc4253980f5d4e043b365877310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaed28e94dd1c6d2fd10c5e62f992f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0352f44baa68cce0b1240edba13de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f7ed71812abd2d3bc1b4f6eef7621313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3e6b4916438c766b2643dbe693bac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2099a9632ab56b8f0b16911d77774315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f1c46c09bb8b8e30965b9b782ff3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86941a72effff4e8a0fd1c2565958aff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a06e9554e45bb0d15c32bc9013b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508a11c3204400f0c89f94563016c6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd3556e6ca400a742ff1dd0f6650e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746308533567a5310202eda0353a86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e11ee4573e96d85bc8d0d24547642322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290d88a8e4e43d3806429a82c6e6f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce098eb4f9b1f10f523fc2e2fb7c4b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c743be9781d3259888904f4ddaddba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3249a75d4c531125692e9298918ffdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482292ea2f9fb7ad9835faf0d9a4af33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067634c09406793879c2380d2cd39a6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642761bf30f7f242b33968aefeccbd2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a2d6ed0af4722c6765234401d6577330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdfa03dc7d6fde1a864e5d1563ba2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601ae41b86ba4ccd3cced433e82ae8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55ffb2737f60103259c7ba95e3a00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e73f1ae11df2a292d2eea0370e8e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c2fab071cab71b9551b5662d45da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187d8e2260921e3c145f80d60ebe3a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a4f4e7c8be3f26db4f312061ea7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca5bc4263cda31917d37b8fe2c4fcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477645c9612831beda20b162504a2e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffcdcc93a2963f6e884fe8c08c0c0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1aa46988376ed8c1a54782ba85b40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42cb663ede87f039f1cb094ba466eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fc3fe995f3ba995cbdbc141aba689343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00e3cd7c3ba40df040f86ee02966ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19f95b5e414c7e540464606ee5d36a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a56f66ce02cd5068e8e9649f1d4e16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525445189bff24397b095f993a73dd6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608cfbb2af13748194661cc011de97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ae649cf77bacb929a408aed9f7c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01693a3aa8a7b81298832336ee2e3bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8c7a3d3b750a037b328378dac255f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e939238f71dff226254f6dc522ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931c653b2d7375c75d2cd115192387353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263537b91f9215ac708d325d0344957354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299db2036418779f523d4bbf2c5a66f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705705ab7882840b15495f41615bf45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a2c399d0a35fca463f034b16e4b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd03924419c2e0b9d2ddcd79b484038358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f533088b93ba4212c41f7478dc7a2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab63f19dec3dd9987bf017a8077151e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56466205291f8024ee62f99a205f0fc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f616562be58cf6bff700c4a027a5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a4584e341402a4b0c687311549783363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275d162ec2d4261728e4ee2a421fe74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10519ff3e6bf625aa17b4b06f1918a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115ae98fc37cb5e238398975a1c8cb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a2d72daea4e8490cebcb2e70081e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4fcae00c548b98c93f21cf8c3f06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492d2d2f76a29527bafe420c19daad0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea77aa4612e2d392d4e77a4c8b86759370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d50c95e55920ff705cb18c335257d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082248b48014acc34b4e61a6dd906d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e3fd381cfb91cd07f2b6e80d7688f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6740d76d60e87632a4d25bb796e6e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb5512f6f7ba65f8797d1d8b892647375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1697b78ec0c3d56a6afe009fcf48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66464b638337a8b7fc206b49bbf7c57d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f883025358e15881c89799943eac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafe67c59b231efc6aff35f28c3822f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33b04282343291a668939ff609cd8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595f95c40ede7dacb014759149ca13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc3f02529ea6025788a93b6e8c958b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c731fa074aeffbea9572f00cb710c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5a4a00ef2e7966781244e9f00a6b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebddcc02418f9e65c0abf62cc45673385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaa2786dce59146865985ba3c9340386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a8176157e602b116afef20d85e71e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5cf00c419fdf78962bc54c991d1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8d2e198ae93a6b86d67aeca65bd96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21683b0d86123d2bbc5675ff5aed867d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0767fe9d7dddcef48e416513e572f9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaa2bb0c86a728c87ac3e1abcc0f87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f2ab26fc2d6401fe46397bf45c14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda0dfe53c29fc904ac5ba51301a674394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe17321aab97da5df7dcd202818fb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b47b1b6e4c7e323dc2decb6c4ef06a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f8f0511dd542a4742063eabf26da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c159584cd37f7361876bdb940bf1bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b287665969bd13f543a470cbbaef0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b742dbe9ddc08e9686f7dbe8746a0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50d9a6df743ce4419a65a90f5d1497401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f559ac15b535a8abbd27f1ea02d02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696f58338f3641e5c12f7549abd83c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f57fefde09e0e4c6b9b0a930f9f92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b81eb0bb65e7a2756bcce29a4668405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc73db237d7f6baef35545cd334c50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04021237d0068c97dd249c8454ce1a92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0b525755ab7724d46be2c59cd9fca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa361a97504c99dbfd4b9dfe9aa862b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7a58e34a0a2ba214d6a651167800410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d016378d356f264066cfd66c43e3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c05889dc1fcbc7e1f2078a5fd3090412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9102f81972ea8a7e32e4b94f386b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a307c32b2717fd831d7079ed36e48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d4b541c417d9add11374b6319eb55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee19c0598f4312bf8830a239a9027b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e7c026a348687517faab20c99290b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d11277fb7929d5a2f5322ddd8b8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5980d9a759b1451a0b93aa9f9b83e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18105bd4a80f8992d82860f2772b9429420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8c7145463bb0ef437d622ead78479421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef55c53a7d10f5ae5d4b123cb07fc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf586c23779d9234ebeaa14c5c81494423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca4fe9da7181deae48406d78a6037424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ea0ed430efa5918dfe51129bc4eba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c11f85866bdaa2f8c35eb3dc1e43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ad964eac8bd267d9c4c4a959051c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc3310d9308672fb0bd31ed4e3a0db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a89d478af227f939355ed98ed43cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f500167c18beb3448d2ac1758cf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baba49728442731d888b379c6a76f82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abfcbc95be5ecf62360aeaebb73975432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afff81f83703f9ca1ccb648bea946f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ea8be9d16a09e2a1046489f43235434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3b6a1d3872c0b52d655a273fb8797435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4b06c6c502af0323af1dc3e7a2101436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e41defcd7cf4f79707b1ba3b654c2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0eabf7ddec59be29bc5dbb90c2144438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015c5edbec1b644ae4a08eebee3ec53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889b4846b2be69f8b6448c9212460d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6200e9da4e82f7ec14f8d0d413144441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd8f6c1fda304447a1bcb1e797a3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6dba342b4973938a5f4c31119cf7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f85ab3070b307dc9d2afa58ebc8ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e66b0db336aaddf24ae8ebb6e9efd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bf2c177d7fae6c63f1acda7b9657a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb63b21777eb5812a1dbb55c60f4e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d082e742df62d5661acfa1d99ee9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ccdf03dc1a67ac66e907df56b6a55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28301ec24b87dced630e1340ed96b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d4516de16315c9880382f5b4983f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1db660052aa5fe74147dd7994b638b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cc9b5e34af7ff74a193d20161bfe3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4e6891be568f5fd9a4032c8e34ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd7fabf708b0a13797e3b27802892455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf642829dd506aa9c1d60cf57f2cc07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0470e80d819f00c78102d7c995dedb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1d91c7314c637d8014596355fc83458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa145eca13352a4aa3a3bc8cb24a05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912887a744f79342579ae2a123b1743460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103640ee96be6cae476224a65ea8d1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e73fcc3df485826dbe719096972b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f75b0bfea620fbb4a0d82897e75c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9df66db50986d3b3c5ae4940198de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53ef52c553483caad0012e68a5253f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53cd40adc8e56b181d5d1f742650db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61d92a8c93d85a56931d17a367e22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e6048b3e0e561540aaf36de57274468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253a14bd2e47984c6b99cbef9915790469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db98472ec890ab2b6be02b557b9a247470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626cb047b5b78d234073c8902c4109471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ea70f7736f0368503f45043fa2d7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac07215993ece419a6c750c938363c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a75014a8d948cfd9a0a2e9c6fc2b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2da131036118c5575634c3e608b63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccf24301026d454fb625a24ab23883476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf6b8ad9f9a3efeec5bf580048ef0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d02800ade2a979c63762ecd929e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87826bcdcbbc82f857c274ccd2969432479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13977ab6a6f32d89686a9780b14b8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54955704875122e1ad17592eb42b64e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea83e119ab4d5d3fae2463b508bb1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37449e4f9cf8d9215b1cda2213fc630a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5442407118f61e03d57d1b572245902484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa677e908827d37419cfc099e745504485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05bd461d2a0104f3bf329b0d743c98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd08d54b85937a487fbbccd912dab7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6c93245cbb651f80fe91cdc36886488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1d201251e266e9e49077f55ec6a52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b6bae0b00f9db75310920e46db32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a089940ed5a3308453805fd211fca89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5c6bfbb7347063a4677201f53526492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5b1b98a860b6a429b5c34936b4cae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31da2714a7a72ed07f5dc705c4a4cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3907e1c818b90e63208775b21a71c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5610a6ba6b5d620a11afc4a87d3c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d477cda25727396d49fba95d7a71a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef62bcd98b738da96859aba23038d63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29e68960e015e759b04c6fcaf6a937499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200599271ef0944b5a85c065a82e5320500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745d98279ca8b64c38ec8537a75350e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfc3891a51fbdaa4a2c432dcf7ec8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d55879a001370a36ded49b5be68c2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc733e03f74e322e0e8ea90a07478c18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b4944883cea69d723f113a73a0a29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e05a989c3d83cfedb5f6bfe3020c68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c4b3250ef5027e95159a084e9ff9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb238570e70d8192f7a0856731fb9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad36d7cd6b05fe2685f81ec69bc08e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc1d4e8a603f6fa4da56cee3ee85b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac48668090c8e902d91f0bab250b66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069d0d178883be70c39dbc44dbf039512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910e2a7d17bdb55b4fcb27da3318b8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0ea50561e797bd3647d2254678c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308543850c92407662e5c9654c1ad10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691589eee56a03a0e4b1d273deaf145c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb082db1d0dbf51b9093daf3de03a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16dc0bf3ee0cb207460477ae211dd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a2f58f97c189c59536f299ad476b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2fc25de657c9aef12979af6ab08a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737a194356e2f475ce3440d0139c2c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c4343e756b54b14046a680acd55b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed4614ae697546c07f5b760cc1b492523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a368857fb92290fe712dfdf824ee8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b241f07baa8f6c1b04efa0bb92196525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafed258fd068daa9a20a4574a3e518526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a58f5f65a25bb3d6d290d96800433527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a16854a3bddaa044493df46eeb61dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c02643b7d4aa739f9c4f374cb1b82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659b65dfde9404f31d900e6ec8a34a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56615a635daadf1aefaffca2ff6d9ba3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281797a0bc7b2f6428e5f6a38c1e4885532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea769921dbdb0ce92d83cff4cebab0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d028a5301374b705faf50f90e2f3df3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb497413f00f53f107f090217072ad4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71733e4d689e33cc3417a15dc96464dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df7ade797c33c93195dcc233538ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948fa61dd56e4f1627bbb66f9ee623d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3e2dfa78f3bc27eab587ae28a3ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7748ff15faabd8bb57de9d32a3863540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ed26e35e1fdda91ecf90695d7648541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362614fa69328a13d0b51a69ebb7eae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4906118ec7fcff13bcc053abd24de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587079bb38783a32b672ca6e9e7fe39c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f35a099ea63ecf0eab8f42b7d82f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85cf2bba865485a7524bf6f5a1c8fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738bec6e42b4809271a7f3bf5ca5167547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551be1845b98c9b08277d98e9591c87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdde8eaf01bedef9eef9eee9db25ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee136893ece40b431f2c9ebeccda655f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49342a86c754e6ae223062f9167f80a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300f63233bbfcf4ddf2f71b4be38a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe973caf63b7a8aff4c4c7945a58b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c51332b6ce850c7b9c413746bdac6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67cce259464a2853a293f086a46c7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc26eb879366410f66754a1dc59c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e853198ab87a9d1383a39354f55f558557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fff5fcb171f6e273fb68fffe78dc37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2345d91921a0ef2f46fea85929dc18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5491d117cee32c80edee17e23715560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50143b0242ec257cffcda29ca329a0cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311834fa7ad732151431c2f1e5115af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fb501a87459b9284fa437e73933b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173f5f70fd585260b3d878c8a236dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f7ac1334ab1872d8b9f8b323379de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502a9c24b6071a1aa5eb7a4330edf9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e74e484fe907bf852c6778eaba92b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e5532cb450bdc632d9d8803bd289568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13ac88876b4b75b218c21daea4af22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785cc37faab32203f8460d5f9da2fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f537d68d9d2cdaae7f58390c781c6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e199b25e491bf54f2d21f274d5bd8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd78bd8e66508dd6c732d380b4507c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2200e9f1ccd8a38e8ca7e7ec5ff9a1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd98c26af22fc31e9fef1a810d3f95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0577ed9cf3de3589a51b1a8474ce17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f23f127c8a0c25554b43530c20405c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60b66c2a35cb9b674dfce07ad2d77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe21a99c54706f74113c1c35762b077579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff9c373bfd60b16e1b32072da0d68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978535f3a84238e6db255eb224061305581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf209fa1c1cfb0f49c59b228eeed64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12266286d487ed4c6043c28a7ebfbe6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4e112feb83317211a7ff1354bef8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17c2f7a06cfc4ebfa2e225c6ffbf95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d50cc1146a7d4ce531494cd3eb0a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d782c6d5e8bdbc45102c1d127e12fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250deeb1ec618189223228f01e87d9cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2115a5d13c66a619a27895e8b792589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a529dc9d330dd795f67dd70d848ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ad3ba4e1ade7a61a68ad05b457b51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3ea998ddd8ea6f3899c88b32f6c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7f1259f4036a8c486c035d71e2d83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1c7f269fd02a787debd48871708b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113d3c267396d580723f36e4e74140b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe756c48930d307247e9fbfb7e60792596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5023eeb62358cdba5ee59ae4d89e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ccd5b65ec5608013bbb2761ad461e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e16d5f7db3fbfdf730dc1ab81e9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa63da13efcc140f70237d4dc3ce9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f2c1d65134290e14588cc2c8e6640601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2395000a2a1412ee49ae2d651bbe08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ed816a63abc39e7c147481f895085603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe5834b69f90d83d7dfdec4c852d0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f72c7663d5ff24b20eb18ab2acb84c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e323ab358dcbbf1c514be213cd1e49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0845b9e73035a44b24ec32fab6fa5e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba4c6831128a80f29446cdfc1da42f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883d7cacd50a5e8dab0c540219cbcf6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268ace58677482a7ab8f9e89b491617610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bff890beb17785d26f35b81dfab9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa45c4ff201b1ef70d142848f5d966612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f746a77adf52c88741859cf7ff4c26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447423dcb3f7189f4507ca1cd2f2e36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c10f570966b1157b028d096bf0dff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f79b94034886cc5863c32c281461616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0ff01774bc2e201cebd02c5564f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e688057f87fd31880596e0fa9abc58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff42c25deb24a06b2d88f3f8d35ec91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c795dc0a0ed8d3f5fff0dbb32ae6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b043bdfbad4bcf4d7ebaf55df0add621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc2ae38b497ef8ff4f729fdb55587622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b248b84504af8b88187afeb257384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932376058f9a7aefc3a38cecb39f6314624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186513dfa6bd361a274c4b7fd2ce987625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed623d8d1edd9d4a660e8a1bc843c175626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf41e99db8fe6e2643623d7c3661ea4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32fa78c6d7667de193bb0ee04dc512628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9cc7d66b0548c06f39ca04350855b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e82a0fa8e8fe132550b897148fa7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf1037165929d14037e76b42019960631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0322e423a3784dbe968d65908882b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc74613794cc04c33e94bf390b36bc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e76391c8e0345447431e32b5d3f1c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c844d225ec19d024aac82fdc16c13635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2295f1c1d268ad94c813db38a7c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ffec7805a74b41139acbbce4c34d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f44e52b100efc0623cbabe5de965e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e683e1c6c6f764d9f13da4e78ef67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f567e602aadcfe24f89a58df3a92e24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ef93f5acf0741e1c003697b34669641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f17b1680f4b51c0bf86313365ad4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231d0ae94015358042d133f71d274ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0e295c3e6b96efe739bc99320098a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067328c0022c37dbbb8f10c5b9af7ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c6337562e017d4629a0c7f4c5fb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2b44191b1cb9baaa2c507e3c1214d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfccf652ace385f787fca21400549ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e72894a3670ee444b059ce57733a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3d004174c223d731174c841719c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083ae5813e56e8cd9f0a44033a1438c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd020664d431f732748467e134d080b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b58851c6aec154efaabd39d45e5b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27d84b3a5b4e53408301d068a0dc05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8bb98222a9c3c6d10784127060dd3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c9ba4e4002e5bb8062459fd4bbbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ff23656945834cb39d41918da0e5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14ebcf489489607799f57006bf4d55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6e0127d3ca7282a3e659a97727038659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e05033e99c0e4fd83125a4e3387f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d32e2b78b7edbbcf3462af01a372c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79b46820f5b609223d2e2786a66b1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741ad59b363540f4dbbb0da5518e17b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e6ac630fb4bbbf005678b13abfc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a0c25d5b7c6fd82d4459e8f41a90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc91c90f993b71fe7537a696b9df820666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5fe4af87e655fe4184907e5e0f5e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf5a7a510b71420b9261711a4f64a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930675be1dc5e6ae578ad7a6c5ab68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5b1808a856cecbed9a264c6e8ac15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed1ac40bcf1e6695a6fb8335e92cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a75d77a4e45616bbe76ce82e9cbd7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e23df51b30382e2092af09a37ddd53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46139872fa41f414583fac2d1981391c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4a9252385121df80b4fabed36b254675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e783384797d291dec3dc336e722810d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ec91ff2cd6ed7c82433a4e5403af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9052b1c638a7a3f334b1231a88a6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a8ba420d9772bb2a4cc391ca43a68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd55cf42e5201cef6849c8a1fab499680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1526e9194ba4cc1b6c7dcf7fac806681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc84710e7a07454015c9d2854217c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd8a17f1beffab121099cc5331f27c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ab3224222f69cc17e93deee59f8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a1f903b1951d91c84b6d1daf5a74685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287503de1c7d6c9e7cf850e9dc635274686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e410d5530a2837aa9ff90321c2a57687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5885fa5eca54b34c5eeb2654d6853c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84e59fb828ef1adb44edcf20ce4c40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5b6525d2235b110374f1e375f9b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8822051018a7f743e93cf83d3ed806691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca86a9a811773016aaded1d2f8102692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b194e6cc3110e20e6984d5efa15d36b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39439d2b2a2f19427643e8adde12c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09690d3501528f7337982567f3c91749695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a733ad773d0e0050e737cecd8c4f46c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4b673031fdb27dcb02183995b843697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cef7398b578d3fc8584038a22306d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bed958c4ca273a9dfc7b0ab189e45699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee7c8c6639b216fe282d15e62fcbb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34139029464a8fb0e7d1c9f97b8e85ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47c78510f5c706deef8f06e33a3528702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a90ddfaa61a71052e3ac18128a31a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd89c218ae6de508cd214fc8bb43d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f35b321c71b0cb17431bd35b361bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d11cb95e32b758f52c92b0b521bfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a320d79e3c4807dfcc0a82f7bb2f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb66385c229eb401393498edc475b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205ecdcd0b8aa6fa1d3c42c65b3ce52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c3f4b1d3bc2ccd385bd7be8c5c1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff31ae4f070f4e32e9f7e23c3bb6e34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239991fda39bc8ce521e60166f031af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e89a8fc7d5eee717daae20d9052a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d8c67d8fad527a210ed61cd7b1e9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef15099d3c345b1075372bf1d5079ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a45be175389cbdf9d7da12d3a2594716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e242c3d3da1b18a42fcc83a46b94f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f4437055007b089985f8c09b70a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5258a54525c7b6250ab5e7110a1245a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd0f5192e216889d53310bcb52b1c8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99080ef4c0ba3318a979395986da3f5a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996195db49ef6de830f593d867bea0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecf650634ef291d4ac6be76121a321723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711099af628a192fbcde59f2ef1d8be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a6a8b003cf0900c9e8ac13e1aa53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb12ce9318036068f3b988839560a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a268b247c5742a86e583da377d5b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e44bce32c0f3ec5fc2ca7ac89f9f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c421df5a86998a0977ea810b3a7f66729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b6ef677d19855f9c65100d4503332730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e65085d2f0ccb80e21410e8328d2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f4b0cf8d032479430eac5eea68aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861359b17ba4c28344cc05950ce64805733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22268b3e7c7b2588457f3b4439985e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa55a5b945b9a2650b39256479e1b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0288f26db8fcc8ab45ce1f014b013e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e01aa335dfca7053fcade9d2112e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b5d82835fb5386375e2fc4945715b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee92858e497519312290b5a96726f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d4165697a177240ba5aa164cf62ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df69849ffd76657c47cee18989b279741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5ee4895cd298a7f0a5a3c437e078742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b52129fb3d62e88700d54acf178c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3fb9949c1d344206e3be6692543e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46ad4406feed91064426b11c4346d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935115faffae62bebe0a84275c9cac1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5a8ce069c410d4342c42961c79c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde7383e715fd7b23691c9641bfd619748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c662be81539a85b996a5d69b7ddf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3ac85849ae6d3ce218094a62cd279750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9674f50d13500052fa483420836d37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b14c9282784b96e25f42bada7454c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaaf727607e155afa9185b825985b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc854c2e2b85bf65cc9f9bb6f2d05f5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d7efa15cfbab64d39dd569d0c536c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cbdcf34cdf3286a61aa72b8c9c141756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8cc2a9644be8634a812afdca6cda757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc69479d0f9c61597ff9b09e7dc80758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c815124c555180ba077abfbd81005759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>