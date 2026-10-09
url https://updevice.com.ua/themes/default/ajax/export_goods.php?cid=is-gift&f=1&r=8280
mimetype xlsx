--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ac3229d10d58d38210f133b360c771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982696bf4f15c1f45e9e02e466334b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08f20d6dad1683f589e0402ab9597a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c84e2ef35f2da9339afa5a963b984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67777107c10cce20dc5d7a80e8ebf3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a6bb33ca22667aa13d03d139527726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5993617f79856547436d2dc828c8e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd116bb309537fc6982e38a06ae64dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feae1adeb7bb2d96404f3f819b58829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e8d65ad3f5ddb359cbec078c4a6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca9f8aa32c6a1627275243462e94511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c9f50f2c438707d6301d6797cad8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5af05353ea1147db4d7b4fd4bd320313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a465a31bc0460de2fb73d35a45dbfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b255ac24b2fae3d5d52354e3e0ec9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14330c80d626d8a800d84c9ee7618d7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a115891b43ead39064a9c3df40a1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091b500d1016496cc88ddd784b955618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb5c832f7cf9dc2c7d3c77637f8dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620528a50a6395ec311725a583b9d0e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497797af541cad9941e73f2d7fa980b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22271c79168335cc868306972bf92ef522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d317f0bd46fc0f6c9912052f46b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268860f70ef728f837d1994955498b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a684ddfeb036f57ebee6fef02284da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97311ace5562676aa176974ef49af42a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481794b4bc091b58cc48a74469659427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a506f2ad7efb5875fa6c396f8fb7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07fcd546202fb85a019800e64e7fb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddc04b98c032f67b33f48c72f1f52d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24de3269417bedf3aa9e1e48e4d62031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04d2c2b7365f8b9deb7edfd5f51d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f52aa157225e5b1e087fe80ad7ba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2f7ca7cdbf7ed0ba54ed3e1424cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6392e5e4d03ae922bf4a83b45403535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f358fb6395134d8c2eb7254fcc1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd79bb08e693a3575d26fb50d890f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102f325149b27936675de747c2f6a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afe17e285039bd808e90a0e132e8db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654093df7000ea5add29956f6e565a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0740bddb6cfd88da3dac9616af997b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e9e063e8ed167c9272332ac73ddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccecc9619c740deb7460f04be7e3ce843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac3f64a42c735c977b975d342aeafa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96feb365a28828b3da3c98200f4dd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f24b7f569351d5d7a8a91f47a652f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249d9132ff0b951de8228c806a86cb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba25030162b43a12144759f7ef464348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60386ea5951fea3410ebfcf57c5cef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502ea5f8848ae6d94b140eecf3ac5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdfa3e11c9143998c7e0057c65d18f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae562310935de905e5566a05140babc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36964b033a2a2dc4e40960c43ea8bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d989bbbb99a078213458e3260aa28f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa7c088ca47efc60590a110dbca30d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a31620d1feac094afbaf429999fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fcceb15f49d8bc61edef495d9906957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1df3951a00680916a52ac0860916d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6d9c2e7f7fb29984c30b3c93d82259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eccdf3ca4d27d11028c4264ca4bc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb954bc93acec7a0a4bb063a30fb962561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5fc6522d942c4f3c55825e0704d1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2800fafce73d1561b9678309fa6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbc1b709f2d8042523fc6b0b54e35764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43914a8484b106e903e8496dbe888f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2928dd3037e3f0d84184d7493a6a4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f076603231a227800fd47533642767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680ede821422d79ddaddbbb5b2f7ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbdc2a80bf7e68df22e4f0284fe19269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f53b9a3126781639bc763dbee0f5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea7fcccde51f6dcfe894b589b33e4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febd1fbff6278b6b3b698e94db5a0fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544032fe6ae213e70f1c5c5d2d85653873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef33014fcb202f3a2171a1332bad1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33085892b0a2504ce3ddc5c98fda8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01abf07c8894c6b91e301b97111e5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b63120a044b5fa6d5b13473c83c15f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615562d8aae78877290e5560a410515a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803dec7b8699ddfea42a457d4558aff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea8a0cf5ac05ac4ac2d0b8efb1a35d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260cc72f8363e6f18540f23af87b5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ac62b8ba143e9388a801b01eb818882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae075d794c12bb3efcb6cadaaf56f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a967aca76fe8618c1b6a7d61e803dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506929a51c695b87e3000949fc68e90985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746a5fdefb67fdd048f9924ce5686b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee83dea3d7e80718554c9f363c25187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2de0e93ba11bc36b319f0418dff6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72787d53949d8dce5ebf2dd389fe277e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fb6af8977bc7661bec72c7319c3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2083e2bb1f577be9576a4e752fc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377bed41f58c8cf84c7ddc123b3cf9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819de36f03bfb9368b5e79d3d58668c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e7729a9053cb91da0a33be43a255394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0848faee0b1f84fcb740d82591c4b1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf857281f5a9df732777aea76f3b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588760dd43b09b3b4003c28794d147f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe632f777ca279a6296935a4a4a6d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcb84ca4f6518361fc75961dfed0e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24346619743caa663220d450ed04baa4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a02537b06e80aa4812cae72d2dfd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67933bbe404694b384bfa7d7e544451c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4204973ac63569c6cd8916a504152103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee5ce4374c7b72eb727f76c67bdb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedd07b8ea2a2c66373b5865258056f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc94159dafd71d92b5c33f646a7f43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bb49349ab79924a41e4c6f8811c32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f06b93d1b5a6d1eefa8d6ad2ff40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caceb72e009993f1f304552f7fa0dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaaac3cc8a88032381e078422b4298110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82244ebb283af9a7d66c3b293dce79b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac8a13d47dab79d88bb1633b29eb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a426d4b2d144086a7fbc15c0c06b4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a01f86bd0f388beaff5fba8b6d1507114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2ae85c5d895dff3e7a94f38d663d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63769a0f10967631a1df0f13702f216b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1080c2704f9c338a155095dfdd339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de58413923757cc4e95d1eaca7d244d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987258694aa7c6541b82a342236ad897119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf343a8c4d4e4a31518926fd6467d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7066242d126e41f14fd2ed26d6add121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a1903f7b6af4082d51900f3a09058122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b758d0a1dd87a7a02fb45cb34a4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff8d268241e562d1d2d86da59bda9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff23ed6b66ac421fa382dd2d56ac21b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe902d81cab7033a2bcb6395eb4b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94011ff0f023eee2f2e49ec91ec43d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20711925fe39db5638062bd19ff275f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b16285dfdae63610a3709e1fba3bdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e249b292550d3ca38daabd37401e2bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3b32361770db4eb7e285fc8e91e92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5981e162abb242602fc326c8edcc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99f065218959d0521559c11952b100133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff3427799cc95aa820bed305e9b8c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08772700842b3cafb3e2921b36c7942135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8452e3e324c445f80041660cc79144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd0c172ca8392cd73334efe6eddb92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d46b847442590402379cafea4ae8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bd61d470d715df8509639308c9e1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49741f4f01ec3577c0bfffaa2d0d243140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e5d9d7ab0890035bd01659cdafd24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94152b0a4b563d3e9fd68d4edcefdc8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2247bdb83f54320403f176593c3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437aed6cee4f2b5fa7e9a8c666bd6ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98ab6294b9a257444294cbfedd969e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2df174fbdba2405842cd66f2acba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e28d584f04c43648e8ae577a022c24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd4f8623c47b3252246550a72c767d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a777e531778ebf0dc83155c4d6f843c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e18ad85e4ca9d50571b13321491ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d6b2eca85b2225a0e865da20deba1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b1c6f22798ef8330cb41cfa6db3a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efd0cf02ce698ec4f3832eaba33e45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa7c85aa1bb7210fe6691e3817094b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce165becb5675db09fde95803d7151a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b34d18398f1d3c583ea0c0dc453b3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a36751a57bcbc3dd410aa6bec3af64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49025de00d333e2ac509c424c450d55d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898c3f9b56ffa608308dc8529e27eb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60141298f833fa1941cd64996b277dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777539f75fd205c00362ff7fd6746de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efce3e0bd8ae1b4d80def810c3fdab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe39c9c0daeea8eaf7c0f029b2525f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c989d6937ce763a3cb591447274fdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e44f07fdb4be1e4c3598b35ce408165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5b3fbe839bf254ce92440acaf604166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c2fb1fe6fa83ba112c10865f044c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aedbd8760a50da93811b27c0e05584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556f7a657ac2e52a789ab1f70dda726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f496091d7691e29e77a8a7717655e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6b4b61fb776e1d46fdb4b51f0a61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e50efb13628ed981a382ea31883ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd37086c282b66e297b9b4ddc56d83c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e109bc708ba1c5ae8e8805bb81bbdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270fe246810ceae29b95e114c3d3e0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3207bb1047d728b998b5400b51014176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fe9fc828bfcddbb23d1f8eea6c623177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e91ff7b774802e3c5e3806d65e11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5017e6610ba134a39fa4d2f0547ffa1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5dc6578418036933d8aae2027515f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1be1102112d54625e932b344110b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d50fb348e6823a2809871da7c13ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40a89df95ef8a47858a941e5ecae61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe164da42fe9c4134b6961c9c50ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903bb2615061ee2d82d3131b1d981b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157c370d6247928a24464eec22eb7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482cd1bb05510cf72cb106dc7b5a072187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26adc2793d21e069b9f2c9350f4162188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dd2400f9c46d88ac538cbea485e71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce153922fa2b32c35cae8fb13a49801190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4c651f8e12fc85dc8a13192548e9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7a30b9f57807f45a0814c8c7d8b58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f133abb224e6692d8af1f52f05f75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea4ef3827f1861d4d915621bc5f90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d3cad0a7acf1cbab3180e3102acbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4111810ce50966d35ec67cccab7d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791edaef0a002b7d210fe85d25ed18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e60a2c032240fab8c128077f98041f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df19b42aa9b422861bffbadbcb3c13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2e25c87c1030c2013239b4ed2e65b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cfcb25ef1e8f0a5d9721d8da3cb49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa7d521683d41e8fe3604de34bba8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633172a4352d85c10a827a79492e6de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab52450f9c54fbfe7730d8f46d4aa17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c962befd846b6cb2654d495a6c5dab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799671bd94de421c1cb5f138da2ca06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368268a76f304cf014981991c0c312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245f420574321f90fef54f75124f260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c21439b8b482ec163e836c49bccb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fc78fd0bebdf7050114446a721b01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5bf8e50c0279d37e1d66ff0f09ac9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5334ae4cc6950bbbae78428ae6fad6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22a2f6ac220bac25543f5c23973619213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d2afa9cc0a3a380330b794f31521d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a845ec0aaf58105f152ce88a89ff08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aced223cf3f2d5154b321d070a66bc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1738a6f256c81dec10a9ad30ef74451217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bd22c4025130a73cb6566f538d4ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce99f740fe690b12616326083af579219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec594644c8e05faf24e6fd473eec21e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce0f23971e5e8ee0ad98149ac6de4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dfe31e2680974039c5c07556eb28b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c9f913d97c0ca504d1800a73399b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff68f92a080a8ac97a7946b71b93e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0dab3f6741c62fbd734baaa4c7a36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b94a410e268bc9f35b3c7ecc2a1e59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed9d1893fa8976184b8ce3d01a394227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00416fb2e2f78959dd60636e4f70e4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8e0546903fa2bd04fb6e87ef77b41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d0ce26d87e43fc9957307e2f2844a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894291e41d7ccd06ec9f691f540f23c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27971ef16c27d75e79251a77894cf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcc79ab5a478b328737ac98197aac5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbceda7cc3b5883e2a137d7ce6a132234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fded82a635ea823fb829877fa8d33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f58f88b6d5dd00a4919a135b9fb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc492e547debca1b9c3f3a71e8454fcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae6254bdb87af71dbb90ac96957a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd4b5e36b9f5b4f94fcc4ba51dc08e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eacefb307e5cff546f4de2131ee0db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab603d431942c43b051ede65611f9de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360feb6e3ba1174a36108a19922e47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31773d41a5395ba2ba889631dd4a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0da6b377752cb211d58428e849a396244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f0dc809e75d01b93e33a163d5be0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5188602d04bc748ab80c4e43f755c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f5ccb5ff037881e55215206d3d50e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16821d23302514a56681ee1c6143d3be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3359ead3229a096e795595c6bf0076249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde115d41605710bea3e0b7c1119a5b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da0e497e314a374a9ae1e4de89ffbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c1381a8536ce75d0f5208de836c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92f3c4b4bb6527fc4f01d098f428c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f5a5573bdf376a72fba66cac4edc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b10f982691a5d0c52652de0315744255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1d67e533c544e15f8f2e7f82f8486256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf684cc1556068325edba58d54371a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db563b6c3fa70c87414d9b7c848343e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afd99fe9ff96065c973ec7901396dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8e5409cf4e2d56f2ad9268fa5e15d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9227a2ad6852d2c58031f0e7cb454a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9136059f1430b012ae0f07dd6d65c27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f12660e4c96343278db6f9a7c0f26b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a064be587ad3a3f1042fa74c0377d9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a212df509d3af3dc9a4e93e0da99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658adf27a2847ef0392718473caf6c5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b34ac4226704f62cf09bc62553dd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aea8fe59a4a1ae02c0e1ba18ac13a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6384afd48d77651f87fe6fca14f2d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c1df968d66e8391edaad8a10dc465270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24431e77b55300a53ed61814b00b04cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da861a2eebb308ac80bbd38995d948272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bc04bbb357bbcde80ad9ddb0d6c84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bdc08e4ea7095eece81b2f419d150274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a3570bcb5cebe34c2c947bb70e9ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9cabf9d6d4db943e576ea6faa3179276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2124a23d10eef4f8b0bf92fec38df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e8b67d1fb6f70da7240b0d7fc35a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79e72030223353697a789030fe8b2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d5abf640a58b262a1b651e2ee506e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774630450acfbd66745da5aea31115281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534cd0bc7309a3e18484d8e70d2ba1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7f8640b77551141a88021a3efa59f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120283e07c9f050064741360db6d4904284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f1fba2a7e7181a0aed402bd0e9540285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcf6b8fb0467ddce4302dc11d181ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f44d1e5bf3129373477c4effa5fd3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644895b6fac9f7add4ac80a875eb27d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b6f79cafa2258dc1af1ead4ef4836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92759682953c4d7bba8c756b438a3360290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa10645fe73ce27ae295ac0bd2e387291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f326b3e48c9a5051255c3fa48df3ef9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d80ac90e32cd343501ef81d600b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af616fdf2f75758d3287b9e870a7dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2a6dad4e681fdbb05ee2689cc5506295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06775e1d98c2414ea54988604d01660296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314aabdbe741870c319cdbb404989bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da4ffc210b2daa78d6f359e2c4534b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d95f1885bd9bb6ec37177cb3a5857299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e10df9414c69f16989040759b5727300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a9681f6899311a5a1c43ca40abe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1132c9101acee28850c1c54f672cf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e355fec365c0424e0e21ceef12b21b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ff480eb36ed8c6131c4f25cd165e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44bf69bf26ecd737ed55e3f9d30cd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1f1590426b4cfbed2d3d49019d77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d8f0baca2e24b12c10b3911a9873307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466a6c1c9dc793f8af337d2dcacb506308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8364bc6f5ff05c99db2b2313ab64231309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb66aed2dc0859f81781032ec3e675310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21336dcfa77874f1c33d31ec308011b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897258be96f8a51f332324c3f8abd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c11f9ad49d25e40e93c366e1ed36d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a42dc2fd8c9f6008462cd909819b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fab2a2c79127e1aeb9de695ef7216f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ae746a2a29f7deb0e010dc368a436316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462349eec5bd761cfc85e632ec25201317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d02d4e8a187a4891e4a0c63b636ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561deb18789aaf7fabc96b3f94f62a41319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eda66caf48c0fa005ed5cd331db61a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77814a0b8843172d3dffb394ddc5f651321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cecdb9858cb4091b84be0b4f602114322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d1872ec8d5815b40457b020756f76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b8d99d97821c1255f1754aa6d814324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a34bdb4e3b14923ebea2273c7ec85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c8411d4eb4be1a65bf20d8bf9aff1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820bdf0c074cbcf4f66be827d2bdbd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70b8e337e88fb7397233fe53f44949328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8431b55a333b95b3644e701639ef34a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c27ecdb182ee021b2608b20e172f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fcee37fb855d990f53263733460ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b846a5d4b72a3398156cc15230507332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be9736fa330258dab8456e0b2adcb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef79555758da3e87c59f938be97978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487004399e3df00771a4101af04613bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e4103c6297f1094c73653dc74cf44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97887bce8eabf6fb6eb571cec633c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483229fbc1844b1cbdb39ad704c2ee33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dde9a4ead7cc82dcd2fcc5c0f0136d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d3eb7653631b09abc97b8c11a03e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b147b8b4e8bf893c030c8eaeffbf5f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea318e1da987fe9755b9c9d7e2b1c11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc760d322d796a6abc66e804ad69723343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd06c45d627a2212735fea5033ace1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c90464fc96cbb217825d26aaafb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a8891a1f8973fbc282b166d5e7fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d99b2066b8de0aa0422fdd668bdd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046a99adf7531ff9fdab20af2e704ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384809de83d4d9e2228c5c49822423e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0edb13a12aa64553998dbca20e07e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db79787744e7727edb7a4c722bd16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e10b8d2bb83c8089358f195178fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa652385391b060298332c480c602353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d4cbc32994fbef984f9e9f854f213354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097cdca182708f18b299da351777aa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba4f0071710c9083abb6c9953a60b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbf8b6bec6de39a8393980292fe8c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d713982dcce27d0adf3d34bacf752b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283522fa687b76d48f3c91abe2a3055359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaae6fc749ff9041c9bcc1288c82e3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6acabf5b4f4952b3598003739767c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ece89f47f79142e46f1af232b03547362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f115074fb74a7976b73ddd4778c71a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59153dbab9269909d6cb1510f91fb00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce359eecb40871b2b0174bd441cce92365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a7f32c5f548441662327ec06223a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa274e89451754ed7084265fb50667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b0e043c4fc700decb19bf5341252368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5d4bdc1cb9fa827c00108cea823f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278075afdbf613d51f86f52432113281370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb97c5a35c9ac6203c87ef8bb1b25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d48dcf36e27c40433bb82aa717afb1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2558778488387c02304fd0aab476373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0d172fc786222145fc7e893d48ce7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238bd8635783c99201b8a7d048f8e1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9eb492ff4c0d0ddb36f393a79bd39376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7d0d96ef9d5664475d43ac288456c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f26f059d53ca1d2264c08747a1462378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084e722f9384121a981628f90cd59ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aaf3d5c4b039309e337396a9abb26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65917493c27d2842e79098f89ea40c07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757831f98e6706332d80efaedc3bd5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5162b17d0af7fed999b0ac203e55e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce661bac758e5b085ce1cb6585888384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba3386faa52e0c2a13c7bb7bb6d04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8165a311b4f51692ba3eabb199249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f4940aa50e73c1d43e5111cec3569387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d92f880640970104ba2310c00cc809388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc400c0a6df604aee84603dea275c9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cdc74af738b8e147e04e3ed7d6094390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9915a6013d906631f437fbdbbd78c78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca119cacab0232d43a9705862227247392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8dc1dbf4ccbb060c0d709fd85b9d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464076c75338ee4d9f9bf418ddbe346c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec780b74884aac722c8314fbf6a6b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157ec76a8e6fd30f86d4a83b47d7aea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4a74efdee2ae82f959c1afdb9430397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff7d3cfcd663fde12249d30cb235f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57666281a7aa6e6baef743f3157de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbbd773782e12e34c8c9ee1658dbfc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b83e873687d7e9d8d4e03dc58cba6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00f53cd8e73880efa9113dddb41c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a57612eed2639ef39fdc8205c9521403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfff77321771303d28b2a7d3005a2f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a9f714ac18a0a9d2b2a5bd1e9e36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c919d05b38b9b49e837c18fa040c11e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d75367189e0bc313b68050c8de778407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df73ee809cd0372a637139a803151408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b1a388723e838bccdf5c7a60ece0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42965cdf1d2997b57635c3e389041ffa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b535590d18c405ca6926470f5d18a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177950436500fc14cb83d31abee0bad6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3bf82203af221e18cc34ff1cfbac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da21f294997b0b26292a6e44a2afc9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b786a792617521d0ccb0fed4bd57c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9afea6d04a6b51cba1fcef65377fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be733e2eadbbf965a194648d51b3d016417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369783b159d808239fc18dd817b3fd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df916b5814068eeac22b63a6ce1602a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a613aeecde2bfac564afb0bc765b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba4d8e79edbeecfeee0140bab09826421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a13e6e4d6c5d276e8504795817c5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1425b42afa773dc857e648cca86cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9ae9dbe518d904a4e2b1b68d5b8f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64876a1f548b1f822f64b5b2f93e14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b56b5c0cf406abb0c2505928571df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6375db486decfcac99674ceec2de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b236b7a9fef7a2b4fd96b5265d361c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84348b9d0710463466363d135ab78698429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4912f6fa3627663bdfa260422e722430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64500d7a7fd5406f63bb2969a52430431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38fdbd5ead24ffe784ba629fe70832432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24bffc8f260bce2b1f8eb32d933a8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb04598d2c0b40d08dbcf22921edcd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91ea351f3945ef178e42fabd065633435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015137d4ba8bc37122e04ad8fe682f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818af2e3220ec8819316628348af4b77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b741087f67a750438cd67f584882877438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cef75c4a14ec1bc3551d7319e424e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba401d3adc65901adb37b85d24c3a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632b4908af3766293d2f5995f7cf917441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dec93bf6f8615dca961de358b55ab8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b4d488f1c687ae7eb60627b3751a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f970377f9751dc718e504e5a5bbcea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227bdf0cbce9bf693d0fcabdf92707a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912110fda500b9c72f32c2c61600eb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70538c5bd878b932347f05e9b444f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113baf3461458cf15e1448e7070e5ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f178a4bb0cd5acab3750d7da11bf16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ed5bd60a5dce264c079f718057e41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e526643465f38ee29cb43511651d8b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caad72ff4fbd1974bb0d2321bc8365452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6392ba5694f35efa4f9ee747a75b05b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cdd16643d8b665ab6792188d3a5ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113d8e56a470a50c503d7ab6733a16f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e6160c50985d8ac52ec439d775e69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4ba8bc490aa766cbd393dde1a893c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00afafe74cf6d330dced674244efe4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358100fb7ef101394753d1d639e70fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63c6a648b1d47af6baabf2bc6a8a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f1a18262845aa59a360a0885ca76f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb851869f0c7fb60631770b7e6b131462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a872ff78da72a5bbf850073848bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24780ade4ca66675d84648ac2bf107d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe787694c8fdd00d638045f7ab7763465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30293ce1438895b61a480cbbeb97b3e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca734f2aedea86d046af2c095205c8bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704ddb8686eec2e4c4933c4730dc00e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef35d3112a988d6c68a13e8f11f995469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1c35639ceeda3f0e099ca139a4b4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b629c42174669b9fecfa2497529783c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787331bb6637f52ea4116e696417661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72757900f2ef9ddc71e233d08f231eb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36402356b18fde44e7bfba9d14f33e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf936644b500ca5d4a2597e2370e4a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed95a8b58ce8a1dd053a2387a5ac3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f026e3d49b6b068f64ab7310f67edc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020cb2eed02bf3ed6cf649654270e5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861617887419d3175ec23ac33d2b56c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec66bd7cc0774bf55a42c1d6471d5be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b885e4b0615db020526e607642cfb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c99624c5d2b11c4c92ba7f0a68f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4778484a795e232c093c5797af302483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc032a0179cf8a8f3e1eac0b5bbb23d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c879821e9004e6052f3e9a0324c8f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546eb704787184af25612caa6764b1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9713b9959bed295911c0bb0c5a6349b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15167d5906375c31bf684a11ef0a7571488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e3c2f8c680a2afc3a60da5f5c87cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1867192663e462008aa373d4d211e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936a2a3ee5bfeb35d9cc1c77d28ecec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219fadb4f16a621ea96193792bf8b54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373cea4eac0ccef7c857c203aab3c05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aa9d219fbb5c73a32ba4c10fb8497494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd656c375a3f25f0c07abae01f276495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c75ec7203f74e384fec5264505a36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618c0084b5febd6e908b2d359c32862497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc899822b7544efb8580617b7de497b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d35cb3d0dd57276a79f55d8ab2308499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d184cb5895b029b8286206f306cde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9084b88a0b2969aa1e8a3c0cb346b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a367e2107383af2d07d896b97ad33b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977a3c7d2c5d9288b67d8f9035f01c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07911d46cbddba9db8df0d029a82bb80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e4a88b43b094e15e9a74c4e0b487505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca062cc38c9c5bf98118f393bc844506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c3ac88942ee24e7bef6f669064881507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08854cc07a01e38abc8c1912fffd21508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0a0793c9b75d8d2ce944c5c5d27c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a47c2b11eeb35d00f849e686574c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db960582356d089a894c8224ca9ade7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400f55291d00acf699df0f90914cdac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75fde3002f30516b9d25f2ee0a442513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe233ef0fa7a3bb540e1d0b00c7723514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b5ec5b4b749d4c7eb5afd3a0c2ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78e85254da57006142e145c6536bd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee72b36290a84bd9da66d31177e1116517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f7b2c95de5f3f40c14a6727c619a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015fa8683b54290400ee8f3506ad310519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a3b78b0718ec669535c6047390a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072fc96d539d3e4486f66f974dc93a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c16844d9802e7fed25140e9c4d8ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cffb79d4390f4a0c1396e545008cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a545b0b3030dedb671ee363aa26d5c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b9b8fbf7dfdb341329aa034a783ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa9ee7254f2f3aa5ea89dc4544da33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e9f89b5a3de25270061855ca2e418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b618922a03f4df636f56fb752ceecc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474a8b0176e53cdf2aace364e15ecaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b541fdadb74c77c8c8873e0670973a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410bd3cf5888d1a1df25696b65cd6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba67eaa94ec9b3b24a3076abd1f909c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0a112b8a9d0506be44f75f96f32e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721896e7c397ae08fbd02e897b69be5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6fa1f5fd1eb8d9ee3ff89a73752c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2907755c8369e75fef771469ade7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75573ff7dcd11c3bc38275ee970cbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfef261d953a38618daea09b28dff1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f93329dded1da23541e14240c3ad9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33b6c3abf55507d2718d967a6cf1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01222ac4c810f139e65ce16ffe31e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6e4facc15030a371cfe94f010d2c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abbc2798bca1a2154ed5573858766b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb7e6518e451462a5d347308d9926544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c81a87d90d160c8c61c850ee549da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4535db7743a031c5470c99e9f2f2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029692fb3975732e16d999d2ad4be55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7b46180e18a298f80f963e6600a4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba59e139d9a36317fbe55cdd62cf4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d115bb8f9d67b92f443bc92186e5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1356329f9bf2c51e821523e17fe6a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518149ffc676313688875057fc88280552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727d1c538c6ab80d1801aa1f1fa3e48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54af97c0f1fd1841aedd5b10d4c4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46e216c0b52f0250d5d7e6c73daf40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1db8794c17aff1074f5ae4a2ea84a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd983220d7eb411f36f4524652c3031557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f17a2eaedab1b48a8cc62b633b08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa83d27b7559e5fb63b5cddbae7d42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45dc033b38d684ab98a54b76d144d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6387079fca16e1de4bed2a673d0d51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0d1346eee50f1cda7c8895325b327562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32d8b0e8b5ba7a5ff75c2c961872e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f690d1f3f783f1196d12a51fdb7a676564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3edab3bedb326cb3fbe7106fbb75e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d33de099dc9984dcd3d315a1bf582e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4be84c71c5f8c9a3c4616046056861567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b605fb71433a477483d7484b1d9a56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f273cbf5f297146848a09100ea6717569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c8909375f0f96747f49dad4b5523570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b8b4d616537551465ad51d92f4ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b06c515907aacd2872c2faf7a0632572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1484017f2135152c61e7d82ff9d729573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c1b0edbe68ed1cd012fbac118da4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0fe7caf871514cf20096466608104575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c97b582a5184afbb34140d129ce1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e205314bbc54d1a6555ce73e8d6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838cc382d12948949ca30254019914b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a494cc23edd88a3bdc37dc20c81d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8109974b726ba1fa1f3d1314a7c66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51128354e16afd58df8b05451a3473e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d1d74f462f81748010ab7dcba582582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fa4c967b58f61989712edf85d206c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038101dc507ea0947f7e6de4c11eb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d41b14ba4deccb8c575b720ec847585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b32c935a931e9460e03a8fe2afd9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57425a2028af57afed95fdc1f72afc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7268d6cf9bb5812535a0a79dcc2bbc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5c239f676eb233ffd719c107e5d5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c7f1e3ed320f06b2e6b4cb514220590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fffedfd4f61a779ab1844a73730e5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aee79363c4867d435fad1faf8ed7fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d87daeaa6e34aa21a7a184b5602be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e0bd3374a5b9a7e2ebb96af3f2d43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ecd7365cea72d280640af5b6e1c9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c4d777bd6fdb6b10fafd824d12ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0907547b9cdb1aee38526b452c8741597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf846c2d760b201d3db3a6555fef4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929817fb5ad83e01ba092ec743205064599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6118a9322b030f810c199e8cf4589600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae4008a88a1bf71414acf423f83a9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e52352a7efc9bcbb4407f80f9620602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f54a141f392ad32a48fd6377359b2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca7272174d94f071e71c9fcc18148c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec152d09803c5bdb033b700b8842d86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badcc4bd18cad05d00f1c88024aab9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87b34143df6966ee1bbf1aef9630c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037674b0852c87a385ba22768ca9e1a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70088a28852cc55395aac9623466b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188195cbbb0d2f829a752865e020e4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dfe33b6d70dd416b3d002c21c625e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2036b059cb15173b6b5d20ff4454d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff77ddfe7602577b8056de8263dedfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37651c575e742ff49fb6ca93ce892378614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca4db422158e5bd72eed537f2478e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06129aa967d4314ac31b44b893efc461616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1de2aded58f953afc3724083c9f832617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12973cb9958c1061b70f6399d49e062f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad4eb522833fc70e22ea8fa8bdffdc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8f8254d2c582bae3464afbf886cc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e6559e0b1e17ad1070628ffc657c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c4a9e5811067890681c6dce578436622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e208ec06f2982ccbc52f84d2e044623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e443690538e9bb3fb4fc4faa6736f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ccb846e374c3c7615e108f95084d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f4f0003eb105ff68d4ec4911e316626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d86457a0b69eff71723d763b87911627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f377aa2a6f197987cf9137dc378033e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729968f64f0b32b63851755d63eee6ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95c1411d6231937d839929c70b0b86630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f474b785235960497e0f6eadd70a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b4982e0e482046b327a88fb60906e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59593587612faf4fba023a5447f0a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed6236833a3bcd6034d68229ba9449634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fbc58fd239b8d2bec2af30466d61a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0461a95345742c7fbba1df0ae62fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2707f4931b8503b3403651265e32d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc60a3aa8ecb87c2b368d2f48244c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f43f9b67c8471b9be6b15c2eb432e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e0570477301a8679204d45a2004b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652844a6de3b183f0e9a622ed42f1317641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574c5325b04ec8530f1f0075cc7d215642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ac53fb9553dda5c1ddae8fbe1e7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e015a052e760406ac8fdc7cd385cfda644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b83bba59abdb7556b9dc9750c8f717645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43829ff5955fd0468f9159e258dd9d1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a0a04d52e1c7904b1d3285a0f5e0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5447232481eb94f31a86ec14185f3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5c845bf0b6ff224d4b81a5ddabb94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bd5d2d5623507d8ea6eb5a54e9057650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5f746491b0541644ab36b1163022c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130032d477c6e2544b9b758e8eeb6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e604192c1203fbbd75ca213e791e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515821d78eeb6f2d80cf349b0fcdcc84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040d79bcf8049c33f8c945abe772b03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3322e7b935b5ba5e60d504a8121858656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ce628ef317710bdb70c5f4f671c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2abbac1f999c3484246b5d0b34354658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399fb8c6b3f18fc8f17f74268e0d48f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d6525dba2c19d4e442aa27b02d5e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae162878758918994f7ff9e562111661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b423cdb6181cb408b580ab30c5a3bd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6740c6f9d6732fb97255ac165c33e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8b7b1ab14c1669d67cac03378beb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b537b3a52d361f622e3d82bb571c49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54fccf36b1b4360a76d677e94d7efd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a70522c759aa03a5d6170e1b2386667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427dda526b323b9a1dbf7b30110a40b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e921ae2489f975e709f7b81884b84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a69501579edaf8ec2d5754d264a049670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1d1ec976a4e6a78cb8da29ef6ef7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d519065f3c6dee8e42125c7551f5dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c58fb3c10e4eb34062cee7dfe4b9f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fee5d514146305702f9c9cc97f0d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2688797fc2f47f2b2a06589b3f9914675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf994526cfc897dcf0588e450c3825c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855e2de49a1d3871003236d939f9a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de18a2f649fcb1c124baf415209e85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeb9c824d493e326490e7d62d7af4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bef07fdc653ac9efbf6fc268db7e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62de048a8248bfe96a7ecd8d1d4bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b1443ee6913c35fa6c0804acda439682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40001b39dd4c1fa10bf380b3a24759e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba6a3e416fd6e76ec921bab3725204684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e0290bbaf2c7d30109c480790c5d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbc0820b0a30d779b3a7471b3baf9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcef6b7dc5e2fe65e20ba661f4ad5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872563a5dd0fe854c813130ffff48f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574474fcccce32f4ae1dc368498a0b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29383c77b96510fb1ec44574a2c20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c963f90a254fc4a6cb8c612962609ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a86ebf5ec648c2f8113b9d5eaa0986692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1a41b2692f15c212d1d94f5f42f9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9c20f0aed36f808841fbf86d0a523694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f9fee2b0344d8763cc09cdb7af910695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b1de9b3fc5d7c252219d00951914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc337d4db9a27c4f02bfe53834cccde697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641ecb32840d122cf3b4318a0296a67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81ff733be2ed65b0c61cd03651cc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa2e86f943bb47146b70bbd2d9edd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2778da37abd4dd2cc150a7a18ea52f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f431e4a43405ec0f92950a3b7e1baf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c3f95582705fd230a01f87d3de40d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b016a97088318c7a91ee94a26b1bfec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8222a971911d12cb4d81458cd8dfe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3fdca3d20e91ea40e282979df320706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911890fbacf80ba2eb06da9a9bc78db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f96b3a6a51aca84aa08fc949ae108708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42683a99efb559da5418c68b29dce13b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceabe1e340acfbeeb6ac44ddeba45b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c7978f58b089679570e3a3d2ce889711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b9dc9750d9300ef1c14edc2d26823712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517bc28aef138372e3efdd55bd35301713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cf4454cc677804a5da4e285332d7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163957e488dd1f7f433b80e4e768b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c092abe7fdd7a1c38561b44aad9cb2e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45daa2ffacd0fe9f8e050c454f785c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc5acd02f9865fa113acd0a01d753b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e02008655206407f0266219ec3992d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec284b0851561b3abbf394df01a8c0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fdc0cbaeb7aece8cafc22797b239a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b03ee964c74bdaeb45f0078621580722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dbf5d84d88506be5c9984660d5fff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b112a3deab852138220218f89cf94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eb1c4cdabcedc0ad093ef2d13b6ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d1a2d3ca89186eb82fb8d832cdcf0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedd646d3d6d22ccef7ce82fcb3adcc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6cce61d2a8338f9a56e05d24a3bc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5ce57e7b5934fcfa7dc26645c0c4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacb9aa8faea986713e61d3040c2d3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c19329e8ab16bbb8170fe9e23d7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f592776bc703ed5df4d4608a9ff624732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04ab3829a20086b251467c15cd0784733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c2a0af08ba0963a38150dcbbd85e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b283efb0c5c39b2a2392103b32b5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d5454d19ce23a1a8f5ca5d285c8f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c44a89165152a2a3097f6a01fe5a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc319473ff7dd9bd23711c20ab40bc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d839d77648796a003fdd808a37064a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc73e09933638a07d70fa8b1c5fafc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a452f87aafdfbe6cc2871b3de4492741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f96bb01227f83b7805d55147a24806742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec646ab052f9efa4dc623d322399856c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6718f70b0a103bc541f54c8fa984b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed584fe2f252e0df76db858c620a0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbb51930d6bb478703652817b84870746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c332109dfbe5fa7f0dc8753637b11747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7474ab41c9bed2cd526212351e6e16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aef065f9a1c20eca609ef43955c3d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0025e1ce30cc2ebbf16140af55741750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e2a74dcd512b578cf48a53d98521e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6d5cab37e228445f8978b8c08af4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfad394288471de3f52acb1a96761ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3194d3ddaf994dd9cbf9c3725071a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c80c9768a775ba0dd09be5be643952755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a58773b90409c437ab8350e61154a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199898e798fe2053cf3d3ecacf2f36bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae4d78683b85b29040f4ed9f09fdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce478df2fc278bc29a716dc7e0298224759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f116842e8d647bae4fc9062aacf5be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548365ad1df1825d33c6435d096e38642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a48d25ac4919fa551da3426e912bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87ee41dc3d19f83ac81cc66bbce0a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff9e888b827c6dde51d5d3cba1541a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ee3ee4a5cf8bab37a905c306fdd206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ade5251e54b33f59f16a0dd2dcd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9be6376413d34484fa9af962aa911d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c7c04a886a348af730b46d9ff8729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6a086c39633746793f8216ae6574810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864bdfb18bd9ae0c4cd98fe50baee8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c2c2963a29859255131dc3fd6b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902b52a93955ba9fe1905d70ae8c28d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b46c683da1912c2289d65b9f81eda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157ca3be6030beb5cec8034293e3ea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786146ec4ca62aaa5310997d5d24f3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44dd60600ada627771c64aa8cd9f8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc1c91fc3565186f0d29ea7ba87dcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798912b1440f8f015e72bf3fcfd0af5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576755dbb2a6b24d7ff054a9b44007d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611d32ef38d5d55b4531bcbec54cb1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d8fe2e7b75489ebc0bda3e6fde2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137e38a48b3ac74ebb6b00f896e2c1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7b6150e0ee79c215a89de15dbb0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a97fa0063fa07e8c3e69a5eb6241c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf1346ef6b968c71a248e1c4d0bc7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41a777ee4df49c9115ebbf3a8f99627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7fcbe5a7a6036a5a811560717c0ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e3e66534dfd2d13718d55a99567ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ab488d88c5503a22a96fe9834dec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac4aefe8ede937b95825866e31ab831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2485f96a5af582ea2d04a063681bbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd44cb4c4c1b1955e333dc0337ca333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a898876c28853264d1539f58e5ea43834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37631b10c7af6ee8528ed0ba517df26135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060686dfdb12457df963bc7cacdc2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca94deb422ba173c22a5aad6cc486fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f42c11be5edee43dd1335408e43b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fd1e33bb309a6b2559e45f0c90ad139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854729a6b47e8126a8149fe00ae3ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00111a2f2567520c97963425d3abca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6edaeab1d8a798949b0932f53e1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31927c18e86f40f916682a363c322fac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd86d1307032c5bfbc2682ca5239a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c736ad63e939f23016fedf2a682945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83233ecbda7bef62dba2cc290cfd0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c15dbf74006bb75a7277e683e3e5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7135c1ed75b5e8bcdfe7c3d18259b6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00532a5498038e419c868aa35a83ab0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0e0327709741cdaaeca006360f0b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00544693319d6785b24905ca47660c7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b642e02794427c9fe2c57d831c76a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c43b68f8c71d972b2d61b05a76191b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86e6584b954d15744bef74eaf38e7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de9a38fa250658039a7cfbc1dd90255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ddae5c7b5e3ce5d9bf51c6dfcb95756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65015116a955c092a415fa4d3186c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fd3d885694ec65714d09f8f07bc7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b97f9587930cf3ff848d10783f1b0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745fa3fe15dc5b6a346bec1ee07ada660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946dccca8290147beb67f5fa078101561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6592ce4de5a839e3e19e541d92c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16d0dd6236ef48aa4ea192bb5bf9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dae98715b870ecfea73b34434ea3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724b4f15e129aa36f5d446b9ebefdbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e72d41073b6db3acb81897aae64d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd3b32ee374e9c29cec5ff7f37ac467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449e4ac5f4e30cad5b5956c132f222268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf35cdb4d7c8f00aa1fb33d7aa267469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165ef677dd0cf7f01e70a3cdfa8d09970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a26c6177549a86ea66f582c55b7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059efde2a025000bcd05f51082e5adb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def650bb7ac75b9afeb84f927ad79b4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d442fa4bfcdca3192d56bb7d5213774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa6dee67bde7bc8c557dc6a2a4e1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708eefdfb9c36fb87b265e151e5a6d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8db9c5f7cee8b825d9efc719a37b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c328b1bd9a4d04479730800caf9664978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacddab5924b7949c85acc74d77ea0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f435f33c591629f7abd7baa8713cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478249994faa55c3305dc0d835db7d3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e93227db8171fc00c16cca114fd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406410551e1865c69329566ee490cab783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c980f178d86629dd9fdb6adff189684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223aebfe8239ed9d70a6635b2738aa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892b71a27f09bfd3f310eaeea72553886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b07fdfb0bcb84b960ae6d48fe5dde87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f189ff53762b1f8d58c8a5855d26f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14f96f12afc9bc5e56827691e586489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac6c4d826dd173150da8db4f273e5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6c7aa49e7ad2c3e9b2dea8ec576e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083f77a12d86ed0ce58db51f6dcab9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539198e6144ce10b6203647061b091b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a444430ed560aa2c41b75588e63794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc3912519da9d31102835957f945e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807914b79beafd668f46d45c89b3b0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed61b64c13e23e432b3ea0ccc537a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e1a0fa12375b539ad95ebc28c05e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e6cfb2399b1a949090b0fa1051e2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500bade470fbbcab46b48fcf296fd46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0eda0612dcea07b4621a6329b45b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b502391152d98c0ad5bb981fe535102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d196b68c62b1c0f962754ea62a776103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91305b27f2ab6ba7b5dc071bdd3eae9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f661d7d8117c33b8b47c9065fdf06b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb577dd590b41d89567e261e3f2ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c71c400f38d0a610a0b361acdcca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac11db11c5a3659dcda0f45a2b126cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4559e19afeef2276e8fb28a21c99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b88e671ca5accf3d461659ea4eb639110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0e16037f3d33fa18917cf7fbf1809111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e54a37544fd897472d735ea4fee5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d2bc6935a0315d023fc3baf3b81f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090b7fc509373fd53b2cc2ef9dcbcb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9157adcb009038bbebe168af592b103115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51ef833d38c47db6e4c86336370868116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813428f2c6b01e7c9097b5905fcf979e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c94a0e1c818f748ef042891d58e1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43846d0ea0223537ac754043dddd04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af6487d53b095d885cadcc2cdd8add120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1aaa5acc9896ef0f46c07a6cb0998121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8ec118b42186d061cee5926ffbb19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ee1abf119d8838393b1b72c7b906f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a253b897dd5bf89c52f78b2946ab42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497579217f838cf11176b70771f1b8b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8873a2d1aa59addec2a5486cb92cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89774b9ef836dee680f512581428e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff754b3b1bfa2174b8fb68e197e7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76bdf6f88cae30be2690c95ddc2e5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87284284c33e60ed2105db2e1dec05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c332e6bdd4d5f7f447ffcea3ccf1af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d03883ddc635eb4bc5313c871a5cd5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c24144756928eecfdfe9f6ce6d9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802e71b8a6d0c92ab22e590f4c61bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bad3ae300f4a2be6873b8decb850f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34555c99e6ab2c7edcd038e42d7bc81a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef055ea37a6c6083d3d8cb79c4deac5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a968557a48098bbc1ff597a188ad8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cc502d71bd7bd82db7b01967b720f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4863a78cdc8d920d53f363d53c9fec7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb7a1a8283f28203458541d74aa497141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec161c0b88cf275dfaf4e522bce3ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d744a88b96a85fbd958871ccb54deb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb18b089dddb26ef14506cffe12ef6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc70c6664a0482f79d143ef59bb827145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1640ede959e09a270ff3191c0f04ec5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c39bacb71c550d4540e2facbed08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482eef487d956103d699a2ae5cf0d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc3ec922998489c02807050ce4535149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d011e5af8dc3dae63ab7d74ebca599f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86202d8ff0009a2723e8546021f184d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad0bf25edc4f622346743e34a1812152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c3051f92ad7029189c9012f293a55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17e71a83d985c9affcbc4cb77e4593154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093a80db672242a667f6658158e11b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d973b665be85fe09156e6a8a078b82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653ba37256d13276149c81765c3880b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38704eafadfbe02c890babce9fd49f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61698bd47c5d10a47fa69106952f428159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb416fea3bf8a18bc7a8bc9a956d34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72e0d8950ca40eb8f5cd7a8e5a7f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bb7aba9766f061bb5092c01176a68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea815891797c3a9c790d5435fa49b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b9987977e70c1ffa6396e9acfd16c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583f93951d6423bb6e560333baabf4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af939c5ac96b6f46bda562b870f062d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89808a3b52f03ec4c6c02bee01a91c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4b976631faad35f8e6cb7cc1e991168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca937a9121d394fec720d025ebae5d65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5507556903a23e40c14afa903a89b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb56220976012a4c173ca4eea558202171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e318f2ff05e35ad2f10f6a7f59ad3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb014204a656bc59ee1860f6db375173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192c8d648b8bbb79acb5157454b9369174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df97f4f008800a479d99bd08eada544175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d643e130a69706369e043aba56f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787587286267cb9e2dffc12ebe6ecaf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbd2664fe8449c3ef720953398fd70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497c9e4955185fc83a867441545210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea274c72d2fd6c53ec20ef117749518180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2706a3f28dacfdc7139845ac5c37c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2911e4dbf94711239f02d4b57ecffa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933377ae433b0dacdb886de8e231b8e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b98a8f2a31c2616b68f5d10797972184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac13e9dec439ea9b0f02e1917225b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29761d0b88454c30d1867d2fde0d43d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665a38b1136d42fe5b23fa3e059cfda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aee3bb7c19098c297545075fb04e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a5c9c3c4dcc7f3cd6952876430087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffc71cc725bca61ea8af7a44ebb17f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb32a52d8dc2267169ec2a914c3a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a46d577b97db43e32e6bb4c658d88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52151a8e09e93071926e50e2b3b99be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cf53ceceafe55b62a2581c96dd6ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bede49d76897c48ca8c02f44d5267195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f19fc8352f529447e638679c5ca77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aedf1518d1583790e526eb5cfe8f8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fc32323c3f82ee096bb222734c169198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088849bdc3625cb75941b89d212f07a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1eff5dd1edb038427d4025cbae7a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc27a77a7f764e4863975075e27228f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922b25ced4d825d8ee45116f7e3013202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453507eaff685b18b5fc493a3a3aeba0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4cdfedbc93f195d4f9c6f5905c7ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352691044bf9d76c372eb11d48b32241205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed39f48dcdb290740af9d2e224480b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb04caeb1ad634b00502ffd8ea6c333207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843f16748d38b00826f7518f2f3181208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b45096d49f5bab7f1abcc25b024d41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015e4987897b748014cca7559255c18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da5d6c16fbadf6f4a00a60840270d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7c8121718f6cf8b57b11c247d4428212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21561aa8afaf1caf0dc9b11736b4baa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f680c8964c9d6a63810334dc5f22cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2efcfcaef80d343941bc5031457cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee67e392d28f55d4c89ba18b7e0c14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351ffac3e486f5d54d82d132c00fb20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9612c454d2a1604ca6d05fc220f5dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4216521d2f18d92f4bff04f2472ace2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890a0d1f3a4b536d7d0c9af6fbd8f75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd9d1487ca571912e20464445dd8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e20d1a81296e52595e268e0893e8fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deade742db46c70aea67aadfbc10cd77223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed6498f3935900072f62bb2130feb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd7a2984f68d33a0f05d1e9613007f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d27750184cc8e0bc2d0e3d43890aa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc4663666b290c2086bd1f8dc1e08b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed76025aefbff94feaf779d749377228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9094767448420211d45ca7bee9b2a2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1668ab0fa0638fcccc09fc61b73ebd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562f063648c838bd5c91086571cc061231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eae31829c010c6d958ef3d87e0fcd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd243a6abe60740eed47f5a7b6589233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617a058b677faa0ba285b4bef145d66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09febba3caf18c074721b3126f126a28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96072bb8086c3cb55272be8af29d361a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a3eff27025ac92a0d7f5e2b253cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801ed650aaa0ec2c9a980a721b497a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61275c170ff5506d971bcf1255c49fb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdf4617ec119ed828eaecff0c50427240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d1f1e24e07305d7082ada9078a21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ef69117f5b08ca9802a83b13fc9de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2baab9904b46f6a4dedc93e02691b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ad4d78f6a752b19a2038aad6a6d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c71afc17d5f0174bfc2ea01a633c82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5b4b46c49f347c08be66bdff16afb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c9e3b99f30ddac0cfae87542e225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e255daffa09e03b7561aa33cfdac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00227224bd090da896043e63a9a0353249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574e6838c21911dd35f0f6bec6b55a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d7f889bf042e575c1db1beabca66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82168fa0f8f7711bb16e47328f7f31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6e20bb785a37bd15e7e9f148c9ee5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2985acbd08c62a4d1617e68b643b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98e4b48917b8b63957437f78bb5c38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593b48c889a2cf8d19e4cf299cbcb22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f385fa71ea2ac5f6d5d3b6dc4eb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a64d0383ceb62bea223a1730bfb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce132758edf8c8a420733c9b9f35e95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7332a3901d27573a94b40f06942e94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d639da0de526b607458b065f5808c7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22703679d1a5df05afa2c94dec497e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a68a33104497a7030c2b52e10a1b9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d2aedaa382dcd62a24ec27392f646264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdba8cc314efba4e2d9ba645d24dba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c57a474d049a4d6a1b04a81e6e67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e4109cf7cdbaa261ef93742ba081267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb7167a62e8c12bb2906448048584268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f79b2181ca38d1cb84d8d3d76deae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c9e79eae3b4666766496d3dbb0ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058dcfb0960441806afaff44a39442271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1ad7ac91aded35f3c5b9a67e953e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428dfaefe11e349c1c5a95083fa2dc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c97887ad49f2d1ea9f4e8c4473f24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e2259150f51cc4565cda562fc037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7744baef35187538199950226c02ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e5763767ed9dcab268366ce46c6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacfbc209167f5218372bd594c2b7ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ebcf84a050fc3d436d7483273cde1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d98f31163fff1a7afeee7f1af98dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4c4f665efe742198e2f9d7a854c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fdec85dda0f104f64040bed444113282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cd8c2ca88679afa18b4186d7959db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986755447315814f68e81120da266e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb2e74821e4333da5e5090bdf4f00d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66c12bc74990e651db0c26b3c3fdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9db59233e9544528206001381e636c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f753d833260e0f8c6e73b9b7da1f07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e1c36ddd2e03600594c297a36001d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fcb7d220d2272d7e818a88cd7346f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be546564c6a6864b321fa89af07c70c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7f9c60272d796af398bdebb1f5a61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ccd13fb56d66e042ceb54559f775293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea346c5a1caf9823a2549f9f36d6afb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9c7acdd6d8bfdb8c48cb77980d814295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f842a280a83829148406b9b656b569296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe07a0d8516e29024e27244f49d62c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0c69de1e96fff151382cdafc4eaf8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8297f79a038240753e45806764386b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5eb239b4bd03911cb70222bf12e24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556477cae09d421f01d5a3edc09d6fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9a20f1d4286a2317d58d0c90f59a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8366c23d0d7f0321a8889db7a8ee4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b27fa295ae533a312f592203e39587304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7467ad6b3294e8d263acd2bf9f11d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be23d53df9108358ba37819b0b2532306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8575b605fb2ddde714ace832e9e2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806ca8f579c1f4b4dd7670e20df0a6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff2e379ff6a099e7cdc4495e7946a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18726a49115a6717700936ba76037af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272463c37a7eec3cf29ff38e070b08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69072513644e9205a61cebc2f02629e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c9d90955f4c7fe60480607624530313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7b3662d1f47302c97866f1a883465314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c8a9397515f776cf289e0d336f6d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b71e06e54bd7687270e2d1cc0efca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48dfe31a2409c797f06ad3d5597557317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18608351ec9f146bf1437a5de96c03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc0fb97616927cb6adb981304dfdd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4f543968e3cf5d0ae65b71662faa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e113904c8d5417c91552f562297e14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d9041e4e1b9a8b62f4678d5e22e27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aa248771f04510acf36ff805e99d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2296e3d43bb0727ff9e9eb8670253324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833b4dcb8585e3851331bb69fe148d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19991d2eb5011fc336bb5a50b26bda8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778a86fe0638a145aa58aa38002a13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e50af50fa3de08777f10770e1674b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6389bde96c6280356bdd0e57678f55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592e8b683c931ebfd12f7bbc50f9c6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fdd35bdc0b5c0aea822c754ad5f17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd88ed7a58eaa2c0f5750d799e68bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0082bec91f996cf04600db337258a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017d51d9dc2a9538f1918a94b64469334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a0c379674067485baf21ba5653d3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae93b3fe9ebba97b450bb9440aebae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e18199bda5945ca81a0cec5f07d74d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c145e7d87ba851ddd70c5f23a284338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de09ce94b3412b991f7690a7c6ee3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e13b8ea74c8f0ed8d1320c5f066562340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dcb93ac524398781200ae3a779a09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c69dac414f9968b022b7f75e9743a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd159fd695badbd49aa3d14df9e4f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447943dfcd971bc71f2dd1ce278b0e8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a25358f956f1d496458f49fda3eac1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415795baa4b9c910625826cb6409a7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4b0883ff05ed90c47a383925382ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13a0bf01dcfdf6051cb5565f690106348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51de97ec82eab4d001c50666a2469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee02d43c4a3c158968cb89aa355c05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06013eb28b296eff9d39e0e0016e4496351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbd1a664099b30c8b9ada5514ada0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b96345d95987f804644937425586b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d8ef9568d37ab7f074b046c41a498354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f741eecb0fb95e3b23c7a05dfc5e2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a302c9f68ec6e33f4f7c93545574d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236abbe17d48fc5367b148cfdfbb201a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60763e15d64ca1d69d16924024682b42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28df26825883416560c80cf13fb794359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b399b0ea581293b41e76a13fdf75dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501faf5d9782dba3e2811ed389cd4b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f867ae564fbe8558d26e49dc72184f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e67a53fc6fd0daedf10f45268d590363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b61e3068634c331b342ce6ffc6dea9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5141a40869a2e11145998222eb1af89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3970e3b3a2105d152b654c4783fb7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd190e1f4ef3e8dd671694e2c9b6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec702a9b289c54c8fb680b39f2bc79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7e45d2308392ce087395a75216258369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9cdd6308ab02c2c7e4ed7f2bdc2b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bcff25742ca12d458a06fe0d21343371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910834b4a9b8077b5689ca08c6fe777372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d70d709caf3dc88501904ee2f223c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b725afe587b5e68c045cdcc862b18e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61097b39637ac7ec95ebc03306771375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a308644453733e61eb303401f57b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701eb60953eddeb968d3b7d7358ba83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29546075f516e6396b41963ca4738378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65664aa4effaf029af871b37185d54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a58a6933d3a49e0f84244caa75d490380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab69348e55b687cebd61987959ee7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27ec2d3b799f11a590f039e9fc569382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf70034b88695648bcd1747b5a2c38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc23ebfa7fe73f700344fc21d8cdd45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aaaaa48df02ee7a13222deacfddd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13d373db42513d94b8892de4bc6bd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25df8f67d8d9d1384c9cadc26adc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a2b49dc620988cc4b5180d9cc715388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1cbb2cf4bbf934a34c7f19bdd7e59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171ab53abd61c3c91b046d500dd9364390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de4d1e36c99a7c8c114859356c8600391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c8202d3cf7a7ec2c7eedab5863b37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670e13dee5861f6de909daa8624252393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af2212b825ab378ae287723da49c24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7024b8e6c464c514286705d1ae73c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f88b0f8760f152513702a2c7f0063396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540f6f2bad9e80173d88cbf9c7c46cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3d25a5dde11d12b7028631f4add0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe74fc3d6e3dd7f5d2563e5850d58b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72633f759efcdb0f0f247960d7b7f412400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf51c68fc19838f531198d3644d69ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126177e4d8ad68434d5c0c0ee6d78c72402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4190fd1f9185492d0686ef69075f7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145789cf3aea34dcabe18bca9aff305404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a40eed3a584ba4ea6087224078ab8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb891182c67f27c7ea47a680fcc73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595a65ab91367b134ab921cffefcc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f798f6a3f02dba5f413133465dd35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859fbd582a0d155a48cc466e24402c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599734d12be32bb577fb73be8252c010410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c3bac96baf1553e307ff6c68488d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795a54450656c271aa56ebfb983cdf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c35625ebd7a511fd44de24c68734a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d138f82d1a1c8d839cc6bc0efd6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c58e38fc51685b832bb787e54c424415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7b8b1e2dc05f593ddf5bb3af87efc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531193d2a886b1e5cae35e5dbcd01c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96369fb361b6cf5ff89f72e60a2d30cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42d05dbf2b995ed50e708a1d7bebf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184b3e5a2258524c98dc5b2deffd143420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78c1fd09d2bd6c923d4b899f522d23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5276a2c3ae05e18d7abaa141c9b647422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31c98628f2695fd225c3bb18e64e62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1760254a4e3dfb4d42da68c10f5ca6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c3560a5b0e79bc5d42d4704b8f9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd43ed77943d399650f0ff26cb51a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c583ffca16d961dae00dbb62e01860c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1bbc8abbaf233691772aa922b0279428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebe965c6bb7c340943bea2bf54f32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef4b8692fa15d092e92793bca25d33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1006f881f43c534c5e8bfcd9c67491431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84265a0492bce26095df34d162b47e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c188deca499bbc05afe0f5cf6afaf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e74295a90d7832e9121e013046b59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed157ddb6073bb109ca229ef749a666435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ad81e067403bcaa84db811a14a09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c2a91539670f07903e904da5ef466437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdca8f30ba240450a12b7c32ce70d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc4235451a1a052447df2f5f11503b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e516768f6996f026af5d7c2493121440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e383df5ad12b8d6c73513348810bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a63f59b62324f9c542f36ca5fc9e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cebde5ef202790002e785322618ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b4cf28cdc1041e8594750cbf49e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4b6368f3ed04b5cba384f9ed8b71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d4d5d14cddcc327ecba736ec4c35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e9e0c7e0d55302d7fd455a321ae91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6df6f6f4fc09abbded7d49cec906e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681dd3a2dcfb593ac14b10acc31138449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96208da34eb6d06c2258a90d78bde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99993bcae8148c1ea58b0ea470c3d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbe09d0d26edd204fc56ddc098928a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632a8f6b150e5e9e2e3eb0948f957a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091977388243d554945f475cc801d034454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e3a897cfe03f85af5273b240b26cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b54b82509477201681d5eaf448288456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f1b47668d853195617b1a09cf0525457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fadaf5b7291ffa5b4e1d8221611f39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cdc4ba05b8c0403678eef9b9ae577459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d718f58f9dd38f1c785ae92e3cb7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174990d81ebe02562e3689af3ce3f95f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195e7180f90004c4fc4f1e7b8f96efb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feb32265753cee48d2b203820f2785463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e460a9dfa152da3b64e4ee426edff7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbc545412647c86840843e520f3d9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18dcdeed1ae6ad05c88b9eb2f01b02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebb41ce2d0778a640d1ce1262d0039467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4111eed0ca57eb1c2605dc190daea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b20097ff1c0fb1403f8bde89b40931469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71fb32cf5532f75dae254366a8955470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5d9e467c22d63ac608c86602ee4c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc6f40da18d4d52b2babffda513517472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36193f23e1aa1ecdaf34a9787f67cf82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355272a44b189ec3c5206a4b86b1f679474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa66cb7c6b75739ec9209a65fc78a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b822b1b7f6f7679ed367ef678988da8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3dbf4dbba728716cfd8fe85698887477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a503c9bb5475c5d969f93a4155617478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644260a760a3dd7415a58a329d1a14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6abcda4fdafbe9b889947dde01523480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec1a423f3e1d67a9f6513982a40575481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157740bf1148ac7987d764ee3382a5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7c9f4a88d978a18836dcbfd778b65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbc86d10549c3fd296336a7b5176fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b471f3c361af8d965404436d473fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd39cd97fd8668f70a8558325af0e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde331a498ccf64b1dd64872d96d59f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee60e9489f8e4d9edbf4267649851e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82585274061910d5102e49896dadc23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d7a183815957519e5e71cacab888490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066796432d728c7cceb4512f9d12f9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574bf1beb42a6d8f886b11e8d57b41d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79896f3fb9e8c3eac78af7e84f981493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e10e1a7816e8a28fa6d6441c7138d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaaf22b45f2435252ceeed5bc936ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61f31b815bc06dabcfbdf855dcfcfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc87bced61ccadb90bf89c89493d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e81e5dcd68e86d5c203bc9aff4baf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce61ad2bdc7e2529be1bac15429719499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f79d762f5fa2baa64d26ca1524c14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4fa51e4929ef414baf84a6c41209501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1142d66b7ab77ed9ededdd341441502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64921c9c8ca2f67e6bd0ec891f39c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35522cee62aa4aa5232bb377c6da1527504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2812d9b31e93000eb5b8e97dbb01acd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee41c6f0f6624de05f1d449ded4a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908635b25ce87d0a4176dde0a15dc1e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c607c4dc9989f449ba9f0f3bb6d9b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edcabe5bae74c8ba5bba6255589362509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eabc065b7a882d4256060d6d239f45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d870232dc9bf40c3b605615dca79494511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2559de54ffd9fd0856d1bc418726a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c955e3cbc251701776d62494f9b4fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d6e2dc5db73945f674282fb12423514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767817b082d7290b4af5aadcd23f1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ef42780edbdc65230e4906f406db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5bc0ebf695d23dba327b605d2e1ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909371a8b18b61728f713d46a2f1439b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752a3fd5d77243eee3b91c613d26060519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04fa10a61ccc0e7478d28dba7b6828520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea78f98277163f9a3621a05be2f5591521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50442de5e38ba2fd0ad47b70fc3be38b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d426a4ff9de0ea6fe1010a7f2271523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319e70216faddbca30fc3dfd50c7398524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95abba75b8c951b20d5d147c4bff87b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7da63c9fd1d7434d4e4c18ad3722d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb027ae02aa08754cb58d30f5ed403527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72964f4d2d986767c634d5276474117528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de0770a7d078a9e5a549fbf43806cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65c06a334bb36d9db9df89931d235530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aadb0f30d5db9f1c6d094e140561e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4db3fa75700ca3dab668299bbbac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d80b934743d0004adbd13d86f5cdf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8a2f169489f9d62ddaa2f4d860a87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceb52cd1ba7fe8217c1f146e2e9816535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a1f1e20dac87bcb332e6a74932e59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04563014cb484762ffce275b42adf9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88918ffe0d0a88f4bcda096ca0b889d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3e4eef283e925c19a4cc64e0f60df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c38428e703286b306fe9f795a114540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c67615d3d01378873f70c9ca30f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9136921864a9d7b2e559d2bdff811542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7771180d10a376ff74e25fad6cff6a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef52d1ea51f322a173baea700bfe3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c3cff6eb556a4d0f3f3732668d71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e95cf8f9df73dd05a014d27e6927df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa102be0870d2bdef8f09e30522e90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14cb0b2d66756100e3a9f0f59ee93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505b1cc65d8ff4b549e899bc537d160549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b582d428f14cf35b935f1966573f7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5006438727d52f027a8a31909555c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd18fb29f760c7610de6b80608cbe8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b36a45472cbc56c96ac8eb502028553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05577a41bf1d6cb3173c12eb1e69e49b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7d8f0e123770f8145c3bc5d46a5af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655c4c4a2e377e32679078387902efa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523973a8a934a1339cb49a29af3fa50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eeb485350378a233d9b21e5b63921558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973377c17280ff995b840f6c79affe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc83203c05427f6176697d53f6703da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca93f188a0b337f039257f29f56ef6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdcd1b76ba2436c1bf038cd6218a49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c5e5cea84713421499bafef281f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e648c34b793d6266f67a151f774cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aae71e83da24cf75f8f356331b88f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730dec1c75461c9f9d62f95de9007a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68cea7ca0cd8acd183eadc63ded916567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115cda6c6787c832916f5a9b0a84d10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acba6cd51959c07555ba8779356ca8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bdf58fdd7fe159a97f866a3860959570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f4a7abe762bf8d5834126643bb80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71130d5f52072890eb6f80932d4d95cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c006d86dc5dfa55db1ecdfce6ecc0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfa1dc4c4ba0bd3f7331635b3f8dda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34774372ad72a9c052ce47a3247fee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b9f90e95337de96635597e0c0aa5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e3aabfd0d26e649d524327456263577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff23aadeb6b208a39d285a3bd2880578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca191830f692e34b90bc49096fa58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345ca3f9533811bb9e55501b19e9b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d09a3d635f5911ba22cb7f206257a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cb82d71b59762bda62ae3bf24133b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99425437c1ec64b7f4f8a5bcb83034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c877f7229a94c5eb591fa3a92c014584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813882403033b25769937c9f4e9ab671585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ad8d5c56ed29c482235bc7a1841b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a4db8cb6ef75f5ed88024f0975a7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abd69b3d0a57f98ae1f357b9f3fcb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310790315a6faee6fae3b5a327a7f86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aaef9d41dd70623e4c335da790e1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ccc8fe3a215a5d7e947888648e31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888bc1e25dda9b8734691f5f54aad30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354673276993a324f59e7522e07ba3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de4a3f136597f4c47fb9b9e780088594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b27c6dadba895ecd7e2bbe80d23dba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098fcb74ba988611eef7adff0776c47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe703d9fd81ca6a15dbc0aefc48deb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cb9132e1b747abbe90a3fe9594284598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173e60ce4a512a81718383e28486c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af53fa7b401f67000566e0e5a01e7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73683288412a24be481b3c8ad3458d55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278537687b21ffef6bcdfe60de1be73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b0cbaf1e91c7f2d37a6564515417603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c76d8d783e98a829d5e0de30563e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcec813391465b1724f9178f6358fe8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095a8742e5b2915406ebcbb8a00eb17606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2b92dc508209a2bf18b7cbb826ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a56d389a6f45a04f7d349f76e27c69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1720ec8ff3e6027abeeb41080869de5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cb714676e3a73c5bd321f8b386572610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1535fe192153a1bd76485c60f6286611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ff03271d87910da37271bee7e251f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fca27d1cdf836de12d85fcdf91aa8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823c57869a7ae40702a278d325dff8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a15eb078834dc6f99ccc00f1a3c5d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d04d2a059352d8c5ba49ab2a6bc21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f888cbf3f6325662ec799a73e2fd33d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694014e10d3f8b4d7fc1a2d5fb006b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620538abe6e1a23acb0b59d1a8e235d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ea5441df43092e3bdef803037b836620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86567cd8f82c668d996680241f15ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c184bf2d3941c5cd73b1f214817ddc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef208236527b16263965cddc0ac066623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db840dcc1db6947e8b5347fa94340624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16573f7faf4229b27303cf938735d5d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa12d096271b2b781d6c093c7e065b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998562857c46eac7f01542b070e80a26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cf466b36fc35532c2eebb93a35fbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621767eabdfd7179f220c37016e7ffd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c522562b04a6dc2398609f786393703630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835238ebbac9161ff407526ec19710631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdcf40637652591ef101ab9cde2fe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb4e93b08e7e7c564fd0207111c37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bb2c093544bb762e13e8748231340634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c706015bc017237915b2d20cb251c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bacfee3a5f38abfd5be4eaf94eea9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fc27be399d8239d375e52531e0856637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c8c10ae599749db8e9e1512438ce4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b363fb75caa3c47e95a8f4ffb228f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da778b77ec97fd2aa6b66a3d369fb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8901ae2cc0a385554be6896669f8f12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b31e05f719f67c0df9ed1e1487bfc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2228d827f2f844fe981017076c623643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209141b14eef0e3df6e855f61dd6970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e43cf2477d13328128de951349a4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce8a56b19a7848d33ca8e7decc836646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadecec4e89f1ee69ca469792e992f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe66924df7998df91dee3ee92a7dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c570632dff2a18d161c98d47f9383649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda133f5237c5171613157926ce2850650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173196ffd21be79830ce7e74fbb1f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1ad66630f594f3f48b73450bebf7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6068b019b3ee4311633fc8cfde39c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ac8fb96386ea951869b52db115fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043af8b36bc2af15d1ec498078662e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c0bb4e00ffed346783ae6581ff2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7001b55fd3b62909a93dc7d96d6ee66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309b4ba003b19d54bd6abbcdca20879658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d18fbfbd5f90d80214d21cfe0893d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10af783997c11a3db8ea9b79299ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda1b29a2023b0826f5438961365c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd906c23e9a88d54af171463009dcc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e45cc95f4d6dfe2e8d44f9f87092c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3073349ef34fa3008195b799036ed8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55626b3fa71eced3d622428c03d3e4c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f0bf0900d77e505e4fbd32bcd681666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f294ebc3a96851472fa4ef42e5ac6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a3dcf35d113f1f5d406c6fb118e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34838009eae2586648b2fc60da1234669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6d64a4a4c030b9166a10c658424eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095cffe3d013956c54498acdc7761e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ca0e26c8a6c4aedebbe9d631f9303672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac675ebd78fae6ce87fd9d9e15c1a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d59895102afa72b44059cee2f5c56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e086ecca23528a1f75e0fdf411579f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1775cd3dd89ced7cb5e895952ddd4ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e0640055a8c053fbdaa6c3fbc834677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153082a62367e843c5037f9da8d32db7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec9620d35049ae8c951622bcdfd2ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d05ea7d9fc3dbb11e11ce0852986ad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b671af45101abef66b89b554a9b845681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ea222a7de86ab78f9c4ca5c0f5ae8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483669eeaf9e256ec091adc46a8e571683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2046e912899e7009c2c90ba93c4cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c33832273a0fe6a36598eb8fcc244685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a705765f77efad8e5ce822fc4afc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b36ace2a61baf09200e556a249032687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e6562e73fdd5041b5f55c0cc6c423688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd77cbb8eddc210da7216504fb18f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3cbe2d895c53ffaf9277f094e49c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce318fa5dd7dd2b5c284a367258575691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb2b3b5c9fc155eabc9267b5d5c7b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f0191974899b17ba099285ee9de4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fecf60260beaf59aa5a9dfa2cc7df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e5af07daef097103cb8ced8d390a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01eb07267b666b1e69dbb9972f7ab5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d91b1a14ef3ad156a249d8dd897aed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f780703e617b8a61b35d3766b9c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067123d6156fb836778d96603958ac73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f280c4bc12197049eb7db1b9bcc2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcdab016dabce2bca71126d97d957f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c1885bf2586d8c90308c439c8ce7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa4f6a8744d928a13359c40975264b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737ff4a120439847d220f525300a58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e9bdf266a71daf4b1dccb763d218705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2902c184c42ca8f45c11819d301947706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce861716a183f60c55b1787eb5ff9dd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b11b79439391ff8f25340c03f7466708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73662f090c8fb3b654a11baa920063709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ace42c4f4617daf8897db31be29da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15369f6d02fc79ab1efbb94481cede711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14be4a100426afba934d186651d934712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a830caa03c3eb039e26b53e7dfb53e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafe00027c628581d676ed4555cc93c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39216c821d5ab9283dbc3e742678587715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13903296b295051f1b6efa22a6a0461716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcbcf3018b33ab734acaa5a9515c50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495321b0a5706dba07571c558349aaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604df799b17dc3710a2e2781326c730f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c6ef565883ef91ae94701b235f6fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e8da6b7b491e44b59cde4a4e980dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b3f497eddaf9481bdc6f84801544722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad51ec0e54f2fd51d76b5a8c5b7c25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ec0b04a47efef3fe799bdb77ff877724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4560641acf350cdd3c67af66aa6fe4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83278a406a9459d36d9657d62212e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a058cda7723b592702b780b7036d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a104d6e005999ab687e63df97fb2f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d5bce478b856825f5d0a4d1b0512729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a052e5d3d5a912238197d4244b7b40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e3bc574a6e9e7937114bb5f38ba3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced6993aeb645dea0840d7d98ff1b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba3e0be295904aed3892aeaf0fc1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795957c144bde4c60364e3880e84fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b9ba3e47b178de44a24747d9eec66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc6834d9c961e647256eef251e0af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6176fb3fec8b35fab956979fc63c6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f06ade8e731a20ff6ae27f03890919738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817bbbd33ac18a1c3079499b551359739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5fb22491a60a70848cc6c24a8d2d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898be5063d92581c2edcbf898fc1e81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf14b81401f15a072896f570a7943fe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3601dea0d6b598e297f38021af5e9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89a4794d39290a530a601cfdc6e238744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81576f1ed0e2513358db32ebcb6f9dea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184281c33cd4f55129798947934a5ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a8f33642f8ce5ca95d11789d4ac5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d3a4c58314dcf83e941e4f4444512748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9793c6ff31bc6dd190b9dcf62c0dbd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2a9c9b867bad4d0835eb3782e9a22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e2f7ad1d633139e527629ed661146751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfd2c7c593f9e2f9039e7e4475c1c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c081a5d551dcef05cd4520e0931c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd1af75219177c1205c1e9c8ffb6cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827e5fdc0778626fb2a6ab685ef043755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff296c04235daaa68d386527df5bed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef314e255d9eac8cd6d378d18792f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e6bde4e534db04b7f129f4dbf2f04758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388625ce1e715e83996cd9f29d67e59759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>