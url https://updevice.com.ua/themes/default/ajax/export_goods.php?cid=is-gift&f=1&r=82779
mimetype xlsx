--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e36662f97452a05a54acee379e1c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae25d9ad742ae7a680b6e9362adab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9306fe5a13e2f3db05fcdde38494b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93863a7f0d522798c26e25414738d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91f50d8d0ef1f30128548a5134d87d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee20e0071f33cc832642fbff628e856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7a7f68bcb6d218b261f1c829309087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916470d24a4e43006dc8d0eb9cde3b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9b3a1f1e65f8701eeb4d9cd109afb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342bdda4328e67a0d15628a13fa673210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922686d82181ea9c69b1a1a69f066511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4a33201beb4f1fbb5853f58fb5b6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30222f61732aba03f7bb997c99515a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32579bdfadb4e392c2998b073147f5de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709feb0894572c5a749d216f71572a2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef97cc3beb9f12e90c6cbc556adffa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87f29c7694e8b8602eaa1d6c4368a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3074cb9f41ad23b0679674e914a75718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4184b88d56d8b09156acb3e30233b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac39d74028480af3bb437fe9e0eb6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a45805616d41313dcd1c87e362d0c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b203070c483cf07a7158128d9e20622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b24bbb5b3fbacbbe8ca599896db13b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9bce6e7c395426b075d79802b570c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49f7eb3063b05f983bc72dd85ea8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454157aa1e8933d3c00ee1eacfcbce826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b625c9f20aadcd6550e7ebe47f29ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb231c5167f35460a5a976601ef97228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fc4eac14c694a2ddece5d3810b29f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2521d8b53fea42747fe7abdcd8a7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf92391b43c6e1c6da7c2aa125bf331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf579979603e3bfd45f09610956f1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb46db99b786757bf6bff41684b70033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d2c74c9a35f3a3c4de84ea389c32534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb342883774901afa5d9204deff27cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d4dba7905b90b999453bc444baca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa828dc991ee86ad92855979e944837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d0bdb9e0e65b16ad13379cedfd1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec7038c11f7949acab5221052970939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8bc7d52b8601a9cdee1e6a2bf468840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69694bee2561d00480024dc95f5a2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e15850a1004475747d6bcd3fd718342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00433dd705e1ca3b733921e55e9f0c0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021880f274dc471ba63942908ec139944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75523e3b565e3ee27eeb1b367e5f791845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196363f1e2bbbf335fe383cb7f917a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cd56bfb684c9291449d91bcbb53fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b16bca1c5f8ce349ae81331bb30948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa2f05d256e2e76783ac1ecc5c0f3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ecdc734b55efc1e7110b2b1e1c2b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd3844bc3717f6136d1fba389517e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1037aa23de378732db4234db3d1b0bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8d267f5e2bb8c7bd9329f280d4ece53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80504dbafb6bd5b2fbb96af14e141954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd425c8595ad37e947f798c830b503e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7a3ac77c6caeea8bbf2e4cfca666156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2e6998a47904df72b0511550a090357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f4b8ebde53090f643416233686a6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425daccee3b502bb27e7a294908746d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eadcc533557f23360ec9c0e76aaac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cca9d3257eab5334e0a36c19325ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1657804562b44bd0d12577b9e0946962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e122a4dffd197431c0800c96af3a1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c18ac88c79b0d179cfe416aea46e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e108806d51df07bc5da1537eb1cea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ac8e4830734b12ea30a28f065d07366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fd3b9e60cea78042ec9cfb4a226b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db77e3e886fa3c240699461b02d3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae31ef3244d9251848ff559c701bd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f30466e8b11d4424c9dc56c705b5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cd88eb9522b7301fefb09a06a22871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5232457b65998e521d122b5714f974372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a952aeeb658c4a6ad74ca9e2776673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fffc25df4810b7748df61ddb2010f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e29904715a3d8bf105ec4f22c03c6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe2077d5b6e47cfea8b488b1801f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4012164492d29f1d3b06fd8c3607077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729c7059c1a80189674b71597b65d6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b588c4e848005f11f8e9f2f1f202179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f038e1dc3f3670488d0b380f9aeef6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9703bc9b12ec778011f9a22a1c569681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d7694f2452eb9b4758422b01d0a1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3f228a458c93bdbbd3782748b48b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c710940ddd87361bed43a91186758ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a48f5c12b762643f80572f9578398c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d278497007efab70503d9f1198f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0222f83fe3283c40bd2bdae7072ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e44b0fb2a79f132e1ce0d80d874ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdbb26c0a128b70f0e0dbae8e2254489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c71d4aef70bc8cce6c4e5591ab45790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1673d4129ccfa1a4d09721617b6c24991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e135f1ee79ebbae48e84824cd1038a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9953375511d1927cbe43965c2f3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccee364d927b089f337327060b006294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c5ad95a95ab9f80bc1eddd41321995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8235e43e36d0b6f422df6b403455396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae6bcd2027af0279da94b34320918e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81920ee2bb4503f61c9c9709d408aa8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f679974926cbbda01876034c3b87b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a619e24b7a8b0c9adf55dda52aa5da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8813d0104acb8b923fe102ebef9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5046c98f58e109c6ebd86a3621edf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd0a906f5e189b46978f4c06e5b854103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028e791c347cfa7363de1fa77a02ea4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efced29b9517c5a2246fe185f67f8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f511b0ad4cb11737baf0688af30aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d205be64981dd88fc1c3d05119e828107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071164681af89d0efeb18682910da79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3adb720f7d2b62946052368e672aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b31338e41681089972fd7cdaa9f21c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ffae3cdcf4e513172899ee659022111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f4ec02dffc5a8c10403cefbd383fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa257a96ac5202a0007ffd3842946e4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a0010b5b2ee007843444dc1f232a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f5a1969a3d96756d774d629a525bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4c542fa8d60a9c8d3be61b0d1ae1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef1ced42a52981edbb708aa20f02d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737d49e9e28069933b97217a2e7950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919b0d026411098796ece752db34915119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e59b1b35851b67cb1dfb6f85987ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5995f27b61c118d3c3049e2149d6bd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5b1f0e236aabe800b76685ac20ab1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fbc8cdeffffa2f2b0d6cc0dba5035123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280f4663934e9ebf6bab4e514f33ede124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf02d47bd78b9a0543ef8716ffba5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d9a4511733cd4d5afad4a5ab9531126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b13c062503f39f06762aa19ab61d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004517ebec86d15fe04b0339b6501b71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff530fe061dd2c577563fb451ba9c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabbf2352bb4b478bc20dcc959fb613130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c259a847bd4bb8d2e31c94e0af9f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a832b3c2db0b2035903e131059df3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be1fc1dfecf3dda615c9719b4c81f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf9b8daa93af73cc66316e28b84e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c28ddcef45892bed8b911dfe17e83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6860ad2100983b9e2f671a5c93b0fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b78ce9b7bd3934a28d3830dfeca6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf38bb29248328e07189e011131a29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c160b7731c689ce0e6ecdf5de5e0f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b67a5a0ccb25a730b8393ebe7dbfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c353b8cf83808d4f747c9a2864d8c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b769f6f95bcdadfc35dacf55b49c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bda8bb8e09583ab46e3bebb5edb76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec96438f28f957f6d4edf9d12a6454144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d944fda65764c173116fc0cf75f6d3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112c09d5dab22726960e46361530f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b5c796094f57b9cbea518428556c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47ac32e8b849e358069119ba9b4d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8592ded2ccaee6692dd5c45fce3537149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa54f95ababf3cf5252fda4746d3a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e852c83e82c344faec28c69d9093ae9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d8413c6019198bda68e40a46b3f62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47f01c494dd2ec89b7a1a417083849153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c3f7656615405587fa6ddaf151700154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94384909db306ba738691ace1ca845155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8f3f9fe0db071aa4df7378c4377e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e714300962b93132c81347278b1028157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eab174737ba9127f4addba2c2111b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704969fad571e263d234d25298bbfa46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed72fc2476f9b681cf7b8da7b54c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c9397bdcd6a84d3b034374d82492b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4a7efe56bf9687505b2947698b0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf248fa6e98480ebfecb69078be55b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821d4b68ead071b1ba937ba4604674f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42352de3fb42c58271266b4e3c767f4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c54fcc093cfb3e67767847b1ec4b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ea86704c8caf026d85e5729c112b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fa96452ff2a79d1cd08c35f3b1d08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5663b1ae0f6f5bf0c89297dcdc197c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76e8c906e0cc7dbd11bea9d848e0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960904bcfb33a550f6cbe2941e7e65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e0361989134587c210cddb54d36b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ef083910e51e1680879658f98f73a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d9ff8da7ab8b71a68ca004878a26c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf35bedcc60ed037b296d981d63f460175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c0b502552504e8b63c1a813826b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fad4228f9eadd1e3c0aa4a2179279177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a61d29896fe8735792702451ba61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ddb3b13dd557e12628bed02a2ded179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a8c70e7f377bc8799e784c83c19d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194751ad293ab0302ed221a8a0746212181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c35c793f7809dac7d260ce2c3240b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a087bd38bdd627bf416a3dfbb07d08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c15bec210af26cca94e6b68cd16ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf26cd47e717b14650d0352ec9a6a52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bf2f12f0c1689df4d29a4d5e3c3d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a030fbc0de0a9915bd3627a30e60a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0be642b80b5d67cd2f9db57cbcb45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9542e73397530e7b9e856f74c2d6583189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a413271ca45b03848b480afb5c3ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d3a22d4cdc47ac8e627f897341338191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eddc88d7d03be5d7e08595baf343de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f55aa773d646189ae15654391b851193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52024c82c011cc6b938a5298628e07b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6dafa04251d13887013258cf24630195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e009c33c35ec3dfa0539a7828d75b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23c26be338a986197b7b6ba9a7461197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c50e95ecd44207c4974840a08f9e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ab5035e9a45e750c4176f81f0fde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd9be92263c6eda350718ca6d76058200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd406b934265c68ca79f5f47b98cada8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984431b6ab8de4860c0131926b140022202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966b76df756994065fa6fe7f57a8e7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615ea3a22aeb23a9ee062234f9f4b08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03be4a8be1594fc2f1ae6e9b5b915e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3ff8059f81245d56d5e04a91dd784206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9075464556efb678c103f272198c6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aa8b855e97ef0f4022b90eb994adc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a24eb329d136f7bbdf6d6ef5d63db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c5a19beea49fdd628e5c221e1c86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b75999ab40584a2373bc69a629fab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835d66e64c777f703f3abb38077759212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f5771a2afe962e27ec2e9be85c094213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650fd6d384635151c08b483ccaaa5c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d73cdf4208523b45e50440854cb26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d82c1eb5ef48cd739f845b9b50be7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c0a4065c911b50bebba49fb470250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da110b1dea28d65a78ce1bb0084d71d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb7c593ec517411ba3d6786fdd4a85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856b50f13150d8cd7b21a40d347fa0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4dab2fb452a874e7730ad80ecd88c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe02055ed568cc3b82edb40274eb61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b612679cc778dfc70f744022edd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b83cf9d5340af5a976bce8e367ec8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c760cf738ef191ed7eebfd679fa52225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b580aa51862dc4459b20e8e807826fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684077d10590145be954b9a878915dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b343a23ec1979806f631dd05ba21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ded71467e9deb74205f8f3b6cec3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46820d6ef2431bcdee35ba58f0b705a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a956ee8fb0bef53a54362a5e7db163c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ddfd478f9eaee9f794a9520ac5306232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d9d5a02fe9b8f2dafec338462f36e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7647c26cafd58dcac399a61ddeed24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1e864ae24d29af94448ffefddd94f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0f8cc55c1ba2f914a3759d743af09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97b569f3679fe23abf1a279b9134eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec955d18ab30fc3b3bd471391e274840238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26ca1244fb41f89df573ec88603826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009b32e69677b6cad55f39574f763b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929339eb62f554c8c459963aeb28062241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0af1e8b2acc76863e985d0f0a6bb42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a2e4496feb5c0162628e0b829bce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7de1819b7b433e7f0556e36f88615a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0c43baa7a6fd343151f65885637c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c695bdc1cbd21acd3a7161375fe5968246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f23226f0a4901d7fb77caa23f2cc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf0489443f57a41e40520a8d658ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0915ab1eb5b381aab8e27be721970249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89706d7e3d214ad435baa8c18ede32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef6b7829b36df15c1745c22610100251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9a7f490872179da22240abc06164252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd69fdb45d066969d6f9450cdb24d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdc827ffdc5d65fdf33d2fe9f751a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44ed7a2385eacfd9509be6935096d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3862ff580659e1e1608c90456b8e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ad300037faf0cfaa8515a446e9b4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ea24e2007a9081772da3c464389fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa53229c0df2a40ab3c7d997fde8d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd8947eb4d00c819da5a32e2a2679260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f4220dadfd245775440487765493261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897621b8e078810ff4d3da2793046578262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191285eac38e51115c9105b54d3aa3f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5df528c98e1b486921992a9f4c42b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579002bc6727fdc1f04277b14bf8b1ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be9b67c8d78ee09e55646cdc27944266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf21332fba29e55b27e0e541f5f911267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86a0195e64c57a22e47cf76f426fcb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de57b2dce890a4b3912417117e6f085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6cc779ce4cf90c0fbef2e83c86b7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f41a4433b662736bb96672d0ec8f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309078d3b672e2776aa0a33f050e4f95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc32c3fd785d4c6232840ee24a3325273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1feefbc135e269426a9070b0a7cae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdaf962d7edafb0d911c26e6c9de5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b427ce3878d7893a86a377065867b06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515747626b7e8bef1b0aabcbb4e26b90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6d031575407cdd1717799b5731835278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8803faaa29ea2e3bf3f1afd4b2b96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982249b637a7e50ab2927910f767ff7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf24da2fdfecb0de189de58635a60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192420cd7bb9b94b86e1da7575c361282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841ffdaa3e00cb3930ba3bb0b1ee25e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0715bab3a87f033d3d558bbfde59bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205655ced4a3d2b1e9998932e0c0763e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0881631277613ea119d384d0bd72499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856aa8d85d71caf798d9a1e9ee51056287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6ab37f9829640f992b323fc82bb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0a963a8d7a7bf2edcde45e6d042ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03491440062471c396be04ce940c823b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6c43019c69eb4f1e0669f589c333291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8afb1d7da3dc9f077c5496df1127292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39fbca0e17d3492b62fe29174c79a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c394fa045d416443326301a885238294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac123ea4f87ebf5b43fb897160e044bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bf7b557717b94643fc558b6451e7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04b38269a5bf346f2802a1aa586626297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bc8a448c023e3c7ab54176648f648298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e66342530504163fdeb57725e26144299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988d04ad413fd64bd5f19ae4f5575b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdc95354d8f9c165860eb41395d6a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540fb80b68e65fe6d57be3fbdeb2f47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f5cc3148a8399cf662a42db48f97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b7b444ffed5c596464b61cf5b7423304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd83cedc938706540905caeaab8c14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93058c43999d2ed9a091253cbac27bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d50a74d142562f83d0fe4de961e0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1547503bb999a07065b04fd9713918308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707a44a666aeaac467056d78622194f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285a05e3cd614afcef9e1eeb71aef1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f7025fa957c141f21eb2499a09475311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2b3f1fadb5497db22d5b5678fbb3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7eb91a6c83e69709166ba4d9664c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6667e59d542d3f536ccdb822b14d0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c766f67344fdb9ab064ce9ccd7e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef3d72c2e6d773ecc6733ad40282f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a9b23d697a8fa892033b59cf3983f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101404dece5bfacac1dd657fe29e9867318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d916ccee92c8014b54a0891bf9e33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406abdba3ea737905a1454361ee4aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e62b3fc3c3c66300998310f6349343321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ecb40d1089832f8e62fcc9a1bb637322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79939537438eb311b81953104f86ef43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17254573614b1d9d649a1536ec7940324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c5f94673bc72a47a1471e356eebc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce594250f5cd338f5274a86ccd08bb6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d44746fe6c291903c9e6cc642322327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc45b4a6f955cc63d6b932f816b7070328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8cf3dc2fc21c5ab4f48630feff32a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd454c4d1b6ce69645803aed124d6362330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1052be2ba9938cc210ba146b6b95d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d889e0910a587d09525c4fff07a5c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934fc93550b7126468f83c4f7b66bbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926e3b039d28ecf738e32192863ded334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c868779c6d878e4994f97437f230bda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3449043b90ca7f64d85a9e5b9971a75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc568441042d248667b8a7386eeef7ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ba47d9e05b1d94cb4a004432584c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be82c6b7bcdc3ffc2bf74f3bccd028339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5364f9c764f506ce12c8ab5f451029e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796fe698e2667d8fdc291175b64386341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df66f40ea4f4697be18a06be2e3dc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e774a0bf15e0756e91a7ad2c54464b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa27abbb755bb86e5f49d7bb161886344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c3f4df582482310d14e3a0495ba27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2496f4e15ef90bf4e9ca463364340a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6968a1392e8acaa3b39103ff18929347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7276c9e7dd6cbdc525692bf209827e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461880c02a7a762cfa892e1051ef86a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb88d6054daba89d30bfe65b0d4538350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1e5d0a942505ba0eb1714dc0cffb0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a1ac9643f8140cd6660f31d8a170352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4be7a3a3d943da72b1b947d6a3a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a5a99ded0579e7b64ad2999f7840354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c44f393e50a4e3d2ba4e1ef42f5e9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fefbce3f020702a257bb06db545c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ed36f451ab793d8d13830c0ecdfca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb76bde84dada4b7bb417c14663831358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b684e7c6e1f2ffca1011c83a8ec841359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97a0957c8c6150ce8d9eb16c844a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760174bf4bd2601d7aa81fb2182f611d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17e8d82e0dd2dd1bde11bafbd4abee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01784febef435be981b5b453a09fcf13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc639b79f2ea19d2e17a5726d11c7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fb581711ee64ab04210214ec542ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db90aa484f6e438be849e9c832727366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bdfc1ec35e1fa8908b0bb266b2253367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b66d77577b87517348925371423c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fad35874eb114317cf52dce7fe772369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6367032bc552b691a69a47975c2c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8647fd5d56eb7ad7707af649133e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d963d1fe526fed347ff7a5b1657587372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815948de33e6948fc5a3a8c5e8fd2c1a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9d3d29b4bd2fcac5707af71de8405374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49622778a20821a03ecf2a50063d13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cddb7d0ca682fcb924f589c3a1ebc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8df63855e93e60e0303a81f66a2e52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e7471e04b98af328be4708d895c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b788aebae25a2e03526a7ac52b4e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31f417be3387c598a9a9cf026bc898380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6390bf2cfbcc1ba761d47cfdb98e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf814c29b397a4ca05a0fbb657c618d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd89fb91961010cd4a51704c803eb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283db484f56e4dec7cf23a844da767384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd10ad6695a3534959b9cb37986a1df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b42ae480e75cf6e1548f078b2ddf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a79983de6d44fbe460d9af34c1281387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffba38ca800b05c8f7ab7b2bee26e48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6474c7b246da1573476bf1c003de8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856f1c79e547373b67ab218a4ab07a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4cc36dd4ac7602b3160ed60b5dce6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11b96aae7ef6511874a65e32639010392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5f8c02d751f04a54a3b50af5d31e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a8e415e48dc296de94392b289263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4aae9b9496cf14a752684a69d143395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00a04c7840b0ceeb7f04d0e0eb8dcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49808a6f9524dcda93e0ef2fc99b92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b27ef550262258827e7da8e31260a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a3f964a0099ab09a728ec7137a7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3209a2286a7f4395b30386b748c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fecd3dcf7a6ed13e9a1eeffdc2d35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522a61b2a5c1d5c4ae39c5bb4994a18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ca8fe0746a345bb352b8d38c2cea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b99e9a5f93adb78d4a98839a99576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30bf11489441246fcc09333174a285405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71918af5a221cdadd697afeac2427d9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97de98fa9b2d1726ce13842274a1d52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d3c4839dca881c34a73b726be0458408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5c2aa995c27399aa457858b4b9c21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c691f121f5f8dcd442166e9a8e044a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e63e5a6b1b3b14562d6a56f0ab4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c9f2e9663a7dc7015c8091c5dabbc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1777f3c4e2f86a1c087ae2adf2974a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937db4f05b016e049f14f2d45bf851c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41f382f4adea29ff9e4992ed60096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edaa5382cc924d04cf439bca4060ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b384d69149856cffb03d5d4db22a24f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426066a9f9776a6efc8accbea4cd501418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c7ebc6bed492c8900a716d3ab5abb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad80ad6e4a37aa19a4a430eb8db87af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b8195175493aaf0d8bc995853624421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756f4cc27decb78a47ddd906a0df5f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d575e84db945b439d1aabd1135e8f6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd949fef17544abf6ddda1138d9d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac2b795ed38110f40777276d6e9d68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af456d045f3a5df5b62c4a97ba403b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57a7249cd344102d2d013f174c3c24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cfe5d3e22b5d8b08d86eb7348f3a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71af9b09d9e3b5693abb9303032421429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b14cec496344e99e00e5d4d9cc404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ead269cd20791907c1f976052ba5f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae628061013dfe98e93b0490a30c13f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6a38b8e98aee348ebdf6bac21ae6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596022788363ad55627cc3e4d3614f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4164d9a8ad1026bdfe10597e39d712435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443687beefe0d21c5c74af457284eb97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2353c25bc560138f54a957b0c1a02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b911d71ce197266c384e346a95d117438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45360e77643f8ad5f19df07a3015e1ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f927064c28381fea297d933adcb57d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75970c9fcf8c7a46985acccab32e93e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5a495c165748c8465ad7a800313c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e40bb60d5057618d9f3bfa08737777443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0fe593588be422a5e8c4bef293876444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a23739e5a1f6c59e63047cfc481e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd8fd311b5667945035ce08778b72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dac715e7643b9c2ef55f1426f25b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeb21a515f79a5ff13e5738217a044448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c1b7a0d11736b73d3d3b321215ebb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de3bc2cfea8ddd11eeadda76244cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf981c04c240a27e6e72700b6b78e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7ec3f941b269f0b532cb48fed06d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b3e5b8d5346d6be91c1347f085e2b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e883182d7ade72c9ab92f90ca71c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef573abe0031dfddfbb08428f4d4875455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8526497803ef751e26ac11b00d321456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47d2ddb4996db0a173fa9fe55d7d2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dacac2b4902bf4df73abd252748ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f70bcc25d7fac72bcac009e4fc3304459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003c25a6697f7961c76240bcdb1823a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92057a1b542d0f3cd8b6742f835f51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69182e714a1e597e480d1a46fbecefeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128ddbf06d9d5e215533054f155fbfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac10ba07b328bdf25c996b6c71e660464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65b0aa7ea80c8ac5d92d4e59a763c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c100e6d617f16e833f17db92d7fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fe86bb24319384b7f2edef0cd70f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0011494391ab1de9f2bf9467e63f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05334bc5583e72f84457aaaa89c785469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de7fb8c7ee85d2288ea4bb90453819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2dba04ca82a5ed7a0a27a5d22bf58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d012cfaf45b888e244d0c052260d56e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791983fae64d5ba9ef9328016adbf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368844a24d97dd109b8b6650fe26cd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf20ee4e02069cebd6f57667ceea5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba99bead993e8c7fbf16b9b9ed7348476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f6068f4a5d12d222befedcdde3aa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f9935b3ced55e21937e0d99e6ed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44229e5cfbbe71d1b8894e5941239bc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d4c543c34d6f81ac5ec6a3ff0e39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e8976593861559f6aa4117f0f7245481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60dc9151ad5781d938f011eaf8b161482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc8f80b38cb993606d72ae954e89a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bb89dde94008fa79a8719e910999484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81fb55869c4cebf56361e28c3d7e4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864212ac1bb8654751606addb21f95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18cb2e31fe979d625fd723d69b80d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623226425a94cebbea8b69523e6648a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960936261ac2ffb8836a1e9c2b0470d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dee58c0ad7bc7395f7213b3c3c6d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cd1be3b3eae7f3194aa6bdd59a0d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074418fc6912b872016fd646e5200c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a34bdb3184ed2c6d6198ea0278b91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be541edc8a9a0666318ae0ec12be16a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e12ad045f117b94b5a1d11c976b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781073e3f2d2561c156e80eb220d45a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99fa139ee0cd94c6dcd35a88955a00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c51623accb184fb6abe0c9a4114083498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113b277eeb3cfd3c3962d8cc076ab1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2d682b031355709c7246daafcb908500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d13c99e0d68f1b0bbc251c6111979501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a956b797cfc3a9517e6684c8fa10502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd40c7657ac760205b584f4bdcfb5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc9c47581edc9cb29ed3f94b1b6edd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211285badaee1b1539f10a642cc5b49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d8c6307e3590061efb4e8dfc19057506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82ad9632cd6ff6d5f6c582a142a697507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d10266fa36a7fe799fb7f9617c29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f199d5f9794a6d39bc0af5a0a67d45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be224e1e229a66f5a03b65603aff9274510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b0b7b9bb010d85b241e989a83b03b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f1ad1473ed0fca390892fdae241ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6d8e1af9ca03431fa5aa62aa69c83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6d5434312dac3451042d081b5f63d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbe3566bb0c0e7a4fdfb3f479aa9de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec4f24c12823f07b5aeff4ef6b1200516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d8ca0808ce3c48f868951354513d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a2a97e789e2009c865d91a839d954518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cbc4a37d94dd72215aca940403346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f5ca83be99027db13a664b07037f4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca6c6729760df342ab987d15b4191a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933c22003f0ac7eb4f3d8e349380817522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768efe1e19d47f35bbdeee69d337d06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3a4f73a7118c73d038604b6df81f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6b94a8a8f31802458c5edbba726f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac422e7f2f917211231e7000f7d3ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebb3edc9636a72bcc2b80a18b3cdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ae7a82235d70be9337c1e2bf145be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fb30e87b0642d1f9a6034dd07d593529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91e72c8629a307126877f1439b8aa5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f03bcfd02178f50c18ca84a2bf385531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b5ee58a9b590b57027e4c47e6656532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4f39598d39488fc892c99a0f0c1e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c224233fed59996409d777ef2706486534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05b8d0109b1fd4cce165406365bcb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70983f128cae89de01343376736c97c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43abc7057ed781ad24b4174ea61ee4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f902a6120c79322027e36d3523cdbc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047787bd005c89cb4f7003aecbab0d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132bd23e1e46c02ed0fa911831766b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed3b1497d775615195cfdb57a73176541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a3f80978f82a9e46d9b8c15df6410542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da9694e543157b6dc2ac98fd72546d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413b927552b708110d44ab39c90aaaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c32958354692b4d664f53d6023d2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b116dfed7ff38c591b8eb3da2b50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab139099607434562b7cb2700124717547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf7bc9022e369d48411207d6466179548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0892cd40a4a9f82f2c3ca23ca3ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235398afd08bd4c0508b0093bde03fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b027b99b5186bcf27eb668b280b0bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26cdf64c2c9aeaf1bfb467d17d9424552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24df652971bd5754e05af1bd35f1b25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be822866c0cbba0901dc85f77289af7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c1d6dfc3f5384be13c81c1b6dc3e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39bb5a1f9317b17e978e6d2ec5fb5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a08c67cdf1012cc1ca68f1f24815bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9190bfb2355a21556d61920bfb9e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debe9c0a83dc187ed65936fb46911c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950f47f49c585b8b70abdd072c24a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25124f5e019f38a4d52b652ee9d33c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20037592d6662864a5bac56ca10a67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616e4443f91a1488eaf0cd2742d37ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d24a5fc3a41dc090876839de77f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f3119e9258e7c0d247ee31d4e80c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b2f83afcdce6140ae4810a242031e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a12426ddc0db2340fa65310803c07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f7a1de8e6b373e6fe144e010f318d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21972227340de5933ae049beeed0a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8abc764168bf3102ec62eb7f924a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf59253322da00dec2672a0a7bb09a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebf1146f8e5adb4631832d927717ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a27dff9ca09f6b28682afda5502b96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a835057b9af8df7927b8a5f1c0f54b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c492742e81a4d82730aa29cd5e300575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893720f7d28904febbe7200283af8e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05821f7ccd6e8bdc46121fd00b841b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ec3d3349fef7e7f39dc345364fc03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de69a5f2b2e752d6074bc14f59333579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a2f83fadd292d40acfc356ecfa7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd6c9407fded7ebda1a9e214c7ebf0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a23b3df534de701db0d21566bc2bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fbc07c1004072dfb0a60f115b1122583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf280ae444a5d03cd588e522d116e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5f6f443adc6bc84bda4dfe6c42911585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefdc5eb33cf747c5252b467c539ec3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d0e8d2604d68f69f6d15f89a4dcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73388c4e0da7b39de5a30d8c5d39a791588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63669b1a6624f145dce6335c0b366b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e9b28ea20fb8951ca39ff5b0c3e18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afb3d6136c495be240561ebc77d572591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deede6c347d51266b9e47bc0de76ccb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685d200971a80bef43c00dbd125784593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048111a532b3b770b926374b41641eed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d93d060e795ae34ad10efd90546f04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3229286b8f5ff1b4b269bcf2e083d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15389c89ec87dd460daa6fe62f5163e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f629cdb88b92d4a485c7c9debfc093598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab460004227e725812d7b9910000352599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00768fecb2833eae5dccadffb1d4882c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda4957b18c648ccf2e670275857880601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24866cce91c34e69d98301b8f4532210602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7efc48c18a4fd2e7694473a8ff2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa246045e6a14125c673adba618306604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2ba5e837cd17ac42e153c93fa766e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84be7e26f64c740e98d866c6be806fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f10f857f389c5e0c2e164aa138c7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabd9c3355e4f7cbd22d56f0ff59e1a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e29f292adbcfa4b399149bc0d0f1d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a2d29ada24168af960d22d0f20875610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163090c1c7b90767c4d2d7554ef0d179611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabdfa5ff0b21f1bd048a22dba6d561612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c66dd5f88102ebdb16fcbaa9528af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed68deda4402c53b1625b0504a9617f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe089036916b32eb335020dec9b68b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e138ec4dcb94bbecbcda67e3c516b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3c5e774f55eb0a434ad5a01abb84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ff82609a422089438708efe2aa5dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55868398b5317c22abd967e458a7ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e353ad2a1b8ece8b057cdd28eecd85d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612eb86b0735f5f58c363f77f9019f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcfebedbc1a61efc27ea06f6639216622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c39ddf1c5dac0dfb040ca43802116623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60419d274b648d979d8989bce339b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484c5c3d36915c7e7077d35edbc4203625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92795b00684f2140389621a295f0f0b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfa8f0eff528d9aa4625f6345c5a28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2efb7238a1529b1670da663cb803628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d100217408e0e6c085dc6ce963bacb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3871c3fb57098d49587519d908b8726630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f9cb23b2c59687ded17b3cd24fc43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea8819cf5a59cbc022830f8dd53ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c8d60046e33b46eec4e872b7db82a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c93dbdcdc922567ef7728a86ad66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00591f74e3beedaebedc84c2b17e222635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982975389f7375cd04210af9f3fdb4b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3837ec5bd37b1d3104338032a06dc2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb63442293df5bdfadd15813efd9de0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d649f866a0f5992e0b591aba84147639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a4f55d176e115bc339ae65b7cd89a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c146b4b4685cdf4860dcfbf457b97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c7b3c936e2b50e15b5933e655ac2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322af323ad8348c155f3ebd82a20f082643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901edd2a5918c66112ec667a601a286c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e7e4e19b87abe24523bea701a1771645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42fd4f5a4cecd135a6be9807342b84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e2473254ccda204ee4f15e0280906647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade84299329ced95e24054472f6a1e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c399d1182e3118876ca5f43ca0219649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6b652deb92efb4a77493e6a66d7e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2186f2b60037741caa6d7fe7831c05e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb15c6e90bcdc9200a47da8d59c2467652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20980ff6ec32dd1c1b564d53ec63d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ade579ddffab3365c06a17dc668b51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93b5fd1b6b6b87fd693ad8ca0aef0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fcf815b39714f76aea88ada3482af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b905b41ac4e80ed7e74d1fe3227b83a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976abce0f135c31e7c84e3c97ef9266658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114615b1322c1419590923367f7d92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e0471c2a56b6c742e3de81cbdf826660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcd1bcbf6af774c8300a52da0dc3fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fdf07a0be2d6675668752f4ef5803662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032e18f28617b78f15bc97467d8e4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7b56ce407df60e7cb5f9e97286e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b64b7e8b0642259762ba786a5922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7510b60d8176bb6089e7c77ce138bc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca067e70d371fbddcd130e330710f2a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bf76da68e7b7f26af8e46e220eab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49873737b96855d4d8a4b5ea02103b71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf16f3312b2376c12f7573da354b70d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3f19dba911ca63b367b5bf7b7f37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a004e2593df6e0d37be0decaf3654b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a0b36e12dca34ea4144519ce3ad9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d35fa0c532fa0d4da029bfe5ebadf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2dd1791be0e9604e55ed6317be551675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3629742cff47907348668a1ebe124676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecbb60af641ea48c78689f1b8d9b7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9831d86b884ad0fc2e480b52489a85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafb564e54beb2373d41cad1cac92f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f6899ee9660c2bde52072f25c2732680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ff7964b4956c9aef390b9684d374f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfdf97dbcd93f11ae6279e14082219682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cff9db0c5181cd204a663b37c213cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094cf972bfc9efafd37fe7aeb3f287f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995117d447f975330366618bab68f5a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec304877747402716effb5296b6df1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437ac83c0247abb5ea797ae20b0c9b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44038d36119bcb093c77a49b04d06a9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f2bda6a6b1b1b3fecc5ad8f3411d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475f5b707b00b76429564b864cd5fe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1438bdd2f3a37e3467fd5cfc91fca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093bd9e0b8ccaeec541084261de3ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b5b213a549bebf7a814887602a676693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c81794a53d14a08066b547ceb842b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c13c3a2df9f790964da62314734b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0da7ac43183b853c50bb7e62d542a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4e81e178ee084e15b60a03c84ae70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d5d0c9c6819a65c572ce0685f6b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c42e0c93e2c47cef3dce5106d0c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f95f464fa786ee2467e7218c581dd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18062595e0672f9cb1b784bbab2c47cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0212b9e5f30546cf6c2fa7012968e4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba70a075010e1ac2b2df5f6658cd32d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97565210b1d0fee3e687a5b49ab771bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d21f707dfd26a7dfa6675ab356be02705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d37d3838e5b387947e18e8b726dac5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299cbd676ee7a256981a96e705bff4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62cf8497ee4b17e4e087ddcacfe8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6142baa8b463565623159f955e7a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8d44dcdcc344472650bf79bd325d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70bb435de89135a37834fe6cc88bb4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c3bcd7d2d6b9a24518962fbeaf2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f02652679166e058b73f44002f736d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289c9f110f8747c31a864c93cb8751714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d506278bbc347b7e864597b7bf67c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb8b097c2f76424c3c94f0d0b8dce8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c24d1c0071ea46067b6e1f15c247717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67bc4e188b7fb8d6529bfd1120bb52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bec141cb6b70a21a827eb155ebb02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918a55545022c391a42108c9ede8e58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37c5933f92b033ef1145ad8ea1b9ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f30f9b8a77ad18f3c1fff26fa2f939722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac3bfee52590b6f3306d38b96066d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81882c90419273c26d5c36b2604af98d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ac0c824e582ff7ac2485f67d574fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f5b3e445ae0775b1c353e315aa4cb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cffa01ab6baf85b4a2c8324430787727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4591cadc8a791bb14b68ffb7506a44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af33a08f56398805b59297d6870459a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d38c379282948456fc6df1fc30c75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753af4aee864fd6c45c0d3213676ecc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06db36a54bf452fe87416cc0949421732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f45acd9d118a52b41d1ecef07bd7ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041ec99cd4e80f6b47f9a2db6d8fa07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ab88fbb5156e0fe87df039b284cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d605d5300d4a4ac200855bf0a602736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff23f7f96cec843ce82a01911966ebc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002743437c2d1104602da2d753c0a8fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ce8e7677d044a9e58c69209f19ebf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a03f99f97fe67c883c93668c5a571e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e89aa4ae0eef1fa6bd62fa79c31304741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def11ef76da298e7300dae7f593580b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e360a8c367d1d8e6df6f50af1d8454c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a05744541352b5863c96ca1c24a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a29ed2a32e38fa3546787799454107745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7fb6c6414339e5fb4af8e85e00146746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280b30fe3b3b5866ea96a72155e4f5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8446ca9a98eba4c24f7a109f25f3401748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395d44a46349bc80ba7f05675eb12b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8518dcfecb323e17a9318993ea85540750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45862be0597a845ecc1bbe17dfd42523751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6772bb6ef96027991c22d456d0f6893752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e46ead3bf1875f46052eefbd6da3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684432e3287ff315299749779ceec71b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d70286dc061b4fe36291bac155027c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca831b2212c7bc0b099a8e48fb482fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85952b34c794713379d79fa8a0c0eae1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a863cbad74ab54a42d09d116a2dc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fcff93458d061c39da264871b5793759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b116ad343c69bd4a688f6d92de49b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a287a04a42b650b1818077a5035692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feaec8c8955c824a99ec647b0f7a6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cb840e518dc645b994baf706feb024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d962714e41cc676eea59e8445ac7dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8891a7ab6a4246e9f0a58e8ed04c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e5e72b41e4789df2e37c638d0419c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd02264f9c05a6c61e06c0f5f4e5ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cf2b56b2a0b7de7f3ee2595bb92c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26b8f029c1be8bb394145c3625e85710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07120f23b25a14dff9db5cc47fcd656111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042fbd0814ab20d4b8bb83bb0d963f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08034b34b8982e4f7d4a6556949da313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b2704ce546d96e944169260490d1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042a8a6840c2d406af8c0e58b12f48315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0265b45d6814ba392e75a6d3f7fcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3664c963b7ec2742f9afe3711ff3d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fa2dca90e7ec74f4b6a59309d0efa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d314e9e4ffcebb4d0f5c41df0f2d13719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1439e8a198f6dfa23de14ef928d9d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560413f152282e9eae52428927431921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d010c3fef23ea4b5b13a411f6e82322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38b8f3e60423399389b764aa77191023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698468b3b2379dcc1bbb96f4087fd4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc094a313a426fe53329b71400c5634d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724edcf969e325d0046905e3c42fdf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd08ea0ba8bcd65e78ef7b9ce98041527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095576cb68e7da4ac5e47c6728eb88ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a04186d2b44b32336faaf6a38aa5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f92b781c810852c51390efef6dfa630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e13b25fd21f615de266605e6b30d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe291ded7950b4007ac0f5314d8fab932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6508239749aec8ddb391dc8473cfb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fab13377ee18121f220e49b823159634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42dc51142010308143794e8081be335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89645418dc029d05ba40921ef35a15c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe3c23372cbe7537cf750b04432df837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3093788daca4ea6545f30f0d96dd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b09f430225d6e24ff58fafb427ca439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e73652bc6f2e17d5f1e5cfb0f9766d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dea5a6a814f727f97c4195094776a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e693e2ce5b3d9f03ed2063dbe7ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497100172097820090cedfee41b9bb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb1707a7d4dfd239e91d61b86c2ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d453c6b91691716cca8259daaa7e5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392a601ff63a157933a344d91e0c77146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa68c7dcb25e63ef1a91c7097ee81b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720e71b3bc36eaeeeb13d142575bfca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ae4ebf5c8c0a177b8d173b71c7b2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712845e8e4b5954f3f6ce9a70c8491c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34fed2e9c8bf42f416e32d6c10cea551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9fd7c576a66c99df75a236bfd927352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8dc668879b1c9530d2be12b799e1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc2d5cca70481a45614418bc9f3ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d7716c44b559cbd9ccbecdf5df2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68749a7c44ed8d1d1689a638d8f9b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d5665c67b05e1a13a05d94660612757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f222b965292e67956051c90143b8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd02ccc3db58d56c7ccdf57fb7b748c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ebb6505c66397dad55ca52cd08d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee47fa3070df0d1a27a22307d94a2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18eca25d18709c34fbfa41d1a4813d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3210b5c24e6ebddd1dc685ce269344963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283538b7e68bd9dd515eac44cd083cd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492f88ecd2c6ac96d5e2aef69e2981165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59660d0c83b5fcebb781254e67bc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c350e1f45327645fa891e2a1710124d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac911781f9d1f4fde0c65cf9b2e2a1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3737baefd52cf72ad888f4bc669d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b8b2236352c296bf7a9299df01be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64c462d19b5ed7b86f7b692d3c790171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcf62ae64b3d3f02103d7403a4662872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43430fbaf3acd8e5c278f6490ce5d8a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1638d2b315ed7a97e942e7467789d3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55cf5cbfd358bb193909465e53520475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6d0bb9775f1c1f631ca8af8f7489776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837367f5b8d3ca5d40a9f6464c10fdd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5cdb9fc82572fbd532daf0fb135c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996936cd1a9a0824e4c63bc757e936a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21138bd5edf2037c13d2aa91523fe4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894961cd13cd1743049b91dd626dce381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b72437569d50f712f448b0ac7b64c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd902d6ffc5943c6f4bfcc712f5a0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8503b06f2bb22ae2e0d1a46143fbe084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c845741284318482d3e18c9235fa8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eba98c0d9a5c27f6e65dc336dd4ab486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c570f2cb285ec78cf2784bf8119a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc179650da5b7367eb586296dd0afe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e63224d23cb8bfec6193bfec254b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6a6501ff8dd2b00a3a234c654397990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94c5df320d7b56cfabe2d4a85f081991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b17bcb65fa85363205d2c84761ce5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c01661c13a752ce19077d7847a52993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c5a958153e17af536f15837ad8f4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fc66b5dae03fbe3f23d76691b06a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602982af8db268b636506e3e6fa60c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e67000c4280bd2038997cf99d73197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4349b16b50e24f1ae608b532cafd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55dda9bb7151e48d9a235d8ee9b0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a98515806c79622517d62ba0510cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926918f2315e41e3596406d656f8e64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32663acc0836a2e86e96311bbf1bd53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc3744143dfb359b05aa78260b45c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129bb54b1651f72ea47c8a281037962104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a33a6044333941e4f99b0f060a09cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f2a7b7255222d1aba489a3a7f740106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f3390d06e2339e4f79e8cf59c9ba6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01601987428bab0011579bdf62df2826108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c640b9117a91ad4ccd20e226ab41f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01b7229bf4d9374a4a9567d2dff1fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557cc26af8135b67a2d4e5d74737bab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8afac1f573e22343370d17d9c94313112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328635b210d04e939aec913664e0488b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba2d33ba4c7affc375ae46ad263649114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b534f6af23121fe267196ce437fae58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3f4ca5f7002f1aafbcb8f93750893116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd977ef75029c8e5de7ccfba2a79552117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002d38c8c6aaeb9871f38f0d3dbb83e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4add1ca93fdd7879121a115edc5bfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9ddb1f230b217922daaaca863dc36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed809d760aa667ec54053e5083d6da6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae59099ecd81cf1be85c90b21df6d8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19dc4d9fdf757109c7a0c0e2560d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715787b757934e6ae0776a1cc3dc2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dcec52c7d21ae44bcb745d550a940125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdaa52f6e63c6c9cd30cfda63aa4db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b6e0c85311c081e019ec158031740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061bd4dabc39bf56f23635068884c60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720716cf4572133d8261591a4efd3a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30033720c5e20b30d0d0f5477251c6f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6fdf23c9b2623df167ee008dfc0ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27c49c5da24bbfd5dc3f1cd46a1db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398310132273bc582949b4a1f94fb54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb49043b7fabcc521d79486b31ca6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d914beaae5727d823a38b9db08f580135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e03afdf878016685dfc3351147a9d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0f78175e2dcc1c1b13db1cf1ea23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ae76015932dae205bc8194be14caf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff8d708114474bcc417a2867b65231139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4335e4d02ea71860f79211fac1960140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60abc87d87a15a959cfc8eb173af23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eae1e09a7e662404d680272fd4c0da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56a9eb159d1676f1103dcbd63f5a60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7c48828b2f51eaab0165a12083455144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03229567a496b2842ce6bdf06fcf8d01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c16443d290c2bee7976a65c25f1dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461a586bca270874503f6ff701292c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d1c7aebf5b6d0f0187bd2f9b85391148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885de968c5d74a73a55018d065633d38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1844c466a7929638da2a68f6d2a051150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ae4d196607e738164d420237a71c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28bfa25b46a9ad569902761acc8819152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4cc045649db1993f87ee26606c5f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a998e3fa1a67c7c923dccff4f8f2e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f430742820e8b9f4e80a4d7f58fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4325c34219b023084b61ab592aeee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc248cc3280e35f61936d8824633c0ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86072b6800510dca7caba531ff428869158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e441dfa765ac7448f2fc32224261e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11326dfbbade5a7021e9d4e3c762ae3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d04f3be80e03907685198b3737c23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a19ffc553fb6672a969e573aee9b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577af9a2625e5e2fb6f372582ea2501163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e326d4e631798a16fb19b4b443b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd4e3ad19bb1d0b0ea19ccf739342165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755302a3927af3bb11f0c800022616c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8cf1001544035e4cdeb07a216935b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c386c933424c2f2e7ed1247f7124e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed11ff3bc2bc51f0532b8d19524a67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a83cf15de8ecd88556aa4d872f427b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf16a87b45cd5096b2583678f47adb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8cbcf1d5e0a986eb9bc1fa61944a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee9d35b48a9fda24289d99634a40ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fdaf4a6160186b0d9409734ca82ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342329c52f390a9639c9524526f01ae1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac26f876ef068eec399fa6dc90e2e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dea1399a8ff4d778590873632cee33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d3ccda37edddcc043cc0f65668715178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5de3d1e5fb7c875a52f0139fe913b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34471dfc9f8247bbe0bc4f1a9dd31a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb2969e6e0c98255608cacfd44bd52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de5d2be6d29c4286d921e0e66e6eb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbe3706e373d4a93366c5bf606007f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a281e0a546e05b0343b28afa3313f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e48600707b835a664d19b5ae64748185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c0739552cddd24c7e0d247a185cff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907271c8f87765b62748eb7315236957187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4bc0d7c40386455126b87ee962a37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe692ffb1f1ee82deda7a34a06568c03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a115c9635cb7c00c852f5bc55dfa4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222144df89ddf6335d8f50a2de17a307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed17c5f86c914027f105d81f553510192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb52116b8b79ef14eb4db42b841b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2ac67eeed95081b340ac201b6ace7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e91b5456a83f780b1fe54a55247fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cacdf3caf89fa8a85ed48e3166c9e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7d576115974a45b479ca1540d5738197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32215d0fa6663740cb80468ac2089f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21034cdb5bfafc75ff73f7ecc5a9d96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e006b80773deeaf040ff74081054200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608dceca2c70609fbaeed4b17f0a0fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559095f04ff25e33711cd3ecc99c352202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe7165b38ed48c78cf6feebf516a3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db44cedabf6b7717d383e72e0c7efca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4d51952481c52f5923feb17b6c5d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee080db670c16b06681ab8f96f199f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0996635b82a9b43889470ccfba4d812207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945d42f1b3dc29a3244b316796b625f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11152de90892a8a77436d91b8c043451209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b4470a296159f7b39e647dbca1bf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9405b8cf3a7425539167ce6e678f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a3e7fdbb7682d881668fea65f6611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a74828fe764f71014f103a162bebc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dea22b27a4c557cc847445f3787d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62892c0bd8f170c1b607eb95f3c3a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee079b4a6ed16ec05b6e084a9382979216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de611861f5a01b8b0ab360f4c896116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1117c71ddb6e92e337f43b3553c07e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72060fe8009768c11f6f523a92f7b2f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae790782e019ffc084a196412eaef66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18244c78edde93b322d742b5901b43c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a1277864591c307d121400ce11e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9dc45f71e5c541822214f62b287d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77446f631a74093f6e271daed294f7a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e104730db2da6dca15310602e99dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c1b701121105da35136f4d53067a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d653a41f6798038232b32ab170e3279227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20703aa05edb6d598c0b521cc13ec74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb37f72de33a4713821d6f4d90d7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7565e51332cf24984d66cf0615d4b2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861759ebeed0d83fe42bb58408d632d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43fc2bb2b24996ac2e4c5d77a0f217232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d711de9edc1339e17bb0924246ddd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e299f91db4fc2ac350eb84c97ee8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516e1ddc3c59ad309487b6bce5eddb8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f6285082afb33901d7855f1158198236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834284fcf42af672c31506b3ba36d387237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad450acfb758611bb9a564ef882f14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3f95dab206851a699c9041d7b5f2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51817d4a32a5e9ab699645e98dcac6c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20e631b154eaabbf375bc1a6ffbed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79e434ea6f497a5dcf8831959d591e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3c41c75ca864c67fc426c1729c64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c41d97a89f54eae51123ad9e9f33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972d5cd22408c66ee8c79a7afbf5365245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a19ac8f5fe143ba00fd62be78bc07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28c92fed0f5d4eabf02d4e00fccc7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0051c6ebb7358e49b025338b6f09b43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39f77e7900b4457dcfeb02637f714a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515e26f35280bb46ab64eb7910cbac1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a5ac03cba8da55b5a807124770bea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb5cc1626d73fe8e2329029898d0c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43ce0c722e99a3eff1b922f121bd96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57839fe0686ac2f642edafc157c235254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e687ddf1223b7d68136d415acbd63f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e7e8ca3566aaba82f25d4031c462a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6dc4e7bef57e16477c0cb384a22f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ed0176b7224160b0fa90e48a11df8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c12c225d2335ff38667a7d87b0410259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cff9ceec633ad765d493781fb15aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa0ba3b1bfacf4eda6355d62f5af6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8cd3a976c123672a551fd72a1e8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635c4148f125f23efd385114529979263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9655e95f2efb1c09b2197c9f5406ad7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30e85498138a6af3120f222faf4d1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f34ff6662702cb1bc8dd3354316a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eca98d6300149b3db8d4d0978a4f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7a1a6b861a71467dce92a3b8a8fbf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5282c6081fcebcd0d850d4305c8b06d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432e220b1d3c7fb0202cb4fa854cac0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7e312836e4c9272ba82b9977ac388271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484485ac55bc9a735cd26be11b265f81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4994518567c4a8dea935bee924a5f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96043d89bfd089414547dd8512d8825274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d434c25dbdb44242ddc0f05f26caad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82c727c00562826a7a114fcce53823276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400374711800ea87d8e941cbe8f9eb03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e98813f8ad5d85094f0258f2e6869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2628b3f2df516df21a90b36d7049f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeb7b2524bd565be35fc780eaa0a12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5867982bdb3bf9d29a1fb3b1683092281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecd9ea863e424470caac3fa34c4ad0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e5df729d25bfc37a5025ccf27b201283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0fe7141fb36b18f1fc47e10f9ae09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8d2d0e63889fc07da0bdd6d94d884285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aad45cd54ba2750a2d942d0784f666286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6677d8bc51214b7097207279ac49a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b9439c2e5bda426f9e7ce4940f3b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcbe6a8660c4696428235ce3075370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982937d31bd70ddf34a6778549eac7e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573a9ed4fbb6c55b47d7de723d04fc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61700c49c34d4b07bbb9b6e6888686292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb229fd8e570e3df4ea9c548d9771f8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2a47ef8d600480da74d7c666ec78d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7f9801b5cc01d446ed24ab76489b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7c02a98899a1095be054fef5b00bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b8fda89094aa254b059472e1376e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117df8ae43660c05e1cc2325b785660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37d7a9d6f42b84decdfbe7a4f838b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58bf6db11e6433f5afc14e4f660b1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7e795aa219095afd123e169bdc3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64f268da8cbc706ea89265a6bb2dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2bc3da3f04be3e1698c9cf5859762303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffc1bfcd68239c74bf34eea2e51cf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3748810c2089fb2d5478af7a093e8c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32787632a0506d5201f6524f7122fe8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15298ce34bb749970b4c3653b699d15c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84e6a2a1845ab800d120b24b82a92b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df7b4f4ad8bb31ec3d8ce30144747309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad64f93ae60c2d1593b42d0dab68c8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d7f7168c240c086683a635302409311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f4352e11c90b7d57e6dc376776bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e633f7d27408c66f5fce6aad79ebc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da6792951c88640c22d71f9275d0df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6146c6b0de7d2b751ac543576d725b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7f54fa12ab5efe819628edaf499e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9b8a26fa824b12598a16a24fd583e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f453937f44bee5a62188d06dd19c23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1e6a86eaa43ded18c7324595280e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edfa9f1b8f07814020bd1d7b96f08a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39584be2a7b023180d2d37ccb409b6bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968ad678d3d1f7c2fdd316e2a020b1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fe78833d4edec35d7d3b8276d654f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e8a600d8842e1dd82bad5ce7f536324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc39486b2ef2ab7555f46683bf4ce2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820bc34019a2042b0f05aa87c2a4cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb6e5d02d93bb9e5680e7a2d6698c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f714693211c86c6ca7498c21c3224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d55c40ea08369b0e021c553b48715329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e2f75678d1578f65c2c8bbaac25ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23071dbb98e9c276cc2990d1fdd979331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d691aaecfae6d0b0027a360d79ff0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7afab51d3fbd0d860ca796513f9a16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370ea28a4e935785298c24b947ca53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86519ad6373e26fcbd3caaa3414945d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34267fb7ba6b050f8edda63edf8fd5d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3501655976300b9279c6ddaf4ec019c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d6e199cfa988da6151931da251534338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09d4e44256e1f702ec9db7f9879b16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c253cb80f39e9f1d2830a20cc993425340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1c6e31e4e529575b76f080fa1e25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc99532d85c8fd20f8f98514ae5ca9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f452e5be2aabb20e259ea9cf35fa2f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a98af67da63a6177e9d0eae3d34f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53210be65f1db214d120f1d4a3ed5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe817a2d2dc0f46672c5532418ee6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab589678cccb40ca7662f6820b90968347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f620c2b0a69f83cc78712d4f72b20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e28343adc61b2930534a20bb2af067349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899a9b61c793668e1dbdf10789c4541350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0ce6816cf61c142fc92faa4b63cef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa9906fa58008147ef08e6020a415b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeefa3959b33ea1b099546bed7a0929353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daede03bf2b77afbc0680fde2bd77e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d8c0697c19d8f4ce36bb04f18e224355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e23b51896b9169bdd9c86ee50fd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd54fa65ee89419da52bde9e934a202357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223011e334d673620b352032e0b6b8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433741fd9eb405dd5905b39ca33f6e03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094c27eb8638bdc45138fb4d461bb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2a93d15021c2c7b7c3adea5cb89e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb85461a9dde745377ee0c2d797c8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16692d4bf35ed17bdec37fb3aec76e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b751e03ec9014f03a8d4d23bf0095364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10343fa9e87289165c0eed26ca069422365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d665ad0f0b459160ee4f5b6f472a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06948ac0c3074d26e03b46ffea57e3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1332b22f7c45d88780037750659a580368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f571f75e5ee2f3fd17cc14aa9d85fb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c17e5becb31c66a77774e51e3d61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b06cbb60b321b6c9ac75d11179894371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d4d136d295044c25886e3c48947c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b94fc5ae07df20c8dc8e67ba9cb18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fde23a0aadfb3455bc7b683907692374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d41d48a8efa3010a7efdea956a81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3618f95697d1505092902de65e137376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30707d4e32afae13a17ce34779814c7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c84634da036657f3af2c974b79691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6690fdca8c0dd6fde090ecf69a9fce8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88193fb88a54cc0778a28ebdec24ca6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cafd94cc85a706efd6e1eaa7466de8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786683bdc09c3e746fa2337d895efcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ee620dcde4d41b3f52fbaf92be5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cf4adf2c1595fccb831be49e772e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7769ff2ffa9a8504379d91b45f918385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520414e6e4738b3d43aef02778f75f61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7efea0be14a215298483c8e595407a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094ef37aca7ee153ef73e90bf7536b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e3f162d6dab4349ac998be3e6d3f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020c90f8e0122f8708b7ae6d242e10a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a0d8933b15fc1ef6fc71bda81215391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb6f4d9219c2a724966f48524a2f30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652c67a38728c09d4ef9d2d337aa1c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07830fa42dfdffc44ec71d8d749b9d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908d803bc7cf7bebb254e74e6de3357395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d2a0bb859d43c3b4c2e8715e70083396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b1ab0c729b391536ae8b3cb024ebf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b7d8b2660b25aac11fd662f613366398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87213c5d76416a896036315a2539d328399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fc74e09d05de49a8f4b202f83013b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e7aca6d055a02c62b1f0bc4ec1147401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ce1b7c512ae8fa386ed0f288b8c0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8afa4d5b25c53fbe8cf70e2c2d2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dae94f4e9beea6fa2886e8b55bd9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68efd8cd33b3b8cd6ed518e44e30aee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ca0ba847627da681182cf9555e16406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f1a737eba423b2ebbb906685ab68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f0ae5d4e653b9e84900d5062b5254408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba457089f7e4dea8cc8597e7b4b4688409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f23ca527a59bbe92babcbcc8f24de5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71a7a270af112c589c2b5249c98dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd06a6ace747976a97c6ee79fd8d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9712fe32fa30fef8f413e078fbea8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92196d0ebdb0c638d16dc114059aff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7383a6e7d78233487755ecdb7f27d4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4cd3671b973d899bc4c726937f51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ec334484cc3b8939d87ea057a8237417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b144d79a137268208a8920a1c9b46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5c72bb50d7f9f4995f18ce74da87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88391957b90acd854ea58a6c844fc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512723a04e39a82af629b945f63ba1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabb56673632ce11773f50482f2b835422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e5ac44423fe6fb0946a2a750afa5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72fc3cc791a3a412e2c807ada4542f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ee8b30aad92a89dc832396acb38b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90193dc90d330052c39abc3f25d2633426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49508e32a6e5c2797fc1bb3a80f6c71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f5f712de7f00124210b425db3a27e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b2d9fabf6513091c28f7d9e2849c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb942395c92009330fd21adad3ee7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e19ca7700c0502777ac041d1b150431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004da13edd6c6c99b6d9e77e9967be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179caf2604834a20d90a1b766d8ee3cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a461a1f2ed71025aef8c8f88e981393434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b873f4f5eceb529dd05236ddae3b8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e4ad539cc50ad35437b59f2abac72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26eb730381437d03191c58882b8153437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546af41a6de79d5e0ce2150aa8ac4b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0ad86e26bd358f8ee5a24de224813439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f71575ea0d56787cbf8d30e51372ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c806c6c86b1066b20c9cc0e4e29f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7de2c7bddc31a975d2adbfd4c6fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f313d658c0177968708875423ef60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2872c341ffcedf6cbe05aa03f223444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925224976b08c89c98189c7778d1f5ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031fe82d9b39fae69331b4ced7944b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd458747b32941bfc5fa0da20091280447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a02eb22a7b3c1f19952a5e666a91448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb04027026ccfe63f91b08774c6195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d788fab51b952259d95b277d245ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc56dfc2c0bf79b0bbea17c1cce2e03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ce7d0bc442f4d0807163af012e3d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933511422e8df343c276ef3b27a67d2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9bc58449926254c44731fea34f16f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97cafadf08f671fd085c887ed4c5a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae40eed1e4fd97d05093805d91983c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049133000918c065c248bde823bf3fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567cf2acf67d73c5c5d7518b280be4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ff6d309b421aa0b39292869d75f10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e354b3b5197dd9a0e31f869037d0b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf64fbf4537b9c57ea44731628be25b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b400f0b7be4225b81cc4db051a70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1500d8be3c9a05b8d4eca1bf1d6ac1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebabbc3dacbfaafd13bbfbdc2696b78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8227179d784df2e034135f91e1b5492465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430cb9a04b88a5ef19770d13e37f22c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecaf18edf1839c3b4684f3c647d9b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95ddc99b4f969aa5a8a3ef38b9b58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444d9a119a33287a619c246f0058de3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19410d5b6ae5f0f916004766dbc9c5bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b07869b1ef05c7cf62d26960138e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3858e78d2ef67ef85cc4543f1dfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b1ae0e6a94b56ca101d3b867cfa82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20368a49e3c932875381439542638eaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c6a78743a7f4e197e89e7630dfd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317f048fc7a398f8103be0ac8c9da39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa52ee4c62f4348c5614d5591f2ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558a7dc121a8cb9783beb6d85cfa95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a3c2662959a7a1d48cfeeb2f025a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e617cf6635997029ebd481a7292df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4854fa58447dd7664a612662ebeb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c51282228dcec84e750dea36a700a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787100a5811cfee1de3ca0816cd20c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c6e328e202571ef6859b447c09526484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee785760d5d8359658b30e97317c985b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ac20ad35b0e8c7b73719dbfa2cdc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a73915c9791a925e03fb18bfa103e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068590adbf47f7469cd6a1aedb2d7d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5525cd061f248e3e4aa266461cc4246489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1bbfb2865c9a0115bc6df5ef6a12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd05d24a9cb19c9eaa05a8d2005db62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479476a279edf5a3f4a86c48c8287f82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3849ff9e09c873d62798833d5fab21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035c191946c9e91e588ffbc75eae096494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed59a55ff1e520574d0d7341fc7bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7df4be85caf701a0acfeaf7f6c882496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188014f94e87a8e7a1ebda94c0c7522497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eb269194476546b375387ebe47c46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf879c9531a323ec223434a7b0af18d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939886ab8809a6c4ec75cb03425bf6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3219b469a1e47392661eed91c45a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498ec84047ac25054bf3ed9aa8ba716502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a853f79d4beaf162f861910cdab026503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955debdc065f0432d451b17831a9fde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449650a084a10bc70d501837586b8d20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b80eaab98d178996320fab9dcf15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc12e09ff95c9239043e98cf68b08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee33d3c13ca177cc491201d6b4bf34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298be46238d2d0181462959c92909d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45febcf554e6b34d63c5d456b70d3c01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9c80d46869b1f19f567d086a32c7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06fd686de202db5a90f132cd5fca47512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134074ade8d9ce3dff8874312bb78def513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769b88c9b1295c8852a435245f10c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55dd59a4ab8e6e74465b01cf3003f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18702c5185cd5651c3033c4782b241cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4e6dd8c7f1c87c14654cde5c1c73a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f660522533809dacc57f70ec7eac2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6689011924b76d8bccc0f1678c9097519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fe6724055370f3d92beef4a1a877e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d6ab58c4c9bb602eba2afab3613c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9eb6b59657a5717c0d87e5e8a99df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b2bf61db01a19343916eb1812795e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061529c3940335b68887dbe5be497a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b934de6e58a40355024a25fa80e393525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69986fb9212aed557600dca51329ce4c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a395b3d4d61b903c34d8864f409bb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45cbb8ab21c53522524995b6354047528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592ae548afdcfa829d0f07960144e72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fbb6deb8d008774eb06aa7ac3c0fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba82b693b5728278a46728e79113e66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a58e0320adca37a764dbf9d75a5f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ddb05b49cd51a83742574993eb0ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14747f99c80b6dbfd4a3b5d0bad83c28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deafc1afcf08193aad3773e3d63960535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd850ad4b5345dbf3372ba3b4b572536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d161c25e036c8749febb5d5853e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b982dab41b1d0fcf42d8e6c5d154e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e89dde8d9517e14b22cb678d84e75c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28dbec56e913f18b2a4e89b6801b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a70e96145e5973e857f1ae654374b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b94e399405255a71ea19c1d8a9b48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b2f04915bf8a4e467fa83ddb3047543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7b9eea66e6c8853befe9609e4f1a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5691d22e291d1fbf101d7823f440851545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d54ab47540ebbc526f384c02142335546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676450e311607e5c643db2aa76e56b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1bbf865fc6e12cbbfe496b697e12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415a6f9eab4825022a04c36a55ebd3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf2723abf08049c20150ef35ad8f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc9a5c46b9d19ac7de3e1890d008fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc009f679e595aaa21abd24e049df5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d76de47b570d44d994c2f6f9e7ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c0b1231ca0282e1ab805d2d27cfac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3025f80e0a14f502cf9f533bce6ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b72b89acd93a1ec836b113c066d83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df7e348421fc12a160c714e16c93a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ea5bdc23f22db953c50a13bd9d630558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313c222d017311e0dda6fa0fb47297559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2427fc9305ecce267338ac6b45966d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949fd21e80fb0d64bb28ab8b87eff0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83380c384bd7df7092180cd249550f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d56c8ba049895feab51cb7f09267563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ffa0e0574528e848886054ffedb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46aab8514678e9d4606b810d0d710b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50571dcaaf595a5472f8c6f9c3853566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68a396a95c108ccdbacbf61cf5b471567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7547e4d9bdfc6e0454c755eef456b7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f1dc9951fc83b8cc8fb3c87b0cc3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738a9ee3186a2fa4c36df7d9b9b4e41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbcfd16fd0eb718c9b0d5a7b897489571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b42ad1b668ed703b17a57263089a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6737176e9407a1557f2deb52494cc1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85c54416c2bee4448edb27cc33e4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a9943e5c8afdbce0e6eea0da03cf8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a6bae78553e3aa27fb415677e91cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e9f38cae8a2bdb5733acb8b509e61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795175eed3f9367f5f37764d6063bb9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f89b6aa9594fe84f6a81c2c07cfa9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d3e8334913ec8d3d986684e7089ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb30b147e384f680336e31ca89e3c28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e4d87e754c0bcbbcf3bd9f12ddcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6904dcbff07a0ddcb8de552e080e58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d3a0b82e9665b05022bc672bdb3b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfae77709fd5c16e7cbe0c20c9ff7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e04bb3af8c770346b7b96454129eaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65089bb75dd12bf316d813be4ce4a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315d9ea2fc0f1db22c789273b520575588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f0369f93b690b467d0b97f9123e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d54384a4756ed17ef6667feb11c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6df93d89b32731b615d07ea741c1a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29201c0a3a8cf3f612382c88fccf8a20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad4b8c67ea1db638083ab5e9b44d3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d71291f72096cf972de63a0cbe363594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634881da7b38e8ee691e2dd7d280fc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87ae4aa067f59be12831d92f3f144596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88099d7766afc447b746265f5131c83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1100e59dc6df326d034273647e534f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01899c78c75e0ed5003b7c84179ee30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a571c409bf0fa8c6770392b5eb9eba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc87bc035a668c8e90038c8af08782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768359074fe40897860a6509c7e8a332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f918ee531b648988757304af6335c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261352417bd789c69058036a266e91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078a10870a01a1d7d33d876487dbdbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dca96374645e606320986a473c96a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03d7866caf91224748387bb4cb839607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2011c0e303366040009d22c78382e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9abfecf80ccbcf2eb2cbcc541164c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a8801781f6f486da30c6b89aa0e49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e6fcc01bbf7b92c111cbd2bcf07f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9ec9d84f210ed580562376033ce6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa6b82048e27afe85a343455bd038d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5e73724702ff4cac480236437f7e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66117ba23b7eb69d9f28e75697f67439615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279471b9927d182a6b202d60afc7c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fe8ec5bfce73520f4e57379e44eab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f0458820d56886eb70b470ffeca4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc3f32d7538fe175e0d1b73fb38da7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa7498591d32724c2f45ad05b619c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cb7e34a4d99d868ca4264dcbc6b96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffef38f191c078d5a035e2e760d67e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9a7ce7aebf387608f9cb722f8665d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5bdeafe5a0174c9e563caf215f99624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd13861242a5b68105354155075b91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08a442cc2cf111e85fc2fe02a223a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e1c521e38f1061eebfb988f5559b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa1176865f2f9a5dc429c6e9d34199628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0061ba689ef933bd3c1df7e33cc6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28ccb58345584c722b76964a9eb95a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a511bfcb94990b16a554f2b0a3a43c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f69e9a1526e22ca47756a5f8adf22b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6901c8203edd88e18f53531c7196b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20d47d45126d97f4e7ec29cefffe53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bbbdeedc5f9e4d6f3b06ba5e195ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12113900b31c2525561e4283c31a0125636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb827deb7c5b4f9adb63ecf9ba18ae0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9df105a8331b33cfb53702c0b07368638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd90830d5d541729f19786e1f044ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b6b2a248c264192203356c1ed318e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a46ec3d941afa1c2f0a7da977da66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a24489ec5fff86d4828f27393f8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c4724265d0519f23e950ca28ac2be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd54c58e517379f80c2edf3069d0364644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85c26db852d3b720c58cbe25b7c090645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559397d341b896de279fa6f151c39432646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e667d5e5cc848073c3a24ee190549d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574db5fc99b82e2da3dcfe7f7c2d2e13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d98ad9416f0b6fc4afebed648f614649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c854b4d9d707570b2ee897d6782d01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692b56285248c3cebed2f3b3f86fef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d227c9e5353874f14d04e46d16a6b7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bd207c55e46c05cd0e7b651863ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccfc2ca80a400a9d8a4a445cce1b01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ed58e324f7d5c20409f0186e1a8f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744c1e7c11aee11c9941b232acbf181656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2059e1149c7aeb9afd541cbd69d434657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b117b1c8ee45113f5de3b0e99947c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2f6c339381e18d2bec7b187702695659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8558763dedec712db7a8acac0858f68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd56e2841f772c0a4f09eda2a41852661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b6bc8b849597e919de4b92c147f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a89660f7bf5c11bac8e9c0abea1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988683c9d6f770d32dd6d97da5b925cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d30297db2182b73f6cef2d09de80cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f11759db07449bef25e4e8731b4e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be653ec61279b0f1a87fe4d0d0f3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4561011bca1353f64ea743dbba7675668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb07eba95b2f7324b6984b2c59c3038669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e0965426bf93cc1a95b8e22acd869670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc19a6f493e5e6b54623bedee5b728671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544912d0e736b262c916f806d7de8b55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90684ad1dad436777c48a21866a89cef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e760fdda232625c6d7b8459a0840dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f6e421a46400166a322c139dd7686675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88d949eed9bf68a3e00b9ea4647bec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9df905abd4abd4b12357c068f144677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ed5689f7ab439c2a98ee12a963a52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef787a411c60358366f7395d0fc259f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98403a7bacceedec3a8eefeb5b79b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d17fb231c3df0995a7d9304c8a3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2065809656067292114dd3c558ad1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b6040945bdb8a08b416bc5fd42b37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e0ebb7ed4ec17fe86e5a13f8c62c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f345ece1ff2fedba89466ac89bef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797178187bbd52cb1d6e6fbcb20b44c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821db099915d17a996a2976e8276045687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa97b2f7b4c3d8192d3e58d4700135f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302ef0a33326d1adba6ad3d4a872180689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed322848e46844d7dfd4ed3a2867a75d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae479bc3f7495103dc324f64ae670691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7d72a826cfe3d53b4504f71b8727c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f1fe3c0025465e05ec1183777f4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d98d438a00308c2fc974c7fb480f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff0b38881180140e115f53a4fa366695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5661f8d50dc8bba67fe9cbfd53e628696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dadfca8810964946cc30873a17743697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70723aff34e7f3779e774e22e07e31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168f01a4e754f49d832df353b71b02a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779f934e0bd39abad8792ac84c73e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ff82bc70371373c4b233dbda96e2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55674607d58d3ea060031cd3afb2e7b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b01c84163a239ae5359777ede78037703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7609aa151702a18aeecf49e6f589aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a80df4fbc610f15c8698cb5f87007705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b86f155ddb70b998d0387c4541559706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1336d98c2f98edfeee617cce978f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0134132a711635b46445230e9bd4e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b33dbdb499b62a0ac9596b5394f9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d22ffdbb42a58c4c20be1e26378f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264f60f866a7d1b8eaaad82054f2414711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402847d4c020f0ccccf14f20d3e4fea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cc921537d1303a1c48ffea94e8c61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb584e375eea778ac2491643e4940f86714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e88908535b13c801c1d9eb2d1c4fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdcb54903ccd340611832c38edeb00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afb1b61a086b9a21d77d599c7875c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fff295531aa4aaa6b4eef8690edda6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ef3a19bf2a0cc553baf706e41a3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9909b0b217b0e6cb874df57e0b0d312720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe74458cc86af5ef94d41e3f1131d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be92f5886f274cd3609ce5b0c6bbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7135f3d2ecede1e341d95813358356723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7043109c512daa108c1f55931ac364724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b1aca2b5dd135739a1453813191c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a2e058ea0d30c2a6201acd44cd145726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2bcc14a6062f687e19fe756d6ae5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1014b3a8e18a0b6f589e9962c55b1c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0a4206ead150d8ec697aa26281aeb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f16333ccfb14e71e68a89f131316b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4342469b5fab05a672582411f984cca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f5538982562d0fdf7efa240eb2ec3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfca540e4917815c77083602a4218e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1726c0622167a6f2a384bf54b82a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6dc22048dbf02f5c2589d090e125e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec0859801b1e0122301ebcbe52f809736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b54c1af8385c175a97ee8f70af2eb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d9ad77dc8c86ffe69569b8d6e4439738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db33e40bbe08f5febe357d1723bafa0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb14af9527689cd56991360b2976d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c74c0ee3c06010db471f07cb25472741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee3e382642fccb17b335aa27df100e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02094eec5c8f2ceda505cd2d2e615e9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335236bc8e72a27704ab0fcf3884a81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae2a98468e70d4a9ae1bd491f4232e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad964c5b0521f983b2734c47919a7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664510f0798ff2a6427ccc8a85da8491747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5122d19728479dff4712191b27c3708748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cde8e2d3e9bf06a2a73ad70def1a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29806ef49fad4d44571c3422b4237c95750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459284247b7dfbce1326733d921407fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed77cf92921fe8a78c5f7605f28f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc21a6d39c18523392fec11ae91e0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595409450bf2b9931db7693f47a31f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40a41cef8952224559312d980958e4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2e3d06b8a3d26db3fcd5779973dba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18264e00041ce9c7e89dbaa5aa8454a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f01458a46edbf01b8eccf633e3fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049485e071e301b21f3330781f274c95759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>