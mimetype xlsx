--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4610741c7e31dceb38f5e0a0cf121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e8586dff436347895fb549b7c3182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab17bf8a3e8c9e25b2f7afba9092123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32092ebf6f44d94f5df1d58138bc554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e22d85e5446c43a58d97e55355e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df999a32eebcd5ed0f7f47e280cc763e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d12284ccb8b0f00d9abd55943f04c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f1bbfa6b2b90ea65f1c6eb5bb6e8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0d26532f761d86272cb0f03f7accc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883c896e665224be7ecdf803beb24c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a644c35730082f8a7303eb07a2b5eb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a71f0403199b7f42de26a3c11e5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ee44ae490c7ccc6b87742f94d749a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b83e813ee2a143ba2c751c67ac8a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddad4d11fde7417b060aae72adfc7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a50e61c014a9b41c6ee5ea0332d2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eaa6aa785d0f88889d0bf5be48c6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d519cea5dc29e7b4bf0217b793311918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab6b704fd94fb56ca204e4b22f717619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd036e93798f42098fbf2073a9ba43820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0ed418d17102eb7209d918ece63f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56fee12ffb3841919650126c63cee822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e69034c6113db7ad16abfcb84cce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1d7c16a058dd28e46e5c76a01cf1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646f80d445e382637d2e363d9a439625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0297e2a2ee7af0b00e2116b1ed59c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6dc5a99e508e9ad47d84e26d001aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409df6f65b582816601fbe25206469028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aadb3a3392667938c3f89b51a0281029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c65566423958dded72222427d40030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a9f8e999f19c74e095758a6662d9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e36fefb524055b956527bd7a49962032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e30fad6932044e444b6113bbbb20133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6673ab167b36ba9c694a6b379c3d8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86167b0dc942cf4a8e7ada4ff20f2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f7d310e6cfde72e08af62467fd6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb21be1c7b8123ee1fa0280cb28189d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1861f49d2f5a07f6c9f6ba010c62438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35db5efb360c83b968712f6554056439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7c4be73f2e14faf760fdd060e237540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655971730a5a23773d62cdbbb03c991341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edbe6cbb8aee89f444152b8ed8627e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a9116cb0d463d55acfeaae9ca76c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bc25d115475ba27e251f3d24ddd7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606fcc45b07aada02019881cec10ebe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf15e6a83c619a65c03caa2de56ecd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9e1c2aca97eb9f438d9fdb7702ed847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa930120d7d72f22cf1be9039ac05748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be4a4c421b3d53a209e118c9aef88849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f2f15ff60e2ca45137cf1bb99fac850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e33457589fc2cc95c6f9c171ee42c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182fd3b89616ec6c6821cfaa197a76652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722a2bd2c9b40315c35bf9fe5c8f60153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eaf6ed445c70e4150560ed66591b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaa4c7b7616c635159958c5c20a7f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8efeaaa30e6fcde3360c264dc0a0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9bfaf9262cc8c78e819ba4273d67d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb6cea3146abf49ea2559b0b5ba7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98054d4b17aa0f860536037d9a67aac259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58733143a6292fe8c9bfada89767026960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8159c90af3517b79cfaa74abfeaa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520b2efa13d10f0a087ec153b43e73962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412c5c364016c8368ddbea6a06939c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb558c96cfca9ad2dbf8705e284f025b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29c1161c570c4170162aee3ea8552365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae75e4c107409b6ca757f9a8a6a9c1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba6959a95a2928331b02586eea984167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e191a695bcc5258cec7c0373408ed6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bef8b5f71990e392a108d386c2361269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791bfb41aa66f0036d830f1ec1920f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27c52251b5bec8c2d0249a9a65feb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9675cd833dc68458948ddd1739f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff362bc796c94609036d0842be2f00473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b0feb08ecc600219fa16813d8555074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e31e7135ffbbd44d015896b32f252f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdca3493d7e05347f8f4a38077d2cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e1caaefefc15765128da87d0f6ac677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2601071ace01654c6332565842906778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5da8e4e30787f1340008a700dffa4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d69217969acb7aad26a557af178c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd431f28180307606cf6fc7658a6f5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a9faa70bd42e1b2ebb555506ea1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf50d3647af605307723894e4d9dfa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d59f6e461ebe540d28896402a97f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd511c2431fca4814c0983c3f612aa985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cc18b74ae2d0e8fe5f22789cc806c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818363112f3dcc0347752a67ae235c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91e5c6eb0c7e68ed32c30f8f59e8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35c49534a1814bb23345c367b2cea089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855440ccbe0e85fb5cacf12f4bef3cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050135c394169d4f2c79fd37a53b9b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb5e8d4f96cadd319106ad612ccfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73595baae4ff58402ee09dd3dbc57a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba08947bde6a0acf3f8708df58e86394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274705458898f3e4d0a5409c53fab1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90d0361aeb27bd23f4eec51023ed2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe069dbc98974dc920ac0e82632bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0b46490898002c5cad077c94e31f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db5ca93d56110eb827a82a96e2bed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5cdde14a5adbb356b739bedcfbc1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092116756c792454de191cbaa771215101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02988f7d362cbf5c0c5f4d823c41b121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b91a6f05022bd730da24c937b65671103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039635c9b323f4e00310c32c87767c5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd34bb1e7805f8c1c66b02fec61e4b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e26e4e578dd1106af6ed44214db895106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dfb426627e17c9a5760434e4c679c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a6148b36aefdaaf747e5e766e86a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f83e0ece824de6161e0ba622b4338109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d631958db9fd168a6fcc400915b293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d38fa3f863901fb4039fd01aca35ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f3ce04542065cc961207e57e4fab5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878becf1a51b447bad2cedb5b06eeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a26a1a0b2add1218433a7ae0908b89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3ec0e998b9d8c380bb301fbe0839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f138db3312fd188c6151ed44efb526f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754acaa7a20eadf00d93e7cb4e3b3a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938fa3ce503b7be37ebd42945c6ecb6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1558e97066cf3cd9c05846e26b52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac58c428d1b62237bd8f298df506c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae4bb636d53078e82ee0a57ddbbb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacc1cf2b719b38f08e572d5948a262122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962c0de069534df5e07c2d66f81a551123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c36777c57116612753c5149bc630124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b9d96f1b04027cb132ca334cf1389125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fae17bf4cd4d7f911838d0ac7ae4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b9e8b1151a2345e8d78bee040f6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14896279e3b1a51b45d7fde4d10af1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58018cf29674199da8f0386253e191129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce8dca4acf8774c37087a07e0e544130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fa7a981fd33c1712b4a26fe5e951b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a5e4e74b98fa5c7faed771b800b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2157277071aec9b879e6f641faaa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cef00b48d314cf58858bc86c8be5d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64834a540c745157850d42dfe36c609d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75aa3fbd7a63ec279a20a6e9046c68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00568987220af1334621c0da867d4ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e13950726d0c9a6f948a5be8d5ffa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e05ab56a771043658889e12c3020139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa7debbe7da29761f9bd128b4e244e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389709a5dc49d24f8cabcbffcfc649b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4545bd52b80b8d1e5852b496efaed8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c268dab212d99160dc3a2f9a0db2a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e924d7dbeada9e4c2ed774580826c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a641bf137fac0938e183816216e53a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999fe7fe57bbacf90bd7c0633c688b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6c77c643e44c01ddc4ad159fd0da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f1fdf22cbd70d231ef1d642c4ff1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445cb7884ccfc3c87ad8cf244c6fc98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f554d83fcd0ec7f81303f297fa5c2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba28ab39cb77f1c1cebd6372be4f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1257e304c01c41664cc87fec9ccb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74bf5ac3342a06e994100655825a05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c8a5df79463959c5f2553edfa0f17154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dfdaf065e6a7d1854906f54d5b432155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d07cfbffff8f69772401b6194005d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7cd000807724748ff92df5210634f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b147e789cd291a5651f2c7579774c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3269d6c58ff47dd0934e0415c5aa6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eaf16d302ebd319958d0e7aa7856c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5dbed01b5583caaa9c3073f0f9ea2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4496cbcec5ca5f6d65d7b1e7141d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f37c3b5f425c2b1b5ebc30304b6ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfba2b0e79c9a5a84c9ffcba7c170d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af311829bc4ca3108f49738d6b925165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad34e334f234de5019179ef57ea1f75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652feef242482cef1f6f31a282095e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac15f4a075e6e27e770787fe9d55137168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8953a7841e58f532d8e9015ba4b86b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ade32d08ac01b3bed5137f6325036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042328802c53d28dcfa38289063cffb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61946d408c88697c40381bf48484f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d0ac716b6bd90f0fe3b02172932ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa161ccedef40ff3306a1812ef19a48d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f06c4eb8d31a16f93e146e7789595175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a39cab066da9820fb2e756b6a125a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869224dea65cdd1fd97a5711bec22257177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2b18ed3f2668e9952a42e1a38b596178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23069410d19e433ebdc463350b0ed4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe369fc09e6dbda40710d0235855635180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb07d3aa0215706533e25d2a4476a6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cabad7de5474faf0d23eb8b5428b5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5b014deaf6f9c9a8e42790c6dab4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1056574d0f051afdad5057996df006184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b1f1e2e4b948ccf6197aac36ab888185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1a84fea54135112e9d9b0315349c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1c754dd7db2213197104219b1b68b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974c22040703de631d2557e262a2bf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f12c740e5274f0ece487858c42fce1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e833e2903788c47c85d9c59927bf18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b664e1a0f85ea12aa235233cce5787191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478b66b3b8aceac12501e90648b3978192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b3beb86b64ff41c6b356d64023e3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa47440405276c70188629a396b6657194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95415f44ebd884654f959229ed47f8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f833b081f8b02d076418e4638f1746d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e285472d52c6cffbe0543fced596e4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897bd7abac927ba0a1f4f72cfca482198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae5d036e6c9f7ff4bbc0b55acfc38d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f16322b3894f0d9fac43f86fefbba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b1a8b190e3e874b3838f32aa81b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2dba88edb63bd31a629ad221f8650202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd955da3ec3ed6f5a8dac1f298a2abb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a877fdd7d4515cbc89ec12c1b6bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137c6ba85752658e0178ecdfd5706c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5e86e08ff8f5e156de290a4918e77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409593fd4a22a25306f8ce7105789a90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeefd2b6179f5da2b3af3263cb021f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aa74bec9c6073748d5e3db0b512c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67d1348f729e0d664b2ea2980c01bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340354220ee7d9c4ff9290508a09a314211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aae576aad165c36c833b0f1d9154b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982423f9f964c30532862084f70d2ca5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6ef47bca3998b2dab41d9c61746b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb09bf7b6e3402efcef8d3686f02b44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece7df675cb758db38905d1f3d4ca14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0926233b85eb210cb4eead92367ccc2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7747f042c6d7310d7edf6d87fcc4a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e16f6de8d22d5086124954786969219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d8df5df59ce1f99f67393b7501c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef027f3468ec3311a279086c6118e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2acfee23d8deb061ed80295f7b0a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01929d9d1d16fe7b485d955035b4bbd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163be69589629e5cff45c8aa3b554f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62862cfa6785b978e76c35ee3f2f69f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e1876fb2aaa7f925fbf256f05ecd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b8493b9691f6214e2710023dd4bb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a03853a2707a5a94014f1ab53195e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac790b357d8727701de1d3fa9d35a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d2703f93591f117b58edaa7c84fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffe0aa49e9c435f71024acaa3b706d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c0e1eab8773978b6e99bd7fe500c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3661d3aaf8e0fa2b8c201f4dfc5fb48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9ed39d9a0c3c49c0b6bf447e095e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c6238d67f9df07b5d82aadff137e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ee953d83bc598d37fccc3d50585c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81554d40ac1b9ea1329f7f9e78076a27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238c755b3af54725c1f64adc77cd7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862784831c9a9fa0dad6bf6b4e1ee4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d27a790f73faa8a005d56ebfd4235240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd030d14834e95fe1948505b4ddd98d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef1641ebafb544fd4b4c5ae54df50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b574d667fb7b16614a76ae33cc8b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a727d2711ae3a8baf380648bb970c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1313a4bf80417e7c9899edb40a26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d77f3b6f7df8cbdeb565b292b9836246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b376a08ec592ed2d1b7883958060c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4699b726089d412c689c7158beb23a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094820653feb29cc0bed995d2b6c3ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a164d464964f048b754abd4a3690d06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9e2e23f8aa15824e48098789b270f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56869377e0604643370c6f348ab4df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0edcca3d2525e470d60457ad7994b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116f3ca07b47a87c37fee159282a435254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c46a786789a1222fba02a78490369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340563ff97a3770ae389ff68f2fc31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a31a3cebce879b7f4c89bb81275b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338c795cbe19999bf3740f0e920db5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1a385d87f882b55c221a1ead5673259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f0404c6172aaaf4e8a4a3a6759b45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164f41d041b2617d4e271ec94e1055261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100ee030b141ee9d4180faea082bf7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36927a3e156e5867d54f40d4310d0357263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed90c0b391ba8a6e6bd56423bed7285264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b650a1f28214c1c6b62d30d60687b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f453b23deb9afc781f85dc4c9e7d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627399f49c565617e82a18c4e00d160f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfdc98e3893efc01824ac9569252d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad25e3d616d91a21ee57bd7ff8336a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708be7aaf8ef53603389886d46611d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd32ad0581d4885fb0d19cd8ad5659271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920184a34468f2a8134fd5c24c4d8821272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91f71656d6faecf7a0b30bb8c2adab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17794a9b5233dd0dcb07dbde38adce8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e3b1ddca2e8efe3f3faddc48be9fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9a8e3c850bc14c556589a0bb895c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a1e17ab974ae2a3bb63343877b37e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd961ec3d1b5112fafd19d006948e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a83b33d871bb1f3dc8165b560772279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f503ae2d12bafa454df0a01d32676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c626387179014d900601c6fba164857281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37a69289d224e8b4fe9ef54fdb00dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5e3a6ec5b5221cbda01c4bda10ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc320b5cb05f14556685607a75af67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7731b6628c92ebbeb9b059328a7133c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b227bc55aa03b46b6b9ba311b74c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33760d9eec414cc605731b2d02972a1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41090c7d92c7cc7eca2cbdfdad6c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5236d7c9e37415f051b2705074676e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3bf1f5df8233063e65de8979d13c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad16fed7c76a6be48bc1a787ac15a3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10e79ce0206e8196346c8ce5ecf30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c388857a32c898b1dd98511502939d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de237319bc8c967fe4a71537f4b22ba7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a073a0684937cf6411e35604353fb6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d87f2f384577a02527a4f81270fda9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741ab4c9e338df1ef36cd06d57ca2d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee30990baeda3c1b320015aa5f0327298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaa52e3a19a376dd4846e349c0b243299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82112d7841413f9e9e095c750c1024c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d23a39bccb891793e16b379657874301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34c5bd1121a1be28bbb4aa0c98d645302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4bbdae9297cbe2724232b34b78020303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5dffd6680264cee6e96192d8dc845304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675bef3ab7523669bc0b589df0ee6fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e9920223921f180faed4285b6ae3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6204ac829b63d2b29ce70d0c0e8e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852696af3d5b4ed986ba86344348265a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f47807588b58e451fbbce900b0179309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ed62359952713b3cf222260ef67c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140570ae91a6eaf4c0246c94a9d8759f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d12c427f8f79a5aac9073d9744b3d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5aabb8987ba64ee0ce7eaa6ad1ca3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfd5fa2a4c7a420f7459c430ac3d42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec39f7c243fd1295fc900c11867b63e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe282c6e8b9d8c3245ccba94c7a94316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3576bd03c503bf03e6cce5fa24d73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dde6e33e4b825bf36bc9688c3846c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7faa07d418942ce4f1d4f559cfb01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1650e88488b626ea4500ae328cf41e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f41ce92f2af742004599af1add070321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea57bd79acf11a4ed59f5dc3b1422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07279efdd3fb3e560b0331cac0e60c9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81dff573ba41c14f6a73cf72e8ba3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cf19fc853b7894874f8098a2f56a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb5f4a8a7da42a7d38180c66745362326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5318551dc594fb92fa33d300cbefedd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30623648b35e0a7fbd9c1aecc51efa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0abe670216db3eb64c36f522606cce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2824c761d0d2cae53324349d0b9625330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d7374037e9daf6bb077e9d9fe1a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03276d98bcf7ccc51cb96641c03078d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d0191ccfdfc6ea5a00867aa2a401e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c97a343d0cc8b700cbc5274dc587e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2eb27a00203c05e95c31452e40475335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d3754044b316f9b55b502a8801645336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f72ca53f0c05004172174ffcb4f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1edc5be8fb000cba102b624968c4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad902d633fba3c02a9c6eab464a38df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c017166b4b74c3ed9016bd96d41e21f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9872df9ac2b20a63acb2d847d8ee5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7c5472f7adebeed06e7dd36f485f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48555dc7676c624d28342e461e2cf4cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca808a49824710cb0c77fbd676e21376344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6fc1c63687d7bce4f72afa551898e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf064dc6225a9c39730a8adcf8288b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4bd98496d988d5b85abff4ffad021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36a39ac27651d40b4697321477f4a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0940b073cb25209831256188f44f12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d4627c961d7f985d14061fdc1581e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03711d306beea7ccbaef96b4d39c1e0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec216b6ed4c523401b488d556818cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7bd885442b9ad050b0b83de967920353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed12ca654e6da5bedfe399410e0aa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1baf353965e45bf9da5e5ab418ab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc9ecef5489e6260cd910977e658f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893f8f69ecad334d6da0f2868a969f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfbd103e2798c84e3be75030cff642358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55665ce6f593895c874762998a4642b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047c49751fa541680e415d1de11081d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0449640934f374cacf80de635f26e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408a7032b31d0f5e59d1ad7c80faf95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84222a994aaa3f87291d94eeecc5393363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53807316a308bb8e0aa30caa9baf56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3016b213e2c6776f5f5d99386bf59a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237ad44444aaabf967cbae807568deb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac206e114b1987024db54db4a34a7a90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12b4d57e8e86031a953753af93a928368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd703aeebedc8cf39362ec50fe352f9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec990896e938697697fcaf238d9f7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf2a092da7386f4101515218b15b8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060aacd386fe2fdcabd5ab03422b099372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064180feaa77162ce67c35d8cc8db7c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6a0e3743e58566b6f201a358274e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc19c4f78a9c0f051cfef66e9b3ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487258a950b359070f8dcac800864d36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bba0e3e741ddce14e8d2af4c0988de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd2382276dbb0932e1a7da36d3a06a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc78780fe8e6f399aba9b229f223456379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3963020b1885b89cdfaa9a8ca834cb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1596b6b05f337d4cc451993abf8401381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f0d7bd7f565cd2b1aa56963b8a6b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b60f4dda8bc31cb4020504a769ed4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4edfcf57c23a87f7e615a642d3cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870df8ef8228071f3caa715e0203e109385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802569680178fab2140d91ebd83416b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621bbb58687c7de1afcc7a07b08082e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74caa1d1938c26c72ec9b7752ebe30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b445e1c4220f04ed3630c3597c393d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9562ab7f528b2af927dfe3493bae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ec46843febef67aefb198c0a32bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75f7cbfc5130b9046d41230386093392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a4924e76c426cc72b88c814e91d4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93380c1d98802dd24bde35d3cb4c4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4cc8812dc59d9e9fe3a91b1ca48ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373d2a386c78981f06350f19705b7a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa8cc3c2b3385a0d2ce7b934fc0e79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731854e84857f9a3f0578c5bd6c14a75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec579bc5de9844363183fe70e2538f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646520b29bb6f5353dc31caa4e6120a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e706427e5b35ce482fcd12a16ee29d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed572949ef0beec324fce8f991121940402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f90f3575736f51a3d19d7857b59ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c3809b30c91a4de3e9708116f795404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d087ec46a15429e80a084256e9805c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cbcd08ea9f6081e3ad7488f4b6145406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df59409031e53055bc989ffdcc29f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe882ec3a4e8fae9acb60f0b0dac3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c682583a5ce007296142631cb8326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79875efa9dfe177f0e43d26d1c25e7a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8517b5b894bc252155c8a0071332af4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb117b2da404fcb98d488e646c53aa09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb84019e3c99afaaadd8c0348a02c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12bea5119bb2f729d3df13fb06d636414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff0a996f291bbb1d414b70ca9a36cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c49256aa8394bb4d41289bb11bb5d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5148e521a7c7a14a40a506a1cc60ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e71e18ca4a05a5e9d209cb09237a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970583a633ea07b879c9da96500f888e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fc7d654b43d41b8b9c13e22e3a1fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643f2c7b7787506abe47c32f72dd242421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598aa84964f94fce10a9c78a48051e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d469c33eed3ec295b6dc404afe3990423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99988edbed5ef2c66fe70cf48f147a1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb1d09f9320d5a712996f9792a5cfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783983c8f9b8f3ceea1fd6656e27713d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd212077a4bc4ff47aea7128cdcbd9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed4568f7a11eca3cc046c3ee076524428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b0395b68bd6c3aa13abde0465af46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b95776a998ba60ecf5c9c3c862beb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b013a51389aaf44f299659c75b6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bdc24465dbecca618407e9b999552432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bb45b9281816f59897631903948df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb012d404dcb00453d7de5fab91978434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e0530611cb28390f034327c8bc9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc0be0605e92391c80cc2a7fa5b57a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644721f41816c359784c282033978c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc664dd2c3ea720a1c983f4825af310a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59749b5fe251b35a2e5a281580acb92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0460a4ec6c9ebc40dc84490239cf4a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e239a6ab1592d223baafdd69e47f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32b680ffb4ea755b8345eed14da1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f24bf37b73e415a7d950e73d9fcf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb45daac90dcfe805993e40bbf3a87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f7e66cd0580f7c47ff2e160795531445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae71eb056fdbbafed14da169a728917446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300497805237a3c52ff7d1ff213da7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db765a311c2b10e7f61d2639e5d049448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7b8aa5fb478885aedae2bd8285e3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5752caf39f8264804faa29136a725f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c03da33d281dafc7335c87dac9146b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef157f63ad26c838ccf73d2a4626e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2305e98354d01ce6119d852b1b40df7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561778da0d91be163d567237f107a422454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2d7d2db0c59af5fb05000d50e90eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672a18b58f30e1f248084dac587db62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f72af69a135dce0ed0aa4cf23409aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8924662e4c278e402963ae4422623458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0446b10a33907a330ab74c1508c3b98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af0d1e7f0c0601414d186ab050313460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8d45590b9129932392f9dad116a05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c2efb9529771c20d29c44a6548e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5c473f644f1262c51b8436815e70d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50289003620422bdf0a0a4406a785464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6812d3a4602f244661cef40fe789f7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45b9a833c3026ad00470cfa4bd62f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6e513e314798a6f2da6cb7b705ef2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396252b92e11698d51e22569e69c980d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ea97b82863881c8a75497ae27eee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e8d21ee54916cbdc80a4ad8258dc7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9a1169e06a0a54f5e83fa75201b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd79626626d90fa774b7c81ded9d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4275e56f9737649221c40c5bb919781473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731664acbe17d4a66a3b96729c095d96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9512a68726abadd75fd5d6e03dda9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82beb645a4c4ed49d72e70a722f434f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e29867d7c080bb1e03a3a4e7f6cc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b181542568913010886ea55c8c9f95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ad7cb63ca8f464a46e9bd590a0deb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0f4ea5cd2ffb1ca5b49eb00011e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3b4899061a7d4bb4e9a920e23d2e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03891fffab65457c7ccdf816c7228928482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764104c5051476dbe65302947d40321b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f1204550646a82b93c69faff4e04c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1d256f698ddd8ce53674a6606987b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71593bcebbcc2c89c8d0363155b8cac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b75e8bb631ab06f82ed8c75fc7c7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2a6b3b4533274d46e1e39bed180d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e4b6976e0ff0980cd95cbca893fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8ea9a38240c9d6957ddec9bae5d81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25a0d3c49ec5cb8e892f54f9b40c5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac0c0b7a563ed9af8c51998c2d1f13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb07d0deff87613e935d29fea16c2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a0128559e8a6e4b8c13c476978b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93823054890427d1e6b641ee870e045e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8070dd3633a98ef816b66115b129a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699a1ebf10b6a4cbe439ce5d019b293497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fa303c00e54cc59858669b791f2dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8f9ce55b45f6771a88a79aec1f8d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87405a3ccddc860bd01dbe90e12a68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee39b749ac01693f1f69fd542de7e5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb4af0594e53018d2247361de449d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b351f83b51e789930b92314045bbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced036122fb92f5ddd0761896d52f8a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736e111a62378b644a0a51d53bc89e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe05816273b44dd94a52c73981e6c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1decdf653fac32939adad9f1626fdb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29ab1db18d8e40139ceed2a5e84ef5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fdcb5e83dfe2cacb5b1fff86d10d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337d7f2b73722ae309d67ec9f374779510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba654f7261db4b25109833ca4edd5e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb295f6fd1fd0dbc418c31b64388620512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ff4bf70df9d9b64e1915c60ce6db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435aaa7f9551b82de1a534cdb3e6e8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054de0b4df15721ef66e0c929c3c5fad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c0c112620c18d903173245b6becbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6220cd27836f90f30a3c911d4e9c18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c79b02b0ae825dd6ab6eb68e137d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f579734e8db4ca339f34c11321f4da7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6ae4056e99d08d164e28bb5b82707520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05948036562aff69bfd769c0167f2c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ffd304a3f35ee019a56df867255b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d626c6a029ccf5247cff8d9b2c11d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f82d014ef7b99d97a77ccd2b68231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74b46513eb7a2e886360d40fe8bf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5e90f722f151c0175ad1a275490c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aef042eeba8363f0988cf565a637c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012cccc6fc92bd26f046c394bfa018528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eacd0cca74ae26fd9e9c5e7aca504529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b5818a02634b883f108008a0666bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9642c76a1a03ce913b5c58490be914531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da209ce3d79321f28d9ea467bf021e14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b40e28f23e1e736dbcee7d00b68f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d210a5b345c29c7521e3c4a61496f5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4590e52d4f07bb4ddd320d3c4df243c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5299aa0b9135d26d0a62f3fb9e0bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d763d5c00a8d1180758c6fa5cc174537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d258d78bd038f9e177d536f665558b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506625ab6665da0a0b8f3f4e4f7b8897539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba3bdb512fec654ad81601d00ea9f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4404ffb60b549146e8412e27a11c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d7de21449621815dc36ced2ae335d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b1ed475211b02b173c345adc46178543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9911dac3bc1bd2a0cd9aa9bd7adaec6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d5937fc3c26556893573a638dc42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14bf4b55fde7f9a74fd0a477c00aad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579945634c052dbdbd0918be0f286c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64108c6ef2a5a1d001a574771d1af042548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440868558660741ab04a2d6998fac3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43693ab8257c8cfe4f58771a41942106550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f82a3485ce4beb47e21eadf2cfd50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f78a35c195434bea934ae712e1435b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101121d6cc96cbed87a04bcd3b6b15b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae64f94e05427f0101732eb0c3ad19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b48390c34a99faf999491888dd69e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af21a8d70ffe7ebd7c1a0ff99795bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7a347db1577a04f876a69bc5dbd68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6f56b7c3eacd3e0a14f56ff52e31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f371207eb1f46c650ad7600f4958ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e5e6936f43f03b80af5015c642ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99991106cec9ed9b757ace006a7404561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2fe1433b85ec27c4e4c7cdc0a6a9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a990d96cede484d6ae88c668b7bda1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3786bd1c00180b707d7c2c6f92e15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d82ba37ea7af7da6a5c1af702fb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a68b9b35ac397e80eda4c091b90ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c05cb2064eb7c68dc14c009dc6861567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8334cf00bcb900c2ad35d18e6333073568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c9d71e1ad7970b5fae9b88a31eafe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007789bdadf971bbc254f36de03db0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31896558473f7f25ecc09f81734d52e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a5c74de92789f67d25d82d541145572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754732ce7f9673f22f0a41cd48e99527573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd71d253c4e91f85a7893d12626651574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54db58c4faca2d6eb8f791da1a498d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598449153185f234b1fe7b30f5c90b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2bfebf6acf98556426f95f1e6507b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7072f40f1ef1d95c5a53565a74c133578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ced871640bdd59fef4dff6bc4ee11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eaaaa76c287e7f003b12e1e9ce1c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8973ba916fda12a43a6a889df0531581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cce357f71655907bda9d40910acae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e62b74dd1e84c708ec29aa1d30fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e38cd28c12a8eb96565a1b42ce1117584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea65df5019c12850dd2baa68c09d5ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2cb40a048be8ac8c97aa600dacba2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e142de750e7df2f5ef8788888b2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c21264b969c45ec9ca9eb6bce65cea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e957d6525f47b22ea929fe97d627de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3508707c13e262b073f5ce70f6bb920590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340e2695133636b13205ba81c25c7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237facf7b3a61765b46852dd258a918592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a63c42fe7e94fa538d175078e28b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002f71513db9bd02cd61979b9c351c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246141a0df23a22d75c32a2df193b369595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b84139f464d5e6f3c360899a120636596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa2ee61b88590a7c707d694a35e2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3b01d5df85af83bf92063fe6c5b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494873156dfd5b2249b08b1d19a964599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1db3cb3814b3530554f1d4a1bc8fb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f632e75bde6da372ed84b52258901e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c6e8809e3e0b39a3ec639cc83ae9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc865c094524a677f3e21d88a176af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59e899aac1239e294f47ed44a48804604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f812747841f6b116e990d04e413e843605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a119c531b86ce9ca594d051e23991d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc548033a24dc847985d4af11d082ff6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3357294580372e0518e6e23f311af3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415694c3687a8cfda54a963779cc1f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ee4bdf77cf989874722b4a30c5fa4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b6374aafaae4c6f814cd582f1080611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aceb35de47345fd24218c62fb83f41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2595b028b5bd8b56171fef0ea9d98a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9abd9a220b22d3dc1e0cb558b9bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73595dcfab517714e1a086eabf8976615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a42afff6923b9d7fded0c6680b3a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abe3fe9781390e60a2bdb85461ac5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b676aeb823b91416bb525764de531f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eb60215b4c1f2c23d794c139eace4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f5b82ce0139fcd41e596929639da1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a206a4b0de02f60c665a63049f9db25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82e7eef5ade381706f53ce597c4820622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f8938efc6229528b14c8f884cca6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b88df90003e50dc135be25c641649624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873f613506542af49e52bee81bfd27a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8c799ed7a9f86d8bdd5517556bd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f788ca2287efd71e2469c0e2deb6f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8208bc3b53f9c85d09987941326b0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7afb0722c1cc847b4c0fc0ef57a86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ead56b1ecc199737b6da4029246b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b6b63602ba51674fbc004a854c35a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c035499fb0f9c157f29e77fe439b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57b95a3375aed76c20391f21242874633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c370b5d2766018b792ce3c80afa4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd475cac6452569607bfbe7fa28588635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418209f527a6365f136a4010cda2c2f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca9d08f45fb219fbb273314a3c328637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda4b51392427cb3dad3f66d56b1d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f46986880afcd2737856d30875803639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e95504c4365423c56b1f7ea593cb8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a65a2c49ca3c7981deaff5dd03fcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c11d35288ec326b53edc0a52a52fd8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8230df2bf32e0f5622ed37322e1fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffff52f217949a7e0f69c2f435d097644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906009f0ac2d51e798b36ab439faf8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5484ca878740bc7d1055ee7ab59fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5002a6601ffaea4d58d61ed2be874647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731f47f83de235ad6e7c97c097d8fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf54ed0981386878ac35b540b9ec331649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b94baf628ef41df299a17d6cde8c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09adcf143f0a7d99e5b0c1d0704f98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfefe18f93b80466f9cc3a9ea5358b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62e0bc786aaa1b796ab54dd6a6585653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe839aad54559adc13b7567fe5d1ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73446e3e520afa336e48eb955dc33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64985b8d7b6cef8a09afc94fa7ced28656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc53c1ef64e3ae4c65ea3d74cd414f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def3f3a03661941927c437160a954b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb9c80d4f0e94a51a12d0452bdbcc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca83da5a280c1683554577bc9b9e74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1e53a322e464a705491ef93a6d592661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe2b34231d3085f884c859ff39b0ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e4a9b824c70e7cccf0c5bb0995cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d26e69a9a1d9eeeeea9b4051d7db25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12aa577ee46c4373aa827d244ede42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c2cb81398adf598791590a7d89a9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a55e4b0023ac3faa63aa05fdb2a1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0d1d4769e5101ee8b31e58eb32f0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daed71ffd17bc996fa355ffbf719f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20601e42f01a8f176d4eaab1f046df8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449cdf82ee469fe8f1bd6941854be8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8bcab17c021e363b35d14849bfae4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa669d40848e8b3bcefc09c3767602a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13001ec480eed37487e4f6f9e1e3eaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f7191a7d5d15f9e4fee3b851e13e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cdaabe780ee0f44f4be2237b47a26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7828e0603de4231f67dfd838c01926677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478764c3fa1494a76993d568e2585052678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedd15c833a22d89cf75109665179d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bddbcc7376ac2cc351653c6de8479680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb084cdfe2e23242a74a5a883117de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b68ed6d2f99b7367e4a570279942a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29481662577857d4680a8cec84953683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cacea9fa4fb792000421ba3105877f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8556e274ffb9ccecfe3aac62d53583c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31e357b863941e2e2a48de87298468686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a66f1404d77d6334c0571a783207f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafc6723c6a3d8fdb869aa3490fe366688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3197965b435cc353efc41112df456689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f151f53ec98be8545ca5261ce5dcb6c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8241657fbcd6c1b398372bb76a7063691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06841fe4fdced556fd72e106592729ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b70acc9785bc8568b0603d449dd483693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158badcc7e48490664a2dcaab6624b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d48bc52156fec4d75e35b69bd3bcc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bb036178eeeac52408f716a87a548696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bfbef343cc757061bb621d76860c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e615322f6705232094393eeb5d928698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e408d3b98aff746e88d5142396f31aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694fc2111c236faed0b1156196a2349700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f067e3d2f418cf8c15ca0efd34b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2f78031819ea154a8f1fad87d539702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586fd84b52ed330d2d4944f50c6542b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d382f999c37f85cc9e01d568ba9ecc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd156aea719d61bb8f21fb4726d6508705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3006ba336f3d43b82fab8ea24fbda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04f479113d065daf999998951b53f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25bac3c774db55c235636c1054ce2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107d500e59f271b43323fe6c8513215709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d564e180925841caad9e9905ef56a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c5ee2d1d16def7a77293ea40860af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2afddb926f2bc6466a51d0438927aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f393776a510c9a0ddd28ba7a588c8e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54246aca53d958d9d7a6a8fbcc60ab28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b6aa1c7b7a989c53ca387edb4f07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107c93c1e7e5fa0997405f9754c190716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6698da47656dccfc2808bafd2e34c09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97499be4cfd751bab68007dd2c69758718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dde4f74c232449ab830300b4e932f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2fe8c69287b8a18addbdf6a44b8bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48df55c58fb47bc97c011280e1d166721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e52a501d0a830d432294c7105615d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1117d4e9dc3025ecd3c6dd21ab1146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b68d6d17ba1872c000670a411223f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59657ea683ea35334e46a52763fbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc1cd35b1d1e184f6779fa5e1080a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de03a4ad1ff35a79da0f10f273c403727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292074f20ef4713d2e6462d9259ed6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d4baa2389ddf53bfc1aba51f485aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c9da7126c234a84530ca146542b37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449777d673dd1088ab749de2f523f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44700b0dc3458ce6b828a048ffb3acf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a16a751260c47fbed0ed8f77e64f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d962a1056cb96040162a19d0578e79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb1639f839ba4e2b50f873f4445714735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c843fadaf730cbd4a591c56ae312736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa22d03ba8b417eb78e61d9b51afb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c810a37dc99072ec871c7e16c2e9ae6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c18d7a31159180b0e2fb711df79f2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51830ef7e1130f191cbf8fc00725a05d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066bf1ad1e9bb298a374cc426e6faab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff2d60e63e833672bde9727e4ce1d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b45c91413e2a6a6274869bfed5e30a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cf514e081013d2b6aa48974d64d82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168c010decd0ce381c38d953addacf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b544cf076919fcf70ee7d0b9c30bbfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c335065149bbb870838c2a9062911747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934676db79af08c0cba2cc8477979374748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28517c1824ec6ecca19d6a53d2508447749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26a7893c10ded2bc93237ca7efbba6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6615db6d92c27cad0ea8f7c59b3efa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c116f954140c960db5e5b0b465b173752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b1cd45fd2247ffbca252913b0cfef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06d7ee168c1fcd55aa93893ec1fe47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa93273eefb5ec297e7cf29950ea5d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252563e189222ae4ba633512de4cb8eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23199c6579b2c7cd4a3c84c8af5eab3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008619429473397eab4875169d8d58d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190fe4115b7032ab35203bc191a0034759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b1bf08eae27a9e20d4f96be790331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813cbcca2a552ffa0524bc475c5a6322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1937a665bad8e422228b5baf0df931c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473f66eeb8e53fbb711b57c21f15bcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0327f95c5c9fa9a8b5a6060086235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17b0167a777811b564d33d4822ebc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759190345bf98dc19fe6e6409532d4707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce77b6e063e3768a571965dffce8268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605684b00c23a906a78b889fea154379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2fe382c6af0425d26d438c7473ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c2e135f9edd494eae00090455cf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddaabc3f919e8bc26c4c39fe97673a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef6d85477531d3c8d0688b343bc0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1d229e61e6cc2c796ee078ef0b0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd49edb03abe5541084abcacac63ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f243b18b33e5e81e34be68a982a512016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c3ceb1c5fed6e53daea385cb0af9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbffa092a9803e5eedae850d1fcd67518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179ab45f9d95ef98cb186cd4a096d9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590bf604c62f2a277a26b0764477ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53be930d415b01c0778fe4283d78c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88f86846ac06531609c8e0a9f9a94e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c7d715f32f9cdda70eccfa07f690c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67eea62084ec4767a0a313638e590124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bfbe4465d1abc2e1a4732876761c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90eca8972337309497b9fce8e53dd0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd5d491986f762c0e8901a4445fc8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03282029653ba3e4e8b1dacb4a7ae72028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83b293b6f9053bea85f4b85bf505c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dc51712baafd9794b8971125b2a3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425519dc5c3aa951abd19d909b537fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6771ace881114bf32c1ef9975bda32832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e089cfd96ece8c7ea6c4b0261f6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b374dccf31e96df46a92451b7471734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f9163e63a106265618ccb93d54c6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad20e8ebb0fa01a0563d3962a8df44336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f1cb4960f2c9cc4bc3c308ee5f7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b04f4b2cd448c2bb10c0a54fd223a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e43ad8ad4648ce0a696a56add61239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38061e258a28f13edca292c5810ebe5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13ccf9b5138659293907fceaeac5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690d583b36ad7f7c459a0dbf1b70a0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13888ab996cad5df5c2787a7780268043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293c57e93d70c7243e03cff474110b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6715cbc48fea6cbe7e7aa6838a7979c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83acd7eb53c6b4b9fc80fee032d2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bb64936b8296ca9262f9514a9b3c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb690e942f071bf74e6d78c0d1fcf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af11c3b9e3a36c657f243937a433d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00992e4466f86cbba92722882c23bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3741a1e8ec68936215be41e99b4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc975da40f1c123d788d08dfcbfca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87946482241c3496cc269ab3cf16f65253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002d3c24c39e1063f052f547f712b8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdc860e06a28959eb2e062a4cdbbf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74568b693d49760c887c3569adeeed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a0a7b913cfc8912465dc8f2ad3ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad42cb48d2be7f4c6efab44813328858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49536b6680c94f377cd85101f4ac5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef44a63522775e338b1580817f9f0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e101fdf879fca73a4d67dfe62633961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40631da25b82e03aaf9e01de504fd0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88309d62bd04b291296f86b889b9d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d610c8ef1e25e3b32c5a388e3db0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462c3e7b25a566dbe0e8fabbe66d92b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c09be1f5e5fc308b90b81a165f1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ea7578991c0e795492617ae39322867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a93f68f436c65be458e2acef2c51c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e910f09a5d411c7e911b807162c11569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672053eef63d8b7d8708cc0eab688bd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaa23742da2a0159d269fb52142b7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28727629c1d90c6f8dede1b22e03c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fb52dd3abee7600502950b6d55d4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97694fa4351be61b7fc1b720eb7738574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919e306a4ed455334e62fd139f478b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c409ffd899d6fcc22265afabc674bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233668621cf62a00464b710e730b36377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87a5aa72288c6ea6b9dc340d13924178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f79d05594a0f55b7fc06b7b1179cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8574971972ed969b4e5247f96342dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e40350aa9a4e180b14f603bfa6baf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d398479faefd75778a3bb455c92f7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9767e73f57d9bb0fd0868654c4a56de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1bc686c08140d8e64479d65b2678984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896210dd3c4822806cd4c5a7783b606585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21cf6855c4cb97eb848844e8e966986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca70ef19f87c4ed993cb9fe5a1b81ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f717d009ac080342e9eb93d746e2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f9cb2a4634b80c04e445fdab86b9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16677f18bb50dd6898d87fa72a07d46390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f081f9268e4e4c330c77d83732c13d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac9fcd58bd1a654e62621b7ce3aeb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c5921d40524526f066109cb596e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af626e6b54efa8217a823e800e6aa8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889576b92658322e08640374b37cf4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e0efc0dbcb7343293282de7ccf5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531cf8532f14f10406674f430bf249197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c443624dcdb4e078fb7032a033a3aec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda31ef7f428f7f78562dbbdbbc5de6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948230dca40090cd24b6c793a4b5b81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b784f8bbf8ac68277798ebccdd790f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ca646428bad76e13bdadc0e75a62d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff100388846815b5893be026b553c8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7debd099d6889acf2358f41e0e9a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743ec65ec337ba2fef804481a202d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e324ac2afcfe7f4ce82b68a464bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41f057888306cc1247a354068728a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5665c633fd0d173f87b53cb7d236108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a08398c4498c40d677eb0ca81733f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f74a29691c2da40ef89a3ad1e8887110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1df197369b9f0e123c7e7dc4025e24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64878915a4c371fd574f486d289ee07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ebcb5b904aeb72331d0b380159302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d3664d48dfba373f9f0f5b4cc029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b7597947b952079b05c91c1df16b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fff2bfe0a78404fb883a0c2ad1d6ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00affd1355432253e58eb056d18d9eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ed137e5c1ad1127fc89515c5a202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171f1e02f30d090f768e9acb0820d4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e337d1626243baad6a12496a8df7b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d1ad1683e3d7d8589ad5b08f6236b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb529eff101f1d0ab0df40e1a15ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a29b09975ae89c255142f54190392d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7d5a70efeef3bd84692d2994d59aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dfbac46efc13f12b1a9ce879c7a23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cb80ebeb0c250b8688894359f6f29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd3ed9aa03299c93d6d6b26da4973c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5734bdac4735938e35ed46d40837128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974ab284a1b670f33b0dc0cb9b8b60e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436621d3d6cf34ac12d9cf91b59a7959130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08e511767ec49dc9e956fa60309331131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e625543997e2f9295d874a458dc012f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925da88dd60a31a4ec50870b9ae433e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba54a0661696c4c4098e1c2e66873a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a5bc373b9480497b0d804a26d895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f21b17a514da49b7d3403effcbad7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32fd1c601a5d906d874db2680a7a60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771e94634036c9a672a9fc35b2ca78c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bd3db0b7c8bc4523890d036f48744139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76670025a4a1437732330eea7edcd49c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483163849d25c8e2b383457f1e3bb708141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40b304eba56043521415b3c5da5f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699cb9770007778eb8640a46b44e6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f40ea1657332010506f446fe44c43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d87300f32aeb2abba6a024efe39e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b785d9f4db7c659048f94038a06c76c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b459f6ef8351e6e8975c470df91d445147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f97654d22c53e822f0546a99a71749148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640081f304ff1738684e9166b11d10cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2251845053c7de131a7bf3232b077c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa3e8a86197a1083bcf943227658e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2166da44f79785ed167ac071721a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82115456015f6a9389d052ced407534153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735de236e0ae07c5c5b8582af995ebe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0575abe93aece0e4319aaef5e5ea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663edaac4a3943646fe50de06815a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebfe1e0f19d7933655ee912ae55590157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b9f1724607ca246d11c74bcb3aa9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b3cd53c45fe3647ad1ea4a75696f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3dc003f34b004ddce80c894d475e85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f2e822351b3b97beef25e8bda2cf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1d7358a3f2c55b78da9ae47c1766e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987fba0921535566d89fbe81cfd917163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c6074dbf1b6ca0ca3f8817a26a29e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f594c7f3a2cf7df6ea6f5bc2e68d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ca49634d80b42bd8a40ca787f56a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a71ada06df4c818991112f68b2a63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b4381f58b91a56d60d56c640ac241168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d05cae0381ae1e9f8ba59ffa15f77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eec0b92e7bd6e5da39b07c2c730303170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef03c9f88608cd07f8940472ece9fec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da682a444b607e2205a49fee774deb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6114b934a7e9fa50e9b0719fbe36f16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebf9177f3c3d9c0a4d4139b19b4b4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc2e9678e9275c4a7fbded433ce9da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4b40a4285ca7cfce4a3fd72e05c4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6569c5635f1b353d779024cc11404e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c350a27e164a55d07cd4711baed748178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088f73e1b5c1d54f29bae931978d240179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aeab0a681a796b6c10a602e8ef466180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4eb4a980c44e0819372aa40643c90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c8b1a64cce04a96b5a9789332c9b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff6fde93163d1f842f7a57acdbc12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be70ac01ff04039401f4f29433795184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f7c08607400d038a431354c4fbba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3957e6084b13ec4d76829b24fa7c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb22393ebc6ccd4c7faf2c15e82d6fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f6cb24f63aadbbcb179eb124d56d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90eea2408103b3bc10bae710bf5eb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d3beee4adb51bdf32bd49e03b67a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd6c7e897a1abc9968f13b5871b6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6510386a3f40c530f831beb19c088d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd89539f12dbcbf18d5743a2f686bc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab310eed2e0e0fed53279ce8c3e3e75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af156d255ed444d3bab02abfb6f0f9d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c635530597ef475fd52797d0f4d1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28532d3fee4dc49bccb18bb0b5e3f570197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e2163be93f502cbfaf1677126d65e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5fa8de1b399c775a97a2682446843199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b3837f16eb01dbf68bdb461fac8ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54afd2d1976876d7a60d80b0b0a5806201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a7424dde77fa4f0dd56cf3cf71ff9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4d3b302e39931e4c6d3c273bc7c28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd32e2b0befd38cc5c664b4e9e0eafe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a761605cea0f1073fd7f5c21f9669205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843b6019c78ecf36318a917b6afb4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccbe08cb456a9bfdf353de8bed33e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e5b8b93408974ccfb0d4bd4af3155208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda81a4abd096aa19d178ce91f31547209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e65fcfb87d5194ed8145744e1d87f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d67d6ee153be1b9b775d3d70ba125b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d924a87cbcbaed254c879936035b10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe02e5c1074259a0f8dc179b8e5407213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19fa060fed3cc129390279585aa795214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1d2081efefd2a3c6165830802847215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f61c94c5da34fe5693900f774d02a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b0b25f6aa3fc6707d6706eaf49854217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffabead2cb0116aa9706e6b97fa7f46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157148250fb76c92d95b0529f020313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1d643a73a298e18b2dac80dda88de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bb7b40d3dad6fe00b743d5d1f5daa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1926fbf99cb26af23748e1041ba2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bfeeaa7a93decbb37e4d92e4c298f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07b2cbb2701ff4d4c1e2b0253ff649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2580862f2308b0e5cc7142510aecc77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9612fe61b77047e27e17ca303bab5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf511e269fd920da7d4f16a7107ed00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c35f6b46d43f65c7c59e39103d599b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d241478feca0c8182924645f97169229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd0e0a0e9d64de4da4e6993baf8a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea133397f8d7895de16f88d6d2d6763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf02ffad6abda0ab470d670745342b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93f892d6af903d5ee728df9df416bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25895cbbcd5d7c568d12ee91db2a129d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b85b79b6a2cbd642fbfe97866029b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53685a2116d15f45e00e1a7de80f941e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc71401142e264a8121ba94b8ab958237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7802fe6fdfae11549ee5028453400c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0983bc9da32d1c0719c28473fc65b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5104dd5ad0b1d620b846d346f0dc61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f7c916528b6bfb9d63b91fc1f166241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36aa9316eb5b56e873ed3721f58869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e432ab00b9731b07d7cf77cd6f80b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941445be3ce62c6d583819c95d04e626244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69fe8f7847b00dbe7702986e039b27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415889fcdef2b3c663f29e2862e0087246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d148384f1a58ff8e9ae7721c87ef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43cf2fe9c7450e7887ce76a2bd9770248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26ae361ec1d3e46fcde5fc6732564c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60ebb83a71fb38ed3dfc03e66a2dc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2c4e155725baa36c08dd89c59c9a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed22436ab04e62b32602323fe6ea8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d64cf53aef121da3048adb5d6749253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b30bb4f414789b0dbd2073b8e8639254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b7389ea2416c5c906c14b6bd20e58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbb38c7bf22c9533578e9db27f43a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489e6abad4dfbcadcdedac9d0f132df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefdd724f45674351fc16dc9c39bf18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5b183401278272429ffaca2fbb131259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192ebacb7757f7de4d771f9f1d72104260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8f057f7d65fda5fe63ce8d34a29f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a4586f5d2f7529017af14964a90bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e880c95c47872372fd7fbacb0b08d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba3d26a76da7d76c0281adfb3f6139264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a42d6e2199d2360456adbbcd2b945265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e97e67cba15fbd1536b08b45e0bcb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db03c0f5a43fb3ae830ffd9e921dff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836822e18df03e80897d5b73996d168268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7218abe9b769ea60ff3023529d062269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1507a013a9d1f06c63770cb698b56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a00780fc2b85cb910474852c6b979271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8398720867f2ae21aa445dade3cf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0804e1c7c0fbc292c9bfae7523cb40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350239179cef9e629199473df69c3614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324917e00ca2119ff11b563a9a3b5cc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389a067d87f52a420aac26357e9b6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340cfa043a349ce0594dec9986fbed2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0671994d3034b869d61084a710f73a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff85f0297e45fe5265af3795a572b14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18ed27158c04fb96c35a8f72dc85ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587db8c34ba79410da6b9f86f0037ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae195e2b9e44044ac41cde496f03c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ed9a9a543ec8c988c857524978ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b23edb0dded55c1ccbcd02b89290b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fadffedb59f7227ecf824fb39673f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53bb301e19cfad052d07b79f228ecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91175382be399c050c258a5d25613b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad1c3c48313e76b2cb348c27d22ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56fcca12dc19a31ab9297cfc66fdb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38f3667993d3780e251a9952bc98c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55dff687f9fdb1ee063aa33964e45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d3593cd1388cf2a50682d3c063b6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb4e2fa5d2c9c0b9c9e5b5e7c6b110293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255114d10430e780d50d87094f66413294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b78b226becaaeb65eab4a0c138210295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f52e697304c92ad8da1d0c7188b1b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4be68cb4e2da51063be3c443abfadf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01031fc3b90f7467a0e16ae0ccd759b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06d7772ad688f307b51130007a3a89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a557c71f1e1ad7a27ca16502f78de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0469cceac21b65da621dbe04b12021301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aee7bd0c9d79df43b09e17aeb79d48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6809f9d70c0063f6a8ed798628ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac038151fdc72d2887c0d46d78f60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22863a8fa864926a63a41d406d82d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e18363e0c0409a169f0890bb4de0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc95aeab496cfb07f360fdd01173fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081f883f46326f914e8125908bee71c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38564391e34fa16989a54774fea43ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb36cff907c95e882b0a57bd59f82c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfe18d3810f2e3bd7c174a28f1f3e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c4b651ed674a203105d0bfc7fe4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4b5d714693328cba1e062e02dd2d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf705e5528e74ad003a672abb2f3d3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb89ea0ebf4dc4577dbfbb3bd19e85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11347186aa6e79e180800f8ad3c7c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae026a314c744c8d833e54962e2a68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ad8924d55c1a4dcd0393cc0cc9ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605bd2585648d43c27380ed36f0a38d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7911652b0a189256087227d5ac2400320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba40ff3398226f3de566a0622d5b18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f15a26d591689d265f3af75ecc13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc186cfc16f936e738cac6d06decdfc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683c396a7b94b3a16327a68585445ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8807bdcf17cc91822554bb4fc5a2390325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9b8e20601b8412ff7b1e91ce9c3d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95758cff2594662e9cb74d70500f0bca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb344a5f4643d39a11b5ac5a475b5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68eff589c105a0832a541f1f9bd03e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc3322fcf1345daf2d5ce003161049330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bf2630b7090912f5ca546f477712b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8806e01491186806974bb6c6c0a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b756a1676a70c80cc93bde4d80f9d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aca5e08513407c9bc21a4aff9d2ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee478c4a43d19a14fa24415f5a97486335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6df73512f6e2b0bb89ee0c800970f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaab21430a9d8ae7b056066be08352337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b81259260261af879dcd1b20c0bb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67c15a443fb0075f9c526b0ed13b2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf6c587509849f907258367826f9d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce50496206c7a7c532bd5cb73f7f92a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f4fafd6b133c8993ba50045514fab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89374aadccbadc8f78ab5845cdbc1b9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac11746ce57212928cc7e20ae9a54fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad553def1d3f036fa09783f7308156e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5eb27b8145960ee993ae62aee69c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb16a483a33cebd3025c68bfec6488347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912b20f14ab98a9c76dc004786291c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589ee406c6f93dc39d5dd1a638952f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4737e5d19e34b482d1ded683fafc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae060e754d92f8aafb9a3d7737fbaa3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789d1acc5d95a8b9eccdfb18821160352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c3c761edf4d646219ce56441f921353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61ce4431c07a5c189e9105539ec67a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6979f7aeba34c931f23c5387ec1e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6968315b38bae077277e4999e798076356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3acf7230fa6966f9fc6072d53ffaf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca765c6209d2ce162d6c26f4b5f3f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96089d59d35c0c6288ff867059a0c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1384d85e53f9d32dccec988c0274360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a887d795ada61f9b084e81464754361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd51e72f49dbe848a95f773fcf0e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afdfb076e24884b97723f6f8cac5f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e84a0dafa8a5e7058834238433e8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbede122791691273950650633520c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407abf1cbe5196cb2524d26c508fcc18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de10798aa25f924cd26ef5ef83aebc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0604c8f4c3c53184809a21724e6d30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c21b4d279ec3efe0704216678205369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076fdd9e1e3c5ad1eb3b9bfa8feb53b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7aa18b0fa1ad1cc6b8d980b06d3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e480d7cda2c03a77da9cc6d4350a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d1246eff89cfb5967f02ff1a2e40c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc464e20e118764d67907061301ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37483850fbafc641cefb68a971c3b8a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6cd242ae366c36586c7e589da7d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c8cc056cd4dd9b1c3c1b32d9a534377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c34af2f05047f19493ad0441449163378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740b186827e0ba11c9d4b061a83173d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a4b5c21ef2dac5878122b1be5b8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464af5d6f1c9d0f15ffd61f74596456381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a72ffd9540072b9a83dfd8d538089382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cfa4356773d54fc07d6cbf14996d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eec6fd628fc38bb6854827d00fca05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd702af2f3195bca834100808dc82aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a8891f35155faa86b55f6a7d5b46a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c28a06d465009c9f6affb341d48af5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e566132c52d9f165b186f3698103ee7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5aafa95a3a20cdccbba0315ef1312389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5ec93eb6cb1da72b6fb1e556c6611390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fb0884dc03000c2c73a6fe58a2aeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36570962aa5f8496977a298f75bd6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15432871afea4b2c219bbefd2b1845c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def0c6b583ee16a6aa3f24eaae80b06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c6c6f45bbc43f30b36e7f1189738395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb81541c5ab94d48d8c1a447f08aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2b772c9a80f5570ef74ecf965f54b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c6f0ba44478ce6657e2217c86a931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74817a816d612d9966fe3281f4bc4159399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17d457967b80778cabcafd497f31ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e2509a089c3e73994f524ca389095401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be89055349f6cc51a0558eda283e37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec3543b53e500f88467e6bde4dc5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b8bce7d663d761450817975c624d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04eb5e7c879fc832a82a89084dfe59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa408c7f404ac223c9916e95e30eb190406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45b78bfbe18bace11415ba4b80e3ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bf03ecf260845021c9a0c734a8be1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fcf46fbf0f7da06a480bd409905d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c48478fc98b9a03df2d6e0e8e4e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a1740e51cec29b855e97a27ff7cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d86c3c11219468871b9043a5de092412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a60913dd96dfebde0d2f23bbc11cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d5d30a0c0f3ebacd419209ae6d5ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a75743a1878340bd0a295acd54413415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247407c062a4a134c2313a021af9861416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6158752970ee798c342547f156760417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de64fb80e64ca1a550fa93ba2aed713418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c19ef89c31d744d4f117397262079419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b265cb8bfd8a5334dd64d229e4e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a75a172125bd051b06e997d3b0def421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eea14b70b8790bc11bff8ecfa91a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ada8264e3df19ef49c5a7b6667e8c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495a6b28686360480a9439bd4db347a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6024bb5d42a53d8c5559f6cb2cbf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc0cec9acc65936914d9cc627eb98c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea73d9f0bec4ce349037037b467dca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55508d70fa60dfc3496864418eb4430428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a974a2c172ed25e7e8f5e4a75a1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67036db78fcea9cb714b79e3acf627af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373f34bf2b9f3a2a9a763a4de2d37fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34587f8636dcc282b49e778b5dc231432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aadd4de3d5e2c2435c922011dcc8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c843c97155c663f84590a33d9a40acb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd633eeba8924ae64ce5aef35c1faa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ec6b859fd7a7df5b6edc25a2506b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e77958f2884066cebd92a22df192d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce077445cb52a7fdad38178c109c8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900808347036511382d653ea428a478439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ea7f350564d4ac7d6b5a9c1aadbab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c411152613622ab94bb7fb6f9315441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1a633df9676b7c1b698780b7ad3a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314428044afe8b4ed3045dc4793bd71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deba1560208541c13e57e2aceffed7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d2cde5f7a411b5d9b439790a8a82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617bd43d5ff36aefe6ff3b6fed8ce36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d69b65f1181cb7dc722b8188481792447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e56e30d1df0414c927dc080b07bce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883353c78f6d4353527733237d29e08e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f12d01c80c73a86e3955797d204cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51fc798bdcad27027e139aa982d86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b68b74d64f6cb41d4def9f5ee4624452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee496b1302e72cbc4f7b1ec220b48f02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809a4f6d46c73066de8bd6195793de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a573b6fff1bd3237a13031d6de5dec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31ef936c99cb745d373d7519e94356456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f3734baf882289ddcd9d6115ea98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae6b526b8a04d378de64b90f4dc14a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b635680acd23b6a13cf63bf93d9a6a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3ac5749374e4920d5d0c5cdfaa046460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f3afb54f6b11007218d59651066fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e65ba5c0db0763ea03b3d3eaa7c5e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453b64fee9beabb11f42c1bad276d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c3279ddab074dd26b443c8c7d1ec6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d44311af352feb9308fc7b795346f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72bb226963e2098f928f13a715e3eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b9cf929715561c0a95f2d5bbbbf33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d076926554ab8e5bb01ef536aec6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023b6c61556a337f4e04ddc48d805f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6111e6e0f1bd3dfa165f2e1f974386470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263251f29cfb2b612272a75d4ee71bc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674221ebb66cb463df56c20ab1c167f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b9a8aea6be6ece98cff859308116c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a234679bf04543eed2ddc8311ae8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c99f88966b7cb8cc85d28d0db86169475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cb06c01113f9ea5f004a5dc107fc0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547e7decfae1894a446c6817b863c39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886e364719de479dbe3aa3b92f742fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b324a77ea689eec2e12eeec64912360479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eb178846e3ef88fadd2fa746074ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c20be0cf8e03f7d31bc2d082ec5d87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512034abe1d0cf6b3684521b247657b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8edec6c843c74baa8657c51ec725c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea9db90ca61d0c1b043e228cde786d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b6ff67eab0cc253eb5558d9040c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6f9fad6df06013fb2b01440e93f44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c06fb34174a4ac5a2b01c334eca8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b14d8c347dee4316a37cba2de7466488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e243eccdbd1b77c6694ff103495401489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4909e4dacb15eb3b3b62a3d09858047490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcc28e48798834593e64ef6d873802491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5f6e597523e16678dbedddc9a1616492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c17e0a062089d974746fb3a2c8a7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a268e98a96b573950eb724782d672e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bd6c36fa4c3f104db182fcd8bec95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a0623d29c7d5fe7a96f91748d4e4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138faa158e6528363091a5f6dde445497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0743aa978a0a24c8c1c64e96dd80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d81ba734f2406b225f0cb55bb961f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee5d51d6b4fb45a503ae4fab9596af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a665cc658ee86249f7d057337d53dea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ad2caf5c7d99a7c87ec1325c15c1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e36fc9cfbff3cd3686b4f6c362362503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa009f5a14910446e8d7d30d091617504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63757d2e15917e428d94d31f0a8d9351505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21119ba0fb004c80759352716b236506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb10a9338539d722638eb503767eba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00204c6d7582f7d3ae5c6ebe101a5e5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cf9846c530907b01bec45fed1145c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd02309beb5bd587b4f015e42218d47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147611006fc028e72d0237ffee7e341511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1897e40ef2d0e2eb0c0e065e90a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee0f65b5ea6e2418d3c0efaf292ecc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a695120ae357486fee83c331fafafd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c4bbed10b9121539325cabc9d738515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e71e9257d2d4c010e1dccbb539e8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed52c5a7e3928217aacc03f66327fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63010b8d06ee0eeffe6e3788c88d79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46f71b231c74bf88c9134dc8cfb787519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81850141c38870adb44f37e287a11b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fe4f1166bf8bdc2628fe393c52db7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d9249787098231ce31160e9b527c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc6332bb4a2c689723663d61048dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feacbcdfe90b16a3290acd7d381e189524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43506fd03ccf9dd9616a1b305c0402525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499d138586b062ef0659e7cff480802526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0375dc2d7f2e4df3f06d8934d01c280527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2225bc68b98e47fd573bf4535ad1909528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0957997cf053485f220602c07d9d1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c82130698e3bc3c8a4007c2ccbe6f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53252165cc6fb2a3519f1ce50bc9ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9cca37571b6be7aae9827231a04df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78c654e9f10144e56a3520482ba32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d31f2469a18f12d809ae85df4b6612534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165def07d1bf729a9c215547480674d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bafcdcabcda82455c341d9ee7c276536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8095610c62183261993f8f5296049f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b9670a2ceccff8b9cadf9fa3860fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2b560f09bde6cf3c66129e3cc85b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b809efb189bc17cfc6dbaeef103fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634038e89c007c65bc8532767eeb09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84f1f7e307a303a0791689900195da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18f3f97cc1b150ace9bef8421674e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0400b7f3ae2cb2c3d9cb0922de19b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb5b2952b21eb635c0d3b9d84d664545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce274ba80df61efeee9368df1afb2220546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bb0653be98336c5c81e503879ee69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc82ae46c03984737fdc91d15c5965d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531cb6d1024aa1c7e56b37553641960549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795197de145a5edb87899e3b5f5944f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7953d4f4559adc61836d3ef4c84bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e84c29acd7e5918ec9732aceca1c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1282a76855c6e63fdb6a6985ed24bee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962d38582f5cbf37167671acb948cc9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a928549b8c021a90a2f235a62176555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a425e3c2c1a5419c55e726efa22c312556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c9f7fda54427321a652dc1d0fe17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553154850a4beba67828655ec020626558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ba5ce807ee5c42b33454126bb28e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380af88d8eb3b9c7ac332e2dabe56dad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cbf951a68e7689dd06efcce601d0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2f503b3388a9cc0fcdcc00c78df78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52db2f585c79a8437708db58c43b46c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76fedba8f31ba54ce724f63b74e5c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfded0b13238a22c0c4d38af090aaac7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea88c2bfcf43a71ed206a317d4366a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a89b89d9cbafb9038b47f0733a4d33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea770fbb81933f6897e61cbc1d4d3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895108b3dc9b432b7685c06009f8ff10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee9d45083516c5008416119e2252e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372633116b120aab1e86f0f367fb3eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd666260a559a25e3ab774ecda5a3f08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1130922558b1cfb3140c029fee99aad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53fb8171e408981bcb2f7917658330574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ea60af14741e50d8309ed500a69a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe47a243e8823715016923eac5cd245576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b9e955771dad4d85a80520884b1a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeb85370be475d8fe98196a3db3596578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca613e086809dd795432d013a93ccdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058923a439a7f6ffcaee8ffa0e52f63c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd5fd6ddfd83dd3482398ec24ed94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07ef4ae569b3291f40b802d1b93e90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d31621d72a73e9de6f799bb7d1e356583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fc5de494cf9d63a2e6972c254aa37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd272021f3fcab9a7d889ee9d8591254585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2ace006391e3b273e26b6410b76e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d1313655cd2403365979a402702c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bbee4b07782a798ff81ee66da1188588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad39d3078c4c26cc4ce7933555285b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fea728cfaf31413986c38a9d43379590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb619331eef63c0fcf22bba592182b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c42e714fa2c383d9b02ee8447f4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb7f59e662651a6231b1299307a62d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a2154cc5abee9ab43188a706f4d76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703b4d35ce26e81c212d9930bf35dc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0e859791737c77dda30c858c31310596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59399dedf59b730d6e72b6c783cd941597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8520751c407a64eadcdbc8a4d1973e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af350b5d7aadd0670266448fe5b19d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c7020f9f60960d7c30d329d5b80f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9767a53c66a6a59c33c7bc342ebf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c358b60a00ecf348e28334157e30080602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d1dde886e28d3c810d5577d1dcdaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767c7f09c669b5b0ae0b77e6086cce9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490f40f0592602cc98f556cef00c48d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c85ab6777a87e111fa83c6304025b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76390639303922f2a0f9581ce09316e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b862b6874669075ed75fd6b6f774e52608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836374cce1a702b764c38354f06450609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c419960e9c5a7f348703ebc316006610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21f857601035f5fa4a3dccfea803d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3757d1c7fe47388df0ee64b70016f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c876dd141d15ab8cc32428048a43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ace23b6f2bf6a1866ba6ac1e5e94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09621e949150237b538e2cad2a00cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d44edb2473bef31f1cd957a683809616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f5e7372a33f5cb85c2ae0f0727e39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2e8d139567030dcf6accee97b1e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57efcfc460705717a5121558b9d783619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fd13b7e96608fd5df6fa777974b49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4efafbb742c7ba4518f7de028b2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4c0474ab8f5099dd0d657468a26b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e74d38c52bc2645801e55d4b011f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3a4c710168ef0a166eb0ab7d8fe6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae84589cb2c0cf9442db21b05c53d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5391b1f29548f489663669bb1b3d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77022531de4d152ac16e2f74e350bcd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4fd3bfacb2106a60ed827859a4b63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5a7f8ee009f320ad5e2268830a6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8818cc951dd95099c98ef6632a25ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765029bafd0b3d483bbf3787329ba44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38858039685820bbc336855ac575b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38286bb0ce5bc33feae59641ef173651633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c12efdc68d9cc23ddcd0026d6ca665634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea29519d46eeca5937e781635026ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72276ac513ab9682a5e4a386abe2c2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed5692a5e1054b122cc1762ab12e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa41eda9d6a482d149cbcad82e3e0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e02429a947b493e97463844b86be3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd5d68b7867dc947d8d5cd6a1623c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7389f2d9473e2b079ce895e5dca82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e6098db26143775ddcd49d49f7f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd437cc86f8464d9baea1cf87094321643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f574a963c2f6ddaff2c14266acc5289644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436b7994b0d2ff6ca8ba173b5dda12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac51f1c474e87e5e384701d77e1bdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85ae2de5d92dd5f0cd464bf6cd7ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9186c04935a4664ad993c63b9defc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1ea46b02f422c3706b4caf49c2a2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114d958adaa493e2d03303c26be40e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8184aba5acc6a51734c662e89ff63b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797a0a872f9cff94a35416ae44e69a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123f52542b2a83a649bc6a742de9068653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6335f42298f38b426a799c82c388d27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea07970b90161ab68405dc42aec195655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bfe065904553dfde7cc20b033b443656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e54026adf9494e97c666c9f46a80f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14d126d72a4d14096b84c24dc09d0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35836cb9d632465ae846bc0ea1944cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123c49f154e551bb9dde642f3fd021660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338436a5b3d51fca1cda359104d416f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2e93501d4c762e7e3d943e543cbe7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1170213d89956ee8da8850ebe1047663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102bdf2f7c41ee69b0e9de60240c388664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d705ae247ae27f3455047bc988edbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494847a8034191a00275d116e4dc05b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17b019b11a00a935ce118a9752b06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf27c0d31f9e442d6c14fab21f1b58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1612c36f0c27dd1cfa49fa03ce4b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce96e21b8d21ca8d4388d6bf619b01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041e63aba85d9288eea21b0002f57f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753471e62b4bdf421fb87cbc30c28da8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32bfda0e144c02580f40bd2c756e88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3888ea11a47ce32e6c356d9957a327674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22971b761e168c9af41581d11ff6756c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5989abcbec9205378368343d5d7fa3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de24460e7aabc205a0f8191a8c209c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b24a88571acec8538d60852d020b7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09accb940d72554addb1b9bc8f121e2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4748f61c8176c8256511c1ead92dc1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e07da9be16122f48d962f711f269d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fdcf384a81acc08405fdd6011eb8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e6329eabd83094bd105ecebf9323683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c56ccc49772d51ed68e719498b0706684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8409ddd70a7671d8fe6dc3c3da52b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace589bd9d38adbff44e1f65abe1538d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c779e3677294d2a628fcf749f1fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586f4f1228ab88e5c659650a0a24c74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47447c6bd7fd8e24a4c01b3dfcb707689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25557d503a70a1bd5e860ac05b6392d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa46e8aa53a0de73ef5f16bc0236e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d63078b1f1ace3a7d5e1f53e92ca9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cdc9c37b4b859a66ddc8af97647e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ef1d0a581bb3796f24d4eff625ab1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8bf58f8c8d90cb05f04a73393c07e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd649bfff46d0c796f2eba97d7e75aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56be77809e49a088936549751aca76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd77d77066c48ff8a82f70717d4cfd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2bd213287b424dfaa96baae78e322699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b24b024096b6220f010fd7b813ae93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f545c03726e7fed64ab14ea17686701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e551d4dacf6d9a67310f6c4fa1d521702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4f93956afd292f7e0e001ad202207703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a93a72f60895f980d833b1d5128191704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cf911b99f86c48c5ae8abfda2c3f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f53f5b05bc46973f00ada969685f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce23f29ff1e8ab0dd4907111f083ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1054a3f357e048b96d74f33bc06b16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9300648a91489649d74710b6e6a5db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a0f9e361a23bca32ff5039653098710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea3e4f9130ca0d2ff02c726754e5e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2f8d0eda0a7fbaba53c967181e44712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cc8a8caf02612badbbe6a0d9cfc56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8f8ed90c542bf49df7de06663ba51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b938a43333423cef6468396b4f92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486fb67403c3ef161c155ac20c337b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51afbfc8606fc2ac98b6e69883299717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052bebd4ae9c478fa8fd01785993b32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d378718ebd8651b8d73700bf34b535719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d52aee3126340bd2d29c517a63b0c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953b785319295d9cd81a5652f58278721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb498d756d0c7e51d06825b13030a1b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f1829d64359aff4015b854fb5e07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95440c0dbdb438579c5702d56cf617cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2122cf98f48d9e5b94947006c212b3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b98276014e675e8b751a6101797c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5be0ef3523ee8490aed7759e669a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6984feed5f37b2c1da3bc43d25465728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c353a3b19400cd5552d5ccf7432e0de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f04733aad830b6bc8f2c7a77ef004730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd287b50d6887cea79725b68d952e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724753575f8031c99bab740e5a8fadd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c543befd8b6c12ad2ec87ad7e0264733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9d33ff8a6311f7b2e0717681af569734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10db6ffea81bf6a77229e64e28a5bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4207115e39c395d093291d734afc93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee473ea0c9402b5f5fa3c461bb6709737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8f3b8ed769ae07d2461f4af742b89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82da7c8227d9261a4fdf1a9d087978e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22168bd3639dbd257906c6f38acbef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259de8580ba962480554693375be497c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917712ecda519a44c9780276c48371a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733991575cec5ad94cb90c6aac6a389743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5dd55889c68f0787b08089a8f9d03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1499d9c2829c3030c0f8b3e4568b78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e87d0ac54a1b15f5a1557ff1bef3e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159344809ddc4231d1c609cc23777743747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c15c04869681aa66c8cd189aa82fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340c682a98615f42ea50b54b7da9b8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7414cdfe772db4a8e812496faf9420750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b73a63982498445afa27f8cb65007751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa3ed2d0659f537bbb26d36eaebaf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14a1a5e9a66cc12e64df3593b5f54c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1f3887cf3b2ef6eee2c0b44480414754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6f304b89ec3cd94657a082b79ed2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea7cd2df3925a7a36e2e9059003915756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0ccf78577578f9f31ef8750e4744757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd995bb8c804be5a8f46cd8f2d17ee8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420f4d06d99f6abb10af42343c910bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>