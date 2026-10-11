--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960985c9f4b4c8f6781ce4c9286620f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ffd10977e1e4f096c14a687619ca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc7d34acbd9dfd80da09c3cd6c91dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606b3e1e655d251ba34e8a614f032094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a6f8b3b41eb587e66641675fd77e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077852de7919c1b1b403d2fb76460b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda723955488119880f636c1122d8367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c1418168473af52c1d79bac18071f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100f52887051ef457745aa5dc6fd7e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce600343262e1c73f2e2b0e66289845010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf27a06d3d57d4bbe43f2822bfecac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca93a7858037b848a66f217f99d0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64dcc2320d24bd5c1951d23332d9a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d9a29a2a6c1efd1bd53db52b7ab614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8010b9dc8a08c47e4fc74cf4b01094315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8189bee89693875fb1dfd60906d14316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85345f228c6c850c15eb091ea5d938bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ac7c46fa033fbec32aabd392631fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1858cf98db11a5bffc7b463f61f1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349454cafeac9cb738b22444d1cdbcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da93e69aa68270373f659078369df821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319c4a1f4b1eaeca4abe3454a57cbdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dc5901fd664fdfa1dd7580b80930523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc896e620e01789213773a31a2795c0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c792baf35e4348c003e9e41b00688425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca299c55723c9a2ddf68670c667813d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527eaa30653f64066664d7815cce45527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62647363e1f7cec77de3c196c792ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4e4cd7175200cc928eadddecc75329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11fbe69ca745aec3f8c96446fe50130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d0f63e561fde73aa69cfa4c4ba95d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d184be0ef6874b475491640103417e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1604283ba47f1247a8d21c874b172233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f892db8dbaaa44c2f5e516d4fb2dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef323f4faa54c3767c11b11037d6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21be191158d8b2425986dd69a37e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be901bcbe543bdd417c6ebc01a8c71737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514704982dc8298bed5fc4eec3aceff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f509cc95c562673ac7baa9e016d99c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d711ef7a693bbb78e25b83325ee4ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fa077c1d90d36bdb75e275a6caf9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bbf3f937fa54b959360e498796c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902dc8dc5e5921ace5debdf6e0836843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152db8a6a7cbdee7c8cb01d1fe3048844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970014107bad2c6db44860f45406c9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343a777be7aac10ed4f85b9059b2c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceeb1cf20f84726bd25c43c8cb622947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d995f6cf699b3e43c7b138190f45348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ec618ab8057e6935ced31c676b2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d649108d0f86c9ad8ac1c2cfa3c6f1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a835d70679220284dd6fcb46b706551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c45ebe6b7e8ab11d5707528524f8c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbec98fc9d1352890f3387cb610bea053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788539cad210bd3a955ad7c1415eb96954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524b718939af3fee054b32761845e0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440bf431070cb94a0acb43e765f86ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773c2d02d0d2fb06b71de950de6d9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75586f37d3c7f955a68d98de3a3e87a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f90595ead9a06069579101c09a7df159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a907aa3010a27af84e3931bc52ba7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754e80426ccab94d4003528205ef9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f86fb6756412f577e367101c011ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43942bd285607e76db2d2a4fe8bfdf6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4993dc1b90fee570fd9badc64a617b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10d012cc32b73693eb7202c76357d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8591a56c9038c2ec7c266fc3420204f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506f33ee1848202f628cd7eaf71826d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea81e3a8d8f4641d405350295e3cd5868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc44cb0d0a6a65cfc42795fd22c97e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df26cd79b5f5237d4a68eeab882c1ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b67da83b816333e2a0c86f8840ed671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d32f791ffbf6e73fc660af7abae0fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553adeb005b7525d58e1a637ec55a7d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f67828468cb372f46c7a4bf5d5bed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3952b911612175677b53bc76b31465f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a09c6a8b026bcd8bbc52c7c8d84576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c284efaa6e61d25b199b0d0a01b6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fac1e7612cb0fb95e75b92bf65ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b97aa1a1b747630cc3f8540a002df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ecac1b0f82b3ec365f0a79bd9c6ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a56f3e19bcb6144bd28c7e697ae081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eea5e2b9551269f903fb3247ae26a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e38b491a148c9d17e1d8d7e2d7454383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2658be9e7ce75bee907224064f2ecdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a86dfd29fe685413ee508bc793644385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774400db1b6bab2ad8724f19aa7a274e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c899287fc92dae2c6a6c7b9167c14a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec8002bb7256cac70b0bf355f7bddd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efe3e74ee268dc30c8a82367cbe6c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefb36504aa9ce36c669251ba570c4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690710840714642db769aac6cfcc128791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150577093a5b07ea28c3b8bbd00fc0ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd9ffe5130c7ef3db0cdf2547cb5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a81f913b41cec2f3660274013040ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246191ec6e2d93947b6041661e29b2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b1d095459e730b4c8f75c7aac188796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f427dbc7d729e543fdcc3ea632a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b05dec55e57c8c4918d7e9de685bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f9018939b324a99ea0bc87b8fc58c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e034f5168a843fc8c42d3f0f5ba77eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8adcbecab4ac5b0cb8331105a218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040304828da8ff95b69f42fb9e5eee8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba2c34fcdb758ff1e27c3c2b7739ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3181004bb0fb64c32879994fd2924104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b099cf5105617df1ff3fedc422cf67105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142266a843262defcd06d7e3c746c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb2aef01540c79f8e5a1e0ad390a6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2fe781de620a4586d273c382c2b52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eb3abf6dbbdb227c5e9a5821eccbe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960f17821de516a7ccb9f4751cc016110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084ca57a4683ce92a33b8f35fd8e1a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60549c01d4b5f11a84327b2b1ab50fd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b773f7746e42fa8d313f7be6bf471113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b159770bc3b92be435b11c040a68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6fa9c735dbc1d10c447527d1abf03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb748e3ff39547606e502d5f999f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145798a8eeeea9f676776fd4fad92a1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6260375188a07b3fda777efab0cc12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de155f13089794e9f2d2f6c4d4ba929a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f6d2edd2abd4a4931dd42ce5e925120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e092ae4a94a9b568f012341599e1e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff35ae9fdd6d6113076e17e9ecd23c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f710212c99705fdc1b61c2014083dda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba1f426d4dbe8c3ba08a5e7538a7da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efaf79deae88615d4ebf3abd57eb63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7bd631b2d08bac2112096b02260a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b3190d22bc5bfc6ecbd2c4be858b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed8ef97829bc6fe997ecd050cb05fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a49c753691a4eed514745b49ebd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4e100c0434eaaeea3587e9c58e87d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b3fa7c051b87b9b1f2d69d97dfdc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ba924cb2fcc08bf96f75faa230e83132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185474df36ed9bde2db293495f3e19ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f75a6872fe4de29fca185446af848134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfecdd4100d6f925000da22ee17fb95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bcb37b9607a7aa836e33da7420216136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b68748e3c8fc1942610f209b6a33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca339de182574f8fca068461a48e61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9beee4fbd8c2f8cea435dd4362cf64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589bdf83ae69531d5b8f3279433bf6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce815242912f65e53235a961730f95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b33b28580d3612a4d1cc6cca658ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09ab0480bc5d25e806accbcfff250a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e997f22fea8f7a35d5a6771edc4f887144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6be44a4ac8c971e7c13009e54bac6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efdf2e088528fc09cea0bbd0f8c9de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21116dbfe5eb86492255d733134b6837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208623fbf921445045011fe03125dbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feaa32b86b5a458ffd78d82df100b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77efc94313fb191f4200e12063d3ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42199431c3a4e396c06b4660e066c218151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbd487ee1738df5e2cb86b31f4041d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e66db09116ef5a437e3613093dc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a938fffce1e6301a08621b56231a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff39116a0723f5f3d4c84935d62522155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400fdbd617eacedd9e572cb5f4d062a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b5541de5506e0d6e1499a9ba9c02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929de9478fba56dddc6796c5e342de6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f5dbe3caa406b37df7722a313de1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad080d236e560c92d6c45e9d5f79734f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36b3651c2b5f0526a63ac75f5fabf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802df4ad18f11b85e52e3817f617e40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d91c5db48d21d07577658f78b79786163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd256c4e703df30fff0f24d1f3a7def164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246cdb95414ceb6467e4c64c9f792c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b469e4239cdcb33b94eed075907b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f7d288fc45178188998392abfa94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a978c4a480be551cd54dc4c82a0ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac040166af09985741c70f3da55d275169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077558d74ebb4a2622c30827ab4d53ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6342f71641382aef8e24c91cb3bb0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add4d01fcfb932ec022840c7c2a67a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1b8f66865ccc6fe6c80db6ce94f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090d5b2f73efa60624bcb9762901cb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc866e5a197c69833cc584a855d94461175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f099f858c338eda1d036e8b87a3e17c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0877bed01295d2e5b955ff7779d823d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213f167258f95a9d4d47cd57e7eeb97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69479839c104696e0364300013b3b7ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256421f9112abc4645f67ae1425de542180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06af9356e962f1842edc228a73fc43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3a98bb96921842e5fb620ac911226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7573c62b9bc8e6f8c7d305a3204651183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede8c20a38d97334aeeb81a360d95b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b3ef4bd2328d217de0bbdf346a50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec0af3e670faf1e00750c3ced9bf77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a7407e0080c20dc57531e6bbc20e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc304b56b6cff650cc84560e4c02f9dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada3fe7f75cd8e661e8852aa9f980c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720bae46eb6fc690890868ffffe696f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee90ad3fcbca0087b9c474d1b306d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124997508105eceee6e19c3af029fa11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdf6eab7aba87a64f739ee3d049e3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fba3429f89ceff9731ddfd9b3ea32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea643d15435b2893d53cfb8a449ebfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854588a9dcbdd9587a23bfb2ed469b0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314cc8c1612482f35d14468facabe0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a7daf1ae7a047ac0e382528e9f6e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8066945db08cff722b56fdbb74f11c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f763f1e136bc1cb4d5dd64b64315200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437bc8eb9cc4c7b8e9750d362bda22b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf6bb1efdf3d0c7606004dd8eb319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5c24792b8e300edea25ff3cfc866203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3a3ccfa8c91ce340a9b11ce1e2f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f991760e0203233e5fae3c568f04880205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa459f048865ba2e695aed14a58f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe97af78ef2951660b2a368397cf8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9994f0df9a4eeedd6a003e63c465b33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aebdcfa3027b52c437b628408e1c77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9917b9852f657cef23221b00703424210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c96f5c74e82c5056d8827522e4a0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154af4ff7672fdd925e64eae6b5554212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e92c0d965f59140f5a4a2a85cb9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7266e639bbd94232224ffc3cf30e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90011733bf93ea8934e8c6a34e451011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86063a44fda3f63db7e169010aba1909216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c80d9e922d51c15711947074ef025217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce53bd5bc374fc65eae30bfbd40104218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7bf2221a93ae9bfdb956391ae5bf5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e903169e984d4e72514b07050c3c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49205d2e3bdf9b51265de968ffee4be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01eadae1be01ef5dee554a72b2b482222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c2414037cf05d56693828d91be8b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040202ba7c051be839619ce753455d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87cfa68ec072ff1b0e483e27838197225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d09c0746f4a9e220d7adc10a3fbea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efc3612bedd88b3553a704d9955c66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebeb2b74eeec5afc64a1867fe05d1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eedfb163ecc518b43f304356a6cacf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df83a9a28eb2446572d61d48c3a36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac15821a5695214c48b35358ac426ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135686cbb80c1f69a47b9d10e3f4ff3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b796542db29fe964352550b7721c9a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d57c6e4306271d677f70f3654300234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf963daa2efde03d1e6024ea9a4c310235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3837a2da5f186d728f85747ef683e5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2719e9f1c729ed5265163ca460493e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4642b3b4c8a908639bc143ea7d6e5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97131321b701ed71006c2e5f8f572e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2b2a53f0b672bbc19c7f20d78b4d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8160a8bffefb8e74851bc2ccbfff81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99f05b10b4d515984d0e25fdec0ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c520d895f9fe02a8ad396fb227632a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9390d9a800625388a89388befbdc74b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e65f034ea73b63a0fe302bd922865245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c478ee6ec9b1f22384cb4c786301da8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc04980c8f2bb482cf40c626d6e068247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914efb524a0a4d0d748358c883f3cd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4490d1202cba9f787cc29b2935f2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7e89597addbc097160267b80167cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae72a273cea666eee2ac8d4705840db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1002c1f8400f2cdcfd1fd5d0fdd73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb98fa71e2f50a2a9b9c0a8c13fd91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26280f247c4422eabe80db13ebe23ff7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67845c33f929f38e45f850c9c89da2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c4c5b369f20a9718826416a5e7970256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b1cd9607c8affa94a58d09b3e7c8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc7146bc7277a2eb65df92926bb5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc4f759294165a38c880ecca777c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d456c2d77de275a0709abf0aab4b24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b028c0d6bf5abc2620cc46baa798ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a515f125e4adcadaf672ae1ce10ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e1d0c9c10daa4eeb89acfb87d5b12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece6bd9e9b1cb94e2e4ccf4c82dfa98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8be24015c65fd6825f40a23ede86d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c1b504e4aa77942720e0d809f1543266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77238b838af9da769e31e4e5b7f07e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d95ffab7fd270e9f7ae76dddcec9ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455ff54e1d9729f00b6a89ffef767e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbe09186eded911032c6e266c286cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df40ed91e2d121965933f4c4d585eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26dd010ec23868c65e8f2d2108704c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f75f83e42eddf3c8bbedd1c0ee6d86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f21ca803136512a9489106a50f878274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3d8b9c36d8cc0a15504c3a214264275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2de27eb95e8038f8aacc99851f183276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29806d041e47df9064ad8651e85a151277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2660c2aafca050d0dad40e75c187d37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ebdfd49a38451e97092ef9039466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab75ac52d3fcc52a1a0ae068601ce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce27b84d3e5bb06747715fcf172b2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e634364bee7b2fcc27a5ac8781bef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00baed8cf3df464cb685af42da12b80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd1144a0a85361c0fdc8a955dc3c28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338a8fb1db7529720c71de6e0dc5e1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf6279be5682918455af6f22a223e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cba3279760c4a49f0c5e2a594ac588287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea3c1a5008f21140eccbb222842225288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723aae938ee4a3dca1fcdc79419946289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7c59e9669d8d9e0429428f5a869f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515fa39441d87fec05ca5549961d0d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec912c89d14c9fb6e28e82fe34e733292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4605d635b53d42957958dca2e9e3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646672c67a869e79d384abb12e6f7f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10629d9777589b6bb695ae37dd0a4a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e781be5f9e884bf7211b80b3d0f8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40082b24b369bb1da3a496742687fdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27225f83a3f7a8591a04901e5ae9f69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945995b3886483d7b08dfbe71b7622a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b27c3223dddc218b25db391440dc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f02b555d925187845c41e710a3d5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf69f19bf94d66871e87d55c5ca9d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b879c5cbb33e34aa0a3eb42fc599303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0af0c6c1ef6d4296b87185f5a57a7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605f1221f11a743c10bfc5415b62e26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d6fd8df88eda694a137d5b3f3f614306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb5318c489857be8f4ce16fd807f86307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511043107357f9b69b371c14b23201c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ce46ce24586199f2a2b3899a4b6d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0724e8140c6ed8cf15a7f5fab03abc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49324f29333ee3274376cb1b446970af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47f98d58b280ce2056e73f3af1888312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94317c6e605a8a290c324a13f8d1501313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03fa9a3772f54b223734290c0955bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c7980ad6c78c8ac2b4faad96b6288315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab18d5879e9e0dc6a1c0e55d5b028a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8fb26f5c9a810249ea86b7891cdd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870560cf03f510b607c314faabb2398318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641306fcc95c08067e6a2e09b996ebf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a4e9ca11a430817639068f81f9dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73621a44944eb53f3a1ecf1709ad40de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f1a39a87ade8ea9650a858c81118322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58748cdfdde3744fe927b12bae0be26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76673f96cb8e9cc249636fa63266e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3d15e75a71e5cf67b27d4b965439325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53deb47af39852991dff89ccd904d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc35ee4f7a2749bf505997d91bfeef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be897e54b005a4acc88a52bc1a731e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bbcb097b6e5441158615ccf16c4fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6863f812b9acb246aabc5d5b34b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8c0d18ed7207aa54ebd81db0b97fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ff4824bd20dc5200dc4ccfcff75df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1a94bd13a5d676329cb49bb3ed009333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7732f2843c9eef34f8984deed3f7869334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223056318835d6b43ce5c8941c7184f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773203b8d25174f91849ed4b19dd92a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0dd77e94750564368a8958287eae2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be241d414ae9a21d064e27bab73ea2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f2faa2f481e2a312b7b0336c969f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417590f7204987b5a9cd7f27c449cfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ceee065f7e300a9466cd0d6ce0de5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654d3d422f0fe7d3e821ed1cce8ec6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e434668a1e2e548de2b294aafee25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c6c43bf0451b9f0ad82ce912c720344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d533214faff47a9a9e15040bf2ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61dc2a53cc9781777eb4fd6041b970346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95f8649fa8f79dbfb51c7dff5ae799347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76f1385541b69d4653ad251e09046348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed205341df020bcb638572e4d7251945349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67ed9b1021c0aaba21a11c1901a539350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b49a9b7dd0d7a00de0929ff9df808f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0ccdebdd7fa2fb8e53b95a40be10c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496084ab396e2169c46b9c99530b348c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d822e366631f6b47c55a4d93c509354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753a1c8b4e9bc38fab9516848977a3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbd1d727206442d20e5a21f29b1fbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d50d7033eb0f1fe309faae5e70a70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59979f42270f8c344cc407e7070a06dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17014fcef1d62be5694cf8a1f69cf1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a65c6fd656bf7341ff684a78b7530c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e89679fe47eb19236884f1cb6920361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677dc4c1446386c986164ced8e9ca1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa9605674a11a8c2d164f1c1ad51ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce183721e96e181c326482a943caa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b8bbff2b75198675f16a80d9b670365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d42dcb950b4cb923279fc705c97a52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a09670f2642a86d891cfe0012930b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed1a3532838a6ddd82609b9b52effa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aca57cb515265a32ecebbeb33886d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5859c37295c530f9fffe1725a3f03c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc1eb6e9e639018d4b885204613c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f3f743258119761ce928a463f07a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be7701c98bc3c731905d06beac10cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e93a79a7049db96e7112bd2b4ce6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256046f0e0d2e2cd67ccf243191e525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769306f7b5b23a0acab832d6a4ea96db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98683c560ced084f8fd7a2997225d6a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaff966d178321d1b0234d81a9a3b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20d9c672a713a8c8e555a7f9ea01c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ceee20b6051d6996d19e969dba551380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95a35f41909ae5f374fe060c910c42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf580eac31a3a98ff74c33658edd105d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157542bb62f800a40c7f548a47c3b581383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a9e798aa813a3ceca1ca25ccd67e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ec6cbe888c425e29fabf60baba601385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008d0b9b0308e59da84ed428da8ecd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0dd1ccb3bd80c606996510011ad9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457fbdb9e5016941957ceb63831f955388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ec860a5ae1ad15b1189c80a8d770f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35ee7d1cfb89b8e42aff20a5a12296390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43267975206af973742d6f27104f5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05c7d1c692906be4e0ed7dcdbbff39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af737551a46f0c7a71667c6b6ae1908393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4e20fa0921be1a83c89d68d1acbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643597498a97b88c67db2d19616e981395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae7b7358f62e38846b49f253e8bc21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332d5531f1a97491e61aa8b13341bca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6405c6245d759a677e37f3daf9ee563398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e184670391f226d307a3dc929d684399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8d5c5ee0e0851523f03671ad7a713400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee332d48f27e7eab2784df903a22f4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfda23e5108c3057063f65f157b983e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d813e96881d84cec965b0a63dea5d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a57daefeb5182ab157be942649b61404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd07a4a381fb8c14d52e84f62a20870405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8265f60f3daa1cc2842812a67db0785406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcc76f47449e2c097ade54dbfebd82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55593ff36b32f288a426a89a71261408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858af8a952ac8d6bee3a4f5f6d3fdf28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519cd03c3c126f54250eb46b6abf4e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee1cdc6770a26e9ca56e74a9d66503411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edb2bae7cbf365d9ce7aecae90f0bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8737d57eed299b3ffd7dabd41e39bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e148e973771b3c49c2a1df065e1aecd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab558d6111f79ab7e3c69361ae6f04d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde40a276e4d886170eedb9d4cccb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c4a3b60094f8ffc816d035658acf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056534a12aa2a805b1772c2e855340e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b9b09e01e305c7502ae0f614f20b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e116da3cc8bf9b4bd7872c50a3f83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a519faab9fbfa9573079ce0fae3d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cd41a49548a855467e8cf93d1386d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3a6441fdb117afe031195fcb46b79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace07d210eb5f8d4069a4884e14eaad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f91de0e54dfb6e18c370e5ecac781425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c30b560f0bb5e152ac3edf8aab56da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27444f4f006058bc2873650869050c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5d8e675e3683e5e7230ea1a85998a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795bced4ca9ad71b5cb89ae16d225f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae8c9ccc24d8661290ad99b4fa4b53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260a5defe346d6de4d3b45246fb4f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0022b725b456397ce4da8e405df39c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3d62f634d5a1a6c3bc904be1dfddd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb3b4aa626e63648354f2434a237d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08713bd64f50efa1092e1a0e64221c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f88dccee6aa9ebf743cc1de4f1ebe1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2f5be5e67d3b06565814674507300437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7b8fde0c068409707a92cfc87cb01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6c9fe96b82fbc2b8d8a7b479d49ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d993dc35bc77bd1c6e6abc77f53ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1046228e0170f153c54cca0ec8b52c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bf83c266ab64573c32d9f233e8563442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b740ecf66932b3cc3106c3b5a91c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadd7074cb322ddae270afd7bc245b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901bbfce776c6846b097f855f98bc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca95588af70171779c4a8eb7803eee3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5872a90ba5fd030166b9ccc7477f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a57313af21eab72ac67a30627cc946448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c3f8ef5597a3a6facf6c7ed3fab13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdc82b91155ba96bdb5ea38edf7832450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e33b4bd8cd302d063dbcc65205df7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd80ead4eaf642c762a280190f3bd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d78a271c36fd9cb04a7d174b5be01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356b384ea4b6d59c962d22ef48c1327454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a46f2fb5fbe84c40358bae12a63f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78303b122dfdc81356cb9c0dd918df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b39d694217605ab20a84719a906b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589885264c3172f72db89ba92ae80327458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e4121bff324e3fdff0fc8649e1665459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f5981a734bdcd23f30549ff6c4a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c3db831c755d316daad7909a8305461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d04f4ad665361fb661187af0d5b464462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07fe2e094c0144360490ce79ad06c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae4651f4091aa8b27fe45f66ac6a0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1d4b0cfb958957d6a09cdd3f01ac7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef5831c2173edd8093026fba37f5b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd8036ebb063879f4cc4801c7b2d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78537dc6731a0098723efd2454a1e373468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb03772cc1e0dc909a21ba291a2781469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51539fbbd78b8e6590fe4917093d46b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5226ae05a2b4566c00aca2dae2b7112471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c2c19c83e8884075ee8e3f69651e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19910c0829e4364e8fad4f020e40ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5b8469231ac68af6b6106bf2db973474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ed3d287399b279323c6f5ba4292a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ef74f0b405bccb9db1299f9a1cbfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c72490f9293b38d09478e3c1f1c65477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ce6f0830df78cb1b0b3e6e275246478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3bc474a108c572c4985cbe7ddbd44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bf39983c6f0f0b3702bd85bc94807480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb20dbe6dbf3fc4e5043ee02698e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5040bccba4bc7d318dfa3650ef64a0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62207d9b3158884a61ceb99591b725483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fd82dcddb303dacd34bbb62c95ab4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcadff23684a03e1e0b0255ac085093485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4af6fa881680743ab77382728e56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa1c71f264122f7aa152f43a027bf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ecb0ca26183c79c073ab1c1708ee9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e237c95735c031ff20d54018d4f60ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a375da25862663cee4a3f3d120d05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79725820c96b31f0ef248a0c21b53e84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ad2b736c569ad33087be03f408202492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a12c28f706978823ddb1db1b16fc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b240fe1badad6c494e0675b94a5a45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23b789b11a2c4c3e03f07a0521442495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23a953a8d88b62464c29e0f6fa7a48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3c2b8245bcd6f3fffe5431d3439b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c2016b6a5c8323fd810cae14ddb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ea1a4b9fa4464f2615b681171932499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d77f79f93535b9f901ba5dbbe11c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318563c3b0b5aac668d4a9ff3c7637501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36765919774151e7417b349773e223502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dcc4b1f7be6c8a44f36cc449c2f55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ac008e18c3797945b07c30a577d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85bf84a77cd813c6a9e051c37611b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd4c96524d62f104e944a6c40f73f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12222bd5a680e9356e6c72dfa9ebccf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523719c42ec749f02896c9914bdaf14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60055c11af99209695dade26c072c9a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2362d985391629b09f830dceb84f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858250d4669922ba43d7d05e29811ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9cb41955bee425ae148a2546b7700512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fa8c05de3c69144ad762b5a5ab5bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498018cf04ff76b31eaff15bcc27d5f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234824c1abbc75451f66e6c015aa2af4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e994f69f9a3425bf893dee9f9e92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f4bef39d3a37ca0ce494a1f87ed2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8591473c9d5d06ff87ab858f20dcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783010545f28ac62bba28b37564f23c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a280b19659f2e6184fa1d676da06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e065db9eb6edc73553ea1751e378521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5e0a9f27dac7d444352da493fa662522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461fecff27ccd6d7106f39f6376232d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4448d5fbec740ea753e197bf77bb00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc1f355307a70eb50aba150b00f193525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c93ecf567c89071f6ef3cfbe7b5a91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd4606358fc48838e5d4a0d7680705527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21605156a7837efdd4dd46d76c4ab204528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eee464192045e37660699277118ce6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f0989fba63aa9a2adf5dab5c111ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35698870cee332c8ed6de74b6111f411531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6caa89da51245632c26e04c87f872532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b49b58103c5b53ddfa6986dce1a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327c6542ae240a6c2eb87b8d3bb683534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5898e6f2bdba5e026f9ebe5b0a7519535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4f60ac2b2e6330a77127da2130af3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed51ed2177efb8c2f044a801a645a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a22373cdb2f46515a38a1410ec1fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68480fe314b1fc06541551c3285d51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1ee9130deac12c1e43a99695012c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa21f21c83303b7dcd6604598b3f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f91e4a98ed2bcaa2a96ef31ba946d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc57c3d9bc74852b7d50e33c7b845c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28adff7ce4820a260e3d02e7e3f40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9325adeb342282c3f819acbf50c1c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478d9cbff557ad0d90a1bc59dabbb44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29b0fa1feed63b7d53edf59bf46156547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f1579f94ae555d7f8c03d2c00fb01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a5c77ea898e7b5c9eba67e5d8715549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa566d8b09aab5e829961d49bc59bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22787d70dbc8116e7d72215947761f51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f067b8285c7a0b4cd23ecddce887d29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122be6f60e882ad2d7fbc467f2cfcae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a9f12e52866da1eda2c57734f9497554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55367d79192284f6bf600781c847648e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b944f9be296fdf8101c760cb4fbe768556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a2dc8d03c3c34b42af0b1a5691e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffbe257470549c35b917279cb43d82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75904c6da34cc680b1e97218570f8f06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396005a752cf70add22e52cee7495219560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3721ff5e48958c030531d7ef52c3a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a5825670f2cac7ab1d06e54f549e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa4bfae92f02cb95896b64bf694c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7487a14435aef36bbdd00ab23f109a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430304dfad2d73c704a51795eb0785565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c869faf6056c13115c0ae19ffadc6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c3c6c31713056fdb0511e36c08ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f494c2e55784b020a7c13309f42ec8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceca2bd03c9dc2708c2de4c61f54e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663df27dce9152099105a7c05bf4e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a2fef25cccea5793b2f3b83d2658571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f2f8a9d9fff431cba97e91e60fd0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cabb93b552d92d6ca9bfe6a01de9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45030bf95b24f681f6ea7b4e41b74bc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456664535cc1cde49e1725be81b00b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342f9a77c4d2e9ff1e85be4b544f870576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897394f419043bb547677d51aa9adb4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5624098f883bca52bf718a62c36ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02827c9cec805533d8ea9a770ef1ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b6d5f97e0d454f17e8e83a31c7bc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6f07e7b29b65cdba4bdddf9f36c5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197ec88e4c2ee60e15e696dc0882f01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771b9eb40bfc786c0d00d4addcf352583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2ee5917cc7b7d27ebd8a03997558b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287e01792d95eb404871621572912d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93604e47c0173e2621c1ce1c3a8bf9c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289f160f94e68d676faeab7997e632a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46af3d8969d288aca20a5c13cbebc9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cde96565271cc0c7be8fd2e09d2c67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b685776d1e0d556cba108c5d4d0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c48b30f5a47844c3b57471376215591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f424ca87fb26bfa6d8b7dde02b492592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc865f6165867e3f7db81648ad7ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261754644ed2469952b1cb049a0ed29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a18e12efaa4014128598286a96ae4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a1f22a8445fdd6b4d270170e82cde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a643a68fa3329fe264958bba1d16a82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34328ed1cd09e1d9a8bc84fc0822e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7c1cccb31d357e614e35ac3d16810599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc44f5d5d3611fad26150e94246eb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467177ecb12feb399bfa69e5cd386bc6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71b580a218ea4fa334b0606904e819602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52a3624f9b0d40ba55b2fc8a5f0354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9d645962c70e0d64c865a8b54f8a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080210590eef89953a2a16de01b544a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d2921c0aacb13719a1aa2817304de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e3dd3111e795f327330b97a6cbc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6884506eaaff26bbd5d55aceee32258608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1f78ce8f80b0d994467dec15f0b8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbfd7b5ddc132a1504b665a05d3df9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a713abe9e770644bf26d4d9ec6b7016611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21467b3631c94d3455f4e744477fd79f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344005e2f69bc0f819d4bd27aa6c27aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc59126ca8c4e13e8eb4a1ff8f138b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247eb38585bbfdb8461afb7978b5e43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffd12bb0882067f1d89ce2987be9a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d0fd6a0ca5d76a203e053c6e806d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c425fb247c1e015014290470879b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea854c591a4faaa7994b9d4ed3afa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451839ffd755f15958f37f42af42c88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae08b4ccd1f18899000eacc705b98c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023c5b33bd971e24c3f88d3ce94357622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287396ef61a6b1dcd110692e87fa4275623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50c272b9c28ea4c384e076662949e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8f7e3a8bc2323ef884b06875b468c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188292bac9e9355d90f55e13ed5804d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744883c45d9804f1696285b528eda830627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9505ba189aca06f62a18f67be11c6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951deaf6d51359b18e7f75742277a220629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea4d4c420001e5c50e64636dd23721630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea63236d0a8a6dcec9386d4a03c9e19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafdf3c03fc4e503675c440fca8fa73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f1720c6c95d552988d7c244005bff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1797e465bc83b5ab43141d939302b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c8b52c63e51dddf6f25a8987e67d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db71b0fd9b89764030246d535257498636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e17882f589e78baadc345e0668f0e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b574b1c11e2c571ea4e2cdb36a76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd4e2316769f44c45af710dea69a04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68541f105cc4c719c264517a56fd1a77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6e87c998d74f8020a5b9f6b506c21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e377a1efe7af531ecb87b23484aa3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5afa403190548de8ac334136ae9aee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858cbbab75da5476ded9a4b5791036644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674eb76301739421b16d93404f1c894645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa90f2fa5e67aeb79d31b46c6e34c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea3d4ef644d388c9f6d3ebb0667a27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9ba023a06b46cf276e2687b876c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df9daa4655b6db7ee11c2e39333f9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c07a5c11fba6a8ce0a7276775bdc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829e6832d9957caea2ad06b008bb87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e74658f8c13bfaf3d6075e270250652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb82e98866424a58567ce51f4e70b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588f7e5b3c92a5ceb77006e86972ffd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2312bce0205692c1424a946fbd87634655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ec6d533a87134567fc1520a46618656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3481616afd7eb66cd2335f487ea382657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58efd65e554a20306d92412551741f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406da9aac3eeece7ab910bfde9fefcb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c13a6f1fa6a6cba1c81dffb12fbcc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7d4b74b08099c18f8694622250947661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65c883a3731b9db28bbac95d1cbbb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9384a0f37e0c91bcf37a74eacc0c10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28fe625f92f5678e07b1376307f7ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9a0b3471b3e6112cb89e59eacdfc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b1cf4373c3bca990c9645dd5bb9e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67405e1c57c558abde443401bbd90a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9384fcea4e47491d444f1dc610fb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95465c859aae1afb2372667b4109ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb0c29d8cc4520428618b1ee008e66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84994d641198debe7b72338bdb65efea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b535b1124bbc6ea309d58069376e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31cde79ba5d0e6480ff99e80c56cd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc773c2f0dffcfe9f3c87621d0befe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957fa2137a03db76e32ed92ce929202675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe6428a9cc09ba6aea9ab4cf52b20a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072063033262652128e4d8441d0ef4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3763318a158ddf75d66a6efcb3d739678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcebd02ae822346c76f4aeea0389d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bbc050ed1773b321be7e2429b9718680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2839743339c896b08c784859a3dd74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e7662ca07c633476d4f5aa9adda8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f677488b018c12d4fd6c38a68e8c461683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804771a3a797d68c66f5062d978dbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d1e6f1665d782478b4b128debfd4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f6e59e0511b6014d29f8bbcf6cd87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558728437cf0601f672ca14732e83b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bc06b6debc8c7ae8f3114a4b4e70a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607a37877b93184cac06311115d398a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca07480e9130adc7960521b3a3e8589690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa4c8b25cae358d31742890bb46c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb5c3ee97c82367e00384d481ae01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b346aa3de603e632297f6fb0a22b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e5183888609089f146f9039dcdc5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd77b6d9f2bc23536d0ea74f4f07431695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58461fe0a12a10f82bbf0741236d93f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092be95a1a16a4ff29d9b23db7d7faa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af2f7483d4714ea758d6015dc9231698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba8bc4124f0ecfbbd9a9ca8a59b7b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54249bb5d04bdc2eaa7d0987953cbea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba164c1799d0c08dc2aa342189fc5df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655aa83750abba18ce4e48c3742a06d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f7a6103b217a4dfb5a7c22c1375a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5246f1b0de465359c2074ba64551704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0699328717039af6b5b3ee96016933e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2645ea4f4f4b5fbde16522fc8f56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998f15a40a08e40cf79a5591f533fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab6e0e92ba1c937cecb2c62a50305d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8859b3b026466052ea64460a8d3407a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb39b112fe9558071e2a466daa004710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46f8c0727a700ab93b678117f60157711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c452c3641f6c6c2f2798ced07fdc4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e38f7518193e8d189dab6f841eeac9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14d4869129def934838d0b970cad0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd3a7629d80d5d6aa34aec987e89d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd63c7ee7ac46d035b3a466bbaf882e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913edff5debe075716705657c629dd3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb3d0142d3061f406007f62d7244c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554ba85e9bfe44130c27a738e0d58c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe658aca80e57810351df7a8d438dc3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6eeaa8d599181091b7d401b1d3066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c1d5fc9489c87c682ea42fdb5d20a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221d2981bd10aa8c203bb0d0e66499a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20221b3e1b2e48c1222428c388547370724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e796913b7c01857ab3d5aefdd1c56a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3022645f5572279179d03d56b2cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df24255704a1dd3221153bcc6b8fc5c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e47936dd435a11a04be6ee2b3f162728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8bea6f02fef39a28dce91cb453d44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe13882b4c39062bdf9ca6e8fd328e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04834ae24fec7f8e12c82f2cd15c4ea0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610f96620d2a7f8055810f6037f6cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39525fe528b74587532f954cfbe51ebc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa88bf8dc6462e90a2eb453054567e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ec822321b50255399bf331b6349c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828bb4141cd2b7db2fb927d7fb92d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7a99375f22cb492fb32a8df28799b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9545549199439d3d83dc4db17d8646b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d731d38bf73adeb42c5d3f8d525fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee389a1c37ccf7ecc6213e7b4cc1a1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137cf63e236f44268f164312f55d8ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb276fa52a2220d534f7b61a6d7a50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc91ac9a83bc161b20292651fef1c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a675f4a89729ad0717177be20a023744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce86437d6a32b8ca550cb3f2afbfe4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ff3ba14e7edb3935dbca8bf0dfa4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68027b1d22c5dc6b520b2f4d32a3064b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfd2254b2b20aaada3ea1b0d3b9ffc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b11093126b2f43ea995beda77347e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0431254a7f21f7f81d1496652bec0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a5dfb30d429bc5b20801b1b31b35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda83adef53b19be4817ae7c75260b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6c9df492792a5d2c7db8be8220bdc753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b43c15e309505811dc9c4ffb2f78e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be56abdf07f219bced0330b7f4496a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1187f41a205abc8ecfebf8dbcfdb5393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c008eb4584e0e510817abc56ca808a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e89ef6072aba7465ec7b189cdbe15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6338c9989a7efc89e85e9b520ddccb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022afd6113eaddef82287c98e29aad37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8a05e55c487dc134dca3fa3f3fd718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d114c1af8ce32c760d60471985c679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c8733dd184bbd8bcdec961c44bdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af79c7450a5bbab678b26062bfa07b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a346a969d6d92504b182375b9de7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915faed330d45214b52c71d0a348d0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869d4dba113538d62e5ede4db4a90814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53996e2c6667d20329b6a52d094a881315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdff21fea60ce57fd36620a2e6805316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baa0f3afec8bb1e3554805e7732f1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320e74af51d0d191e83ec26072965218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce61f641e130ee24c0d71303226c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18499ef4547ccf0844075fc5f5d687b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f3ebe21394f75f5e2b7a6876b436f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a482569e2bf95ede120791b29549a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc51778ec1b07a793e9152c3cdb24e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0c11c0a9d2be43142e44d036d830224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b974f2b07d0385a4957ecf9dee6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0805b1d79252dc8805259dafd29fecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b34ac11c7ec26601e05c318abfb21827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453bbd79f2dbea8f40495e71256316c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102f3dc3ca1cdde3de8b029937fcbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abc31fe60137af991ca42329cc642b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b4a680f442826ca9e3a19d14fdc3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e4fcd72cad8478f43db26ca30898532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8a2f03643aad5cec04da0ce8c674433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff581876480d6cd15343aac837e469e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930cbf0ca2d59b51ae743f0b369a11b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840ff26a7f1411279a389fc38c01b9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aac8ec840011e43e22a0350f91c32337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81d2fe3f1c70c5cab639ab34706c7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9256afc2c60ce7f10948aef2193fa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7796c1cff139876e9ffd0c43362d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd09e6afc747bdb146eef0953ffbc4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf993d3bca79b3dc2915d6918fb70f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d168933efeda87ceb62ddf2f683943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd73aba45092d9b1bf7aa0c179709c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b92ae79a2d0a64e9050ae25457ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f71383ef280f70f398ec7fbfa751a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594643207414cd80860408aa0652718d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad7408297d1257ad0323c46c6475748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d58b413cf7b5a4ff104dde916ea0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fafc21fe679a6626639d0f3380d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63167ca7345202652c7e64f5e8ee9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f983c3f40cee1489ae3b121c85925752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7c31867360e72b9b60958d3b4359d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd1e934730ba0db9c230ea197671a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17275ff95c1fd12fa0faca6e6a66f12e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102574fe39f3c12d890a7ec13d3036556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbf28c7f4beee9b07036e508d48bea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec88750f74da07c9cb04e0d222fe7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84584c59330a2a264fbbeea77eb872459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ea138c07730813b8bf853a978440960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d777f4009cbdd5a3798be5b2fc326761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167441836cc07794bba817d0032f800f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975aadd251878f790a1531ca369d39b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36d0130027b782040fb1c0fee4000964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb07a0e2538179dcd6cda5c6afea865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ed2d13ab3041cfc472d1dc76bca7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d639f2fc360acb7095fe60d2b16e7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b9093bf157f9f87dd497867c1895768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda71085323e93d43e596f768c0c7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c2c950a203c275cb18a1a8ae5fc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da91b99c2a74963bf379f83b9d193f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8f0d5eade687991cc55dff32a0de072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8cb0d0b63ad7f3f6a330009da864f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d4edd12996f98b8b8cefc48ba7c3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e639bc2d1ee06a71db80274192c9a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b140bd947c662847c8e277aeea97576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0938522a52135ec4c547d886b1e5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f73deb526bafd22f64291d92bc3a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86122f2d4b7b6d98f1318a65268e3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc461a05c05354bf746b38f87e8982780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c335936fe02b4e31be623807d9a1a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232adda2175ab12405b1a1b9bca9ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f81791c0afaad792d3c70a9e392e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89477f769cff20077878076b5b28ad5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098361547365a60a175429a339a9a2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6d64a446615b02489cca30f8223686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b81efd4cc885bc8e25901e4bda5fe887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd901c07f105a9be085c41202829b28988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4773c889ba3f57c38a734add56ac31589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00db4999a448f562a9ad2e66e6a95990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb2a4c8c0a5a9701827bc52e05828591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21ecb9e6327edc5179b62bbc0c15392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97883e2c49bd0ddc48be4516dd5a34f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f98f5665be7a4ee1974c3a55941794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eae0b9bb8fcae1bc33240ba913ac0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addee068ec53cf65bfef595eea8216f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca5ef96a048f01477af59afc5491e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850739f7407c194acda5bb84da960e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa94de650a31ac3956251cce0c336a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e35e55dabe4707d5122e576520b3ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89611b9001024be0c5118cdba7e89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d572a7e06a14e0fc3acfc4aab195102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bf26e0b739491759e3e43c5d6cae9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd12912996a287e1c6e0a2a90eea72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bc2a0c8d03022d500763dd17e5846105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3239a05092491a9cd663acf88bd5fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5634a66be0afc76d3f42c80f1c4f35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681540c74332bb5b1428103097071cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbd48ea942c4b81fec65455cfcb988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d63ab79cd9402b81e0eb4d36eb2c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ea9324c6dc99325f4d35870ca293111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99b5d50c0c08fa4bf84d258bba017112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f206add81143a123f921bdb2b01ea0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690fd824b6213d002e8410021e3285114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d88a1404c17ec4770daee856ea1d3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f1c7828e9670f50460492b230c47d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd13aa5968f4a53c1a658d730b59252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b278f5a8fdc6eae9a0620cee71a19118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb8f554f9f0fcd829833a04b75da0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5deb39a5412cb5564340293d76bf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aa7165fa4e1de7fcfb12fbe1d9e93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db44623c9f9edfd573e004025a4222122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae259ef904d86cee7e2f8f3486c466123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d7d6b9100fc56fbab34eae2eb3d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55131aa9797cb0c43132f33ca554579125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d647679d670e18bf9a25f1f1f8d8f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ce1cd9ae545c4f1d8c715f80c31e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939781ea9157e0ab46b2000fbaef5c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28a469341f40962392dfd294153987129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588726c110e4e80468a33e1dc8ffd72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3826d1073408592887d8f158437d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416177dbe82856b3c1fa4c221ab2bdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe09fa8bdd5e6cc79164007ae2d6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155972c9af6f25fd3426879cd9a628134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb25846645100ade6ba70860b9b635135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81486b87140982f3762d84000c84f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2cd2ffce9edb3d2d6fcd307c8e6d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887dfabd02b14324eb098b1aaa87a7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d04d898972b73868fb3786c09603e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89186da82d58427e6dcf904f46079c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59472ea9f8c1061a19ffe803e9012889141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772c8817bc9ab3c11b7969e02b0ae1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c911581dbcdf8eeda09baab65d3078143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad866b223a988bc5c32e8e3434e9b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125acaf22914ff934690aa2559f98b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8fda7dfd7356b3addf5aaacdf1003146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28754f05cf3b2f76226c01169806cdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e3fce522b718c6bf88453481d1b61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95bde30db6fa245743bd48a164bcf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e264d403a51f497cff8c1133c68c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a78d55f291d78408c27f2fcdf599b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a70966a7fefa569740f51ce908634152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a93279d12a131e822c0418459c8e61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb398c7cd0a34f8b0c3ff8406a1ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79681f13204fff857053077b16d2e5fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250cb86384d807af8f67a6145de89a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740ce010e00f2ce57bea850d552ed3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708b02f60c0baa6cafa681c0463a79c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70597ea84f8dca18a440c039d1438b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8868084f8f3d3f4fbc90526bed7e4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd31186ffde062d161fdb1bb5de851161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80b4e931a98ff0925308d82b65ca1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ef028877865216d94138a8f5eeb38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63534d2e3e195789e2e4c5d9d0422bbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93174587d47ba5a1c3d6f6129c81d35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea5c98e6952e73748aa6bad5188df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b045ab68c655130e4cb3302950c6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849c9723f83c0784bf1a7ddf95cbfe0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb78ae2e4f45c63dc87401d9d2fe51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da73ecf1683f69010579a5c4a38583b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed475de85ea83b38bfef77e7929ba3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2b421810d50c4a131d9824516e311172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99f4cf1fc9ea6afba6a82aaf5e0b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0c460dd4ef133cfae235d2274c8f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d10337083cc6bec2e55fbc95b3d210175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaafdfa32dbbc4b9fc3cbf349b813b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c9a53a9703f582958536e2e225917177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e326291bb25edbd8bf571a3351ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e5ac9467ffb7ac5eec42e8ee27317179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e026e2d43a744516107b595dca23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25da53561a291e518554b408cc117d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361abdd1ab5ad75f3f596cb97fb0e6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31174b5ccfe54545aca72966c5929c45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3d68643c99eab88ee8f9fa421b580184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69feb5eb1d91e1b5b7eb98800f7caaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11807a89a39c454ecd9e1b25ee969284186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2b37be061013bac1eb5bc081044ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8268c3dc3d4b438aa2d67d464219b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925805b6c504e0f621b18eeb7cd5f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5ef702ada7cee447e8af6f2b4096190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d959a83951aad9cdf6b46b772b66b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fc0599709b44f583f664d3b67a794192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd063bca4499d2195164918db6b406d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdcc4003b24fe819fa361f1f01518b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ffaa17871e3b0139881422f4513e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418506cf92b873b7e0cc5ff2fc7f635196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983293be665e362254ace4d4d1934e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69479c2cf1bce3c8457486d65e6f1704198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f058558c5856b78111f845386bfca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb74d33a84b55d5361f7246cf901363200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed54f16aaaf6a0171bf214a1d79ea4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298476026672b9abff3071f720fe082202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf0bc14a335b7743aceee137977b2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b631da717cafbda840dbaf373214d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb184b9276947f4b0a538a46a4ed14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8389633ebbb2bc217dd12f31640545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38213ecd074f26c12d0a4be4dd3a12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726987b0cb2520629008d6c7c03a7314208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886eb84ea6fabf64c8e0b2ca9eda8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb24b7c89eaf2b1358d04502f61ac3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b6ea5a64578133b3e96d4032e4ca9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64342dfab0f468900b24e3b3f9f87c58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aa95645ad903c1f173c63270fa4d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861d813cfd6f77a252dd385e7ab847f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc68c0b3945db848a3c842215e005be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec986ea2750dd628ffee97ce39ccefde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b2e142b4aecd896c0cbda62f6dfee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ea85040735233f77ae1f0cdbae90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbbdd62b1e2847c3a9f12c78a7c771219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c5136d3b9be0b39875b2c96fbebea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbccced29a02da5d84b06b85cd2711d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927752fa05a36f1021793519948d708d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9714eaf502a24fe4859d2344c1886223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4fcf4b144b978b896fb464d3f8ee9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe743ba32386693032ff059446fb18a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26fe52dd82b8bb39027dd9f5fcd971226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be96ea57579447065a05e9397153d66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd468b1a2e56bd88703f7c4813d75d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4ab7a18bf65fd39f28ac33829bea4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247ea45c4b8c58eccb8a93fb47226fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541fbde606ce5fc00bd7f416348c420231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d63aa34803d80916de91eeb4de4847232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca562d8accd141487d34f395682f69f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aebe5d0544a7c5d004836e18a6d078234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc4516c0b6d60e90d1e5536b235861235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf2ac5ffdd64ceddadfaccc2956f2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251a0d6a517384c6b795c47c9ce9fc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34fe028281767d2e7e999814dea8a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206df12ad4ec18de50ba91b523c57de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351f625656fb56ab8e50b95e8830e62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6709c95d414a9bded28d62a49893ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c1cf055258f748e42e358243e0ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f5a75850b10102f453f7aaa185f0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa9061c1633834929744b794c7e80a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ddfd5c373764602950139acd57265245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24210cd3b9c13c4e417baa74b6f546ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615fb57036515e66b7fbb6a44ac9e09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643c8bf6407d4262524f37e72ba0a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f70ebf09a79c389714714260d9505d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57647cfefdef713e3be1a4adf2737f7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f357551a44d8a4825178ec94f417251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449af2dce1f020f09410ef36e39bd26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa99572d370f4973f816f2b46e9ad6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa798dbceece7dcb515801276dd15cdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede9af54a1e8f110b0401fa26cbfef4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292aa66c312519ce5343338fc9e3ea1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef13ad709f40daafd65a153bd20da1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f67421d694c497afa253da175b3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f6d7e7088fdf281413c800206e08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b338c5f551e18f417cd000ed4b2c346260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b42b49d5fa1c471c980e90adccf806261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7601fd1f8bb22d40b576bc71cd1a5fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffad161fb17d59a9ddf351ead8d324263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fc6e38e6626a00c95e0ea2ee7640a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e2caeef0fa6603ce6da0960f3ee4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6194de060bec598904a96030e76451266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12da452d7ed2e7adcdd883d6e0fbe52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a153498d2b79c0a0d4475fd450699c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b6a44eba2a72ba74e3149bfe58dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f823512d1b73a550f341ae3f24a3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085c80c641a2d7f95421fd1666b96b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40043e76ca42bcc2a6fcf691b0de0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79227387df3f7d509d327b28f4ba7ba3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b80a80da195d5f2064d740b2bda183274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad711e15b8e7e0b841b6bcaa1abcd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b9d5123400e3a1d718b537df87e6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd02917a30150b8172cf539ff89a737277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b5575d2068e65fcdd46ccc7b87b90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289982e45174cd3bb6d28ffdef81ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cf0df91572b4c85f3e346adee3df7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43187405592b9408c653fb32de751412281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0385160cb504995e99356810aa742282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610364aa79ad6a8a87e4d3d405f251b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6ad6873ccba8c6cf34c5d5471f7a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294c0a9f527ea7440f4f895b7cd88fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d42839ad7f1bc31477af8eb3687ffb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa2abc2c9b61b660373a89bfa1b8ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ffbcc1f77a751355e7ab1ec6a100288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5245289adf83a98ebe0c2a895162bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be39d5a35f58957e6aeaecb240052c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f7c6df590a9c68c5a0e8db947e7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77beb5c2aaf20448cd46564fa317b38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce03d481736a06fb84c288ac884f91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b20ce47a01d2ce6b53d1f52980795294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcdb178c16a0a2375f0e7d2adf1697295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe0cec728f36113a5166d470773c0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a813cc546556a12f69f0e0a13588d54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb749c1ec72236ba3690228823bee9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f7fdd5c1d282665422ac67d7b4ee6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f058d15623c82c28449a4c3cb3e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdc665532b89e62b73695f3997a34f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a87212d455bf7c272076551dc3564c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edee480e78ed90f8df4878c29fb073c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a7dda09c3e642550dead77c89417304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c2e14b78c6afb75f37483e040d864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ecdc30243931092e161311c432851306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78fb13505ffb862ebc1b0c075b4bf8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912b9feae0f777ec9d0ff8fe6cf14de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb88191a025ecf27e1a750b7d70c69e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30751038d7e39654d3ffe6be15e0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537527234d5dcdb95fb72987e4a0934a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d58ab08540266b70bf9da5e76e19ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920305ea99031e2f27ee2b8949922587313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5bbacb2cc1160ea28a7765453b8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252863e7d0089858c70c11bf6552d8b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7363952f766e0c663a3e51def5beb56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b0175cf5c41cc3d391796a05fa6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989bf00b33442235734236285d2fe6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd4a56cd94ecf98d0967866a22e6af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d919524690f1d0569522da94ada76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a13885d0273ed42e6ac611af2fe431321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f4872b214af12c5d659a97db2ae95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cae5f67a4000f736da132f9886794f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f7223809c751bee37599eb7ed16bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39a4ea6294a41e14b4844262aa64c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1fff8ecae2ac9d03b6f24c6b0e9de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb4692867c7b0a483537a0bae2e230327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed2bdf076fdf3bd85d308bf7145c2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e57751ad20fc5aeb4d840f0b90f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb0aefa239ccb74eaec7bba11c731a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297865f9c3d168d16abde87249f1d60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd59e47006f0895d052675da2e23d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9094580580d80011180ef6338a54852333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281e01ec14f6e16dd4e7613745bd78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29334a34ffd54f3c763b42e0b4bb43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29738719b82e910b97aabfb3b5b77184336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fc6d042ec7607b18ca31723f105f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06940b89ce0097ca4e3348c5d1049f68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a17807ddae8d13a8c6bb7ee9cd208339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618e6c593ac32ad34796ebaa3601ac3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c5c28538b9e8ebff754a548d45a46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8654bfdeaaa8d946d7d3bb96d0e1801342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b0697d6d546474eed98e8c7ed83f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799c10b5c0a161478d62fbcec8f1bb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49d1abda997e0449b18cb5a51a02cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18048c570a593f98640aee28de4c012b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8502813096ae970d26ddde9efacc222347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1ea89ecef058888cc49a0bb6fc81f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ed6023021846fe4991c3236bae0a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb158bb2f22cc7278beb8f019886121350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5477feaef406cb3cce8460444dcb1d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77fb34d72864a7d209c89ba4bec248352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af10cc67e891c7e87dc1a2cf6d3b11d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379420ade1a691b45bb1704d2f696a34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c8920a3fd88d1d9a21463006eb0a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455011fe6857529433f2d9ab9a76995d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc22655d6ad0973659af350233674e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca3e920caba45f80653b08f596be03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a19356ac97dff82f50090fd5eb536359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70477bc1cce320768161f1f3808eab03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489ed66b59c48d8beb9e3b85d8c2f28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52110461bccb48389e24a7f852ac6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c04f5e3212a8214e7332893893494363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7554a4d9f9a4beafa4b3eb09da262364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b41d5200ca3e6e605da2f29fa0cdcb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd902496cd5baa8a3b3633ae6ab4b2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69487bec0df346b03ee1bcd4bd16c1f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a214b919f27e11084761da70c9e10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1f475d7b181d4c58fd1c272d37dc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315fdfb79e5b9ea43391dce83bc9b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d5cf49fc215654c9c714c93ff03a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753581758d9bb1e9c65151d8779dada372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8f0b28e8ff4bcdc1aabd5bf83966e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d5fb465d5e3622a6d6adba8066079374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac94b9c0a949763caa11f17c80e0ba9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f01fd9605ebf51b7c36ce88fbd56c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6cc4f682ff52930ac8a3479b58a69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1229f7dd28420ef3f50cf7063a7fda378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c16b610dead4d293a803b801f3b8ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95db7d7015925c28a3da88f4fbcd761380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b13895c371ab8d2ab87009683eb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f089924c5431c0bec2eaa890e27c4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf5be1152f68cf0257258ffaf5df2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07748c5dadd89572cb5b36ff5375201c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8839dccd43d143c8900bb5a91cb3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad538f2edf798d8c5060749fb5f716386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a3332036ffee49349cb2c93d47e03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40fa55d6160d4385cb5df6554e8d99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf8adc8e3d887b164b7c76617632e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8376f9fea0b740410c24daeb56de9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395f3788bb555605423d59b7499ad03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6591c108c5b841673e28e561d86d2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52923f7e8324bdabb5c4f8009b6305393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3df3f9d5f9b35a911f932bd34200bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327381bf2474d704af73979cc45796d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9362d1baf84b3137ca8fee4e9b8124d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ffbb7fcd7588e9614ea00986f5862397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022c754822f827137189069943191ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bf2b642e8b939e3a1a3a90368cfbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122a7b8da57e79fc3759484ba23fa0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e30c964e984c89084ee1bcee147f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec76fff1efd1f8550d207e0abde2f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf63085afa931b33350f1dabd830b2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c990596f50122c4efa81c40367f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf38e319071264bf7f55d7c545f3c20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88037f4d9ab23b87732e6da748933bec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40e54cb90aad1dc8d0aaf6e4ba2d59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd09c1b4775a2b6b0f684f8c9cd1ae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd01c85b2672ac305c7c45cfbf7895409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc49f967239c70e3421faa48fc0df0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34301f15a9a75197662153803b23dd15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489674b758b8c2430a57fc78a27dcd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd60ad46337358c038fbe4767dcdf3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ac4d509f309c68d1dd4ce3b5aaa5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbe32738b652c86082c76f4bf132cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0c4ccd43bada8d59d81a2a4c04893416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf809cb85bd0dba55d73cb50528aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854af33a57a8cebadf34f35cdbc321a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdba157456545af1967ddc366f860a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fe0cdd5b2dbbaab7ebb6d7053d39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c86023621a8f7f2ca5dfa19ccdf601421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef33e6a40c34bc3e2c2cb911b0d86ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a96ce8e34f1fc63c0c312118c3feaa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b956fae1d47ba67939773b527bd08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334df785fb2c938a29486b5fe25b15b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29764b8f8442c735a800ba47df690c39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86347bcf0c34956cd50d88083ef3ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf48a268fddf79ec292681120613b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbfb5ff64a37906fe87b5f1a0f5c9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b65c5691d0ed4b768d2eec92c8f178430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e780b01b212fb9bd3e6a92a19b418e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4a17a6aec5b79727b9f90058cc82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3da8711d418574d03a7284e6596df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b69291d5533b72902bdfc34c0cb949434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334c47956cd54e2f90f9f9e73f4c57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e98b4ad7cf7da5e34f5cf537ec94aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8bdd9b7d407fefe2c47f07ad2ba7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764f568c02644b0be925b66b5610c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4f842685b8cd005ed9bcc72360b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882371074f12b2dd2b7c742c408940f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849992e4a0f2e5f46fae322f239688aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0bf6595b570f01b1b71edfae786cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498947ee7240eace66c77393bbfcf9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941dadbe164874fcec64e3268294d5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4103202935ff76bb0d1d9132f4aea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f3ffc6a52ad85d35cbb368be1ee76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aad4ab32e81e2dc4f33de1b23c804447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10473c096d3736428c9575282bdb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a6182151fd4d00b684fb76a1c6869449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8533f8ac1749573f46a3c1d2ab3513450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f559b82274a74159b3ea9e7483c67e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60684de76e5087849435db528c7af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fcf6cde92cd492bce43147709d11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a626c1ca526080249272962313d65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b944043026bf52b009c773e3d6109455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1167d33afe931a5d5c9d21169558e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a779f1b51e0748c56683de115d556457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1906b24112198847da7361c79ecc8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc26b6c60d8b0da91818b54a961d85a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc7a07f65d7447272752f6d49d3e2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e0653fac5ee0a20e51c643598ca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c74f95ffdfdbac8c75c89db0f668e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e00117941b13353df62fb2eaed555463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f965b20ae0982638e520550327f8bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e01461c2429cb9c87e5a7a6ac2e2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba9264ae8128986138b785a3d40152466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8726ef4213f929bc05312140c1ce42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc7eac3ba28e16f187df5cf199b896468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad585cd0a0809f723b9435024c683c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be576de95e216ccde605129e1c7193470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997044b8c7d730c8a9163fada4dac636471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b941b1642f0bf78c95ab9ccb349ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40123c46bf65757962836543094ec1dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41b5cfb65b07686d7a0f4e0ae008db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d3bf60c79e23bf1170d1085c58173475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0dedd2cc3f7943df0a66edde1f008476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38d997903ee66079d30ec20e1ad175477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3682e00d91705bb5893bdfa810487478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa459f4379a9d9b99477a380c2661a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0a1b9ba9e96e00ddeeac4c49a7257480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442161e5e02822ac03201fc7bc3c4c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af4a9832db05574f01648eb150536482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f9caa05280dad370af926b13c1ffe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d2b7c4d66e30b07066ca3c94fbac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54f895364f257b70ff830ebdbf6756485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d32d7372dec7485c317b2ee8ce2218486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d94e1cad89b1e88aedb9f15077a65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5362aed755b106c80b782ff03b9b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2e6d54d55622bdb6e2bf6ce0420dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98253e9ca684f1f4bff2516734e9674d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e875d15e7ac5dea6ed78426124561491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2309e8cdce1541ac91197a6ca6fb90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1ba7554bd715f015136141da24404493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5342aa76db00e3b80601475e48427494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4f3f0ec3906b98dc9415918ea51f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94129cd420a4891a217cf24927fba23496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c92b82383802dc37ab2451816309a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201324b31d2a8e70802f760aad26e64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a212a99e3edb565a17dc9d91a2167d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d461d7dbb2fab0c4f5ccc101533f90f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e7136591bef911fd090681605e754501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd826267a82cc82ad063d82b3934eea8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba68ae224d08e13af45abaa77bba4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc37f44e41ec97fc835eac9bb53848504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a1540d8928b4f5f4cae109321cfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd806aac8cea4fcd2aa89460279280b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4636c7af8eb37e70f77526e04f9e0d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd1aebaac345d853631089f283440508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d03857ed7eabdce0ada20203c9a75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391ba74100784c00598d762d6a67ed8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1375d6886d6f3be65049f2204c53ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f80f0483524555367642d4be7cd7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a577c4ea6e9aeed4e4af81150aec37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588137e040498e8a40696f606e31c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27944689575bec0b419263c536a620c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2b3635a1390230889d1bcc9e0aa12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067c624d13154d04bb724f6d7d3e3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31b88292a6066539a8035f51c8256518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de568b7322bcb0ba96cdf43738a729de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420556ce945071e9fbe28f5b764c7bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1b526a70884b1b843af744e0c76c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c77b3817120c207206b104f1981fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb266d8e852aea4fb80b985c78bfac8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c54eabe80168acff51b85a280ccbaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b210efd41170042215d91793216e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fdbc6a1239ad5877607b3d1bbef74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4b405807132f08ccd888200d28d27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9b6c39d6f7c1237eff9255b6ca12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75486e5d9939973595c42fb09a8f1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762da7b2503a36cc4fb28bda36bf0e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28741126eea568ed1458ea835ca3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348dfe1610c0ba7ab5020b824a5b3f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeea4320e16b738ea8e3c4a3d05e0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e3fde268e862f68eaf205f6a05e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13ce1550b45ec5b872c5b51a1a4150535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1509aadc763d5698f30a93df0086673536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1898ce60d82e70cba92c6cc4b997e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77127999db026150ad7f53b504ca9ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a2ffbbcf31fbaf1adaea590571e95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e2c1645d9c429167c2ff236be1a08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145b5be3f15dcdbb50d4b48a2302eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655e7b656e50f3347acb24223716884542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680006dd89a9cbbf00549eca36ad7a77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddacb25d32ee206dc626291a2e52cd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b1d87f67c7d6654cc5b954c452be6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aff368a5b7cb23fd3808302e3356a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c3d44155380c82648f86f1a17d800547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f8fc4a3f2ae36b2edd5f537bd44d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245fddb125f4ddcb7fa52dc70a626da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4f97e8d6cf5884bfd97f7ba5aa953550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ba696ec79d60e25cd23c3a793bea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387afed0e45248a2a58cb84f046473fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa265e7a64905d0e07bec8a46fd223553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd5b53e4c474a179c98fcae261b1b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c8fad096ccf6249d5c1f9258c706d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe59293c9d8d69b514d801bf471ccc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528c36bee44d2548b1b7c137f10b6da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ebc5a67f7327ea2d11259e8a08fa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3abc9c381343ed25f54ea7d7eec600559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926490e743783562759fad1bf4c6e39f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5869545f22881aa0063595bd0d9fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015f58d97a96b5a366427e77a2b2d6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83659c91d453cb4b5ba3a725602e6cf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd17dbc88f34621146fbf335d515b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de2d502c4de777bc49954262e9821a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a45ef870f2e6de5fa5291fa9a62e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ae05b33c36df759200e6cfb9c25f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716989d09035cf4657b2487dad3ea51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef83cc45e4a8f0c4e33ae951a90c0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a731adbeeb6941392d8210a351050570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34896f7a7b40b9b406a780b0de8ce7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92510d5f46038697f23b020ee555dc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c0210513472f2c4bc881f87d9fbab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75491fc5fd3392c5a30fccc37bcf618574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4981a37bd9101b9732c9574f0f4f51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ed8b6651ba7260e178e6c2ee22dda576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb433dd6b7d454dbe4118ece010c5057577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e127feff0cc556f98fa5972c8eef52c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6114039f3ed90d6cf5c0f51689405b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cfa16d4992d4b3132fe5683adfa55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d544e13ae936ace6ecb78464acc83b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a03a43c55b16ed4ebb5beaa218eab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd97fd7548ae3f16292ff36019493583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde56cc6b70210d8e8a94dd495fc8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407238280b0257ba233a951dbd22ea1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5676e28d30951fe20bf9adae864a1c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec9463f5fd7f93cf86f9c2aa69a4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9990647e9ca534cc796ef2dd6318ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334b6be50c7c6124a1168096fd699a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088454baa5d8f5bae1cee145a9c7fe7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c590c822f979a1545133abdfd6550591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc359cc3d8e70a2593bb0ddf14e8b4cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90e0247351f76d9e34302a4aab0b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca253314b9c7df631f6d3d7a5a17e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a941bb035d726ff5b9be38199c94145595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b045dcd037b06a544adc6ff4ae676596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bffa13768432b05447eae1f489a561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649def2bb1c07cd8acf3c0419ce20fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae630dcfcd78abd53c3eba1c35b3e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c003c430975aa568350848872f9eb81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb93f2fd13df216af8a4222de72165601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779a65293e2759f20db53ab0f229ee9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c32f3a1ccd4c7f03bad703cb0aab4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55361c1f05db748eb4f5be3e262c33a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab848b579d6cbb5d01ab395cf966db88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01815f66da825ddb0d7ed9bcb043d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a178344299c4d23555d738aa62f78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bd9a37f28c4f73ffd0760e44ad0e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb53cf85992c8a5a713b82f0106a494609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79139276a28b07d9cfb8d379e59c1e2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda9393f651f78fadef0d1b3944f80b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c44c7a70ab66fa6ec61096273279612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797438f942a8e297662c9204f3a3f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155c5f37eaa83cabf70cee50f306f96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895a32b2a693990f34dc13b21d732a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d0fc415eaaa7a104879754a3e21b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbd6c325cc09febc1bf2c1127fd79c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc83577d34baf6976112ce3c211e1b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31e7311c793784bbf8d8058ce3b70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c774201108885fba15000ca1b8fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2631db0adc59f8a8cc3c062d2dd021621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96457780b273fcda13b303f4a0ca42be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e7ef277cbcecbd09d3efc91d3c5e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b071c232abefd8d8ea6ae3eb4e76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9b376da4d14b383a3ee9093c08282625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af20bcd99dc3d903256552a4789504626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583565053cb6de690d27d367f577136627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa69f38bd88c010428c6cf70a4721d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d7a96d4beb20fb63e979586661499629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0141aeb690c8435ab74d4eda73b791b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5553d86e81b8b21927ad4a88384cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb90c71007e0346bc24102dc8a3a681632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238f3c51e2cdaca6ac96b6bd0a207e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a1a6d693b7f77ff58c0272f961b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b673e8def1118bb24c8ab4f796c08e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5243b87bc0e67df01b9e184088946f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d71032f2155176fd47401efd7fb383637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acedaa860d5345eaa72e7c697cffd68638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581a3af34c629d7e85e3662315fb31a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400afd8e01d1189535b40f1eb491a95a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eacdcddfe9ca59ab56f0c863b94b86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23062134e474adc0f1579b32811b4d3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5647a451b9760cb2e4fd338fc70d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141ea525a290c19d98164836c8d00d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90fb789be5e67e9f0e580544264602645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97c80b6524cd530daf146d95ddc2b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bdf3835b4fc566ddf9479cc9911bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed87ee67484756310f1ade40990ae5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bdb94baa1f1cabbf53eb1db81e87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1795675ac801f9fa1e078a05733076650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382df89ca0e4adbbbefe08c281326fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f517d9ecaab4d656074138ca5ff6ce1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f9b2e66dfba0bb3f756e02b18dd76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432c3cb6544a92226e55f6bb7fcea75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e80c2429284a38a78bc7b796632a9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e00d091e6fedf34760024f152e3ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70ddd0465a2431c597c90a6b310383657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d62c781ebaec9976b690059a01989658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20c6420be6926239d94890e2b3905659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75dc22f5de8a7c8ccd86dc23b1152e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3223de1b17ee3a6f97facb274ca9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46f927d2a0ea3942eb964a643168e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f53615d366f2ea4cb2cab240bed2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d06d4ee6f56675f16ae9a2ffcb368664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4b665baf6b32f03f891703fe454ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166c1c523787f90d1ccfbbac8831a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc41f22561c853f1726782b4570fdc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95638fe74fe2f00e93ae6ba01366068e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e0ebd57266f9a481489fa8f995630669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091314e2265019f04e5c8e14c8574b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57811248e63e1d3e429d49b0a30dd16a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8040e566c36c96c935723741e05eb87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b04f45e192e380cc3d1d768b8ee39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498cf7ed4732722f80b62d9cc711c34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc139f3003a27bf309ddf3306c0832675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e82cad369407dd1cfe825f0698c56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e624f740bf893a05bb1e90b0ef205677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd613f5b207d3ca483c97d12249b908678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594e454f6942579715f9469a905b01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe9e7c19fbe3fcca0161112fb25ba2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b368247eb3f40ed5e29b0d836ac726c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050726735e55ec6a5b362f894d9efac2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725197b71636376eb1dde7fe9acd3fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78b6494b1d40326ec58e41612f5d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e26aa7dfa9755cb089419b30453eee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2ccb27c55a2ea52335d3a2170d04b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d38ff3ef7fc2d68813ffe710a9d43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4bdb7051bdf7a05f5debb44f74d00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c9f6f84d54373d3ab510d17701bb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf66648bbae35984eb3fa783e468d8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ffd9a7d784e593bc555ce98d7535c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca34f5f7df0b14341e58a543106692692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c821e2c305a3748ec062a2fb905025693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d253894720bef728725d658e69a06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6ee98eda0067479e5e63afce40a64695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da6e356098fe66074466beb3b9773696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1774fd8a682f32641c97579c32224697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290e7a9eb3eecc9c2fb9814abddc1a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da13c281ec4446f4442ad323e39119699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6ba0047ec36cce5f162648f6013f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd55bda3b9084535a49e0c8260b99701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1e2b3f2e22b586cdb3198fbf39823702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678f0ec6ae38b7ad0715ccea0e89a90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60a31cedf74759c16d761ce8da141b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c48fc62ef397f4221ff5caa60c1d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f450824de484fac618daea7736e74a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bf6a6a74d3a14c3cce2e9a969599a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f537da873ac88ca65eecdaf927b832708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16279f0d212796dde127aaf86de01d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a07a4cc69b338317b63ecb213ea301710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b584b9ee1ba8dc5eaa6dd364181bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e739c61f147e20deb54ac2e47dcad16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea169329f17121fd8a87dbaf230150713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3672a4548d598bfcfdd639f978295b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ab0464916485a4cc939ff3773c238715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41178587d38e4ebe7e460df488ec812716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0741ae538ff16d747454d42dc4399717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5de5d8e02fbedb9ef25f8eaf13439718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c9ead9b9b894a17a2a14b779f6b92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a96aa2238911a6fc893824e633a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f95035759098484f38454fcc41fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b3db01a949e657da0b32b1ff62346722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df7c5f7cb5887916567600eee4a914723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85de0e9deddcc7ec6bf225a3fcbdf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd543b09a18e1c2c427e3dfc3d5c2bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdbd3587833e84f197d0a30d454620726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f6d2e2242f6ffedc7df0101471fc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef32e3f4054f2b530904480c792df78728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2591e20faf272d62b0be9d938fbac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032caf2c2d9d150cffd1760339b1a4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ec0d2043f1729b984b5635ed60992731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26239f70b938f880d0c4cd2d6f8c6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243044e6114c6ad1ccbca6578dcc633733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d027367f77aff288470a9be649710734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9ece794375e76f7194a7261677f17735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7393a5d1de1392e419fc86882af45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf0f0e4ebf2dd5c95cc5c0a50c889737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab1595017c921ada73fbae83f8660e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4ccf588f49442d6944adfe793580d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c7047d0d54abd77fc7106fee76e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed65b0d92fe178641cd9e4266456c03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb7f56c1ae5f9be4055e67372ea08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9b13c35ba3db629405d97ab8c38a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66287dff76b086d051ca18ea68f4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5f5c758636435b6bd1e3f33463388745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cc8ea200b288e10322eb7bf161374746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe29bfb77fd4794f3b6ba19b9ff61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8143bf0803f8b47314b8fc64bb786748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363e8c91d6b417c714d630dd75f0246749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bcfec1f5d43abd26b03609af37b72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8b4e17c5f4c959cd837428b267e1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2321d6eb2061f971afb85a88cb5064752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b3d26138f87cd008f38b142bbed2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>