--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbcae65b156ad7927afa8be3fe601a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe8243c24970615be543aae3a2f55b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6d767d9034a2222fd0a1905dc5f0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f911e610c3d513abef49c5185df5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d926951928e833bfb2d24ffdaf57a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d9ffd125cca64eb28e39ea24d815d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a771ac5c4bd7b575c87aa3b1fb6cdfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740391fa9deef3460073d20659bf8f9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571eb611850bf7ef3c78e9cbe90bcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f496a4e5283e84dc1711e56bcf0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef99c45516e2c7df624202f0d7ac9f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e726c49e4ce6e77ff74d3db7dcadb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcceb2e122f998b05d259d7a956d5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816ab2488c537e3b3983105aa934cb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e82c1cd248a3506aa60d58d5c4143015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c85219ea197b0a1620b99ba9f6ab016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377828e376c6bf55fabf0d05450140617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400434fd0192fa81da13f2a7cdffcf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ba509310daa5b87f0e2cc4e3147619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdec2e523d727f0fca01c0028ec983120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e45b1efd404c074e8300abd68f2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963df11a079df91a76a69c997a4a8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a287aa2b12d5d2111b66cdfe46bb0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a129ed5697e6d20c3b3f95de9d64b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717e40700f4ce00d0f1b151544e0a2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd951f925b873ee43e2a91650412226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2b96b7bc306c27ae72c7b8b76cfaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a160914000583b6edf1c0a34aa003ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4053b7a3962359902824e80d0008229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4966b53c89557e3cc319d6acd5b87a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4014b27c9a37e757ea6b3af3666407e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4159a45c94a20e4490f88b68376532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d533f1146051b5baf24ed863013433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf586821ab640eab17585a68bb2ecd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f89040047879af0472a7fa943679e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e88bc5a2658fea907414e8d5a565136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896fe5486786021c8344beea35f61bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828c818b95669816115e62e8e1822d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de66939c0aa974eef3067b8d79dda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0f3d0831ec8c07d34fe9ebc61c6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e274efac7e9bd585ddbb9a4c2ca86b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b49cc6f730a3b6fb24c21fcc92e42e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41acdacaf857ff5c9a3e27dc75346543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e2ad75b1d8f59cc17b19e5777d9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88586f075e599076a7dec022dca9566d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ffb8ccac40a813fd076a03e40cc9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394c30067edfab9569aaa66bdf4a3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59741eda8e01a1067f3578fa985fd9eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a1cc5be381ca3175312f9c90c9d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5edc311e47ee7122ea28c41425539c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc0efb9e59c1df8060ece7a7a858851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7ab3fecb4abcbd536c0eed9d228152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1c88e64c68f3bee971666eabfbe0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb356db2a81baf675747d6782ea0e3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a344fab9d99d00eca321388516d78d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc817fe28444fff0373113087d5abb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65810c2efc36afff0a32c83724f6255257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dcf50c3552a5317e2a3ac3a33069d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac469a027967aee122902529c7ea6e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e5b2298ee58ff86319668d0ae35060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965832e02550b3523850de6b03e261361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e2b4ab91895353e4dfdd8f586a2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3f2bcfacf62cbeebed8d58212994763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05309905e408f95dde2be87f9d432c6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf57e6fb9354050f442541b38b294365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f1d90f8e6069fa746f232430135766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0a475d6fe032c35f36cc4a3d8942567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe030a25466d10df4c287f163820746768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1fa3299d22956b90d5eedf0f42a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082de5edb7bcc3673b89edbb55560fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441b5b976d26ff7cdd3dd35384265971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2af7f922f378d684bddd751b458ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474a0c80dd41c3d2f64169f7da1dfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93579b02cf89a318bf1b120a5e1568d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d344e52857232cbaebbe85237571b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2d06cda72d3420b294e8bb96ee3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ba3f579fbf47e91f2fe838231d4e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a8dd43835bd6119abcbecf22a1b7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58617565e316508a1caad1b08369c3fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330203dd2014a2cea0a9dba99a5057580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2645112740fd57407d1ac9e9fb9212481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e99f62db1586710fb2aa3129392782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff16edf650a6985aa496e31dd6843283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac38e51582571ff38e21baf7c2bb7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be4d4ad92eaf6c8297070da6a9a6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ecd6825aa6ebd3f0157c34d59dbc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e25e07b80b89b282d465a2f93d5ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54941e78855aa9b04102205cad53732b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf504e0233c35935ffc0c4baa03aabe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de41d39bfb8283f8959ef94f2eab290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f611f215de2e6f82dc14e6c28e49b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243bb3b1a6fc23452af6f1367d13a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bb46eaf20956832bad1249850d45693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291751a7a1776e83b2a59b73c0a184d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098212e2a50c208f834adc919542b95b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9983ea312082e7890cebabcfdbc5cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60e2300f6c02233603987962f34edb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37906693dafe80f213268c087b49cd0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba170239757bc807cd5c2640c7271599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e22bddb769965893cad0b15eb1fdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7f2ef8ca79d7801db92b27d67a0c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c37e29373bea8c13c2f877df4ff3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc51a600422eb22bcf5bee0748c7591103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70bd44d886e60edb863ffbfe9b00e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e15571354b76e2ca58569620acc82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9ccd487e5c72a6615f37a5645b376106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be68a2b718b29480bb3fa7f8da713b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7239ae01f50c7f5b7dce06fe06a202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b105750a0ff8a6b7f95086e5de3fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a28c54ce7cf813f56ef69b133c70a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b3e5b38a8eb9d09aa038a5420d20b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653267920216ce758a5fac155957981f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75abf1ba0d937d5a85a38ff687773c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962ed9eeb13346f54c4a4cec48e1750114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59af4641403c50db3068484606c0eb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f23d8b10ce178687d93a6a915e1ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a70956ece465b2f34d1a861d3a22a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d547cc61ea8b9b694e2f2da4e65c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c453760db4d77c28d79d2ec5dc772119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9125d7e90610662c9b5c302ad2f1d8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d7521465b18dc3b841f26fa948c8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39319e2543dc3265f884bd3772384da7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5caf30288461f93889f3f3e4ef32ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdb7648764cd1bee4df9368770f52a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59152df2471dfc5dd8380f0060243021125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd308591d866703a23c3c227bd5522c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d20c8bb74349af2aa435f6a7be35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef946f9f4838fd57d2af409928771294128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4367a8d7e5c5c06448f67a3079c0af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64513ef12c848079b7a3a7a325fe98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f191bdca2e8ae01d27ae0df93848d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d1c0585fe143295c94d0e160cc497132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3fa717f65b9e33d70258ff66fdec5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217301d0c71513929f04431205b453fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823291de49bd736c4e3947d0276af8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd99b6258b9e3e3e48106048f7ac1a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645f7ac9e073a9ee74176bb3dc180af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d736986832f76c6f95c316c669fd16a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cb132fb0313cc863130d49ebae6cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b2c758e731cb2e6b144b057ba9664140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084115f0b30daf32625bb2d21ac246a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369d5d07dbeb20b633ba834204bf7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e75be6f9f46d17981f7af9c87cf2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b11a879074e5cabf3b7d37e9d804c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6ddf1419d02d56d05465b8b3eb8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca909e14ac7a4107c01cec8d84769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b470b719f502d06e6acc5443e261b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d539a2f9334a8cf44f29cc31d785f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b3e0905b6e6f6250540956bdcb3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478a1a58f690592c4f53fea987b97d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea06de15a64606220f2aa233ffbb86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce495a036ff260f48b2665f17a6e162152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf09282376a479b5e5e830be9a171ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c1813914c5562b659b458aab2c837154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7101b18f649b694d46020c46c936e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992c46df0bdb32897fe3f58336ca9f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6e89f79b3d81d8d405aaef9b63df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262cd5b08253afcb7137c12729f0e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaab80606b1a592b74c07448322f08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938ffd125ea8fd8c75ca641b399b5d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5044d11c31ad86acfe2b6328ca9de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e82b464d64699e30c298a343c896162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cef912a13536a3ad5e9bdd2831886a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2484d03be8fce767bcae3fb49077d35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e8610d88f7ef57fd66e4ab109415a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b49bd100d7849ad12fce50781dd97a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45c42598dea65aed6744bb7f37292a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd22be893a309034b511b6f7ad1d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e51bb0e811fdd745b4df32a0a855f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb688d2b94db1bc3cbdca354a9c8b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392789c098f144d6fc090af757b26631171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04b8eea53ed6f31213206f5657eeb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131a1a445191bd4473ac7fdff5f5dc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ddb66d27a851a95184abee4b9ae37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b714c020378c9e30f1d72625198e7c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc04452deb1455be5500969f81dad8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495d4b5e55f542e4f1e996c205f2050177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccedb315fbc36606a50a47df4d313178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48716183a4314697de54e1be48391d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb31be1be4b908c264b94fd04721cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe921484d9d1647b3bd34d74aa999ba7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132956af26305044d68e5b2a5086397182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9199d600824253db658e8d15edd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af74101ea45098169ab29dd0fc3855184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4b3aca4cbd8de2697c8ac596cb06f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b5a4b0705ce013173bf827fdad7de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ff78053118e764c882e363ed88da0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c66a9898c7172966f2ca3c5ba02ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c56c67072eea4c2d396568d9ec2236189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b78ba3cfca48188b1549d1575efc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553a22c9c42c757f576da106ec7f84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1721cb89919ecebee61161286307a06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba2325c081ce45b7880e6fd794d1eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd4e1229d8c7afbd9293cd4f38c7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab1c36acfa2574f5fddefee1e9933195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c9d0d4c734ab763f8b47b14a93e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbe582c204a3b1a68d4553604c1595197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8981e477541c3135fea415f91d263198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6d806c9c31ec12e662088852573a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370d5bf8388abcb6165ca3b72c5257e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396655e2ed35ed11e48a210960b2abd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17365d45d20c2e98574630364d77a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be0cb0e4be377211cc8e449ccc126c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611926fdadf49c4a6b36c62125c4196204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffcaa0bd01d13e0f73958150e2673f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d0c1c4bb36ce682a7772cacf6a63b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7175d6e254b5f63b1a5bc2dbbaddbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d6965f4a8395ff305ed2f6c4ab9dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dcfb8445e78fa543ae85f72d7154e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01a26dbe1ae0d67cb482a96dfa0382210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5601aae1e04b8a85ec6323cd013de1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeee92df25beb9a6358c92a56f2682212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e652d50add79ac7d926b6d34f304c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93beb1a497a0dda4a47504ba7fbf6bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48dd75ffbf42f668f4a6d6f7403fcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acd58cd706bae492e41d1fdb44befc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12b4fbc45888a3847055c7fbc6cb09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b8b07edf74006c95bb9794a838b11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c93076f5400540538187b16b15aaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee628528f5a4d40fc0c5c805e07d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c495d9d329ea45b0622837365533221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59bd364f0eb60cf6ed156e2f7fc73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177fefac126503d5360f411b9f098e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95877011cb1174ddbfb36df716f1268f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e750f30edbfdeca35c76b31f6001bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301f48e680a129291d7c293cdc8963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7171a8912a212473d1a92e974e47bef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4723ccd1cef1d91aa897ecf030ef5ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e67c18f027d9f69ac9ef40d7711dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93b9662a59ebb309875a58186fb2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a16291ef6e24bccab578dda4aa9e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef987232182f858fa36e760ebf663b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67653d159cd9ff914fc49a1b4e7b39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdee661641460530ba1a8270431973234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c7013b2655778ef026df38a58d15c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450365227ada82a2abbdf06b131be14b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd9d7529ffa8efe563e673d2fbfd33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161ca26f996d833fd6bb5d94ee7b5a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad4980715ebed568a91c7f5657542239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3dd9b03a47e6c512c1b204e77b2b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316da204f6a3782823bcd840d61d89241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd3c02eedec1f5623dbb17a219a5d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ffa3d081a8debb817a2256ce3f1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b5c4ee345f1a9b84a6b22a215b091244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6d05ecb7dca5e4d9606cd086277d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c876ed27327ef1cb0ed437bd7cd61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e312c0985d1a9bc544a5821e6d9e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cba337cad7b26b203c535ef2f67db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480d1d36f3c6e9a004297ed8076609249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd014e939dbc50ab09cfb74aee43a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5189b50d4e2915ff403fccffc6a40a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b76fc44e70463d6b35828ab72ca03d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a6f833df2781db3d249875c6c66af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e53fbd7f997adc636afa78f5cc6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a184b06e49de6b25e3842141c4785d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda247ef37558687883afbb28ff61c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e60151493b4f33630fa140e1be1ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407ad1a2e0592f07efede55d63f104d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1050e7524b9af183b779c706d1b19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8e1f2a2bcd30982487f3f6c7b25a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d22d7a78a95fb6ec1ee8afd6c121a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fd5e88309b4c5297fc550a4eb68a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645849cba4bad0cc8b405e8cf85235d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627236345592869daf58563157b16f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e05fff1fbf89c1c208e9b00a3f69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf7cc3a81707a9d9024cf339708e07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3fe01c8dc9e09882204e67b1a7286267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac226a5e9bf2b8079a0ef81951783522268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502eabb6da35df40d3c6da0ac17541d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a83bd95d6c008f5a2a3bfa61f4ba7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428ab480bb4612dd2441569f27f99db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69576c63caf277b2e7a8b24cdc6e75f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb581ebf55b9c03be79d3263d0588196273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d100c87f9338884f59c4424fee23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b53a157537bad4c93d0393089addaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ba6bdc67c0ec392b284ddd8c1da7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f560f213436d8e9455dc622066385277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960a42cc94b0ab59233f2b2d2203e23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd08eea628374be65599ee50f11e094279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653383a30ade70eef36f58578f69eca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4693eb416a4bea7bd1c2d80da05b9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeb78313f3582ffa76849b602174c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68603b1b1dae5dd2c4820880af71147f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a02f2d617d3fce5444204fcbcb3c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb28677bab3830a6761c806c4e3958285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6091eea961554af5cec5958b0714b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c69a7d7b4f53473f7011f2310c65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e519135c5232d761cb9bda2dae0be6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8b3e0e2c042a5843580c264ef186289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534abe5aecd858e9c1a4d686dab5a0d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1c61d2e5ac7d39ee29f854a096255291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c474230302565477cb5dfb0de9ff316292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9e82834c4de4bac3ed8d3c128c3de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80c76b97762e2d6d697cc988bd471c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c11995ba135f5f5705fdbe8ecf16c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c16e7aeb6d48d1e7eb42769f4194296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84bed234b4c9b3289b1d9de1b1cfac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a48eceae5d5893b9f58175e8beb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f843b259f0a435eabec61be6b8988299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da8913e0e85fa3c16f19beb7b01344300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9971b94ec35637f854e4226cfc8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bcf8877c23c9c19522b379d348fbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670f7c508a74c6fdb1970504a785a05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661580be8ad2c2c654593ae1ba0433f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa9dfa60f02904b646ba0ea9a0b479305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df7bf65a9d2687312cfe7b9ba38e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96350135851d4e49335e04ef50f3993307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9ad68a4e865c1d99a8bcc8b8d44bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980c3fdc402ffebbbfb77d9b3124495309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db128c496a2627f1a02566b8e0602f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1bb24671b4e779e4d40d853da8fee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f867058592020780fc7b9a98708e64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8924a8ad70b1e46ddf4621fccceeb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55fd2113fff1d2d9d2645c778c4b08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2cb37138cc8054f62c6156333de87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e19f69dde722686ada7e1bccc31b51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22bc9cc803677a03e727afe773808c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a4d4610d0f31d85c7d1f6ff1a050318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075121bfde4bfa2e5700a1fca87b6cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dce74020cd746caa7c81e204e7eda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69209beb1b517b36793cfb6c6f806bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f490109768157dc36589473cf9c12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1ba9a300a3ba8d57ad0e395627264323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0347aaa58801cbd74044ca75315d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6381433f2c5f35c2608a98f257fae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0a621eeeab2bfc1526c1557c22b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fe576b07708f00d1645f24907bbd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2704b41b61b51edad0ac2ff16ec7b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe440a1911c1030c988c6d2dd09ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598f8cca4287aca83f1f9065466aa36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabc97140282dc8ac9298b5b1e77f12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f6c2e1942ec7af0ceb7697e44a08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aab6e9b64665970cf7ca674b8d475a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e224902150d925dd4291620968f675334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a26a4351acc7c17feb67c22ec31732335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f520ed543a6a138b397636c6d8a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a59ceb969793eed3725629eca8d3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50fdb46356356371c0002f25afd553338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e8857c8d05fc7fd16c5171f498eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72298efe3ffe7ca10b99d6823a007f95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9dfc22fb684cf134ec89cf95d285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec01df37070122b2dae4bb9ab08697342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70765ee21b630cef6bc114b73aadcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3077438195db2cc4f1ae4310d1649344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2739642a631b2277864eba28d71b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e92123b8441cdfc5e4ed3cce8a525346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb234bb7eab29caf1f1339980d2f22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064144861b08cd6dbcafb2bd9acfbb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7120656d2925e43f48cc6c4a5466f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e1f121292859efb1aed9d405b1436350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be79f9582f4e96c1930afe6477890ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbf0ce7c6556d59e9d4046e0067761352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22276b0422ab7ad310ed51ed0999e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff182ec27b6402b7fc7f27c873e7d4c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e608e685c0ea98b77cc5e4b5ea086a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395794fd9e3bb954dd740bc0e4afdf0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c8721394afcb2b659569352a0fd27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd285e3fabc7f878991929e0a70edf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0445f74631a09e6684441d4b244ba06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8370cf591cbf42dae15e6154221255360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d54790bd1a7acaa8870f1ad5552769361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289738523e90c9f02f232e5587e01a47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9055b6adcf453a63b4620ca27b36d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85332288c0c83190da1a2caa3c101529364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca708546a0f1ef285294bd85a32ce66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38479bea0c92e254e15bc97cd7d2bc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555411b2c911131fb63b4db1430b8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbc43a8ad334d260ebc6586f909e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988d71442a5babfef2f8e626263a8c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8bb20a75cc42db5bc4516521c666370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85ad7b726af4c0ace0f04f6d5f8fe8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffb5a94d8cfad9f18db1911b739e1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b5113d3f425aec973885ca1d3c5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39d6338f2f32f7e7a3971955594472374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0280a5eb8acaefdb2507fdbef7d1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1779adc79f0aafdc55a5b810299f05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2f8599737caf040ecf3fc69927ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9407036db110996635b93d526d49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd733903b9b28b6c7e67eb4f6b369b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ffa395bf83ddad1ec04683d0024ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e79356fd3e3aed60c71fb5f922617381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7106562fc65de32155c54f34af207382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c8afb4af6c2ec165f01f73142248383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7076d26704a341d99872be031293095384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4d832d93b2a62b231cefc3ad4a0b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950338546b1943fd58dd188ee64bdbcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243064aa828792c3b12aa7b5221a4536387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf28f02376ae6440650f7da7295db5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6fd6bcefd1be3762a867caca3fdd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc25c536718dd301df2f152c359d2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f457a43d581d907c05615a3d539507391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82317465cff2fc0e25eaf14b98236c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2922223581097670174ba235cd37ffc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdcb3ee2614d3df58213b5e0b3e5cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de3559e50260caf47b11d1d5b0a8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40410792ff6108fadceaa466dbb393cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cb821097b9154318c948038e5471d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaabaaacf5e041ff19a371f8e56da97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313277308ce32ceddc364991a21a1f45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16c87b3a35ab7f3200f029ad3eca76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f832b8c1c3b7968b489a66cc42e70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562031ebe8009130be2401b74799e718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef061bd04188098324e520a1ee090403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db4b265d97c63c6a7f24119ca8514404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eb12b321cdb887f0aad3dc029025c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e6ff04b6ea459c37d1965ac52e003406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8704a6ecd3af5145112022502fe6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4596f52a7b572a45b7aee48c4cac6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d835b332647958ec1f1048abab98d9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c78d0612b4e73a3ad6f313cbfcfb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a22e8f1c028b17e0d503c8e8ca69d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda42aebf16317fea660da8c99fe89e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf8faf42331d0d44521e038459ca5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b25cf94f737929adcfa6fbd57b25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0ca7b3d6191fff4cce8c11ec8a41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3aeb5574c5a2b61080cb285f5d1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baea6d9a02606debad16074dc0a6978417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028e98777342d6a498ea578a9feb9f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598d768661faadb37b23b8e8b54d84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a52ef8c7d5aa7cbc9d02dd345abf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852c8d0ab414cbd2878c3a543b57b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032672a9b2ca4ed38bf0ac09fd75ec2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463adf3665313e070656e613b4d7f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663959ae7bcac0174855e2bf7f81bce1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8ded267ca822b5aa319e5484f995a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb4024187a96b06469fcac0048fccc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208998ee7d1082748b4cca765e8fc62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e83e741f250bf70bcdbcc13701a386428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67275916d346dd9e0440a7b0c0a690ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf5639941da0c7195424279c00f631430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f7b4eff0d30de8c790a7810a3a7eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b1d08381766b1228413e20855a2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5130ae96b22f9363c34471148e0ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571741fc7934a2a88279cf09a41e1aa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc03ca8fd3866fac974162d77e5be3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed2c902491ca02b235ebbb2346e074436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf9e5c501a1ea847be812cf2cb238437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7c4a7b192ccf2f03a657ab64c3aaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ca05491f510366020fe72b516fc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671f8e4edb00e6340a93ff3ccadbd96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b36bdaadcbbba31d8211f559cfc72a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5412a6a34c06f79070e4faf6fd7e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14ff2134618ce51ee7d5c46ddede90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac7883981c09c742b918c57cfc3a5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721ee3b186f8c5d9f1c1d3ba1cd07ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7dc2ac18f0ee14fc1db3933cfd1aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd093420dc52ad0ac043816f12251d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2c8cfe853cd5992ab2d7254dab83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda0bab70b8cacb1049943b1fff1159449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6fc2889a1b12c1094f524bed92199450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d40a8737f9b830a60326722469a4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9cb099c7925d682d2699152128bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd0dd4a5be374e65941e2bbb569b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d565ddce95f6b64eb300a58cbc526c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa217f956184dfd1c0ec50fc2b674bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965601bfb92190e8661c5b8970c852456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92281a8fb73fcee7f69ded2120659d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18cc696bcc34d2a73f96616b782e69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a09a9f4d03142a814741ac0fe096459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6566deab168492dae73adecbea0af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3682a54ef6957627295e558e3823e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba054566e99e19e18d03e0af297a350462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480802ba1652cb2454a8dae148455285463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5746db34f5725266071e3e4a8a420f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad26097df45d656798e7fbfac2a1b78465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb4e1ea233571045add5a887a659a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bbd701468e4aaeb5a01004e8f32cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5fe4ba28c4c894db66617229afbe3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9517f29a155b9e795deebff0955c9fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b65a9af834ae2253a5835abbb13a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fdf98b8b4152ef2f601ed28f673a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4da8ca9c90f5eb495f6a9be5e28ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8dacb81a1a04e412397c46ba4c62d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b595ca0b9c65c336657af0e103b9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d6ba11e505a4aa282ad2524ff29b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5372370be29212e43e698778462357476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa7a78e9ea8825eea1a1c8c269427477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c1cb1f8211cb727de5eddab6e5c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150c5c40a695c0d253e8d10cfc836b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc459b63fbf290da2a79e355a357b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3cb6865ba4c8b359f01bd5de48c8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24687ac9268055a858a423fe87bb4b3f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a2cb377c41226f9f77b74fd57807b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c9c1398117cbaec3867c05eee5e09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa12106ebfa2c296eae5a3521726fa2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3493d381fc8d2c28b6f1774db4d36c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b67ecb01b9e4cb4e115a1fa53de22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e13456f5b5c933dc67e2dd579af279488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa32990c26da95d6d64698f787529b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb03e936c2f76b76b7c18d7cb58eb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac16893e7e44ffeded28e7f159d1b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eae3c3886981de9ad80c25714123a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba46194fca66cba0efcd2b0e86a4bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2367a07fc35c8899ceb0791a90a99f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43eeb4f24ff1f1d15c0655b391bc1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d7cef51ad2529eac882922d0b6083496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d79d113ffa15d9577e795774a26d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f2558b9e5db1b04d625a6db5050fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3e2c14ab316d6aaf78d5bdb19469a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03e66b5e20515234e5eea24a4d26a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83302405fcd84532e579cbd41b2ef59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488117a5036a46fdec8d7f3632ba211502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75738994f2853be5a213d8d48c2795503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671922a52dba8dee7dc1b7119e715d8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f75f3b66e961761dad4ff0c57ea9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129d8641f02f5f2d881cb01ad46711a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560cef6be28eee26143d5e54bba871f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9e28f87449425fc217db47304976e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c78bed061332e49f743bcef11767509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aae0593f3cf46c0ea2287d1546999510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a323192a78251887c847acefcc44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a13b8e1a6866f08ac7c19a242a83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429972bac2cbb954b8641d0313f6b4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd7909fcb6efccb48aa0328ad045f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153baefc007890b4fe2ceaef6760995b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bebc20b90c09e96bf92973c15b14ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d2fa40575d67accd9f3220b21f673517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afb4dc6f30a47a185062e30c65095f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966527fec48b4ece689023eb41d3144519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9982021d21291b14dbf629dfdd360520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2530ffc6c81067ebe6dd34933e083521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfca1c108021ee041fe49cadae8dc99522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88ff15fd1f0055ccc2b78a174ffc21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17efef22511db099e59dffac59e8e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf60757687a3bddc373e81030eea948525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54cfab5d5405e49ced7d1548247b7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee04feea278c3817121a6725ca7994527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294bdb50e09d3b70fb1540a06ded73d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105fb9106855535b17c839e4309ec17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424cde2f542098f0b65fcf7dad4faf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ac2f73e6d2f101e8a54f48685819531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bdf6b8ee77af1989d51523aa3b628532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd8665914ef2d7bbd51e62f36c6148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796d77e05e56545f601aad59ff10af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a516e7e7aab136ca55cdd19c428a211535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4521c11bed457ceb33bf20d3ac80c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459531cd43058d60bc4bbd065250936537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e477114908a5b7121e89ac9f26dd7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233369b6434858f7eaaa27f4600207f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a214ba37bfeeff83080622e1bc67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a85e6572e14f221ecea96408221811541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b272f8746537187637f9d60d54bd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9046f1c5a91d748d12fb6013d2ec54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e4e486362c4c13b62cb36d35feca7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d93dd47438462aad5c5d0a47b8282545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f928e9d4ef2ab5bd14d048dd0acc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d6992c32b87f6eb05867602bbced4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163664bb8b08179cb34f243ebe7b821548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ab25d4470279a70cde77e8b3112f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929a8ce9d7b1e4fccbfbc4e6fa0e9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef129c8bfcbb20c1018fdf99c187de92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049cc624d20f54b985076025468eaff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dece0da9d4b37104085efd54fb3346c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a397834f4f08051e62929ea2eb8f623554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b906cb64de79b2232e48bd05b22ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6e4a6319824295f8aa6e362c2fc7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f89e1eff00cf2d5b04f6c376921f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6a71580db86b3044a8626abc1782558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18a40869aa5618279bd0e60430ef67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4add32c9a42d63c1dcd74df47f03e16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcea868669d03ca43e09755e64f2678561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd5a9d85a879bf80ecc53d7b4e41a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f91cc4658924a652ed332dee3473e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8296e4dbb84feb991dfc8443d4fb7ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705093ee145534534e204905d3fb959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f1f070b927e3ba1ddd140d40e58e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8a568c7adbe391628046ed544c2e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60335015537ef0a2b31f9d393f02c644568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354734079deaaa9c917cf031eb43e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93fafb7dee36b8aae1b13933464530570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc707aea92ae8143b775c0d3522a08c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907eb2818547fd3383c6cd82f670971572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d3b48b53e02b8aa5affeed78806bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff23c65f63d74d6120332640f691c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f19e9f7df29b5fa6c446478065637575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223170c725ffa988bf7565fd2aa20ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01189b52ad041665ff7cd8129796fe35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212335b10ad784cad564775ab32802c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5c3acdbe1c46c34d905be905fb80f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e6af12e45799c6185fa68422324ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656059f6687a01e314896a627bb88ab4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4abd011a10c400d63c9f07400a21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d032b18faacce8e6e18243ac868b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eacb9f58485c19031728ae51f57779584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1751a98189d8ac949c2becd219b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960e50d641c4339f0e318f6541ab47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4937cc744c427125ebf91cc9ea6e4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968771cff0adda6b14d7499bbe7167c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a5f6d681d131a8c93e3fd06e30c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df72e390a2afa589f15e580ff92bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a131ad022890bb6b8ca27236f7b777591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b5e39c1216022eb885dc19ac22ae6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d97d7821518f4b5af8ea2a86d8bf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582bc72a604c9aa4151a86705b50339594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc922da6b97fffe22bbe44a804c5bd9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d6d5c9a190d213a70278ac4ab867596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eba814b61501707f2ff33d4154c0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56455507df8d84749d123509a0ed3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360befe9de392d34c800181f8650521d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d1af39866756b2a694cd6da5278b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eaeb171bf0efa1115ee6934297b40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c2ffc36a9fb529b871625d3a84630602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e39fbe6ecf91ceb3639bd9d8e83a05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa6cc5a72c8a9445ec34c550e0156604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5fba265d8eab2aca3ecf8de3e9f43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92061431f1096380c28505353d7bc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f332f4277e6ccc3d62e5248c3007bf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489b9c2030d50a6233676b8b3fe869608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58913ce94acc81751897593b538b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4b487c29f08d987f16a623d0ce7d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b0dd0e2dfdbbdd74ad22fbfe4c39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f86365d905c6a9bc83844887f75cd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0a32993d511b8b58ac1890d2dc75c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b3785eb927656c007851897e89ff5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117472d23e07886c5faa5690f2cbadd9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdf0931e20c9498a6ada69213d561c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0335c27fc9edac8f6c65252dc3ad6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b323339a4bd6eebd464349cd5483da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd6e9ba0ccecca969870a2ce1a2574619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc350ecadca9333426f9bf549b4ad6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa124aa3a2ecc8813762cc80da64c17d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec28fb9d054cb255be4e8629303314622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95033ab1460758097fd9c5bdcfdac4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e22cc3403e20fc53c3d0a975ef0ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7502e19d6469d91e40593c7fd7974625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69ee0578313cb0992e6a685bb240f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc377cd6e3bf5d4b815b7b72b14c9a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81383b8358952a5ec172477f2e470b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc41b22b7c81f55f6d29e53f6de508629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de31354dc961133e0f3449e8c998ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e6974eb89a5be61979244aa728c9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2e073eae572b7a6815c16cd1746ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0940a70d72c0d27188f6c6a94ec12c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab076e675a26bc664107b4576096071634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c70ce562a052ddd3227b60b1d8a30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e066317f7535174fee0d7918a1935636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc45e045bb636a2fa2b8d69c1ad17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee827c2fcfe3e077477b98a41a6de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc8c8b17618dc16a0d2c3150e6d98c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b47e6e97c598ad82d40fc2277b2ef0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e79fa02f3835d234dd2ff9a6b3b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b066b3603944971e262d82727dfd55d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cd783669f975943ab900692218a79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a7636de82f2242d493b064f274c59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f7277a7aab9e8323e442a6ec9fe2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7765bc4b1aa92319473ef1ef72e1107646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b664ee1e51f1253778e158bf794f50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d98c1ad6024960140e7825502be06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28b359ed78436d6d64599bf235747d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e61b9671fa830a6386000f2040ba78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a985e02363bd55c540cfc07385c61c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775cee0e43e2098df65addd42674564652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b63a2c8b0316af4fb9e32748777f2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae88cc61b098359c2e4333a4e331190654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf6ef0133f4a097f6f96b64c88c73d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557c31ee8bc53cf9881e3525c300a0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849c18918738e9b7c768384319434bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4019dfa60db4e58b459dc1186e09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547baac8f4bd42b9359f25c502427e5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fa59736f83fe1a2f50fd588f58cb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdfc3a52258af8ce7f5d388a7adaca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0beb8c7ae2e6e3bfe60d315044a25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176864671e25329b873d3124e0f0552c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861dcf5a65fd2ad483683cd0b6fbbee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec8147e68af5bdcba6d70413258727665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd0b1761c44e2744a79d1609b8af34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802d3933057171012ccd4f97cbced6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526e33bdcc41fb605b250abaa52407668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25809b317e57ada3c5726ad91d22b237669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cde6ad7b05b9920d228eefb094e703670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43713981faa285afb4bd7370c19426671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713753e283d30d44926dc4670e8e87a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a481ff2df3966b6c96d525890e864673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8011f931ac422b063355b7b6efe3e82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc55fb0a1eebb8299b69ef3ed1dbb6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b9877b29ad366d9a1c549fc8b9a85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a292071f7fc953bc629b2704afa87b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a638e18c837be2bed748ab63e4c10d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4db9c6108a2c7a049fff3fcf049a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bef8a25af9d0685e8fa88c2e694a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a922884f7e38aa96291a27319d81563681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a5b9f10eee4e5f97f7b38d99dd54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810942ecf2320ac32e37c1a9b34ace8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b833f592bdcbf73cda38a2e456a14cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d459e0bc01595aa2fe615e2feec6cae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939c141de70b0a651e9ff2fc741f313686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090a6414865728251a1d22b25213372687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7f9f02bcabe410c74a1577f59fbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa488870ee9ab33f21547acd25285689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885997bb60969a8cbbbbaeaf9e44cea0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c5c548d6d7ccc3f8a8fcea2ba4c34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba9adc32ded0a62a5541b917f1f219692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c36b2ae73444dfc12a8305925cced693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373195275d75341252c63a8be94f45a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fdccaf53b0220569963c351d20bfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea6129ef3dc9f079a51e73f90ce0ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b981ce78aee55ed14cc6ca061d1c43d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2182efc0d6a95e4594bd52818b6f54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c7e1e3cbe8e207e3e2b5814bffac9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eedef1aec377b4f53972804fcff81f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d3567e1833a1bee72c60d9a178545701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a503ddc36f56dfca0e25a2668a3531702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a23c514a1f16a24a6fa73259034ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f9cbe2912327c0dede8308a3ccc7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3ac8c2608c1f247e82112592b4da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5426e6ffc33d8af7dbb475d4488461e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529d294dd6b55cee86999fe13c7c511707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b06b4c02c769b6aabb6e5381af34c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c4c6439f7a6a9fe066f52a0fe37cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb25b0af9f563dc89d2b5f1f617519b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797e9934775a814e11651a122b734be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a557e4696739e13b0ebd9d1a9dd31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393d1d79851979c71fa9c23f9bba9b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e49647c68aa3053e172530358596b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43620041502b95ca156bfae6b0ec39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a41fdb999919f41eb25270feabc34a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873bff7618c2f1d7b42c9d6d5fe978717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba680476bf6356174605c47de00d09f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0fd48da6fb8625813b607b5aa7588719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0969244d1ea39b4ec1a769a913f25c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41bf6d072ffbb82602bddbf33d2ff2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071064a03667d33d750b9eb43ece972722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3a6d70db97e8ec69db93b63f58875723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a1acfa8cfbe2e72ce327e828a2d14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca388076cb22382789795d7809d52f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616653b6f9e523bd82200284471470f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68e253cf5985e293b647721e07364727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbbdbee2773b737985d3a4ea9e85b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df9b5c68ed1f7e229d20ce992adbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf024d553fa42891424d52085fb4a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98f713ed252e62a645985edcd15796731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ba23d8e21ada5654c99d040aa5949732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bffb47025330fc0fbbbd001a679fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5fdf9c277dd5bd9f785137195fd87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f51bbcfe5a3de8c5ab4ef5aa533d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5aa8778af537b8e1f19ae5dbfeb359736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef8488d5d7e100c3f6720d283485dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98726ac212de55318d4b5f06a48104da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065925e8ca6ea16d321d3513405fbec2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e0e27617724db3872d18bfa5270fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c074bf04bac24cf9b9edc27c5e4451741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5a26bef44ca97f0b57dc1a90093df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0299a4666dbb8b75fa34cbd02bf8d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5861a34dc286e8356c56d87d1de7e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad968764cb9c2e18eb5b3697b81c5b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b142885cc055807d4a325e05ce6caa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753600df94d8603bcec84761d7a0473c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b0542eabde02772113469783c247748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a48985ebe68a3007ba848398a4621749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d04c88cbcd397e3aaccabd922fdba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7f22d2b98ec54eec37f2ccc2426cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359290f57f6cc0ec01b94b36f9df796752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042686864858c37b64c64179e5ac35a0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcae6ff62025cdc2419fe9a57eb2ce91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448239dd1b97f0b606c67528d814c362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26101a1c16a9a89f60dae701532556e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f5c118c9bdc7a363ffe98a7ef78024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd05054063b206ebc7571294f6c01b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b1cdcd6caade61efaa2f9cbdf8ce56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b98c318eaf2e0cfecf9d2945427b547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23210b8568b486ae51aefba52482c2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc534612356fca9d1f6666cc6dfe89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4174304026eda0764bf780908ac6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2cf45f05ee50b282c6c009ed0c2db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44bc011997d96e50132c49c2e518412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72503b40782b32f8b6611a0e6a811a8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed2e719c2e950b08641fad33d3e1a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321c8cbf35cd0313df8762e3a9216015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816f1e6f2c71cdbcff4fb4bfb3da2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc4037d8cc3cfbf72a864d1b573f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a6c8906f6e067423ce4a8e5d51e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b69bae666e15696788a573e6940b2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bce8857d44a7e522f92d282e3997f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3484392a59147b8299920f94c18c9f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53444c33884bc80d1ca843088bc802022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e850f147328ccd3ccc38b1d02070a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db6656a9cc9ee9a364f642e653772424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59c3098cf0ad7917cf9dd2fb16c66d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc11146169967c8ade0c79bc062320a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07937613ddae65223aa1379c290283d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d88107ec1330676e34253cb5434bc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09520f848c5c8e2185c4b229a1edc7bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba202c7612d0231597997aea48322f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa1e013d598fe86427be7963a3a90731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7cd01b78d0002962a84468055ab2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d98b01e9f8ddc88ca0365bf6a235033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b3a0dc60923a61a90ca421cd50ea734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e1b33631814dd0a90bda2a651165035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36854ba3e6c8249bfe90db986cd4e55836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad0eb10655bb71ecc85ce4283e47f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4b598e84411433e055431bc68a7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a5e42fb3666f61dbc54dab50200e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b1995105c8760fc03ff821b25ac8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a118d894a126e2e33edfcad581ad541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4bd5999c9e2ad60ccf366dc8e12242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcd447ac8943c8f3457634c72e868d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e82329ce27e901273fb1452ea02e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c8221d8a8db1cd5b9e6ae80c49e9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469ae9b9443619f9c260ad6225780f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0b71e79fe2d304c71b1709fa3c9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629276f0ca10f4ef73502aabc97c45a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6251eea91e13310533f4ceaa43642949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f73b9d796a8f3aacce44cf6b36676c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd145a766c9dc2b7c27871b12a2062a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488881ffcfb89f8d6aaffef47c0ad46f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf6437b9795b484ab640344e205c2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09466197e7ce6f35b23e6917903e485154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888e31de032d23219a590d544c9aee655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbae24b235093a2de3df0a9404977df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cafe249059031ecd7f09a86be6b9d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774051e4bb6c7e77839b36295b8b892558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f372ee7a907f77328b726f011303b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b95443d1b190db3cce9326b04438960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff47c7cd82206af28c6d7db12de6dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e58483a8bd5529b1ef9426f48ea6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2896a0ef644bc5ee3746c05b41f77d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4177caf748f2d4a732afc3d1fa97a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572603ad1ecf9e4622355efdd98ad165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050910b6407aab39838aa205847595d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c1fc527102bd7c7347ab4ee241ad667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911243cb2ce2b812fd13a90be79f21468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e9d6f58327744d3d11f1f28021ec169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6be7372b11c3bc658f6eee60789b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ddfcde1c233224c1fbd2f4a7b71571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4aa23a3368ccd95e4d2a9b7929e6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a702193857d7c023b603c7c74bed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bb1bbabbad5c8eb6d188f5cf2481874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c3139d9fce4c5e1b685d3f057467e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cce1c521485efbe85c909b56bf66776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc045e02d49f441bc10a3dc651bfe177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba3db658bbb21c2398b490992b62c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab646c1e50ada798637f708600f2f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634c378a978ef2968f2fd53b30d6f0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd8dea05c055a359eadf28c24a1da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1073a0db5053d3ddebb01f169673082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309593379ba1226497a1159a6e85aeae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777b02334aebe2e7279d6937be24b0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222cbf43bc5a5d37eedae5e9ecaff9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f5028647038c8a311f63eaee9523386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d8aad87f8ebceeaeadaff36038ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea78a502e2f34ae5f16001b28e505a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c7796ddab6310fcb0187e36bd037489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ea597ededb49106204408d7c69cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a47a287feefeb89806747cfe809b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92b5ebc476e28b09f84e9c2e6a71092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e4b197b4cf25d4842b903bccafdf193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fff0b54841da3b4a41fe283489ce4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed67437aebd07c3dd216e97729433395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd79c2da8edbd82bff089c981b5de5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5634b2f56fa27e8821845d0fe0e1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524188c7cdc9ca8cdd0ee98a2888920998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a076f0a2ca05f6004316a2e7ae1136399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2aa3493460989422a62eb9e76d700100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477612844ab3d7736c29b352f937df7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a0134d56161944dc133375cd7c4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa647d9b32bb10f094425f71558be37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18cb655e4ecbcc9a0182de626de32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f72adc5689ed00f46c4690a851f26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc1ae15faaa54ef3fdbacebe46b29e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957245525df47f2ea1591d8272e648a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd142d162f672f87bcb33eb1b997ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba72286b2d4a8d72ba9ab96873ce732109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c43eb5a8f4b7760c231e80de2f11a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640be9cc470f32db441034e3cba91903111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdb1066eb6ac45d31a28a5f327b621112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc3f51a70d773e763da08a2f41770b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010cc620e288d0aebb81e822ec50b56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e934aa2a70494d454b221f2da0cdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c6877050367b3ba5225999e9ac8b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450360c4e736d06e8d94334621ef7b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f515bdf12c241145f20cbfa53a82b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e1b998b9bc49340306e023d3418d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7ebf090e68c6748d766bec45b1af1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848ec47824f795ab6a7874bf485bc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21e544bea7d71d66ef0c74bd0db5b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729f135980957a5d57842e653942118123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433e1b96d66349c39a586abe762a3a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b46d00284c2745e364b452a002a84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cd56dbd1db848bcf9a6862ad39a7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3cb3dcb8c45594f78da63b9a3c45d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e588a136417d22786162e072bbc84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b9f4d68d34bc090febf4c065bfe13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcc02d0ed69f0b6664cdecb5b19031130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddfb8a54aad0bf96781bad293004a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4935c28ba9025ae9ee86366883810132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80910edd02e521bd64667474d0dbb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be0403a79aae0a6849912a27f0929134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e30dddded7f3192871d58873f18d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffbcf2fd405e4a6e15ac0178ed30bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153dd9877053139bb7d250c660a2f33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5682dd4b8d16c570d598229df80b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84005f001278c25e8dd0f125a2af32e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14809917f09d851c6bef7e3db2f265140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669460c61f41f25b0ec7f809c718ec3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf70047540cf0215cc92efe01b3c6ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bddd2a1f459bac1d4117b0ea0c9830143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889c2692c3fe915fa9c40b1cf5a5411144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ba0c8ddadab55f54736aab66911c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94a6841281970c2da0f63f34e792ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5318c287a9c5c7f4e43c3e79c42930147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6029d5a8cdf1331cc95bc29696d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c3db1df254d4af4d582156a3e4cce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16642e1b7eeb67c55a84a8ce81d3d87c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de37950117c1a8d9f11b8be8d213f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dd5eb392493d538e1568ac64a4d82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2706d05431c4043f4089b6686aa95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e098fa1f65247cd99cbaa120d99995154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c6c6d3da30386025f2007f9952af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3aa3fffe405b7b802a3bd75cf9cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74ef7e3fd7c743fd66f0a934cf9c5c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d22a60cebbf7ffb2e77892d4159178158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028316d164bdccf59efedc211b7941159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257122d356a1b0738d4b4191ebef9a05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01ae12ed84237fde2482cc6d72b869161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa1ef231a4f561d8f055e2ed282cf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675f3de3b46beef1be3861f5931e344163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a4393a3f02455dc01ea2d1a28aeb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6ef179f4b663f6ab25ab31b30c8a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5360dd512328b1bd77e650f024f36d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c7c73b59ee542e9de59ca6d32731f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304344f795dd68efb5e26fb5fc4df3d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e44f80f13ab57ca7e2d6a481c9fb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e65b1cd3ce6b59caf2176591a9772170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2e570a996cdbc7e1691a2b8c50277171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca9ac6425753a99ed64fa2a1bb02cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8c2632728131a055acf2fd46fe31e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635e9c5f8398c8056764144d198605e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ee18fc866613359ae2a6c267c835175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817021c5d4dcd3af3214a87337d2194176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416f328e238a2b30a65a4e38e5cec13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e2ef67cfc4fd0031f79a4721b6d5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a43a4980f4efafbde97a70f3d4c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d2330aa7af434155d0d469c111d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112fe6c020dc2ffaceda7622bcb3b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24882410c9d7b4f063c4f43168e208182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e980344b95e91d19ef30428dd7957183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285a54d1ebb8b7bcab071931323ec5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff257664a5c89ce3c64247f5a557635185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda593fcdf242d60b0068ebe61749182186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495cf072aeeb6a5d4462db1a3c78020187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9718f0ceadd00090953a5cb0d184629188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2692a8fa680b8b979b72d1beadf6756189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbe124bd5d644aad48458e3b792c0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab656fab65cd77529d9e84bd65819ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a4c738e2371239d3c74a089b7754b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b317f3d68dd31fb4194a0351f69d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca5a785c53856e6b1c4b606c4eff95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e175c17a7864136c8ac52942000a78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ece09c710a13041245e58f9338a59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9fff1ae78aa09d5953a4b8aa71201197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a63d16c718814e80d4122177f06403198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06353d9d72b78015c5f9813fb661403199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045578d7e1d278bc033d2e5b21d459e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fabba47f07708cbef8b5deb29b64d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e64e6e2083593dcbdb288949ec24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b2dd41da48af22f7e86e9d3a10199203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e52acdfcacad65f67a53033285b57a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f74c56016409a45ba456ccd3f8a57b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc2fdeba4c6045b5682c51d3611564206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e8c1b22d4f4ea964f86e46c5a35a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f91b9fd06b836950a3320cd382afb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81049f60fe149fcdaa30badf8e2b621209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e7a018a712f23f2333d7fed639959210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f9c266dd283e7e6dba61385e5c654211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956ad973fb3fe3042e6fa04797de664212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994dc22e475ea8cdbc9208d8c3aa69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743096fa9295408590a154048004436f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd864456842679f8f3343da8975cb606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f3120eafcfeef338e62e3643bbb0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec645a393360ba67bdbf76979e82b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6333345a893e9e05ec6ee24582a41eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce5d631b963b6493c09fa1372f353219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74473d74b338e6704b95d2a3fb88479220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd62d85258166375858a00a89c738221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ae6aa2cbd1512f80826a80d90a0bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c5e1778cfba822af584af1a20ce90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5464368a38e6e5a7952822383fe954224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33454dc933a603d63ca2b32968f39b73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffa09d2149acf4129f04c29e7713ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931bbd2f425463a8c02620aa02e9eff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecea63b5de1c4cdc9142a955b9af4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ac39f9178f613cb0304df343ee27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd011e0f9d3ee31cecc44208a46fa99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e1c76ed98a677a7227bd917d63a72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf21e7d4a5a50a7b0bb3d2cdb96e4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe40be545c7c166a96d1b85b72bf6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437b9d7a0e422161ea703830d2a6fc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dfde0fc65e7e27a847487e618c2ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6792b25e783108574c687cd70ac6c8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d352b074d6dd31fbba0aaaab3588c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82370b461015a82415a8dfc7615795d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aa5a91189295c731be2b0214fef59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81578d897ce8697bf56a35035c75a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38935ba0486984a3f38b3897720adf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dedc7ba2ed6b1dd14dbd2354549ed0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a2bf1be18172361da2e9458bd31c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf356bb842b5e2b9d34a94e3ae60043244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab9b299da06db863c410b21bdedd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439957caac611bb1008bbbbededfef81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fea20958b060361a2ca406198a133b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bda736c765ae37b6897268b7950bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7aaa6d23e5d34ed0c6a35204ecdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93e043a5f3abb2634c31fce25a4805250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb1ef2e0d6e7f4be6feb6bc54af3a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa24d81b74b9b63f781c23a63ff5bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943830ed6825051669112d042c4de04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe56771cfd868bea5f49cf56811220254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec5b211cdb8feed563fb110c37e65e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd262ac08f913949a4b573c1d65c0032256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de28429ac640921ef575845a4e15bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145743e2d6ec2dc9549980df6cfaf88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18040f946956e1c6189bb0b0fb9ebfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a693de519c88ea847c7e5120d6289260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfabcd073acad99fc4750b400aacf91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01a03b1fdb9381f522acbd91b45e51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796345fcb48079846db4230113a8892263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4244231c8b834019fcd8aaf6db4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a256fc1c0a2e3b0dee8a56621a592265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b130183b82be22cebdf79f53908d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a612498f7607e2c7b0f6fc0ca8a7ee1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5419bc95bf8efdaaa9a163fb4782268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc93f831917ffb7314a69f409e2d576269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de2d7a601e354610f8b78556e8d210270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc9d3c23b591ae3203d74cc5951859271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b88685f1f4bd5d9d3a34485a6050d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5663ca6499d42023dc308879a526203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234a1a2efe8cf7ba1bc4c53587788a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06122269fdf0aa1523bf362a411ad37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d2f225f8457a832c57d95fe6811af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931638d5adafa4ca00a30028aba228e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162570133de761e74abdb6e63fe751c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950376ca5dbfb90696b27373480426f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c62be7acfebe2e3be9c4bc0ba162280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159aaceaf7660a99d1f9ff05f1389e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8de30c1dae6497a71643196f2dd8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497a96ad9e96771a499d16152949250283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8918c1ea6f40e7deb803f40c138fac9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87177c6d19a9e2009778a64bf6e38d9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ba3331720b90940190c3123e7d980286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2c2bf483531160b8bc23eca96cbcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fadc95ea2ebd8b701321dff132cce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045a0f0911b5bf5d8bc0885361d1bbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3237b4e1dac8d6993aa7be2ba7b764290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31530b08655ff6531ea36d2f1af9b8eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd890d5b21401a73f233c5985d9b92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92985b2d6cd74ed5c024f120b7d55a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346067c24d0a081f675604dd4e31230294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b209f3aadaaf702b16672f071206a32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01904f40c3eeaaac1ae17b9abd715726296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9dcec5e2e4c2abc048e3705666b2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a62534ab865decea4ae7928a8ef28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f72bbd7c3dadde4d6f259e7ae0a941299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1f11a86eed6a55d6cd3acecf59f53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c090dd092e840b7e75b903e30bb18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bd8505bc7013d14c8ca065517ae0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9e51106c97a614d15f1ab466cd530303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693e2678f7cf82f0f7970262773dcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20420d4377ded8f6a7c73a9aff69db09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46671af65c897bd5601ff81f4bfbd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efa4eb41f79ce9bd59ad263e1747f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96095752dc02748048b92fd79de55f9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952dfa8565b04e74250e4f51afe7a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484f608cafcae8254cbfef14fa85cca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a78291e3ce12e077ed2f10476b7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7ca522c2ff4ce2039e2dde1279c5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553606b3586a181c1e56d51d8515bbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc446299890c7f26b5d292005abca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f7c12010f9864fab19a9643749940315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86987828639c27ff2dddd783090c52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9c91c659bfa9383c97d90774de763317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b172e9ed43c872771d503c82a09823e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f73a3fc7395d7f7e9902b97ef7d518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d2e3955b1bc6de4963e6a195aca1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13487af9fa7973c9b01cd4ce4d3ffe4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941f887c7030a8c8b47267fb1bbca15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5df34041803cab321b0792da219fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430550632a0159206053f5604625fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39680aea73b5cb50f608dcaa117bcc90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087db028b14b51199dea3730d0f7b534326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bc151682faa70bf43f826bccfcd7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf31300069200843fb5cf990ace82e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba8e83ed23967ed10c6e82a88705b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2936b4401bc23f53abd9aec0611f4b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0588b83d92f7183880deb7f2d72f6d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc99152482b5219cec5b592058f4306332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076756ee872a79900e7d7349141615333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c6d10ee2b5baf190a997b5340ee9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0ea9ba894b4881ca00d6daba7325a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba7dfcd83dc53fe95fd37e4f8b1005336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45a8e2e2d2202f523a8e520bc64d6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7941646b5f04be4eb73d41af88858338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7e0a1041ad4e3f33185eeed8ccd56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c387e08573cbda8a26a0aa86734b022340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f943760b5ec91e1a4cc5dc7c4ea88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa0b721ab2d229b43d59a967526d55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a018af8e3ea3a163b6ba5ec571686d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b781c726d5c148fd41d511725c53562344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9922e076abb6728553a24978257e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a2eb8861614e38d4cf54c06ae7796346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b327a49a3f19a66edde7da2565fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae74a0a3a9401c00b360ab7b35382348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b3efafaecbca1cc573760e156865349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a2ffd0af843f7b20370a98ce50a6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed32da8bdef8ee5b49ac2a373d00b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032bdb5969cc8d85c10cf1d27882d23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0d7f040aff483ed0414de783c5f1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e375b16276c7419442bd51007ecab15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a449988daada060826ce86d7c88d3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d3ebd76c1d30b93bfe531effd4e3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5d43fa62453fcd2185a571db49121357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2bdbd862b049719e3cfa1be5117c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9cf658d6df7b7292c967857b29bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2469fd3382d354ea3cd006eeb54383360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97d3bf6da9f96131eebe72a275c79f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a569df914299f7315bb9e3624686d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c3b2ee48b5864756d68ec948cfb3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf0a23158827472f4cf76f54f96fde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d1b3eeca488692e4dd6ce9b1545d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4598c38f2c404ebd71ec4d1cd27d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2c2e11b582ec8c167b445c900f5e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10838b17c5b9dc7e5f1ece31b750ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c161386c6211776fd55adbab271983a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a1d8b5efe5698d056a33d1e73362370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717643db326596f6968c942607db79b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae6886b3e9c4048f37933bf8367479372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092fdabab295d3d95545103801f6954373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8000535d37e95c76e539ea1e04583f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bdd19e8fcb9fd894e03fd1273c9d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ce6eb5ed3f30d59fc2550f03cce07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059617afa0ca5e133b6bd75ffa1590e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccee246160272dfa294634a8cc010c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9863c7e311c9c7bff9c0f108c50f44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ef682ef5df2dd15d037a47181f825380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80895df526cf8b2f279ab829d289bce6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b239f8367315a37b2d2fccb2aec4df6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd0459d30d1a32edd9102c5536ee2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ef4f27953e3cfbd5224eb038b734384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c424c491cca43c68b645049f630cc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6148fd568a1ca79f358309bf7c1d92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8382be74de5070ec63bbfae458cabc7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e743c7685dab4e1504d6e28e592ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c0656cfaa89a6de4755158885890b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02b10d3e6574592f4e20cd9329358390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592561fa852bada29e3caf1c88caef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33dddaf00826fa779fb52ae4166142392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f1fe2edc2f256a9e5deb1718d6385393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61172abc0818c0e6a76fa3953b302f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be736c560736601bfcf6a705b8e3512395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa4725414b2a9162f6ec562276e048396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388a67586f567f60fb1b93846c2b00a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f2a737c394ab4991e4cd45a65bb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0fb61f85af38679a30679eb5000f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84006699204ce1f0a7263605ffcafdb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f99ce4bf7a4f648080ebade931f831401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736be582324fc9d7605d50c1d4c5ca6b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb3ed6967677286966f3b9af98d94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1385a1339bd0cceaa652f255ae3ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d011c36c4cd046b376493906fdd0fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725051b6bc72c291352a46b29dc663c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211cd8ec4093a0211602db04b4597d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a00c63e1ee6ed18f6a5bb47553adc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f9fce1485d66c8760f69f0fbc3054409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7008b89730c78c635e9aed1786da838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a432f790c2d209ad41c7557a787335f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fed27bca68e0ff6c0ff0ff3ffa9101412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f994c06a731e222f18b49b16c4a52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a240b3fa4f08a141ab5a85efec7c7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2448a00ea42b9a2be86e3d70094a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad011256605addbb534718a05a7d7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdd42d2c9d4292b954c0df277a2700417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d849e94e2e898be12347372372100418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad999e23ad88dd6c0dee5bca402e801419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f373259140bb30389924e5be335e680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643ff248c7e6f3304439d568bc8201a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898eb8872698aed597f975bf34ce24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92f7f3ddef0dc3a7a2b5e89a193e31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e9146c862bc5656c917d6362b5ad6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd24e6cf8220d96c1f7d025f2fafa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf4536550719cbd2e3755514dceefd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad838ac4c460b6f0b38fdc8cc29f3ca8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf2a7d95f8bce88cf4cee7f917381428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6dba9d4f45e78770c13188a9c7ac4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c37ed2a2d09eaf59281a60cc42c3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73950bcf6d0392a8b1fc43d973bf7ee6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec3832fd01dab183f9bc86861e631b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab60fd1581f733d3d132c0b1666387433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb15c94f3511d040ab5e823526775434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa125d725f8dece439c089a2c2bc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7812fc1cd8ffd2e738ba573c91ee5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55346acfe7014b8a8a58684e0387b8ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20080d621f135226e80931d4441d5709438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44517aa16000280d80389c139887103439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafb743335258ab1f465341af71e5dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8268596fbecddf537c92411b4c8c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dab719108aa1c12809cb05a4c845c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fdcd3979150a80d95c799952d2ccd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553053cbe953e4a82bb7816130164c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68c6b2eb4d71867fd1d41e4070cdf8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf05d904c0befe0a5ea58e59d60ea60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af51a38acad13d98c06f3371947632447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7c13f89c9c3a504c75c8a88129ce7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b78c5fa68841cf0c91b36a21775e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8b2415bd0f63d24e27cc9c1326d0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfef7224f38362849a9feac54762b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e04acbe2fa2a0c7dc6a60457566bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bcfaf7606853bc381457381b8d93c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe8b4433a784e3e09527df4062bc4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444b27e319b21df9a337ddd1f491902455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5a25560cf1ad17063d04a2368f904456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f18a6281fa32fb63112b62827c451457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd6c97333c5eb056e59cc6a78e9c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6acd8c4641fa8d91389c87feebe5e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2672caa2427b92ea394ce9c104b2d43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453cd10ef30476e0c66a0da6566459f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43061b1873027478a7144fd85540d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc28e722285380e3fe2d07af408225463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c798585569250cf827eaf0b10883464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca54347bd18eec005866e06a0d0be8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa06848c7b4b2828fc2f8b5cd79976a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307c6f69ef9328520af6a8301601b2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e102b813ac10ce28cfad7f4b674b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf5ad178705ba1df2ab75b19836c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25a6623f3f80842886424d9cae54ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cf659c96777b7c9d8bc43789ce421471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cfa0c2c873dd213dd9a6b7d492d47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccf8bdff67b80b965ea28e6ff621bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaaab1985e72d3fd7290db46567ade474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d8cc4483207321cc58b12840f62b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fbaccd89cce5ca8d6cb7a36225411476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e3891f14569e38288735b3f26d336477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043adcfcdb31fb9d5eeb51b06c6b7a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eef14875de253f40eacbdae13d5ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e43a73c5994fb0df24eae29c6518480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ae7764cde60b3f0b63f18085b925481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd87fbf042fa49970ddfdd246c15bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205d3ca203c0013514f4c76a76902c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aad210559d5c33723788ed7dcb772f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ab66d1aeda06e62d8512dbdec4d59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813d212b83b0c6b50f68f975e5a0f61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0069e48aabbeae8d4674c894a7b91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c130b09e7c7ca6697291be173c7065d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240d673e53fc84eea0a1a75ef9593c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8b87e6f2ddc187c923985b85e746b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701f644ecfa15abe8b0b33c222e1276491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dea716ce1775a95b817a37a11f002492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac233387062a1a325caf07b77b616493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87c60ab3fe173c846ac87f5b0d7788494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f0c3d9738bdca5b739940de9a069f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df6dd1593ece45ff6f95b97996ecf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80016b796c808f0c6bf82e1789cdaf97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7982b06dbc4d0a87f5157ab7be640498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ed0d2c97dc88304a21117ac2e1619499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfab0bd3259c5c61d8744110ee73f74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b899c2ed1dadb2dfddd5f3ad905f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495bfbe966cdcf7b682ec663b823757502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4df221846677b532c406d10542d44a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27967293f80795772513f518f62c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa262970cabed9cebc7a6ba2f93ebf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e3207303f96b7f03d627e8d4d20a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b3edccdc035a425b1c0a742d52aea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f72f925df893287456f48ef2a2c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa84affe7f6c9afbd18338afa57fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c6522d02af66f3032071446a6f12d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a4a561b53fc09490468509468e11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf68c53db75309bdf55ee40bef74358512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6a71b2483a6e1a840c58b327c93f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c3762a3adabc2e86945a3a6d8111514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e2af64a044aec9b2cde4f859ac8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f04e6c1a7d4098187a1dbd6ec020f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc35fb5fc9cb752cc7f01503178f4d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302375d07d731bbe99476fe9d7cf9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87a747e44a1d83f3553647915fd11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7353868380606223141d55608fa51e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122265f9ae82ae5d5a45e656d40d42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59627a593354d57c6ffda7e059849c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b745c37988f313468cef7318593b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f2ffc5236ebd582c47b7e1cc9531524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadb0b00dd3a50d803d001e10b391b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596d1f6b2a09e8c5356660209030b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f101ccb2388c977021a63035fa469527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcf3db18c1d269fbc38661beaa26bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529752056ec768b1993cce27ab7cdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc5353d20a76cac1ae9c19e28c8868530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be68b11b2c0ce9d6ad0f8465702b9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69964f9707f1f8afd8a5d5dc50fb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ffbff3db2a084046d18cfb2ba1634533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5627971c4cc543e5ad8d64575bf8ca1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f339a0567c7da07f7f5bfc203faf6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99f6aeff7585ba7180f19499560f04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e6fa03f11fab8df2f8b416e008f65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd48a5a494975b72f03ce9dcc03b782538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6efc920335d642752b0a3d51ae21ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b14cab4dc5e0d93cc3e27390a73a19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e7c27efd032086ae41ca947965ce4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2196d7ec44e438017520e78b45e8eb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20871b7cccf35a08e6db6c7786322b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904ae0068937e454d45e52c14d49753544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742b90726883992c52d1b766de6427f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a3e73796d9d991bf0450a9ef9605e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b274f38da1034ddc6266d19fe1b7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d555d4f4e1855e501f493c0fef1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf3c7b7063f96324c19bcf5d33e51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71566d941ad54f428b68e521bd599e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6870c2b3eb9d19b15aac65d981a1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6506ee973f5a855b0181a2bdc9796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bea2a398de6bb565d7436b32861218553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3a9cecf9e45b4317e138e2675fcf9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b632d21753c014c5bf2d225397aba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996338a8a0968a3864908cc430e29ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803727d562a097f88aa2e479f5fc235557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599739cb18258d4320d6903b10eabeae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4943e0df59745d6224e0c6e48cf68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1599cda38dc522b88616dd40fd4c0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698440c3dd11507802810e5c5075581561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870919a359b94eff51f9ffbfc21efe10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d49a62339a65b014dcdcbff58c6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8575dd318942b016f127bbf8686db02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda2432ca29ddde7e580b5f30c802a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0db7e08bc2965b271769fe38c7a353566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd351262bf56085de4d8467cffad3f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3feba7ae90ffdb8821ed3edaaf4ddd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b48cb695f315f0be8c8fe6939191a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e78a7f0a079cb1efc98e08361d11c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e7f97a6b2815a8642d624332de042571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdd4f87c6a0ed2b91e4b8b7b420477572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1b090b246d717eb5ab2da4e8c25d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f763188fa9bf608e18fcabe76eaa4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e85355039c6e83d567e2f45343b05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba831e3c332edff834971304cef482576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3ada0a838b572ece5c91dc5f22323577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14021ceba47e03a825eff235ae59e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb644d83def1b4d3357843ac9aa756579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29969fd55bfed9bb9c296224590313580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d05675aa588888d7234f7e000f4dfa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d48184b98f75e1224210ce2b27add582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8ed50e912ed00b47181de31ef87c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03779aef5e505eb7531f63c9a07f05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e0f9b6590e8c59a4ee389132e40c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd16a648b81fcbfea61a513445ec00c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753cfcf505c3afa19114dc4855cfc9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d319a947a5f6bfe9bfe5a2bef8d7242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956bc55d61d5de87ea142526a4151c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb22f9ff5fab440bf24349c807ffc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ccbef9af3cb63ccc6582eaadf6a5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48deb46d7b324157fbc3c2f5fcd121592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23db632437cc782aa5016f565b5ed6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7049f53481097cad15a62f3cea556e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d145c825d79dafdcec526c7ad5a2856595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716a9f70582a20af6ec0f1d9c3cb0c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bbd5f2791017f2ce3a1f4ead14b7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb47af9bbfcb6191af30cb229e6671598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5e4c155b45754b8f1a86e13d98ac7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d045aa565a6e2a1cc0cb7b5484b8f5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc8449986e89098b43a1e8ecb28949601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7410faf68343de28ec2af7f65a541fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e94eeb43ad80a725e1527678bbe74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f1d34f817d00fc17b02dec65f9d25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e64869b00d2952901517a2cc893c09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc3b37567ec000a84ba340ced1179606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c710a69d6ad0f74267e256568a5454607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce2238ff8f126e60d469d0f50ab487608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58997d4f3ac3bd65e5bf5edc32de3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b765431da4a3df3deb07dd698e7730610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef551ce1415510b5cb7dd554933219c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9c314b2b7ffd98ed6ec1c9f684b9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a04ce0361c0e5d9fc5c0f9e6cbb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bcb0693b41284d1d02905c2213d2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d02f122556f696fc4e3979cb04b2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf24f61b69d47b78114e6389459e8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafbc6cc54ff68a475490941407883e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf943be5a97df774760767c4e45d36618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0125d7264a429220e83b50802d2a67e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1590c98eea602accd7d7db108414a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3d8a492b8474d1fb33ee387142ea9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5a23196c0f115c4ee2108385e6840622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6eeffcd7e9492fde756d87ea4e78b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b8d7b99257eebd97372b3a0f17e83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3febdaded55a7ec9e431ff7a52e41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96de559e9d6fadb0157bc2b422cfdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731af7c0e825f0ba2e639ddaaa45b68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839006c9f7763bdf07de64d79c0315d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8454ceda6ce58bdbfbbb4249ac0b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b97b0e6e4ddf7c9ae7779dbbe56ccd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56665aa06f19c01479c306d6066138631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db343dac39107a5cdc1060ff78dc1ace632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc9c10c81296c31d41009f49258587633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb43a496b5a796858159ee9e450256f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afad093bb30d7652f7b73c342198c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b83e37abca47137a793ab12b18b0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f470c0e690c48fe004d18a131cb0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b0d98e3b1116c937c2cb58c657b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138dcd05110363aebdd2f448454fc6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b58b7ca298495f9a2e3d0602dd0167640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713936262160ffa460d8fd33e33d6ec9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938173617a0b724810421896edc8a0a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2817b4bd2cdf6a7dfc3afeb703afec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e49c2a37cffbdcb5c69620fc62f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270020d135b320179bacb9869d2832c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5110c3820201a2437b1ba1f1ada2418646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c270df98799b7261b1aa645bebcb23a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e219291536da03134d63d65600c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8e82c6cbeb3666c61af9bf3eb6288649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6173a2469a182eced1a2dfcb001da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563402c27eefb4ad776de521139fae7d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1b53b0d610159cc9255ac8ecb92da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9294b6338e874dcf24560ac088ef9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be950ef22f1b38833c5fdb1b5177835654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d500f4d3eb93a22df46d674d050e799655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37095ba67e33ff6ba9aed6122ad63980656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d402ff70fbdcdf9ff214c882e14cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f5771429cf072584261d5dded587f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ea967bd2a87da963663bafef8826659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc93182d6db857e24c6be3940f0997660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6ab032166084bc9b60fa1a1f90a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead56432fe74511aaa79d10a6ac383c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99763286a0701b07a28dd534b2168663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a295556ccdc86b596c24d12c48bad7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d98e28d038466a1dacee03d03b226665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50f9dcdd2b3bd98f3fbfaff43f1152666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c570799b79228d631ddc93f806afa2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af130b90a25fce5e5e1ac9e595b26729668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f830dbd57086090b192c836d1cf50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0fd1cb42c0e71ff52735978d6ca43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa83a31fd0fa200796eaeb32628691a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3bcc635d5ea3f953ff0ccfef4070672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da715600feab493f582262a499cab184673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc2711b7ca834a5b908a6289a01fe7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed7d952e96ae4e5a5f51efc2ce01c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839915de81f510c0ce0460e6d1ba248676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88894f07d6aa800305c4cc08c9dd8f6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454596bd0fce9b08d624a199c0c0508678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498dccbc724f1d8c5ade9287c47a50b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f4356c0cef7c13c73c51bb0cd2b8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba67bb1cea31f506c4ec8c9b64b84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33f4bb53a006a8cf364e10e09c3820682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db48a44758fd058d3b2d4d16f8b5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288e8956bbbb6869463db0a391d9d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22661232d5f9f5484c1dc7d4e6008343685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ee48a9ee2160f6f50e6097b07bea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69a07ec5be543bf02e330f4dc98323687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd594381b7823e9a1687eeb5c710d59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694166b3320ea14d4229ab429689b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47efd889b7236fc074a162582420d3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9227605f8b951f3d7a8fd54f24bf3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c79089e3362ea76e20e1b87c07ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68061438ed3e196303295a84e94564693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b84acf621511128a52b190b7826bee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da20b5aeee2622d51da04953d1f0aea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb405ea86a176cd4e8ac912e0725f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a2f2e42e65e4d88943ce31eb909e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897486f1b2758e62239396e4f58de44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b054c33b17d0653ce2f60fb5ccfad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e795d443ca56147b0576a52fe1d6e7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5c4bffdee1be6f8be5bfb8cad9ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d3a061bb4d44cc612b7f1efe5d12b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd69acce72f3e56c3b7fd79bc82d8be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757351176628e69b38e4015d1d13b8fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241332cafe4467827684220f5ec7fe2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be87d39dcbe9cf9e155e918d2ff46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f7c188c1fb8ea58e8034f90a129b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4850e080a8e7f9589c52d0a308a02708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931fb47a6b690885f1cb3af5a7ccee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f0a591b12e4d15edc2bad82f1b4ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4457c9b24ab68dccd1a5907141dd1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94ff98b89dc7e5e9cf05b4bf845f3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a156e310ccc3daab2671ed3c735d614713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4887c2aed2a52faf1902e5bb150710714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d93ecf6d973b07db82a726eaa8c12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8998bafec79217318aa95b4f4b28c7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5f90ca6d3b13ef3f0b3a9a441b95a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa52736c70a7a9eafcda796aa51e9b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e7c8c77bb5aa763aa4a1dff8a42d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f0396cd453b45b200dcb4db971f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1ce159e0566ce866e73ff021813ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c2bac855a9d014685aa395f3e216722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9708f8eea12f22eec0843b57200b99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b9f04df4f2fee38a10c67a3857b54724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97eddb7f7c2ec0e79813c97726f510725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5edd34911da5c689597a0fd38f0e0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aae930b341ac868bd6fdf938bc607727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0ae1f2e2df72f200e5efffdecdb5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ce7bcb12af320c8643617b6b7900729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52bcd94dcd7fce89a84fa0810c770a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d956ac3558971821c1d899b90e59c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526525172f7542c0d96179b4e3601f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a06909afbff98e7953e4ba67035383733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fc9b44ed9a50813b857f1a1ac7b79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e0ed756bc5f79e1df001488936075735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca0ce5ef70b77adb20de5f6411abc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574669b71bf1b4673207db85633b04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9711f1d8a683c8f197b8fc6b26b88d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181be6b30cabdb222717bda538c9211739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd01918101718222459d15e4afb1ab8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec660dacd6471152e4fdf02e96547fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7830dfe6b87ac0b323874513d618819742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466771bdbd1a82af41bc2bde59e5b4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4353ec178d9db1213c5cec27178133a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ef854c72fcdbf8acae3817b7b473e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0648f94b90cb15c8b8220bfbfbf6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c7571612cacbefc9b759972ad3f26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a59b8203ca48e7d16879b609c6034748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3f9ef51450eba4a1d3db6ae3d269749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc721d4cb056806a6470c8bd9cc60a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f0cec255b0619627f7c9e4d45638751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528c10d3e1d566fa9f1a0f27bed7e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a46b4f3472ea224cb61c7ae88cac2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>